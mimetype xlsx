--- v0 (2026-04-01)
+++ v1 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
@@ -135,54 +135,54 @@
   <si>
     <t>£232</t>
   </si>
   <si>
     <t>Coracho, Tequila Reposado (40%)</t>
   </si>
   <si>
     <t>£62</t>
   </si>
   <si>
     <t>The Last Drop 100% Agave, Extra Anejo Tequila, Release no. 40 (46.3%)</t>
   </si>
   <si>
     <t>IB</t>
   </si>
   <si>
     <t>£1,800</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Scotland</t>
   </si>
   <si>
-    <t>Macallan (East Asia Co), Tokyo Edition, 30-year-old, Sherry Cask #7393, btld 2020, Speyside, Single Malt Scotch Whisky (56.1%)</t>
-[...2 lines deleted...]
-    <t>£7,490</t>
+    <t>Johnnie Walker, The Directors Blend, Blended Malt Scotch Whisky (40%)</t>
+  </si>
+  <si>
+    <t>£975</t>
   </si>
   <si>
     <t>Glenfarclas Family Cask, 33-year-old, btld 2018, Cask #2601, Refill Sherry Hogshead (43.6%)</t>
   </si>
   <si>
     <t>£615</t>
   </si>
   <si>
     <t>£492</t>
   </si>
   <si>
     <t>Glenfarclas Family Cask, 33-year-old, btld 2018, Cask #2784, 4th Fill Bourbon (41.6%)</t>
   </si>
   <si>
     <t>£575</t>
   </si>
   <si>
     <t>£460</t>
   </si>
   <si>
     <t>Glenfarclas Family Cask, 32-year-old, btld 2018, Cask #4335, Refill Sherry Butt (55%)</t>
   </si>
   <si>
     <t>£600</t>
   </si>
@@ -226,56 +226,50 @@
     <t>Speyside</t>
   </si>
   <si>
     <t>Mortlach, 21-year-old, Sherry Finish, btld 2020, Speyside, Single Malt Scotch Whisky (56.9%)</t>
   </si>
   <si>
     <t>£450</t>
   </si>
   <si>
     <t>Glenfiddich, 'The Re-Imagination of Time', 30-year-old, Speyside, Single Malt Scotch Whisky (43%)</t>
   </si>
   <si>
     <t>£700</t>
   </si>
   <si>
     <t>Macallan, Edition No 4, btld 2018, Speyside, Single Malt Scotch Whisky (48.4%)</t>
   </si>
   <si>
     <t>£240</t>
   </si>
   <si>
     <t>Macallan, Edition No.5, btld 2019, Speyside, Single Malt Scotch Whisky (48.5%)</t>
   </si>
   <si>
     <t>£200</t>
-  </si>
-[...4 lines deleted...]
-    <t>£625</t>
   </si>
   <si>
     <t>The Balvenie, Sweet Toast of American Oak, 12-year-old, Single Malt Scotch Whisky (43%)</t>
   </si>
   <si>
     <t>£32</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>Kavalan, Solist Vinho Barrique, Taiwanese Single Malt Whisky ( 56.3%)</t>
   </si>
   <si>
     <t>£175</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Bassett's, Batch #003, Single Barrel Rum, Bahamas (51.5%)</t>
   </si>
   <si>
     <t>1x75cl</t>
   </si>
@@ -338,96 +332,95 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1974-darroze-domaine-de-tucom-50-year-old-armagnac-46-1x70cl-10444013-1-dp-stock-n" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-anejo-40-1x70cl-10388712-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-anejo-cristalino-40-1x70cl-10388713-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-blanco-40-1x70cl-10388706-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-blanco-rosa-40-1x70cl-10388710-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-extra-anejo-3-year-old-40-1x70cl-10388714-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-reposado-40-1x70cl-10388711-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-the-last-drop-100-agave-extra-anejo-tequila-release-no-40-46-3-1x70cl-10538211-1-ib-pending-n" TargetMode="External"/>
-<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1990-macallan-east-asia-co-tokyo-edition-30-year-old-sherry-cask-7393-btld-2020-speyside-single-malt-scotch-whisky-56-1-1x70cl-1045332412617713" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/2010-johnnie-walker-the-directors-blend-blended-malt-scotch-whisky-40-1x70cl-1018685910726626" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2601-refill-sherry-hogshead-43-6-1x70cl-10524339-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2784-4th-fill-bourbon-41-6-1x70cl-10524337-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1986-1986-glenfarclas-family-cask-32-year-old-btld-2018-cask-4335-refill-sherry-butt-55-1x70cl-10524340-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-crabbie-30-year-old-speyside-single-malt-scotch-whisky-48-6-1x70cl-1044106712511624" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1989-old-pulteney-21-year-old-highland-single-malt-scotch-whisky-46-1x70cl-1010589510218149" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1981-port-ellen-feis-ile-single-cask-1301-btld-2008-islay-single-malt-scotch-whisky-54-7-1x70cl-10404557-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1976-cambus-douglas-laing-xop-single-cask-11833-40-year-old-btld-2017-lowland-single-grain-whisky-58-2-1x70cl-1044106612511623" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1999-mortlach-21-year-old-sherry-finish-btld-2020-speyside-single-malt-scotch-whisky-56-9-1x70cl-1010796510235479" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-glenfiddich-the-re-imagination-of-time-30-year-old-speyside-single-malt-scotch-whisky-43-1x70cl-1018277110809172" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-macallan-edition-no-4-btld-2018-speyside-single-malt-scotch-whisky-48-4-1x70cl-1044107212511629" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-macallan-edition-no-5-btld-2019-speyside-single-malt-scotch-whisky-48-5-1x70cl-1044107112511628" TargetMode="External"/>
-<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-macallan-highland-single-malt-fine-oak-21yo-speyside-1x70cl-1010383312227616" TargetMode="External"/>
-[...3 lines deleted...]
-<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-bassetts-single-barrel-rum-batch-003-1x75cl-hub-10379194-1-DP-STOCK-N" TargetMode="External"/></Relationships>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-the-balvenie-sweet-toast-of-american-oak-12-year-old-single-malt-scotch-whisky-43-1x70cl-1044106812511625" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219542" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219543" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-bassetts-single-barrel-rum-batch-003-1x75cl-hub-10379194-1-DP-STOCK-N" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K27"/>
+  <dimension ref="A1:K26"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="10"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="7"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="150">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Chelsea Vintners
 5th Floor, Manning House, 22 Carlisle Place, London SW1P 1JA, UK
 info@chelseavintners.com
 +44 (0) 20 7193 8006
 Our Fine Wines &amp; Rare Spirits
-Last Updated: Wed, 01 Apr 2026 23:00:10
-# of Products: 25</t>
+Last Updated: Thu, 28 May 2026 17:30:11
+# of Products: 24</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
@@ -706,69 +699,69 @@
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>38</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="3">
-        <v>1990</v>
+        <v>2010</v>
       </c>
       <c r="D11" t="s" s="4">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I11" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>42</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="3">
         <v>1985</v>
       </c>
       <c r="D12" t="s" s="4">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>37</v>
       </c>
@@ -1111,209 +1104,175 @@
       <c r="K22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D23" t="s" s="4">
         <v>72</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>73</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
         <v>37</v>
       </c>
       <c r="H24" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I24" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C25" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
         <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J25" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G26" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>78</v>
-[...10 lines deleted...]
-      <c r="D27" t="s" s="4">
         <v>80</v>
       </c>
-      <c r="E27" t="s">
-[...2 lines deleted...]
-      <c r="F27" t="s">
+      <c r="K26" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://chelseavintners.com/product/1974-darroze-domaine-de-tucom-50-year-old-armagnac-46-1x70cl-10444013-1-dp-stock-n"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-anejo-40-1x70cl-10388712-1-dp-pending-n"/>
     <hyperlink ref="D5" r:id="rId3" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-anejo-cristalino-40-1x70cl-10388713-1-dp-pending-n"/>
     <hyperlink ref="D6" r:id="rId4" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-blanco-40-1x70cl-10388706-1-dp-pending-n"/>
     <hyperlink ref="D7" r:id="rId5" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-blanco-rosa-40-1x70cl-10388710-1-dp-pending-n"/>
     <hyperlink ref="D8" r:id="rId6" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-extra-anejo-3-year-old-40-1x70cl-10388714-1-dp-pending-n"/>
     <hyperlink ref="D9" r:id="rId7" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-reposado-40-1x70cl-10388711-1-dp-pending-n"/>
     <hyperlink ref="D10" r:id="rId8" location="" display="https://chelseavintners.com/product/nv-the-last-drop-100-agave-extra-anejo-tequila-release-no-40-46-3-1x70cl-10538211-1-ib-pending-n"/>
-    <hyperlink ref="D11" r:id="rId9" location="" display="https://chelseavintners.com/product/1990-macallan-east-asia-co-tokyo-edition-30-year-old-sherry-cask-7393-btld-2020-speyside-single-malt-scotch-whisky-56-1-1x70cl-1045332412617713"/>
+    <hyperlink ref="D11" r:id="rId9" location="" display="https://chelseavintners.com/product/2010-johnnie-walker-the-directors-blend-blended-malt-scotch-whisky-40-1x70cl-1018685910726626"/>
     <hyperlink ref="D12" r:id="rId10" location="" display="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2601-refill-sherry-hogshead-43-6-1x70cl-10524339-1-ib-stock-n"/>
     <hyperlink ref="D13" r:id="rId11" location="" display="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2784-4th-fill-bourbon-41-6-1x70cl-10524337-1-ib-stock-n"/>
     <hyperlink ref="D14" r:id="rId12" location="" display="https://chelseavintners.com/product/1986-1986-glenfarclas-family-cask-32-year-old-btld-2018-cask-4335-refill-sherry-butt-55-1x70cl-10524340-1-ib-stock-n"/>
     <hyperlink ref="D15" r:id="rId13" location="" display="https://chelseavintners.com/product/nv-crabbie-30-year-old-speyside-single-malt-scotch-whisky-48-6-1x70cl-1044106712511624"/>
     <hyperlink ref="D16" r:id="rId14" location="" display="https://chelseavintners.com/product/1989-old-pulteney-21-year-old-highland-single-malt-scotch-whisky-46-1x70cl-1010589510218149"/>
     <hyperlink ref="D17" r:id="rId15" location="" display="https://chelseavintners.com/product/1981-port-ellen-feis-ile-single-cask-1301-btld-2008-islay-single-malt-scotch-whisky-54-7-1x70cl-10404557-1-ib-stock-n"/>
     <hyperlink ref="D18" r:id="rId16" location="" display="https://chelseavintners.com/product/1976-cambus-douglas-laing-xop-single-cask-11833-40-year-old-btld-2017-lowland-single-grain-whisky-58-2-1x70cl-1044106612511623"/>
     <hyperlink ref="D19" r:id="rId17" location="" display="https://chelseavintners.com/product/1999-mortlach-21-year-old-sherry-finish-btld-2020-speyside-single-malt-scotch-whisky-56-9-1x70cl-1010796510235479"/>
     <hyperlink ref="D20" r:id="rId18" location="" display="https://chelseavintners.com/product/nv-glenfiddich-the-re-imagination-of-time-30-year-old-speyside-single-malt-scotch-whisky-43-1x70cl-1018277110809172"/>
     <hyperlink ref="D21" r:id="rId19" location="" display="https://chelseavintners.com/product/nv-macallan-edition-no-4-btld-2018-speyside-single-malt-scotch-whisky-48-4-1x70cl-1044107212511629"/>
     <hyperlink ref="D22" r:id="rId20" location="" display="https://chelseavintners.com/product/nv-macallan-edition-no-5-btld-2019-speyside-single-malt-scotch-whisky-48-5-1x70cl-1044107112511628"/>
-    <hyperlink ref="D23" r:id="rId21" location="" display="https://chelseavintners.com/product/nv-macallan-highland-single-malt-fine-oak-21yo-speyside-1x70cl-1010383312227616"/>
-[...3 lines deleted...]
-    <hyperlink ref="D27" r:id="rId25" location="" display="https://chelseavintners.com/product/nv-bassetts-single-barrel-rum-batch-003-1x75cl-hub-10379194-1-DP-STOCK-N"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://chelseavintners.com/product/nv-the-balvenie-sweet-toast-of-american-oak-12-year-old-single-malt-scotch-whisky-43-1x70cl-1044106812511625"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219542"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219543"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://chelseavintners.com/product/nv-bassetts-single-barrel-rum-batch-003-1x75cl-hub-10379194-1-DP-STOCK-N"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>