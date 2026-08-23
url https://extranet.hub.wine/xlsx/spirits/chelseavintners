--- v1 (2026-05-28)
+++ v2 (2026-08-23)
@@ -120,63 +120,63 @@
   <si>
     <t>Coracho, Tequila Blanco (40%)</t>
   </si>
   <si>
     <t>£54</t>
   </si>
   <si>
     <t>Coracho, Tequila Blanco Rosa (40%)</t>
   </si>
   <si>
     <t>£57</t>
   </si>
   <si>
     <t>Coracho, Tequila Extra Añejo, 3-year-old (40%)</t>
   </si>
   <si>
     <t>£232</t>
   </si>
   <si>
     <t>Coracho, Tequila Reposado (40%)</t>
   </si>
   <si>
     <t>£62</t>
   </si>
   <si>
-    <t>The Last Drop 100% Agave, Extra Anejo Tequila, Release no. 40 (46.3%)</t>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Scotland</t>
+  </si>
+  <si>
+    <t>Macallan (East Asia Co), Tokyo Edition, 30-year-old, Sherry Cask #7393, btld 2020, Speyside, Single Malt Scotch Whisky (56.1%)</t>
   </si>
   <si>
     <t>IB</t>
   </si>
   <si>
-    <t>£1,800</t>
-[...5 lines deleted...]
-    <t>Scotland</t>
+    <t>£7,490</t>
   </si>
   <si>
     <t>Johnnie Walker, The Directors Blend, Blended Malt Scotch Whisky (40%)</t>
   </si>
   <si>
     <t>£975</t>
   </si>
   <si>
     <t>Glenfarclas Family Cask, 33-year-old, btld 2018, Cask #2601, Refill Sherry Hogshead (43.6%)</t>
   </si>
   <si>
     <t>£615</t>
   </si>
   <si>
     <t>£492</t>
   </si>
   <si>
     <t>Glenfarclas Family Cask, 33-year-old, btld 2018, Cask #2784, 4th Fill Bourbon (41.6%)</t>
   </si>
   <si>
     <t>£575</t>
   </si>
   <si>
     <t>£460</t>
   </si>
@@ -331,95 +331,95 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1974-darroze-domaine-de-tucom-50-year-old-armagnac-46-1x70cl-10444013-1-dp-stock-n" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-anejo-40-1x70cl-10388712-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-anejo-cristalino-40-1x70cl-10388713-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-blanco-40-1x70cl-10388706-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-blanco-rosa-40-1x70cl-10388710-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-extra-anejo-3-year-old-40-1x70cl-10388714-1-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-coracho-tequila-reposado-40-1x70cl-10388711-1-dp-pending-n" TargetMode="External"/>
-<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-the-last-drop-100-agave-extra-anejo-tequila-release-no-40-46-3-1x70cl-10538211-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1990-macallan-east-asia-co-tokyo-edition-30-year-old-sherry-cask-7393-btld-2020-speyside-single-malt-scotch-whisky-56-1-1x70cl-1045332412617713" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/2010-johnnie-walker-the-directors-blend-blended-malt-scotch-whisky-40-1x70cl-1018685910726626" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2601-refill-sherry-hogshead-43-6-1x70cl-10524339-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2784-4th-fill-bourbon-41-6-1x70cl-10524337-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1986-1986-glenfarclas-family-cask-32-year-old-btld-2018-cask-4335-refill-sherry-butt-55-1x70cl-10524340-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-crabbie-30-year-old-speyside-single-malt-scotch-whisky-48-6-1x70cl-1044106712511624" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1989-old-pulteney-21-year-old-highland-single-malt-scotch-whisky-46-1x70cl-1010589510218149" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1981-port-ellen-feis-ile-single-cask-1301-btld-2008-islay-single-malt-scotch-whisky-54-7-1x70cl-10404557-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1976-cambus-douglas-laing-xop-single-cask-11833-40-year-old-btld-2017-lowland-single-grain-whisky-58-2-1x70cl-1044106612511623" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/1999-mortlach-21-year-old-sherry-finish-btld-2020-speyside-single-malt-scotch-whisky-56-9-1x70cl-1010796510235479" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-glenfiddich-the-re-imagination-of-time-30-year-old-speyside-single-malt-scotch-whisky-43-1x70cl-1018277110809172" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-macallan-edition-no-4-btld-2018-speyside-single-malt-scotch-whisky-48-4-1x70cl-1044107212511629" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-macallan-edition-no-5-btld-2019-speyside-single-malt-scotch-whisky-48-5-1x70cl-1044107112511628" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-the-balvenie-sweet-toast-of-american-oak-12-year-old-single-malt-scotch-whisky-43-1x70cl-1044106812511625" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219542" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219543" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chelseavintners.com/product/nv-bassetts-single-barrel-rum-batch-003-1x75cl-hub-10379194-1-DP-STOCK-N" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K26"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="10"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="7"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="150">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Chelsea Vintners
 5th Floor, Manning House, 22 Carlisle Place, London SW1P 1JA, UK
 info@chelseavintners.com
 +44 (0) 20 7193 8006
 Our Fine Wines &amp; Rare Spirits
-Last Updated: Thu, 28 May 2026 17:30:11
+Last Updated: Sun, 23 Aug 2026 22:00:10
 # of Products: 24</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
@@ -651,618 +651,618 @@
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D9" t="s" s="4">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>35</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>37</v>
+      </c>
+      <c r="C10" s="3">
+        <v>1990</v>
       </c>
       <c r="D10" t="s" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C11" s="3">
         <v>2010</v>
       </c>
       <c r="D11" t="s" s="4">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>42</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C12" s="3">
         <v>1985</v>
       </c>
       <c r="D12" t="s" s="4">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>44</v>
       </c>
       <c r="K12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C13" s="3">
         <v>1985</v>
       </c>
       <c r="D13" t="s" s="4">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="3">
         <v>4</v>
       </c>
       <c r="J13" t="s">
         <v>47</v>
       </c>
       <c r="K13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C14" s="3">
         <v>1986</v>
       </c>
       <c r="D14" t="s" s="4">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H14" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="K14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D15" t="s" s="4">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="3">
         <v>3</v>
       </c>
       <c r="J15" t="s">
         <v>53</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="3">
         <v>1989</v>
       </c>
       <c r="D16" t="s" s="4">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H16" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>56</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="3">
         <v>1981</v>
       </c>
       <c r="D17" t="s" s="4">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H17" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>59</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="3">
         <v>1976</v>
       </c>
       <c r="D18" t="s" s="4">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>62</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="3">
         <v>1999</v>
       </c>
       <c r="D19" t="s" s="4">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H19" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="3">
         <v>2</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D20" t="s" s="4">
         <v>66</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H20" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="3">
         <v>3</v>
       </c>
       <c r="J20" t="s">
         <v>67</v>
       </c>
       <c r="K20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D21" t="s" s="4">
         <v>68</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="3">
         <v>4</v>
       </c>
       <c r="J21" t="s">
         <v>69</v>
       </c>
       <c r="K21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D22" t="s" s="4">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="3">
         <v>4</v>
       </c>
       <c r="J22" t="s">
         <v>71</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D23" t="s" s="4">
         <v>72</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>73</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D24" t="s" s="4">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H24" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="3">
         <v>3</v>
       </c>
       <c r="J24" t="s">
         <v>76</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="C25" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D25" t="s" s="4">
         <v>75</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H25" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>76</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="C26" t="s" s="3">
         <v>22</v>
       </c>
       <c r="D26" t="s" s="4">
         <v>78</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
         <v>79</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>80</v>
       </c>
       <c r="K26" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://chelseavintners.com/product/1974-darroze-domaine-de-tucom-50-year-old-armagnac-46-1x70cl-10444013-1-dp-stock-n"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-anejo-40-1x70cl-10388712-1-dp-pending-n"/>
     <hyperlink ref="D5" r:id="rId3" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-anejo-cristalino-40-1x70cl-10388713-1-dp-pending-n"/>
     <hyperlink ref="D6" r:id="rId4" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-blanco-40-1x70cl-10388706-1-dp-pending-n"/>
     <hyperlink ref="D7" r:id="rId5" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-blanco-rosa-40-1x70cl-10388710-1-dp-pending-n"/>
     <hyperlink ref="D8" r:id="rId6" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-extra-anejo-3-year-old-40-1x70cl-10388714-1-dp-pending-n"/>
     <hyperlink ref="D9" r:id="rId7" location="" display="https://chelseavintners.com/product/nv-coracho-tequila-reposado-40-1x70cl-10388711-1-dp-pending-n"/>
-    <hyperlink ref="D10" r:id="rId8" location="" display="https://chelseavintners.com/product/nv-the-last-drop-100-agave-extra-anejo-tequila-release-no-40-46-3-1x70cl-10538211-1-ib-pending-n"/>
+    <hyperlink ref="D10" r:id="rId8" location="" display="https://chelseavintners.com/product/1990-macallan-east-asia-co-tokyo-edition-30-year-old-sherry-cask-7393-btld-2020-speyside-single-malt-scotch-whisky-56-1-1x70cl-1045332412617713"/>
     <hyperlink ref="D11" r:id="rId9" location="" display="https://chelseavintners.com/product/2010-johnnie-walker-the-directors-blend-blended-malt-scotch-whisky-40-1x70cl-1018685910726626"/>
     <hyperlink ref="D12" r:id="rId10" location="" display="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2601-refill-sherry-hogshead-43-6-1x70cl-10524339-1-ib-stock-n"/>
     <hyperlink ref="D13" r:id="rId11" location="" display="https://chelseavintners.com/product/1985-1985-glenfarclas-family-cask-33-year-old-btld-2018-cask-2784-4th-fill-bourbon-41-6-1x70cl-10524337-1-ib-stock-n"/>
     <hyperlink ref="D14" r:id="rId12" location="" display="https://chelseavintners.com/product/1986-1986-glenfarclas-family-cask-32-year-old-btld-2018-cask-4335-refill-sherry-butt-55-1x70cl-10524340-1-ib-stock-n"/>
     <hyperlink ref="D15" r:id="rId13" location="" display="https://chelseavintners.com/product/nv-crabbie-30-year-old-speyside-single-malt-scotch-whisky-48-6-1x70cl-1044106712511624"/>
     <hyperlink ref="D16" r:id="rId14" location="" display="https://chelseavintners.com/product/1989-old-pulteney-21-year-old-highland-single-malt-scotch-whisky-46-1x70cl-1010589510218149"/>
     <hyperlink ref="D17" r:id="rId15" location="" display="https://chelseavintners.com/product/1981-port-ellen-feis-ile-single-cask-1301-btld-2008-islay-single-malt-scotch-whisky-54-7-1x70cl-10404557-1-ib-stock-n"/>
     <hyperlink ref="D18" r:id="rId16" location="" display="https://chelseavintners.com/product/1976-cambus-douglas-laing-xop-single-cask-11833-40-year-old-btld-2017-lowland-single-grain-whisky-58-2-1x70cl-1044106612511623"/>
     <hyperlink ref="D19" r:id="rId17" location="" display="https://chelseavintners.com/product/1999-mortlach-21-year-old-sherry-finish-btld-2020-speyside-single-malt-scotch-whisky-56-9-1x70cl-1010796510235479"/>
     <hyperlink ref="D20" r:id="rId18" location="" display="https://chelseavintners.com/product/nv-glenfiddich-the-re-imagination-of-time-30-year-old-speyside-single-malt-scotch-whisky-43-1x70cl-1018277110809172"/>
     <hyperlink ref="D21" r:id="rId19" location="" display="https://chelseavintners.com/product/nv-macallan-edition-no-4-btld-2018-speyside-single-malt-scotch-whisky-48-4-1x70cl-1044107212511629"/>
     <hyperlink ref="D22" r:id="rId20" location="" display="https://chelseavintners.com/product/nv-macallan-edition-no-5-btld-2019-speyside-single-malt-scotch-whisky-48-5-1x70cl-1044107112511628"/>
     <hyperlink ref="D23" r:id="rId21" location="" display="https://chelseavintners.com/product/nv-the-balvenie-sweet-toast-of-american-oak-12-year-old-single-malt-scotch-whisky-43-1x70cl-1044106812511625"/>
     <hyperlink ref="D24" r:id="rId22" location="" display="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219542"/>
     <hyperlink ref="D25" r:id="rId23" location="" display="https://chelseavintners.com/product/nv-kavalan-single-malt-solist-vinho-barrique-single-cask-1x70cl-hub-VS10103936-1-IB-10219543"/>
     <hyperlink ref="D26" r:id="rId24" location="" display="https://chelseavintners.com/product/nv-bassetts-single-barrel-rum-batch-003-1x75cl-hub-10379194-1-DP-STOCK-N"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>