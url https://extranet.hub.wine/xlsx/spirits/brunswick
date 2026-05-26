--- v0 (2026-04-01)
+++ v1 (2026-05-26)
@@ -10,1778 +10,1748 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="576">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="566" uniqueCount="566">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>PACK TYPE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
     <t>QUANTITY</t>
   </si>
   <si>
     <t>REGULAR PRICE</t>
   </si>
   <si>
     <t>SALE PRICE</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>Rhone</t>
-[...1 lines deleted...]
-  <si>
     <t>NV</t>
   </si>
   <si>
-    <t>Eyguebelle, Melonade Melon Liqueur</t>
+    <t>Edmond Briottet, Creme Menthe Verte Liqueur</t>
   </si>
   <si>
     <t>Spirit</t>
   </si>
   <si>
     <t>1x70cl</t>
   </si>
   <si>
     <t>Loose Bottles</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>Immediate</t>
   </si>
   <si>
-    <t>£16.62</t>
-[...4 lines deleted...]
-  <si>
     <t>£19.12</t>
   </si>
   <si>
+    <t>Cointreau, Liqueur</t>
+  </si>
+  <si>
+    <t>1x50cl</t>
+  </si>
+  <si>
+    <t>£22.50</t>
+  </si>
+  <si>
     <t>Cognac</t>
   </si>
   <si>
+    <t>Pierre Ferrand, Dry Curacao Yuzu Late Harvest Liqueur</t>
+  </si>
+  <si>
+    <t>£34.96</t>
+  </si>
+  <si>
+    <t>Pierre Ferrand, Dry Curacao Triple Sec Liqueur</t>
+  </si>
+  <si>
+    <t>£29.12</t>
+  </si>
+  <si>
+    <t>Chartreuse, 1605 Liqueur d'Elixir Les Peres Chartreux</t>
+  </si>
+  <si>
+    <t>£59.96</t>
+  </si>
+  <si>
+    <t>Chartreuse, 9e Centenaire Liqueur</t>
+  </si>
+  <si>
+    <t>£66.62</t>
+  </si>
+  <si>
+    <t>Chartreuse, Fabriquee Yellow MOFS Liqueur</t>
+  </si>
+  <si>
+    <t>£56.62</t>
+  </si>
+  <si>
+    <t>Chartreuse, Elixir Vegetal Liqueur</t>
+  </si>
+  <si>
+    <t>1x10cl</t>
+  </si>
+  <si>
+    <t>£14.96</t>
+  </si>
+  <si>
+    <t>Armagnac</t>
+  </si>
+  <si>
+    <t>Delord 15YO Bas Armagnac</t>
+  </si>
+  <si>
+    <t>Gift Box</t>
+  </si>
+  <si>
+    <t>£58.29</t>
+  </si>
+  <si>
+    <t>Chateau de Montifaud, Pineau des Charentes Blanc</t>
+  </si>
+  <si>
+    <t>1x75cl</t>
+  </si>
+  <si>
+    <t>£24.96</t>
+  </si>
+  <si>
+    <t>Hermitage 10YO Grande Champagne</t>
+  </si>
+  <si>
+    <t>£52.46</t>
+  </si>
+  <si>
+    <t>Chartreuse, Fabriquee Yellow Liqueur</t>
+  </si>
+  <si>
+    <t>£40.79</t>
+  </si>
+  <si>
+    <t>Chartreuse, Fabriquee Green Liqueur</t>
+  </si>
+  <si>
+    <t>£44.96</t>
+  </si>
+  <si>
+    <t>Remy Martin, Fine Champagne VSOP, Cognac</t>
+  </si>
+  <si>
+    <t>£45.79</t>
+  </si>
+  <si>
+    <t>Remy Martin, Fine Champagne XO, Cognac</t>
+  </si>
+  <si>
+    <t>£149.96</t>
+  </si>
+  <si>
+    <t>1x35cl</t>
+  </si>
+  <si>
+    <t>£79.12</t>
+  </si>
+  <si>
+    <t>Mentzendorff, Kummel Liqueur</t>
+  </si>
+  <si>
+    <t>£23.29</t>
+  </si>
+  <si>
+    <t>Normandy</t>
+  </si>
+  <si>
+    <t>Toutain XO 8YO Calvados</t>
+  </si>
+  <si>
+    <t>Toutain Reserve Calvados</t>
+  </si>
+  <si>
+    <t>£33.29</t>
+  </si>
+  <si>
+    <t>Baron de Sigognac, 10YO, Bas Armagnac</t>
+  </si>
+  <si>
+    <t>£41.62</t>
+  </si>
+  <si>
     <t>Hennessy, XO, Cognac</t>
   </si>
   <si>
-    <t>Gift Box</t>
-[...1 lines deleted...]
-  <si>
     <t>£145.79</t>
   </si>
   <si>
-    <t>Chartreuse, Fabriquee Green Liqueur</t>
-[...38 lines deleted...]
-    <t>Hermitage 1995 Grande Champagne Cognac</t>
+    <t>Edmond Briottet, Creme Cassis Dijon Liqueur</t>
+  </si>
+  <si>
+    <t>£17.46</t>
+  </si>
+  <si>
+    <t>La Fee, Parisienne Abinsthe Superieure</t>
+  </si>
+  <si>
+    <t>£47.46</t>
+  </si>
+  <si>
+    <t>Maxime Trijol, VSOP, Cognac</t>
+  </si>
+  <si>
+    <t>£43.29</t>
+  </si>
+  <si>
+    <t>Edmond Briottet, Creme Peche Liqueur</t>
+  </si>
+  <si>
+    <t>£18.29</t>
+  </si>
+  <si>
+    <t>Edmond Briottet, Creme Framboise Liqueur</t>
+  </si>
+  <si>
+    <t>£19.96</t>
+  </si>
+  <si>
+    <t>Chateau de Montifaud, Pineau des Charentes Rouge</t>
+  </si>
+  <si>
+    <t>£24.95</t>
+  </si>
+  <si>
+    <t>Deluxe Burgundy &amp; Bordeaux Mixed Pair</t>
+  </si>
+  <si>
+    <t>Mixed</t>
+  </si>
+  <si>
+    <t>2x75cl</t>
+  </si>
+  <si>
+    <t>£141.67</t>
+  </si>
+  <si>
+    <t>Cellar Essentials: Chardonnay + Bordeaux</t>
+  </si>
+  <si>
+    <t>£114.17</t>
+  </si>
+  <si>
+    <t>1x150cl</t>
+  </si>
+  <si>
+    <t>£71.62</t>
+  </si>
+  <si>
+    <t>Citadelle, Gin</t>
+  </si>
+  <si>
+    <t>£30.79</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Veneto</t>
+  </si>
+  <si>
+    <t>Luxardo Sangue Morlacco</t>
+  </si>
+  <si>
+    <t>Cocchi, Americano Rosa Bitters</t>
+  </si>
+  <si>
+    <t>£20.79</t>
+  </si>
+  <si>
+    <t>Evangelista, Organic Limoncello Liqueur</t>
+  </si>
+  <si>
+    <t>IB</t>
+  </si>
+  <si>
+    <t>£20.89</t>
+  </si>
+  <si>
+    <t>Fratelli Branca, Fernet Branca Bitters</t>
+  </si>
+  <si>
+    <t>£21.62</t>
+  </si>
+  <si>
+    <t>Bepi Tosolini, Saliza Amaretto Liqueur</t>
+  </si>
+  <si>
+    <t>Marche</t>
+  </si>
+  <si>
+    <t>Caffe Borghetti Coffee Liqueur</t>
+  </si>
+  <si>
+    <t>Luxardo, Maraschino Liqueur</t>
+  </si>
+  <si>
+    <t>£26.62</t>
+  </si>
+  <si>
+    <t>Mondino, Amaro Liqueur</t>
+  </si>
+  <si>
+    <t>Friuli-Venezia Giulia</t>
+  </si>
+  <si>
+    <t>Bepi Tosolini Grappa Cividina</t>
+  </si>
+  <si>
+    <t>Bepi Tosolini, Limoncello Liqueur</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Sanchez Romate Cardenal Mendoza Solera Gran Reserva Clasico 15YO</t>
+  </si>
+  <si>
+    <t>£49.12</t>
+  </si>
+  <si>
+    <t>Sanchez Romate Uno En Mil Solera Gran Reserva Brandy</t>
+  </si>
+  <si>
+    <t>£57.46</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Kentucky</t>
+  </si>
+  <si>
+    <t>Four Roses, Straight Bourbon Small Batch Barrel Strength Limited Edition Bottled</t>
+  </si>
+  <si>
+    <t>£458</t>
+  </si>
+  <si>
+    <t>Elijah Craig, Kentucky Straight Bourbon Small Batch Ryder Cup Commemorative Bottling</t>
+  </si>
+  <si>
+    <t>Few, Bourbon Whiskey</t>
+  </si>
+  <si>
+    <t>£49.96</t>
+  </si>
+  <si>
+    <t>Mockingbird, Titos Handmade Vodka</t>
+  </si>
+  <si>
+    <t>The Last Drop, Blend of Kentucky Straight Signature Blend Release No 28</t>
+  </si>
+  <si>
+    <t>£1,915</t>
+  </si>
+  <si>
+    <t>William Larue Weller (Buffalo Trace), Kentucky Straight Bourbon The Original Wheated Bourbon Special Reserve</t>
+  </si>
+  <si>
+    <t>£33.33</t>
+  </si>
+  <si>
+    <t>£29.50</t>
+  </si>
+  <si>
+    <t>Buffalo Trace, Bourbon OFC 2006</t>
+  </si>
+  <si>
+    <t>£2,950</t>
+  </si>
+  <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>WhistlePig, Straight Rye Estate Oak 15YO</t>
+  </si>
+  <si>
+    <t>£187.46</t>
+  </si>
+  <si>
+    <t>Buffalo Trace (The Last Drop), Kentucky Straight Bourbon Release No 37 27YO</t>
+  </si>
+  <si>
+    <t>£8,333</t>
+  </si>
+  <si>
+    <t>£5,495</t>
+  </si>
+  <si>
+    <t>WhistlePig, Straight Rye Old World 12YO</t>
+  </si>
+  <si>
+    <t>£145.83</t>
+  </si>
+  <si>
+    <t>William Larue Weller (Buffalo Trace), Kentucky Straight Bourbon Barrel Proof Bottled 2014</t>
+  </si>
+  <si>
+    <t>£2,625</t>
+  </si>
+  <si>
+    <t>Sazerac, Kentucky Straight Rye Antique Collection 18YO Bottled 2024 125 Proof</t>
+  </si>
+  <si>
+    <t>£750</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>Coravin, Model 3+</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>Original Cardboard Case</t>
+  </si>
+  <si>
+    <t>£233.32</t>
+  </si>
+  <si>
+    <t>Blantons, Straight Bourbon Whiskey Gold Edition Single Barrel</t>
+  </si>
+  <si>
+    <t>£99.96</t>
+  </si>
+  <si>
+    <t>Four Roses, Kentucky Straight Bourbon Small Batch Select</t>
+  </si>
+  <si>
+    <t>£46.62</t>
+  </si>
+  <si>
+    <t>Michters, Straight Rye Single Barrel US 1</t>
+  </si>
+  <si>
+    <t>£49.13</t>
+  </si>
+  <si>
+    <t>Bardstown Bourbon Co, High Wheated Bourbon</t>
+  </si>
+  <si>
+    <t>Few, Rye Immortal</t>
+  </si>
+  <si>
+    <t>Elijah Craig, Straight Bourbon Single Barrel 18YO</t>
+  </si>
+  <si>
+    <t>£150.67</t>
+  </si>
+  <si>
+    <t>WhistlePig, Straight Rye 10YO</t>
+  </si>
+  <si>
+    <t>£68.95</t>
+  </si>
+  <si>
+    <t>Heaven Hill, Straight Wheat Parkers Heritage Collection Cask Strength Orginal Batch 8th Edition 13YO 126.8 Proof</t>
+  </si>
+  <si>
+    <t>£663</t>
+  </si>
+  <si>
+    <t>Whistlepig, Straight Rye The Boss Hog VIII Lapulapu's Pacific</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>Westward, American Single Malt Whiskey</t>
+  </si>
+  <si>
+    <t>Peerless, Kentucky Straight Bourbon Small Batch</t>
+  </si>
+  <si>
+    <t>£63.29</t>
+  </si>
+  <si>
+    <t>Coravin, Pivot +</t>
+  </si>
+  <si>
+    <t>Original Case</t>
+  </si>
+  <si>
+    <t>£166.66</t>
+  </si>
+  <si>
+    <t>Coravin, Timeless Aerator</t>
+  </si>
+  <si>
+    <t>£58.33</t>
+  </si>
+  <si>
+    <t>Sazerac (Buffalo Trace), Straight Rye, Kentucky</t>
+  </si>
+  <si>
+    <t>£37.45</t>
+  </si>
+  <si>
+    <t>Buffalo Trace Single Oak Project Barrel 80 (Winning Barrel)</t>
+  </si>
+  <si>
+    <t>1x37.5cl</t>
+  </si>
+  <si>
+    <t>£496</t>
+  </si>
+  <si>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>Smooth Ambler 10 Year Bourbon bottled 2014</t>
+  </si>
+  <si>
+    <t>£329</t>
+  </si>
+  <si>
+    <t>Bourbon &amp; American Whiskey Advent Calendar</t>
+  </si>
+  <si>
+    <t>1x72cl</t>
   </si>
   <si>
     <t>£124.96</t>
   </si>
   <si>
-    <t>Toutain Reserve Calvados</t>
-[...17 lines deleted...]
-    <t>Pierre Ferrand, Dry Curacao Yuzu Late Harvest Liqueur</t>
+    <t>Willet Single Barrel Rye 6 year bottled for The Lexington London</t>
+  </si>
+  <si>
+    <t>£413</t>
+  </si>
+  <si>
+    <t>Four Roses Small Batch Limited Edition 2020</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>Widow Jane, 10YO Bourbon Whiskey</t>
+  </si>
+  <si>
+    <t>£74.12</t>
+  </si>
+  <si>
+    <t>Michters, Unblended American Whisky US*1</t>
+  </si>
+  <si>
+    <t>Elijah Craig 12 Year Old Small Batch Barrel Proof</t>
+  </si>
+  <si>
+    <t>£76.23</t>
+  </si>
+  <si>
+    <t>£167.46</t>
+  </si>
+  <si>
+    <t>Bardstown Bourbon Co, Kentucky Straight Bourbon</t>
+  </si>
+  <si>
+    <t>£54.12</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Starward, Single Malt Tawny Cask Bottled 2019</t>
+  </si>
+  <si>
+    <t>£74.95</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>North Island</t>
+  </si>
+  <si>
+    <t>Black Robin Rare Gin</t>
+  </si>
+  <si>
+    <t>Blue Duck Rare Vodka</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Mozart, Chocolate Cream Liqueur</t>
+  </si>
+  <si>
+    <t>£14.12</t>
+  </si>
+  <si>
+    <t>Mozart, Dark Chocolate Liqueur</t>
+  </si>
+  <si>
+    <t>Scotland</t>
+  </si>
+  <si>
+    <t>Speyside</t>
+  </si>
+  <si>
+    <t>Glenfarclas, Highland Single Malt The Family Casks Sp15 Sherry Hogshead Single Cask 2026 Bottled 2015, Speyside</t>
+  </si>
+  <si>
+    <t>£4,250</t>
+  </si>
+  <si>
+    <t>£4,115.08</t>
+  </si>
+  <si>
+    <t>The Last Drop, Blended Scotch Bottled 2017</t>
+  </si>
+  <si>
+    <t>Future Arrival</t>
+  </si>
+  <si>
+    <t>£2,061.90</t>
+  </si>
+  <si>
+    <t>Islay</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Single Malt Black Art Edition 02.2 21YO, Islay</t>
+  </si>
+  <si>
+    <t>£867</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>JJ Corry, Single Malt The Vatting No.1 30YO</t>
+  </si>
+  <si>
+    <t>£1,100</t>
+  </si>
+  <si>
+    <t>£739.17</t>
+  </si>
+  <si>
+    <t>JJ Corry, Single Malt The Vatting No.2 30YO</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Springbank 27 Year Old Cask 244 The Kohinoor, Bottled 2020</t>
+  </si>
+  <si>
+    <t>Original Wooden Case</t>
+  </si>
+  <si>
+    <t>£1,037.39</t>
+  </si>
+  <si>
+    <t>£900.44</t>
+  </si>
+  <si>
+    <t>Bowmore (Samaroli), Single Malt Coilltean Sherry Butt Cask No 54 Bottled 2021, Islay</t>
+  </si>
+  <si>
+    <t>£1,300</t>
+  </si>
+  <si>
+    <t>£996.20</t>
+  </si>
+  <si>
+    <t>Ardbeg Single Cask 3431 21YO Bottled 2021</t>
+  </si>
+  <si>
+    <t>£1,195.38</t>
+  </si>
+  <si>
+    <t>Ardbeg Single Cask 3409 21YO Bottled 2021</t>
+  </si>
+  <si>
+    <t>£1,195.39</t>
+  </si>
+  <si>
+    <t>£1,184.26</t>
+  </si>
+  <si>
+    <t>£1,184.56</t>
+  </si>
+  <si>
+    <t>Highlands</t>
+  </si>
+  <si>
+    <t>Oban, Highland Single Malt Natural Cask Strength 32YO Bottled , Highlands</t>
+  </si>
+  <si>
+    <t>£2,100</t>
+  </si>
+  <si>
+    <t>£1,962.96</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Single Malt Bere Barley 10YO, Islay</t>
+  </si>
+  <si>
+    <t>£83.33</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Osaka</t>
+  </si>
+  <si>
+    <t>Yamazaki (Suntory), Single Malt 12YO</t>
+  </si>
+  <si>
+    <t>£125</t>
+  </si>
+  <si>
+    <t>Jancis Robinson x Richard Brendon Wine Glass</t>
+  </si>
+  <si>
+    <t>2x25cl</t>
+  </si>
+  <si>
+    <t>Cuba</t>
+  </si>
+  <si>
+    <t>Eminente, Reserva 7YO Rum</t>
+  </si>
+  <si>
+    <t>£38.29</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt Single Barrel 25YO, Speyside</t>
+  </si>
+  <si>
+    <t>£475</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Oaxaca</t>
+  </si>
+  <si>
+    <t>Bruxo No.3 Mezcal Barril</t>
+  </si>
+  <si>
+    <t>£51.62</t>
+  </si>
+  <si>
+    <t>Macallan, Highland Single Malt Sherry Oak 12YO, Speyside</t>
+  </si>
+  <si>
+    <t>£78.29</t>
+  </si>
+  <si>
+    <t>Nikka, Blended From The Barrel</t>
+  </si>
+  <si>
+    <t>£39.96</t>
+  </si>
+  <si>
+    <t>Tatenokawa, Kodakara Yuzu-shu Sake Liqueur</t>
+  </si>
+  <si>
+    <t>Sake</t>
+  </si>
+  <si>
+    <t>Konishi Shuzo, Genroku Redux, Junmai Sake</t>
+  </si>
+  <si>
+    <t>£28.29</t>
+  </si>
+  <si>
+    <t>Jalisco</t>
+  </si>
+  <si>
+    <t>Casa Dragones, Sipping 100 Agave Joven Tequila</t>
+  </si>
+  <si>
+    <t>£241.66</t>
+  </si>
+  <si>
+    <t>Linkwood 15YO (Gordon &amp; MacPhail), Single Malt Connoisseurs Choice - Cask Strength Bottled 2009, Speyside</t>
+  </si>
+  <si>
+    <t>£112.46</t>
+  </si>
+  <si>
+    <t>Glen Grant 16YO (Gordon &amp; Macphail), Single Malt Connoisseurs Choice Bottled 2009 - Cask Strength, Speyside</t>
+  </si>
+  <si>
+    <t>Haku, Craft Vodka</t>
+  </si>
+  <si>
+    <t>Hokkaido</t>
+  </si>
+  <si>
+    <t>Etsu Gin</t>
+  </si>
+  <si>
+    <t>Islands</t>
+  </si>
+  <si>
+    <t>Isle of Harris. The Hearach Single Malt Whisky</t>
+  </si>
+  <si>
+    <t>£54.17</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt The Sweet Taste Of American Oak 12YO, Speyside</t>
+  </si>
+  <si>
+    <t>Glenmorangie, Highland Single Malt Signet, Highlands</t>
+  </si>
+  <si>
+    <t>£158.33</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>El Dorado, Ron Rhum Finest Demerara 12YO Rum</t>
+  </si>
+  <si>
+    <t>£37.46</t>
+  </si>
+  <si>
+    <t>Macallan, Highland Single Malt The Harmony Collection Inspired By Intense Arabica, Speyside</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>£192</t>
+  </si>
+  <si>
+    <t>£180</t>
+  </si>
+  <si>
+    <t>Hyogo</t>
+  </si>
+  <si>
+    <t>Kenbishi Zuishou 'Alchemy' Yamahai Junmai Koshu Sake</t>
+  </si>
+  <si>
+    <t>Kotsuzumi, Hanafubuki Junmai Ginjo Sake</t>
+  </si>
+  <si>
+    <t>Isle of Harris, The Hearach Oloroso Cask Whisky</t>
+  </si>
+  <si>
+    <t>£62.50</t>
+  </si>
+  <si>
+    <t>Nc'nean, Organic Single Malt Quiet Rebels: Simon</t>
+  </si>
+  <si>
+    <t>Clase Azul, La Pinta</t>
+  </si>
+  <si>
+    <t>Rooster Rojo Reposado Tequila</t>
+  </si>
+  <si>
+    <t>Chichibu (Ichiro), Distillery II Single Malt Whisky</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Foursquare, Doorlys Fine Old Barbados 14YO Rum</t>
+  </si>
+  <si>
+    <t>£62.46</t>
+  </si>
+  <si>
+    <t>Tapatio, Blanco Tequila</t>
+  </si>
+  <si>
+    <t>Clase Azul, Reposado Tequila</t>
+  </si>
+  <si>
+    <t>Nikka, From The Barrel, Extra Marriage</t>
+  </si>
+  <si>
+    <t>Miyagi</t>
+  </si>
+  <si>
+    <t>Taketsuru (Nikka) Pure Malt</t>
+  </si>
+  <si>
+    <t>Miyagikyo (Nikka), Single Malt</t>
+  </si>
+  <si>
+    <t>£65.79</t>
+  </si>
+  <si>
+    <t>NOHACA Plata Tequila</t>
+  </si>
+  <si>
+    <t>£56.25</t>
+  </si>
+  <si>
+    <t>NOHACA Reposado Tequila</t>
+  </si>
+  <si>
+    <t>England</t>
+  </si>
+  <si>
+    <t>Zalto Bordeaux Single</t>
+  </si>
+  <si>
+    <t>1x25cl</t>
+  </si>
+  <si>
+    <t>£43.33</t>
+  </si>
+  <si>
+    <t>Zalto Universal Single</t>
+  </si>
+  <si>
+    <t>£41.67</t>
+  </si>
+  <si>
+    <t>Macallan, Highland Single Malt Sherry Oak Cask 18YO Bottled 2023, Speyside</t>
+  </si>
+  <si>
+    <t>£304.96</t>
+  </si>
+  <si>
+    <t>Glenfiddich, Single Malt 18YO, Speyside</t>
+  </si>
+  <si>
+    <t>£84.96</t>
+  </si>
+  <si>
+    <t>Hibiki (Suntory), Blended Harmony</t>
+  </si>
+  <si>
+    <t>£74.96</t>
+  </si>
+  <si>
+    <t>Ume No Yado, Aragoshi Momo Sake Liqueur (Peach)</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Bobbys, Schiedam Dry Gin, Pinang Raci</t>
+  </si>
+  <si>
+    <t>Benromach, Single Malt Organic, Speyside</t>
+  </si>
+  <si>
+    <t>Boann Distillery, Whistler Irish Cream</t>
+  </si>
+  <si>
+    <t>£24.12</t>
+  </si>
+  <si>
+    <t>Cascahuin Tequila Reposado</t>
+  </si>
+  <si>
+    <t>Fortaleza, 100 Agave Blanco Tequila</t>
+  </si>
+  <si>
+    <t>The Last Drop Glenrothes Complete Collection</t>
+  </si>
+  <si>
+    <t>7x75cl</t>
+  </si>
+  <si>
+    <t>£38,500</t>
+  </si>
+  <si>
+    <t>Konishi Shuzo, Shirayuki de Ai, Sparkling Sake</t>
+  </si>
+  <si>
+    <t>Kenbishi, Mizuho Chronometer Junmai Sake</t>
+  </si>
+  <si>
+    <t>Arran, Isle of Arran Single Malt 10YO, Islands</t>
+  </si>
+  <si>
+    <t>Casa Dragones, Sipping 100 Agave Blanco Tequila</t>
+  </si>
+  <si>
+    <t>£86.62</t>
+  </si>
+  <si>
+    <t>Don Julio, 1942 100 Agave Anejo Tequila</t>
+  </si>
+  <si>
+    <t>Doorlys, Fine Old XO Rum</t>
+  </si>
+  <si>
+    <t>Don Julio, 1942 Peggy Gou Limited Edition Tequila</t>
+  </si>
+  <si>
+    <t>£166.62</t>
+  </si>
+  <si>
+    <t>Foursquare Exceptional Cask Selection, Mandamus</t>
+  </si>
+  <si>
+    <t>£82.46</t>
+  </si>
+  <si>
+    <t>Don Julio, Rosado Reposado Tequila</t>
+  </si>
+  <si>
+    <t>Glenfarclas 70 Year Old</t>
+  </si>
+  <si>
+    <t>£16,500</t>
+  </si>
+  <si>
+    <t>£14,600</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt Caribbean Cask 14YO, Speyside</t>
+  </si>
+  <si>
+    <t>£57.92</t>
+  </si>
+  <si>
+    <t>£57.50</t>
+  </si>
+  <si>
+    <t>Planteray, Stiggins' Fancy Pineapple Rum</t>
+  </si>
+  <si>
+    <t>£29.96</t>
+  </si>
+  <si>
+    <t>Koch, Elemental Mezcal</t>
+  </si>
+  <si>
+    <t>Koch, Ensemble 4 Mezcal</t>
+  </si>
+  <si>
+    <t>£54.96</t>
+  </si>
+  <si>
+    <t>Planteray Cut &amp; Dry Coconut Rum</t>
+  </si>
+  <si>
+    <t>Bunraku, Golden Nashi Pear Sake Liqueur</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Traigh Bhan Small Batch Release Batch 4 19YO Bottled 2022, Islay</t>
+  </si>
+  <si>
+    <t>£204.17</t>
+  </si>
+  <si>
+    <t>Foursquare, Spiced Rum</t>
+  </si>
+  <si>
+    <t>£27.46</t>
+  </si>
+  <si>
+    <t>Zalto Axium (Single)</t>
+  </si>
+  <si>
+    <t>Repack</t>
+  </si>
+  <si>
+    <t>£87.50</t>
+  </si>
+  <si>
+    <t>Sugrue, Precognition Pinot Meunier Gin</t>
+  </si>
+  <si>
+    <t>Balvenie, 18YO French Pineau Cask - Curious Casks</t>
+  </si>
+  <si>
+    <t>£251.39</t>
+  </si>
+  <si>
+    <t>Derrumbes, Durango 100 Agave Joven Mezcal</t>
+  </si>
+  <si>
+    <t>Skipper Dark Rum</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt The Week Of Peat 14YO, Speyside</t>
+  </si>
+  <si>
+    <t>Ocho, Reposado Tequila</t>
+  </si>
+  <si>
+    <t>Tatenokawa, Kodakara Nanko Umeshu Sake Liqueur</t>
+  </si>
+  <si>
+    <t>Yamagata</t>
+  </si>
+  <si>
+    <t>Tatenokawa SHIELD Kameno-o Junmai Daiginjo Sake</t>
+  </si>
+  <si>
+    <t>Benromach, Single Malt 10YO, Speyside</t>
+  </si>
+  <si>
+    <t>Tsuji Honten (Gozenshu), Misty Mountain, Junmai Usu Nigori Bodaimoto Sake</t>
+  </si>
+  <si>
+    <t>£25.79</t>
+  </si>
+  <si>
+    <t>Ocho, Blanco Tequila</t>
+  </si>
+  <si>
+    <t>Tatenokawa, Kodakara Mango Sake Liqueur</t>
+  </si>
+  <si>
+    <t>Yamazaki (Suntory), Single Malt 18YO</t>
+  </si>
+  <si>
+    <t>£490</t>
+  </si>
+  <si>
+    <t>Kimura Shuzo, Silent Blossom, Junmai Daiginjo Sake</t>
+  </si>
+  <si>
+    <t>G4, Blanco Tequila</t>
+  </si>
+  <si>
+    <t>£39.12</t>
+  </si>
+  <si>
+    <t>Cascahuin Anejo Tequila</t>
+  </si>
+  <si>
+    <t>Bobbys, Schiedam Dry Gin</t>
+  </si>
+  <si>
+    <t>£36.62</t>
+  </si>
+  <si>
+    <t>Tapatio, Excelencia Gran Reserva Extra Anejo Tequila</t>
+  </si>
+  <si>
+    <t>1x100cl</t>
+  </si>
+  <si>
+    <t>£177.46</t>
+  </si>
+  <si>
+    <t>Nikka, Super Nikka Whisky</t>
+  </si>
+  <si>
+    <t>Yoichi (Nikka), Single Malt</t>
+  </si>
+  <si>
+    <t>Sussex</t>
+  </si>
+  <si>
+    <t>Madame Jennifer, The Chemist Gin</t>
+  </si>
+  <si>
+    <t>£29.17</t>
+  </si>
+  <si>
+    <t>Madame Jennifer, The Biologist Gin</t>
+  </si>
+  <si>
+    <t>Tears of Llorona, N°3 Extra Anejo Tequila</t>
+  </si>
+  <si>
+    <t>£246.62</t>
+  </si>
+  <si>
+    <t>Fortaleza, 100 Agave Reposado Tequila</t>
+  </si>
+  <si>
+    <t>£70.79</t>
+  </si>
+  <si>
+    <t>3x70cl</t>
+  </si>
+  <si>
+    <t>£724.98</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>Hanyu, Pure Malt Sanmi-Ittai Single Cask 57.6%</t>
+  </si>
+  <si>
+    <t>Clase Azul, Anejo Tequila</t>
+  </si>
+  <si>
+    <t>£570.83</t>
+  </si>
+  <si>
+    <t>Bruichladdich Octomore 14.1 5 YO</t>
+  </si>
+  <si>
+    <t>£116.67</t>
+  </si>
+  <si>
+    <t>Arbikie, Single Grain 1794 Highland Rye Batch 22, Highlands</t>
+  </si>
+  <si>
+    <t>£78</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt 40YO, Speyside</t>
+  </si>
+  <si>
+    <t>£5,650</t>
+  </si>
+  <si>
+    <t>Silent Pool, Gin</t>
   </si>
   <si>
     <t>£32.46</t>
   </si>
   <si>
-    <t>Edmond Briottet, Creme Cassis Dijon Liqueur</t>
-[...710 lines deleted...]
-    <t>Sake</t>
+    <t>Balvenie, Single Malt French Oak Pineau Cask Finish 16YO, Speyside</t>
+  </si>
+  <si>
+    <t>£120.79</t>
+  </si>
+  <si>
+    <t>Zalto Champagne Single</t>
+  </si>
+  <si>
+    <t>£41.25</t>
+  </si>
+  <si>
+    <t>Zalto Burgundy Single</t>
+  </si>
+  <si>
+    <t>£43.75</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Traigh Bhan 19YO Batch 2 Bottled 2020, Islay</t>
+  </si>
+  <si>
+    <t>£322</t>
+  </si>
+  <si>
+    <t>Corazon, 100 Agave Reposado Tequila</t>
+  </si>
+  <si>
+    <t>£31.62</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Traigh Bhan Small Batch Release Batch 3 19YO Bottled 2021, Islay</t>
+  </si>
+  <si>
+    <t>£289</t>
+  </si>
+  <si>
+    <t>Eminente, Gran Reserva 10YO Rum</t>
+  </si>
+  <si>
+    <t>Clase Azul, Gold Tequila</t>
+  </si>
+  <si>
+    <t>£320</t>
+  </si>
+  <si>
+    <t>£319.65</t>
+  </si>
+  <si>
+    <t>Nc'nean, Organic Single Malt Huntress Orchard Cobbler, Highlands</t>
+  </si>
+  <si>
+    <t>£68.29</t>
+  </si>
+  <si>
+    <t>Chichibu (Ichiro), Malt &amp; Grain World Blended Whisky Limited Edition</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>Ichiro, Blended Malt Double Distilleries Chichibu x Komagatake Bottled 2021</t>
+  </si>
+  <si>
+    <t>£249.16</t>
+  </si>
+  <si>
+    <t>£225.45</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>Ron Zacapa Centenario, Reserva Limitada Bottled 2014</t>
+  </si>
+  <si>
+    <t>£375</t>
+  </si>
+  <si>
+    <t>John Paul Jones, Lowland Rum</t>
+  </si>
+  <si>
+    <t>£31.66</t>
+  </si>
+  <si>
+    <t>John Paul Jones, Ranger Rum</t>
+  </si>
+  <si>
+    <t>£25.82</t>
+  </si>
+  <si>
+    <t>£329.16</t>
+  </si>
+  <si>
+    <t>Glenfiddich, Single Malt Grand Yozakura 29YO, Speyside</t>
+  </si>
+  <si>
+    <t>£910</t>
+  </si>
+  <si>
+    <t>Balvenie, 14YO American Bourbon Barrel - Curious Casks</t>
+  </si>
+  <si>
+    <t>Laphroaig, Single Malt Sherry Cask 32YO Bottled 2015, Islay</t>
+  </si>
+  <si>
+    <t>£1,395</t>
+  </si>
+  <si>
+    <t>Arbikie, Highland Rye Single Grain Cask Selection Nos 3-5-13-14 4 YO, Highlands, Release No 2</t>
+  </si>
+  <si>
+    <t>£204.16</t>
+  </si>
+  <si>
+    <t>Arbikie, Single Grain 1794 Highland Rye Bottled 2020</t>
+  </si>
+  <si>
+    <t>£100</t>
+  </si>
+  <si>
+    <t>6x70cl</t>
+  </si>
+  <si>
+    <t>£1,934</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Whisky 1815, Islay</t>
+  </si>
+  <si>
+    <t>£7,500</t>
+  </si>
+  <si>
+    <t>£1,732</t>
+  </si>
+  <si>
+    <t>Auchroisk (Gordon &amp; MacPhail), Single Malt 2009, Speyside</t>
+  </si>
+  <si>
+    <t>Tomatin, Highland Single Malt Batch 6 30YO</t>
+  </si>
+  <si>
+    <t>£516.67</t>
+  </si>
+  <si>
+    <t>£458.72</t>
+  </si>
+  <si>
+    <t>£160</t>
+  </si>
+  <si>
+    <t>Arbikie, Highland Single Grain Rye, Highlands</t>
+  </si>
+  <si>
+    <t>£187.50</t>
+  </si>
+  <si>
+    <t>Corazon, 100 Agave Anejo Tequila</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt Rare Marriages 40YO</t>
+  </si>
+  <si>
+    <t>£5,195</t>
+  </si>
+  <si>
+    <t>Tomatin 10 YO Fine Old Malt Whisky</t>
+  </si>
+  <si>
+    <t>£175</t>
+  </si>
+  <si>
+    <t>Japanese Whisky Advent Calendar [Original]</t>
+  </si>
+  <si>
+    <t>£208.29</t>
+  </si>
+  <si>
+    <t>Japanese Whisky Advent Calendar [Kintsugi]</t>
+  </si>
+  <si>
+    <t>Talisker Xpedition Oak III, 49.8%</t>
+  </si>
+  <si>
+    <t>£3,600</t>
+  </si>
+  <si>
+    <t>Ardbeg Traigh Bhan 19 Years Old - Batch 5</t>
+  </si>
+  <si>
+    <t>£207.27</t>
+  </si>
+  <si>
+    <t>£181.44</t>
+  </si>
+  <si>
+    <t>14 Inch Natural Wicker Hamper</t>
+  </si>
+  <si>
+    <t>£16.04</t>
+  </si>
+  <si>
+    <t>£6.62</t>
+  </si>
+  <si>
+    <t>Mossburn x Foursquare Collaboration Cask 12YO</t>
+  </si>
+  <si>
+    <t>£55.79</t>
+  </si>
+  <si>
+    <t>The Last Drop, Japanese Blended Malt Mizunara Cask No 2108 Release No 30 20YO</t>
+  </si>
+  <si>
+    <t>£3,333.33</t>
+  </si>
+  <si>
+    <t>Clase Azul, San Luis Potosi Mezcal</t>
+  </si>
+  <si>
+    <t>£320.83</t>
+  </si>
+  <si>
+    <t>Volcan De Mi Tierra - B.T Blanco Tahona Tequila</t>
+  </si>
+  <si>
+    <t>Balvenie 25 YO Rare Marriages</t>
+  </si>
+  <si>
+    <t>£508.61</t>
+  </si>
+  <si>
+    <t>£488.58</t>
+  </si>
+  <si>
+    <t>Zalto White Wine Single</t>
+  </si>
+  <si>
+    <t>Bunraku, Gold Junmai Daiginjo Sake</t>
+  </si>
+  <si>
+    <t>£44.12</t>
+  </si>
+  <si>
+    <t>The Last Drop No 36 55YO Tomintoul Single Malt Scotch Whisky (1968 Sherry Butt)</t>
+  </si>
+  <si>
+    <t>£5,420</t>
+  </si>
+  <si>
+    <t>El Dorado, Ron Rhum Finest Demerara Special Reserve 15YO Rum</t>
+  </si>
+  <si>
+    <t>Isle of Harris Gin</t>
+  </si>
+  <si>
+    <t>£37.50</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>Barsol, Selecto Acholado Pisco Brandy</t>
+  </si>
+  <si>
+    <t>Idle Assembly, Premium Aged Rum</t>
+  </si>
+  <si>
+    <t>Kanpai, Kumo Nigori Sake</t>
+  </si>
+  <si>
+    <t>Kimura Shuzo, Hidden Glade, Daiginjo Sake</t>
+  </si>
+  <si>
+    <t>Glenfiddich, Single Malt Grande Couronne Cognac Cask Finish 26YO, Speyside</t>
+  </si>
+  <si>
+    <t>£370.83</t>
+  </si>
+  <si>
+    <t>£339.59</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Octomore 11YO Single Cask, Distilled 2013</t>
+  </si>
+  <si>
+    <t>£362.46</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>O.P. Anderson Original Aquavit</t>
+  </si>
+  <si>
+    <t>Jamaica</t>
+  </si>
+  <si>
+    <t>Worthy Park, Single Estate Reserve Rum</t>
+  </si>
+  <si>
+    <t>G4 Tequila Blanco 108 Proof</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt 10YO, Islay</t>
+  </si>
+  <si>
+    <t>Foursquare, Single Blended Exceptional Cask Selection Mark XIX Sovereignty 14YO Bottled 2021 Rum</t>
+  </si>
+  <si>
+    <t>£191.66</t>
+  </si>
+  <si>
+    <t>Trevethan Grapefruit &amp; Lychee Gin</t>
+  </si>
+  <si>
+    <t>£31.25</t>
   </si>
   <si>
     <t>Aureus Vita Gin</t>
   </si>
   <si>
     <t>Balvenie, Single Malt Port Wood Finish 21YO, Speyside</t>
   </si>
   <si>
     <t>£182.50</t>
   </si>
   <si>
     <t>£174.11</t>
   </si>
   <si>
-    <t>Balvenie 25 YO Rare Marriages</t>
-[...617 lines deleted...]
-    <t>Torabhaig, Isle of Sky Single Malt Legacy Series, Sound of Sleat</t>
+    <t>Chichibu (Ichiro), Single Malt On The Way Floor Malted Bottled 2024</t>
+  </si>
+  <si>
+    <t>£237.46</t>
+  </si>
+  <si>
+    <t>£233.79</t>
+  </si>
+  <si>
+    <t>Konishi Shuzo, Gold Daiginjo Hiyashibori Sake</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Wildmoor, Blended Scotch Rugged Coast Oloroso Sherry Cask Finish 30YO</t>
+  </si>
+  <si>
+    <t>£458.29</t>
+  </si>
+  <si>
+    <t>£321.18</t>
+  </si>
+  <si>
+    <t>Glenmorangie, Highland Single Malt Tusail Private Edition, Highlands</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>Wildmoor, Blended Scotch Dark Moorland Oloroso Sherry Cask Finish 23YO</t>
+  </si>
+  <si>
+    <t>£153.33</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Single Malt Re/Define Eighteen 18YO, Islay</t>
+  </si>
+  <si>
+    <t>£249.75</t>
+  </si>
+  <si>
+    <t>Wildmoor, Blended Scotch Black Mountain Pedro Ximenez Finish 40YO</t>
+  </si>
+  <si>
+    <t>£791.35</t>
+  </si>
+  <si>
+    <t>£684.45</t>
+  </si>
+  <si>
+    <t>Clase Azul, Plata Tequila</t>
+  </si>
+  <si>
+    <t>£116.66</t>
+  </si>
+  <si>
+    <t>Nicaragua</t>
+  </si>
+  <si>
+    <t>Flor De Cana 12YO</t>
+  </si>
+  <si>
+    <t>Flor De Cana 15YO</t>
+  </si>
+  <si>
+    <t>Chichibu (Ichiro), Mizunara Wood Reserve</t>
+  </si>
+  <si>
+    <t>£88.29</t>
+  </si>
+  <si>
+    <t>£83.68</t>
+  </si>
+  <si>
+    <t>£900</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Belvedere Organic Vodka</t>
   </si>
   <si>
-    <t>Glenmorangie, Highland Single Malt Tusail Private Edition, Highlands</t>
-[...41 lines deleted...]
-    <t>El Dorado, Ron Rhum Finest Demerara Special Reserve 15YO Rum</t>
+    <t>Mortlach (Gordon &amp; MacPhail), Single Malt 15YO, Speyside</t>
+  </si>
+  <si>
+    <t>£72.46</t>
+  </si>
+  <si>
+    <t>Bunnahabhain (Gordon &amp; Macphail), Single Malt Discovery 10YO, Islay</t>
+  </si>
+  <si>
+    <t>Strathisla (Gordon &amp; MacPhail), Single Malt Bottled 2009, Speyside</t>
+  </si>
+  <si>
+    <t>Arran, Isle of Arran Single Malt The Bothy Quarter Cask, Islands</t>
+  </si>
+  <si>
+    <t>Glen Grant (Gordon &amp; Macphail), Single Malt 42YO Bottled 1970's, Speyside</t>
+  </si>
+  <si>
+    <t>£1,583.33</t>
+  </si>
+  <si>
+    <t>Tamdhu 39YO, Single Malt Rare and Old Bottling Distilled 1961</t>
+  </si>
+  <si>
+    <t>£1,250</t>
+  </si>
+  <si>
+    <t>£971.16</t>
   </si>
   <si>
     <t>The Balvenie 18 Year Old, Pedro Ximenez Finish</t>
   </si>
   <si>
     <t>£287.50</t>
   </si>
   <si>
-    <t>Isle of Harris Gin</t>
-[...40 lines deleted...]
-  <si>
     <t>Belvedere, Heritage 176 Vodka</t>
   </si>
   <si>
     <t>£29.95</t>
   </si>
   <si>
-    <t>Tamdhu 39YO, Single Malt Rare and Old Bottling Distilled 1961</t>
-[...119 lines deleted...]
-    <t>£244.61</t>
+    <t>Planteray Rum, Mauritius 2013</t>
+  </si>
+  <si>
+    <t>£63.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <i/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1807,362 +1777,362 @@
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/eyguebelle-melonade-melon-liqueur-1x70cl-1053615413326389" TargetMode="External"/>
-[...41 lines deleted...]
-<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sanchez-romate-solera-reserve-brandy-1x70cl-1034767013699473" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-edmond-briottet-creme-menthe-verte-liqueur-1x70cl-hub-SE10273669-1-DP-11239795" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cointreau-liqueur-1x50cl-1057845013665547" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-yuzu-late-harvest-liqueur-1x70cl-1028967314047389" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-triple-sec-liqueur-1x70cl-1028967014047387" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-1605-liqueur-delixir-les-peres-chartreux-1x70cl-1031228114006834" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-9e-centenaire-liqueur-1x70cl-1031227914024628" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-mofs-liqueur-1x70cl-1031228014006836" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-elixir-vegetal-liqueur-1x10cl-1060435514006854" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/delord-15yo-bas-armagnac-1x70cl-1060290213988175" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-blanc-1x75cl-1060287013987840" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/hermitage-10yo-grande-champagne-1x70cl-1022698813988149" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-liqueur-1x70cl-1031227613816924" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-fabriquee-green-liqueur-1x70cl-1031227713816931" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/remy-martin-fine-champagne-vsop-cognac-1x70cl-1057838013664705" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x70cl-1014304013664707" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x35cl-1057840813665156" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x50cl-hub-SE10326672-1-DP-11528341" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/toutain-xo-8yo-calvados-1x70cl-1032817113615990" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/toutain-reserve-calvados-1x70cl-1057530113616033" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/baron-de-sigognac-10yo-bas-armagnac-1x70cl-1057472413606152" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/hennessy-xo-cognac-1x70cl-1024480413557147" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/edmond-briottet-creme-cassis-dijon-liqueur-1x70cl-1027366113501427" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/la-fee-parisienne-abinsthe-superieure-1x70cl-1036688313170669" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/maxime-trijol-vsop-cognac-1x70cl-1045686212664609" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/edmond-briottet-creme-peche-liqueur-1x70cl-1045610512649220" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/edmond-briottet-creme-framboise-liqueur-1x70cl-1027366312649197" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-rouge-1x70cl-hub-SE10328174-1-DP-11539365" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-deluxe-burgundy-bordeaux-mixed-pair-2x75cl-hub-SE10342232-2-DP-11590327" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-cellar-essentials-chardonnay-bordeaux-2x75cl-hub-SE10342122-2-DP-11589986" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x150cl-hub-SE10326674-1-DP-11528361" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/citadelle-gin-1x70cl-1060747314047403" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/luxardo-sangue-morlacco-1x70cl-1050275312986067" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-cocchi-americano-rosa-bitters-1x75cl-hub-SE10329032-1-DP-11543060" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-evangelista-organic-limoncello-liqueur-1x50cl-hub-SE10310116-1-IB-11446682" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-fratelli-branca-fernet-branca-bitters-1x70cl-hub-SE10325016-1-DP-11941569" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bepi-tosolini-saliza-amaretto-liqueur-1x70cl-1027366512649408" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/caffe-borghetti-coffee-liqueur-1x70cl-1032497112888995" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/luxardo-maraschino-liqueur-1x70cl-1036687913007770" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mondino-amaro-liqueur-1x70cl-1030158511396868" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bepi-tosolini-grappa-cividina-1x70cl-1057474313699488" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bepi-tosolini-limoncello-liqueur-1x70cl-1058101813967839" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sanchez-romate-cardenal-mendoza-solera-gran-reserva-clasico-15yo-1x70cl-1019662713614066" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sanchez-romate-uno-en-mil-solera-gran-reserva-brandy-1x70cl-1019662613699487" TargetMode="External"/>
 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2015-four-roses-straight-bourbon-small-batch-barrel-strength-limited-edition-bottled-2015-1x70cl-hub-VS10266969-1-DP-11204415" TargetMode="External"/>
-<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/whistlepig-straight-rye-estate-oak-15yo-1x75cl-1002414710056064" TargetMode="External"/>
-[...6 lines deleted...]
-<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/buffalo-trace-bourbon-ofc-1x75cl-1052379713184867" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-kentucky-straight-bourbon-small-batch-ryder-cup-commemorative-bottling-1x70cl-1053615313326388" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/few-bourbon-whiskey-1x70cl-1038963712013030" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mockingbird-titos-handmade-vodka-1x70cl-1049189312935754" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-1020774613185413-2" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-the-original-wheated-bourbon-special-reserve-1x70cl-1052381613184929" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/buffalo-trace-bourbon-ofc-1x75cl-1052379713184867" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/whistlepig-straight-rye-estate-oak-15yo-1x75cl-1002414710056064" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513185411" TargetMode="External"/>
 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-old-world-12yo-1x70cl-hub-se10169058-1-dp-10587264" TargetMode="External"/>
-<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/whistlepig-straight-rye-10yo-1x70cl-hub-se10169057-1-dp-11270285" TargetMode="External"/>
-[...57 lines deleted...]
-<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nohaca-reposado-tequila-1x70cl-1056884813525976" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-barrel-proof-bottled-2014-1x75cl-1045532212635918" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sazerac-kentucky-straight-rye-antique-collection-18yo-bottled-2024-125-proof-1x75cl-1047453813336214" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/coravin-model-3-1037891113482306" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/blantons-straight-bourbon-whiskey-gold-edition-single-barrel-1x70cl-1020683113543811" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/four-roses-kentucky-straight-bourbon-small-batch-select-1x70cl-1016071813915199" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513926328" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/michters-straight-rye-single-barrel-us-1-1x70cl-1040938213929365" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bardstown-bourbon-co-high-wheated-bourbon-1x75cl-1051443613090084" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/few-rye-immortal-1x70cl-1038964512013034" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-IB-12218279" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/whistlepig-straight-rye-10yo-1x70cl-hub-se10169057-1-dp-11270285" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-heaven-hill-straight-wheat-parkers-heritage-collection-cask-strength-orginal-batch-8th-edition-13yo-1268-proof-1x75cl-hub-VS10266977-1-DP-11204442" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-the-boss-hog-viii-lapulapus-pacific-1x70cl-hub-SE10340399-1-IB-11575292" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-westward-american-single-malt-whiskey-1x70cl-hub-SE10351116-1-DP-11647282" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-peerless-kentucky-straight-bourbon-small-batch-1x75cl-hub-SE10361002-1-DP-11822395" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/coravin-pivot--hub-SE10207599-1-DP-11881759" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/coravin-timeless-aerator-hub-SE10207614-1-DP-11881810" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-sazerac-buffalo-trace-straight-rye-kentucky-1x70cl-hub-SE10242338-1-DP-11861578" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-buffalo-trace-single-oak-project-barrel-80-winning-barrel-1x375cl-hub-VS10270029-1-DP-11221511" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-smooth-ambler-10-year-bourbon-bottled-2014-1x70cl-hub-VS10266983-1-DP-11204450" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2023-bourbon-american-whiskey-advent-calendar-1x72cl-hub-se10331986-1-dp-11558081" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-willet-single-barrel-rye-6-year-bottled-for-the-lexington-london-1x70cl-hub-VS10266992-1-DP-11204462" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-four-roses-small-batch-limited-edition-2020-1x70cl-hub-VS10275884-1-DP-11204421" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-widow-jane-10yo-bourbon-whiskey-1x70cl-hub-SE10389639-1-DP-12070191" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-hub-se10207746-1-dp-11165127" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/michters-unblended-american-whisky-us1-1x70cl-hub-SE10409383-1-DP-12185111" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-barrel-proof-12yo-bottled-march-2022-1x75cl-hub-SE10412903-1-IB-12218277" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-DP-12244477" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bardstown-bourbon-co-kentucky-straight-bourbon-1x75cl-1034975713090003" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-IB-10056068" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-DP-10384592" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/black-robin-rare-gin-1x70cl-1018079113367344" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/blue-duck-rare-vodka-1x70cl-1018079213682832" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mozart-chocolate-cream-liqueur-1x50cl-1045786712680861" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mozart-dark-chocolate-liqueur-1x50cl-1045786812680863" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1970-glenfarclas-highland-single-malt-the-family-casks-sp15-sherry-hogshead-single-cask-2026-bottled-2015-speyside-1x70cl-hub-SE10023409-1-IB-10055021" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1971-the-last-drop-blended-scotch-bottled-2017-1x75cl-1052207813159597" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1989-bruichladdich-single-malt-black-art-edition-022-21yo-islay-1x70cl-hub-VS10226951-1-IB-10926069" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-1-30yo-1x70cl-1008837410185741" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-2-30yo-1x70cl-1008837310462143" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1992-springbank-27-year-old-cask-244-the-kohinoor-bottled-2020-1x70cl-1009016710364085" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1997-bowmore-samaroli-single-malt-coilltean-sherry-butt-cask-no-54-bottled-2021-islay-1x70cl-1018171010684400" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-1012171610464414" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-dp-10464402" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-ib-10290090" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-hub-SE10121716-1-IB-10290294" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2002-oban-highland-single-malt-natural-cask-strength-32yo-bottled-2002-highlands-1x70cl-hub-se10168800-1-dp-10586078" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2013-bruichladdich-single-malt-bere-barley-10yo-islay-1x70cl-hub-SE10367270-1-DP-11813111" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/yamazaki-suntory-single-malt-12yo-1x70cl-1002769213494445" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/jancis-robinson-x-richard-brendon-wine-glass-1022015913628193" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/eminente-reserva-7yo-rum-1x70cl-1016206812551623" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-single-barrel-25yo-speyside-1x70cl-10091534100000657" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bruxo-no-3-mezcal-barril-1x70cl-1057431813599680" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-12yo-speyside-1x70cl-1012146713590748" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nikka-blended-from-the-barrel-1x50cl-1002519513655612" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-yuzu-shu-sake-liqueur-1x72cl-1024048813590135" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-konishi-shuzo-genroku-redux-junmai-sake-1x72cl-1020375513590100" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-1x70cl-1002590113273730" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/linkwood-15yo-gordon-macphail-single-malt-connoisseurs-choice-cask-strength-bottled-2009-speyside-1x70cl-1057047613547426" TargetMode="External"/>
 <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glen-grant-16yo-gordon-macphail-single-malt-connoisseurs-choice-bottled-2009-cask-strength-speyside-1x70cl-1057046713547163" TargetMode="External"/>
-<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nohaca-plata-tequila-1x70cl-1056884713525975" TargetMode="External"/>
-[...5 lines deleted...]
-<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tapatio-blanco-tequila-1x50cl-1015836413513980" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/haku-craft-vodka-1x70cl-1057747313655923" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/etsu-gin-1x70cl-1057747413655950" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-single-malt-whisky-1x70cl-1032526613614971" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-1x70cl-1024270113544982" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-signet-highlands-1x70cl-1014079413557151" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-12yo-rum-1x70cl-1020371213299346" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/macallan-highland-single-malt-the-harmony-collection-inspired-by-intense-arabica-speyside-1x70cl-1023781013287799" TargetMode="External"/>
 <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kenbishi-zuishou-1x72cl-1054020813370066" TargetMode="External"/>
-<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/aureus-vita-gin-1x70cl-1052468513198278" TargetMode="External"/>
-[...160 lines deleted...]
-<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tears-of-llorona-n3-extra-anejo-tequila-1x100cl-1028984411809717" TargetMode="External"/></Relationships>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kotsuzumi-hanafubuki-junmai-ginjo-sake-1x72cl-1052258113347818" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-oloroso-cask-whisky-1x70cl-1045778813370111" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ncnean-organic-single-malt-quiet-rebels-simon-1x70cl-1054089313376186" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-la-pinta-1x70cl-1054489413393770" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/rooster-rojo-reposado-tequila-1x70cl-1036685513302084" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chichibu-ichiro-distillery-ii-single-malt-whisky-1x70cl-1054138813378530" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/foursquare-doorlys-fine-old-barbados-14yo-rum-1x70cl-1019650213499897" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tapatio-blanco-tequila-1x50cl-1015836413513980" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-reposado-tequila-1x70cl-1015688413657119" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nikka-from-the-barrel-extra-marriage-1x50cl-1056691013502967" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/taketsuru-nikka-pure-malt-1x70cl-1056788913514023" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/miyagikyo-nikka-single-malt-1x70cl-1015862213514020" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nohaca-plata-tequila-1x70cl-1056884713525975" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nohaca-reposado-tequila-1x70cl-1056884813525976" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-bordeaux-single-1024051713533950" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-universal-single-1024051813533944" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-cask-18yo-bottled-2023-speyside-1x70cl-1033334613243017" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfiddich-single-malt-18yo-speyside-1x70cl-1012146213536473" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/hibiki-suntory-blended-harmony-1x70cl-1008521213655686" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ume-no-yado-aragoshi-momo-sake-liqueur-peach-1x72cl-1053893113468047" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-pinang-raci-1x70cl-1040649913657139" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/benromach-single-malt-organic-speyside-1x70cl-1036283614015152" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/boann-distillery-whistler-irish-cream-1x70cl-1057431413599634" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cascahuin-tequila-reposado-1x70cl-1034752513919064" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/fortaleza-100-agave-blanco-tequila-1x70cl-1036685313301982" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/jancis-robinson-x-richard-brendon-wine-glass-1060193413970364" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-glenrothes-complete-collection-7x75cl-10309421100001084" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-konishi-shuzo-shirayuki-de-ai-sparkling-sake-1x72cl-1035389314014858" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kenbishi-mizuho-chronometer-junmai-sake-1x72cl-1054459514016776" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-10yo-islands-1x70cl-1036689513157213" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-blanco-tequila-1x70cl-1015663514016277" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/don-julio-1942-100-agave-anejo-tequila-1x70cl-1030933114056069" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/doorlys-fine-old-xo-rum-1x70cl-1045639513967852" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/don-julio-1942-peggy-gou-limited-edition-tequila-1x70cl-1060713214041867" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/foursquare-exceptional-cask-selection-mandamus-1x70cl-1056669413500526" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/don-julio-rosado-reposado-tequila-1x75cl-1060713114041859" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfarclas-70-year-old-1x70cl-1052465814071568" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-caribbean-cask-14yo-speyside-1x70cl-1016061711233580" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/planteray-stiggins-fancy-pineapple-rum-1x70cl-1060747414047405" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/koch-elemental-mezcal-1x70cl-1060751514047511" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/koch-ensemble-4-mezcal-1x70cl-1060751614047542" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/planteray-cut-dry-coconut-rum-1x70cl-1057431614047404" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-bunraku-golden-nashi-pear-sake-liqueur-1x72cl-1051258314052310" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-1020687113171555" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/foursquare-spiced-rum-1x70cl-1019650613967835" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-axium-single-1024049913533958" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sugrue-precognition-pinot-meunier-gin-1x70cl-1053412613899233" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724713241023" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/derrumbes-durango-100-agave-joven-mezcal-1x70cl-1040938913655652" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/skipper-dark-rum-1x70cl-1020371913838288" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-the-week-of-peat-14yo-speyside-1x70cl-1038963512074933" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ocho-reposado-tequila-1x50cl-1059060613817053" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-nanko-umeshu-sake-liqueur-1x72cl-1020372913849731" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-shield-kameno-o-junmai-daiginjo-sake-1x72cl-1054022613849750" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/benromach-single-malt-10yo-speyside-1x70cl-1036282113298239" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tsuji-honten-gozenshu-misty-mountain-junmai-usu-nigori-bodaimoto-sake-1x72cl-1059310413851965" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ocho-blanco-tequila-1x50cl-1047129313816934" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-mango-sake-liqueur-1x72cl-1040210613916441" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/yamazaki-suntory-single-malt-18yo-1x70cl-1002788913970019" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kimura-shuzo-silent-blossom-junmai-daiginjo-sake-1x72cl-1040237913916476" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/g4-blanco-tequila-1x70cl-1059738113914261" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cascahuin-anejo-tequila-1x70cl-1035755213914260" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-1x70cl-1016349713915203" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tapatio-excelencia-gran-reserva-extra-anejo-tequila-1x100cl-1015836613929393" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nikka-super-nikka-whisky-1x70cl-1059875513930164" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/yoichi-nikka-single-malt-1x70cl-1015862113929243" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/madame-jennifer-the-chemist-gin-1x50cl-1025804713949896" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/madame-jennifer-the-biologist-gin-1x50cl-1057965213949888" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tears-of-llorona-n3-extra-anejo-tequila-1x100cl-1028984411809717" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/fortaleza-100-agave-reposado-tequila-1x70cl-1041825913157185" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-3x70cl-1002590113176786" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724712184716" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-hanyu-pure-malt-sanmi-ittai-single-cask-576-1x70cl-hub-VS10266973-1-DP-11204434" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-clase-azul-anejo-tequila-1x70cl-hub-se10156885-1-dp-10508286" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-bruichladdich-octomore-141-5-yo-1x70cl-hub-SE10367243-1-DP-11812834" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-batch-22-highlands-1x70cl-hub-se10307092-1-dp-10792743" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-balvenie-single-malt-40yo-speyside-1x70cl-hub-VS10087362-1-IB-11171104" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-silent-pool-gin-1x70cl-hub-SE10378370-1-DP-11877429" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-balvenie-single-malt-french-oak-pineau-cask-finish-16yo-speyside-1x70cl-hub-SE10195483-1-DP-11877415" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-champagne-single-hub-se10240515-1-dp-11052503" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-burgundy-single-hub-se10240516-1-dp-11052500" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-1x70cl-hub-VS10090715-1-IB-11942300" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-corazon-100-agave-reposado-tequila-1x70cl-hub-SE10349713-1-DP-11640029" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-1x70cl-hub-VS10170931-1-IB-11942350" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-eminente-gran-reserva-10yo-rum-1x70cl-hub-SE10387793-1-DP-11974858" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-IB-11981311" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ncnean-organic-single-malt-huntress-orchard-cobbler-highlands-1x70cl-hub-SE10388916-1-DP-11965067" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-chichibu-ichiro-malt-grain-world-blended-whisky-limited-edition-1x70cl-hub-SE10397040-1-DP-12074217" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ichiro-blended-malt-double-distilleries-chichibu-x-komagatake-bottled-2021-1x70cl-hub-SE10397971-1-DP-12074052" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ron-zacapa-centenario-reserva-limitada-bottled-2014-1x70cl-hub-VS10381204-1-DP-11900474" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-john-paul-jones-lowland-rum-1x70cl-hub-SE10402693-1-DP-12105315" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-john-paul-jones-ranger-rum-1x70cl-hub-SE10402695-1-DP-12105323" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-DP-11765630" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-se10258269-1-dp-11709306" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-14yo-american-bourbon-barrel-curious-casks-1x70cl-hub-SE10407245-1-DP-12159602" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-laphroaig-single-malt-sherry-cask-32yo-bottled-2015-islay-1x70cl-hub-SE10128422-1-DP-10587222" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-highland-rye-single-grain-cask-selection-nos-3-5-13-14-4-yo-highlands-release-no-2-1x70cl-hub-se10196533-1-dp-10791603" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-bottled-2020-1x70cl-hub-se10144064-1-dp-10791121" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-6x70cl-hub-VS10090715-6-IB-10596243" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-whisky-1815-islay-1x70cl-hub-VS10090720-1-IB-10681649" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-6x70cl-hub-VS10170931-6-IB-10596244" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-auchroisk-gordon-macphail-single-malt-2009-speyside-1x70cl-hub-se10242129-1-dp-11074133" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tomatin-highland-single-malt-batch-6-30yo-1x70cl-hub-SE10257361-1-DP-11157074" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-hub-se10206871-1-ib-11165388" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-highland-single-grain-rye-highlands-1x70cl-hub-SE10023403-1-DP-10054994" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-corazon-100-agave-anejo-tequila-1x70cl-hub-SE10349715-1-DP-11640039" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-balvenie-single-malt-rare-marriages-40yo-1x70cl-hub-SE10309488-1-IB-11454698" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tomatin-10-yo-fine-old-malt-whisky-1x70cl-hub-se10215631-1-dp-10870925" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-original-1x72cl-hub-se10331999-1-dp-11558135" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-kintsugi-1x72cl-hub-se10332000-1-dp-11558139" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-talisker-xpedition-oak-iii-498-1x70cl-hub-SE10342445-1-DP-11591775" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-traigh-bhan-19-years-old-batch-5-1x70cl-hub-SE10323352-1-IB-11575254" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/14-inch-natural-wicker-hamper-hub-se10347940-1-dp-11624027" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-mossburn-x-foursquare-collaboration-cask-12yo-1x70cl-hub-SE10347661-1-DP-11621361" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-the-last-drop-japanese-blended-malt-mizunara-cask-no-2108-release-no-30-20yo-1x75cl-hub-SE10256183-1-IB-11639525" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-san-luis-potosi-mezcal-1x70cl-hub-SE10406815-1-DP-12153015" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/volcan-de-mi-tierra-bt-blanco-tahona-tequila-1x70cl-hub-SE10407850-1-DP-12168855" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-25-yo-rare-marriages-1x70cl-1009517211454695" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-white-wine-single-1024051911052422" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-bunraku-gold-junmai-daiginjo-sake-1x72cl-1051256113069072" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-no-36-55yo-tomintoul-single-malt-scotch-whisky-1968-sherry-butt-1x75cl-1037996213083579" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-special-reserve-15yo-rum-1x70cl-1020371313099194" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/isle-of-harris-gin-1x70cl-1027076413112428" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/barsol-selecto-acholado-pisco-brandy-1x70cl-1022432913113506" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/idle-assembly-premium-aged-rum-1x70cl-1044479813113487" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kanpai-kumo-nigori-sake-1x37-5cl-1051653413114957" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kimura-shuzo-hidden-glade-daiginjo-sake-1x72cl-1051578013104028" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfiddich-single-malt-grande-couronne-cognac-cask-finish-26yo-speyside-1x70cl-1013585710929500" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bruichladdich-octomore-11yo-single-cask-distilled-2013-1x70cl-1046878112817461" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813157276" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/worthy-park-single-estate-reserve-rum-1x70cl-1016072113160672" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/g4-tequila-blanco-108-proof-1x75cl-1020248913157738" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ardbeg-single-malt-10yo-islay-1x70cl-1014078911872993" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-foursquare-single-blended-exceptional-cask-selection-mark-xix-sovereignty-14yo-bottled-2021-rum-1x70cl-hub-se10205779-1-dp-10827406" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813170620" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/trevethan-grapefruit-lychee-gin-1x70cl-1052468413198267" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/aureus-vita-gin-1x70cl-1052468513198278" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-port-wood-finish-21yo-speyside-1x70cl-1009229611993964" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chichibu-ichiro-single-malt-on-the-way-floor-malted-bottled-2024-1x70cl-1051149013059225" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-konishi-shuzo-gold-daiginjo-hiyashibori-sake-1x72cl-1020462512846652" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/wildmoor-blended-scotch-rugged-coast-oloroso-sherry-cask-finish-30yo-1x70cl-hub-SE10407976-1-DP-12169926" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-tusail-private-edition-highlands-1x70cl-hub-VS10023411-1-DP-10791450" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/wildmoor-blended-scotch-dark-moorland-oloroso-sherry-cask-finish-23yo-1x70cl-hub-SE10407971-1-DP-12169916" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bruichladdich-single-malt-redefine-eighteen-18yo-islay-1x70cl-hub-SE10378480-1-DP-11812969" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-6x70cl-hub-SE10242701-6-IB-12229953" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/wildmoor-blended-scotch-black-mountain-pedro-ximenez-finish-40yo-1x70cl-hub-SE10409550-1-IB-12187073" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-plata-tequila-1x70cl-hub-SE10156882-1-DP-12267445" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/flor-de-cana-12yo-1x70cl-hub-SE10418261-1-DP-12312557" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/flor-de-cana-15yo-1x70cl-hub-SE10418262-1-DP-12313178" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chichibu-ichiro-mizunara-wood-reserve-1x70cl-hub-SE10397038-1-DP-12494383" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-SE10258269-1-IB-11170960" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/belvedere-organic-vodka-1x70cl-1016204212742212" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mortlach-gordon-macphail-single-malt-15yo-speyside-1x70cl-hub-SE10242340-1-DP-12529741" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bunnahabhain-gordon-macphail-single-malt-discovery-10yo-islay-1x70cl-hub-SE10442303-1-DP-12529748" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/strathisla-gordon-macphail-single-malt-bottled-2009-speyside-1x70cl-hub-SE10442325-1-DP-12529887" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-the-bothy-quarter-cask-islands-1x70cl-hub-SE10439366-1-DP-12496608" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glen-grant-gordon-macphail-single-malt-42yo-bottled-1970s-speyside-1x70cl-1015337210487477" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tamdhu-39yo-single-malt-rare-and-old-bottling-distilled-1961-1x70cl-1021433510868331" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-1025826911162493" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-balvenie-18-year-old-pedro-ximenez-finish-1x70cl-1026041311176142" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/belvedere-heritage-176-vodka-1x70cl-1016206712742214" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/planteray-rum-mauritius-2013-1x70cl-1060965114085539" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L285"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="22"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="24"/>
     <col min="8" max="8" width="12"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="9"/>
     <col min="11" max="11" width="14"/>
     <col min="12" max="12" width="11"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="185">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Brunswick
 15 New Road, Brighton BN1 1UF, UK
 wine@brunswickfinewines.com
 +44 (0) 1273 054 690
 Fine Wines List
-Last Updated: Wed, 01 Apr 2026 16:30:12
+Last Updated: Tue, 26 May 2026 17:30:14
 # of Products: 283
 Prices are excl. UK Duty and VAT for IB products and excl. VAT for DP products.</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
@@ -2177,10274 +2147,10278 @@
         <v>5</v>
       </c>
       <c r="G2" t="s">
         <v>6</v>
       </c>
       <c r="H2" t="s">
         <v>7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
       <c r="J2" t="s">
         <v>9</v>
       </c>
       <c r="K2" t="s">
         <v>10</v>
       </c>
       <c r="L2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>12</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="D3" t="s" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" s="3">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="L3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J4" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K4" t="s">
         <v>23</v>
       </c>
       <c r="L4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s" s="4">
         <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="3">
+        <v>3</v>
+      </c>
+      <c r="K5" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s" s="4">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="3">
+        <v>3</v>
+      </c>
+      <c r="K6" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>29</v>
       </c>
       <c r="L6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s" s="4">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J7" s="3">
         <v>4</v>
       </c>
       <c r="K7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s" s="4">
+        <v>31</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I8" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="3">
+        <v>1</v>
+      </c>
+      <c r="K8" t="s">
         <v>32</v>
-      </c>
-[...19 lines deleted...]
-        <v>33</v>
       </c>
       <c r="L8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s" s="4">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J9" s="3">
         <v>4</v>
       </c>
       <c r="K9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s" s="4">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="3">
+        <v>10</v>
+      </c>
+      <c r="K10" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s" s="4">
         <v>39</v>
       </c>
-      <c r="C11" t="s" s="3">
-[...2 lines deleted...]
-      <c r="D11" t="s" s="4">
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
         <v>40</v>
       </c>
-      <c r="E11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J11" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K11" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s" s="4">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J12" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C13" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J13" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s" s="4">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J14" s="3">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="K14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>12</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J15" s="3">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="K15" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J16" s="3">
         <v>2</v>
       </c>
       <c r="K16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>12</v>
       </c>
+      <c r="B17" t="s">
+        <v>24</v>
+      </c>
       <c r="C17" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J17" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K17" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>12</v>
       </c>
+      <c r="B18" t="s">
+        <v>24</v>
+      </c>
       <c r="C18" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s" s="4">
         <v>53</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="G18" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J18" s="3">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="K18" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H19" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J19" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>12</v>
       </c>
+      <c r="B20" t="s">
+        <v>59</v>
+      </c>
       <c r="C20" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F20" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J20" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K20" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="L20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>12</v>
       </c>
+      <c r="B21" t="s">
+        <v>59</v>
+      </c>
       <c r="C21" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H21" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J21" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="C22" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s" s="4">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J22" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>12</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s" s="4">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F23" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J23" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H24" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J24" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E25" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J25" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>12</v>
       </c>
+      <c r="B26" t="s">
+        <v>24</v>
+      </c>
       <c r="C26" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E26" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F26" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H26" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J26" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>12</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s" s="4">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F27" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H27" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J27" s="3">
         <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s" s="4">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E28" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" t="s">
+        <v>19</v>
+      </c>
+      <c r="J28" s="3">
+        <v>2</v>
+      </c>
+      <c r="K28" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>12</v>
       </c>
+      <c r="B29" t="s">
+        <v>24</v>
+      </c>
       <c r="C29" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s" s="4">
+        <v>77</v>
+      </c>
+      <c r="E29" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" t="s">
+        <v>19</v>
+      </c>
+      <c r="J29" s="3">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
         <v>78</v>
-      </c>
-[...19 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="E30" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G30" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H30" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J30" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s" s="4">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="F31" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H31" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J31" s="3">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="K31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D32" t="s" s="4">
+        <v>57</v>
+      </c>
+      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" t="s">
         <v>85</v>
       </c>
-      <c r="C32" t="s" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J32" s="3">
         <v>3</v>
       </c>
       <c r="K32" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="L32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="C33" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s" s="4">
         <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" s="3">
+        <v>3</v>
+      </c>
+      <c r="K33" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>89</v>
+      </c>
+      <c r="B34" t="s">
+        <v>90</v>
       </c>
       <c r="C34" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s" s="4">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H34" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I34" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J34" s="3">
         <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="L34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C35" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s" s="4">
+        <v>92</v>
+      </c>
+      <c r="E35" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" s="3">
+        <v>2</v>
+      </c>
+      <c r="K35" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C36" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s" s="4">
+        <v>94</v>
+      </c>
+      <c r="E36" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" t="s">
+        <v>95</v>
+      </c>
+      <c r="I36" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" s="3">
+        <v>1</v>
+      </c>
+      <c r="K36" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C37" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s" s="4">
+        <v>97</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" s="3">
+        <v>1</v>
+      </c>
+      <c r="K37" t="s">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="C38" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s" s="4">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H38" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I38" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J38" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K38" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="L38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>84</v>
+        <v>89</v>
+      </c>
+      <c r="B39" t="s">
+        <v>100</v>
       </c>
       <c r="C39" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E39" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H39" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J39" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K39" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C40" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E40" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F40" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H40" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I40" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J40" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="C41" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E41" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F41" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H41" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I41" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J41" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K41" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="L41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>108</v>
+        <v>89</v>
+      </c>
+      <c r="B42" t="s">
+        <v>105</v>
       </c>
       <c r="C42" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s" s="4">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F42" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J42" s="3">
         <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="L42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="C43" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E43" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F43" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G43" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H43" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I43" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J43" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K43" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="L43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="C44" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s" s="4">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E44" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F44" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G44" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H44" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I44" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J44" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K44" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="L44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>108</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E45" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G45" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H45" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I45" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J45" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K45" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="L45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B46" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C46" s="3">
         <v>2015</v>
       </c>
       <c r="D46" t="s" s="4">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H46" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I46" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J46" s="3">
         <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="L46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>113</v>
+      </c>
+      <c r="B47" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s" s="4">
         <v>117</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F47" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H47" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I47" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J47" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K47" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="L47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C48" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E48" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H48" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I48" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J48" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="L48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C49" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E49" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F49" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H49" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I49" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J49" s="3">
         <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
       <c r="L49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C50" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="E50" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F50" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G50" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H50" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I50" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J50" s="3">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="L50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>117</v>
+        <v>113</v>
+      </c>
+      <c r="B51" t="s">
+        <v>114</v>
       </c>
       <c r="C51" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="E51" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F51" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H51" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I51" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J51" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="K51" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="L51"/>
+        <v>124</v>
+      </c>
+      <c r="L51" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B52" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C52" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E52" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F52" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G52" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H52" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I52" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J52" s="3">
         <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="L52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B53" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="C53" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E53" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F53" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H53" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I53" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J53" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="L53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B54" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C54" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="E54" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H54" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I54" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J54" s="3">
         <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L54"/>
+        <v>132</v>
+      </c>
+      <c r="L54" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B55" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C55" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E55" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F55" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H55" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I55" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J55" s="3">
         <v>3</v>
       </c>
       <c r="K55" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="L55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B56" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C56" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E56" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F56" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G56" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H56" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I56" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J56" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="L56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B57" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C57" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E57" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F57" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G57" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H57" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I57" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J57" s="3">
         <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="L57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B58" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="C58" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="E58" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F58" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G58" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="H58" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J58" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K58" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B59" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C59" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s" s="4">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E59" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F59" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G59" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H59" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I59" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J59" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K59" t="s">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="L59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B60" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C60" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E60" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F60" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G60" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="H60" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I60" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J60" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="L60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B61" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C61" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="E61" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F61" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G61" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H61" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I61" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J61" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="L61"/>
+        <v>132</v>
+      </c>
+      <c r="L61" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B62" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C62" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="E62" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F62" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G62" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H62" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J62" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K62" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="L62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B63" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C63" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E63" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F63" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H63" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J63" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K63" t="s">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="L63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C64" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="E64" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F64" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G64" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H64" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I64" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J64" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K64" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="L64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B65" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C65" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E65" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F65" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H65" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I65" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J65" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K65" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="L65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B66" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="C66" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="E66" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F66" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G66" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H66" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I66" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J66" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K66" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="L66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B67" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C67" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E67" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F67" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H67" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I67" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J67" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K67" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="L67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B68" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="C68" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s" s="4">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E68" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
       <c r="G68" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H68" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I68" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J68" s="3">
         <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="L68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>117</v>
+        <v>113</v>
+      </c>
+      <c r="B69" t="s">
+        <v>161</v>
       </c>
       <c r="C69" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E69" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F69" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G69" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H69" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I69" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J69" s="3">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="L69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B70" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C70" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="E70" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F70" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G70" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H70" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I70" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J70" s="3">
         <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="L70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B71" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="C71" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="E71" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F71" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G71" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="H71" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I71" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J71" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K71" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="L71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B72" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="C72" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E72" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F72" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G72" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="H72" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I72" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J72" s="3">
         <v>2</v>
       </c>
       <c r="K72" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="L72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B73" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C73" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s" s="4">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="E73" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F73" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G73" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H73" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I73" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J73" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="L73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B74" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C74" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E74" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>88</v>
+        <v>173</v>
       </c>
       <c r="G74" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H74" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I74" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J74" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="L74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B75" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="C75" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s" s="4">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E75" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F75" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G75" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H75" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I75" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J75" s="3">
         <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="L75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C76" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E76" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F76" t="s">
-        <v>88</v>
+        <v>179</v>
       </c>
       <c r="G76" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="H76" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I76" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J76" s="3">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="K76" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="L76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B77" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C77" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E77" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G77" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H77" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I77" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J77" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="L77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B78" t="s">
-        <v>185</v>
+        <v>114</v>
       </c>
       <c r="C78" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E78" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F78" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G78" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H78" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I78" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J78" s="3">
         <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="L78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B79" t="s">
-        <v>118</v>
+        <v>184</v>
       </c>
       <c r="C79" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E79" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F79" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G79" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H79" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I79" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J79" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K79" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="L79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B80" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C80" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>190</v>
+        <v>121</v>
       </c>
       <c r="E80" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F80" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G80" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H80" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I80" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J80" s="3">
         <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>187</v>
+        <v>122</v>
       </c>
       <c r="L80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B81" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="C81" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="E81" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F81" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G81" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H81" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I81" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J81" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>193</v>
+        <v>110</v>
       </c>
       <c r="L81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B82" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C82" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>132</v>
+        <v>188</v>
       </c>
       <c r="E82" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F82" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G82" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H82" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I82" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J82" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K82" t="s">
-        <v>133</v>
+        <v>189</v>
       </c>
       <c r="L82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B83" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C83" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>194</v>
+        <v>153</v>
       </c>
       <c r="E83" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F83" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G83" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H83" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I83" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J83" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K83" t="s">
-        <v>112</v>
+        <v>190</v>
       </c>
       <c r="L83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B84" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C84" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E84" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G84" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H84" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I84" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J84" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K84" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="L84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>193</v>
       </c>
       <c r="C85" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s" s="4">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E85" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="G85" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="H85" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I85" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J85" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K85" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="L85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>193</v>
       </c>
       <c r="C86" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="E86" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G86" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="H86" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I86" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J86" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="L86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>196</v>
+      </c>
+      <c r="B87" t="s">
+        <v>197</v>
       </c>
       <c r="C87" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E87" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G87" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="H87" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I87" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J87" s="3">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="K87" t="s">
-        <v>203</v>
+        <v>62</v>
       </c>
       <c r="L87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>201</v>
+        <v>196</v>
+      </c>
+      <c r="B88" t="s">
+        <v>197</v>
       </c>
       <c r="C88" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E88" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F88" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G88" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="H88" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I88" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J88" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K88" t="s">
-        <v>203</v>
+        <v>62</v>
       </c>
       <c r="L88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="C89" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E89" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F89" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G89" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H89" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I89" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J89" s="3">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K89" t="s">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="L89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="C90" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="E90" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F90" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G90" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H90" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I90" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J90" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K90" t="s">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="L90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>204</v>
+      </c>
+      <c r="B91" t="s">
+        <v>205</v>
+      </c>
+      <c r="C91" s="3">
+        <v>1970</v>
+      </c>
+      <c r="D91" t="s" s="4">
+        <v>206</v>
+      </c>
+      <c r="E91" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" t="s">
+        <v>40</v>
+      </c>
+      <c r="H91" t="s">
+        <v>95</v>
+      </c>
+      <c r="I91" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="3">
+        <v>1</v>
+      </c>
+      <c r="K91" t="s">
+        <v>207</v>
+      </c>
+      <c r="L91" t="s">
         <v>208</v>
       </c>
-      <c r="C91" t="s" s="3">
-[...26 lines deleted...]
-      <c r="L91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>204</v>
+      </c>
+      <c r="C92" s="3">
+        <v>1971</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E92" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F92" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G92" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H92" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I92" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J92" s="3">
         <v>3</v>
       </c>
       <c r="K92" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>204</v>
+      </c>
+      <c r="B93" t="s">
         <v>212</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="3">
+        <v>1989</v>
+      </c>
+      <c r="D93" t="s" s="4">
         <v>213</v>
       </c>
-      <c r="C93" s="3">
-[...2 lines deleted...]
-      <c r="D93" t="s" s="4">
+      <c r="E93" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" t="s">
+        <v>16</v>
+      </c>
+      <c r="G93" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93" t="s">
+        <v>95</v>
+      </c>
+      <c r="I93" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" s="3">
+        <v>4</v>
+      </c>
+      <c r="K93" t="s">
         <v>214</v>
-      </c>
-[...19 lines deleted...]
-        <v>215</v>
       </c>
       <c r="L93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C94" s="3">
-        <v>1971</v>
+        <v>1991</v>
       </c>
       <c r="D94" t="s" s="4">
         <v>216</v>
       </c>
       <c r="E94" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G94" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H94" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I94" t="s">
+        <v>19</v>
+      </c>
+      <c r="J94" s="3">
+        <v>1</v>
+      </c>
+      <c r="K94" t="s">
         <v>217</v>
       </c>
-      <c r="J94" s="3">
-[...2 lines deleted...]
-      <c r="K94" t="s">
+      <c r="L94" t="s">
         <v>218</v>
       </c>
-      <c r="L94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B95" t="s">
+        <v>215</v>
+      </c>
+      <c r="C95" s="3">
+        <v>1991</v>
+      </c>
+      <c r="D95" t="s" s="4">
         <v>219</v>
       </c>
-      <c r="C95" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E95" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F95" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G95" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H95" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I95" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J95" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K95" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="L95" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B96" t="s">
+        <v>220</v>
+      </c>
+      <c r="C96" s="3">
+        <v>1992</v>
+      </c>
+      <c r="D96" t="s" s="4">
+        <v>221</v>
+      </c>
+      <c r="E96" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" t="s">
+        <v>16</v>
+      </c>
+      <c r="G96" t="s">
+        <v>222</v>
+      </c>
+      <c r="H96" t="s">
+        <v>18</v>
+      </c>
+      <c r="I96" t="s">
+        <v>19</v>
+      </c>
+      <c r="J96" s="3">
+        <v>1</v>
+      </c>
+      <c r="K96" t="s">
         <v>223</v>
       </c>
-      <c r="C96" s="3">
-[...2 lines deleted...]
-      <c r="D96" t="s" s="4">
+      <c r="L96" t="s">
         <v>224</v>
       </c>
-      <c r="E96" t="s">
-[...20 lines deleted...]
-      <c r="L96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>226</v>
+        <v>204</v>
+      </c>
+      <c r="B97" t="s">
+        <v>212</v>
       </c>
       <c r="C97" s="3">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="E97" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F97" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G97" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="H97" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I97" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J97" s="3">
         <v>1</v>
       </c>
       <c r="K97" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="L97" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>226</v>
+        <v>204</v>
+      </c>
+      <c r="B98" t="s">
+        <v>212</v>
       </c>
       <c r="C98" s="3">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E98" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F98" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G98" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="H98" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I98" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J98" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K98" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="L98" t="s">
         <v>229</v>
       </c>
+      <c r="L98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>204</v>
+      </c>
+      <c r="B99" t="s">
+        <v>212</v>
+      </c>
+      <c r="C99" s="3">
+        <v>2000</v>
+      </c>
+      <c r="D99" t="s" s="4">
+        <v>230</v>
+      </c>
+      <c r="E99" t="s">
+        <v>15</v>
+      </c>
+      <c r="F99" t="s">
+        <v>16</v>
+      </c>
+      <c r="G99" t="s">
+        <v>40</v>
+      </c>
+      <c r="H99" t="s">
+        <v>18</v>
+      </c>
+      <c r="I99" t="s">
+        <v>19</v>
+      </c>
+      <c r="J99" s="3">
+        <v>4</v>
+      </c>
+      <c r="K99" t="s">
         <v>231</v>
       </c>
-      <c r="C99" s="3">
-[...28 lines deleted...]
-      </c>
+      <c r="L99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>204</v>
+      </c>
+      <c r="B100" t="s">
         <v>212</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="3">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E100" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F100" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G100" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="H100" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I100" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J100" s="3">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="K100" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="L100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>204</v>
+      </c>
+      <c r="B101" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C101" s="3">
         <v>2000</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="E101" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G101" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H101" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I101" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J101" s="3">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="K101" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="L101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B102" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="C102" s="3">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E102" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G102" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="H102" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I102" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J102" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="K102" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="L102"/>
+        <v>236</v>
+      </c>
+      <c r="L102" t="s">
+        <v>237</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>204</v>
+      </c>
+      <c r="B103" t="s">
         <v>212</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="3">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E103" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F103" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G103" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H103" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I103" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J103" s="3">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="K103" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="L103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="B104" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>241</v>
+      </c>
+      <c r="C104" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D104" t="s" s="4">
         <v>242</v>
       </c>
       <c r="E104" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F104" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G104" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H104" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I104" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J104" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K104" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="L104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>2002</v>
+        <v>220</v>
+      </c>
+      <c r="C105" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D105" t="s" s="4">
+        <v>244</v>
+      </c>
+      <c r="E105" t="s">
+        <v>142</v>
+      </c>
+      <c r="F105" t="s">
         <v>245</v>
       </c>
-      <c r="E105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G105" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H105" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I105" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J105" s="3">
         <v>1</v>
       </c>
       <c r="K105" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="L105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>2013</v>
+        <v>246</v>
+      </c>
+      <c r="C106" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E106" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F106" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G106" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H106" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I106" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J106" s="3">
         <v>4</v>
       </c>
       <c r="K106" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="L106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B107" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C107" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s" s="4">
+        <v>249</v>
+      </c>
+      <c r="E107" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" t="s">
+        <v>40</v>
+      </c>
+      <c r="H107" t="s">
+        <v>95</v>
+      </c>
+      <c r="I107" t="s">
+        <v>19</v>
+      </c>
+      <c r="J107" s="3">
+        <v>3</v>
+      </c>
+      <c r="K107" t="s">
         <v>250</v>
-      </c>
-[...19 lines deleted...]
-        <v>251</v>
       </c>
       <c r="L107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B108" t="s">
-        <v>213</v>
+        <v>252</v>
       </c>
       <c r="C108" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E108" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G108" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H108" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I108" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J108" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K108" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B109" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C109" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E109" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G109" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H109" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J109" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K109" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="L109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="C110" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E110" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G110" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H110" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I110" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J110" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K110" t="s">
-        <v>61</v>
+        <v>258</v>
       </c>
       <c r="L110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>240</v>
       </c>
       <c r="C111" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E111" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F111" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G111" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H111" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I111" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J111" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K111" t="s">
-        <v>258</v>
+        <v>78</v>
       </c>
       <c r="L111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="C112" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s" s="4">
+        <v>261</v>
+      </c>
+      <c r="E112" t="s">
         <v>260</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>261</v>
+        <v>179</v>
       </c>
       <c r="G112" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H112" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I112" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J112" s="3">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="K112" t="s">
         <v>262</v>
       </c>
       <c r="L112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B113" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C113" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E113" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F113" t="s">
-        <v>261</v>
+        <v>16</v>
       </c>
       <c r="G113" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H113" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I113" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J113" s="3">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="K113" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="L113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="B114" t="s">
+        <v>204</v>
+      </c>
+      <c r="C114" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D114" t="s" s="4">
         <v>266</v>
       </c>
-      <c r="C114" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G114" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H114" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I114" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J114" s="3">
         <v>2</v>
       </c>
       <c r="K114" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="L114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B115" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="C115" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="E115" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F115" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G115" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H115" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I115" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J115" s="3">
         <v>2</v>
       </c>
       <c r="K115" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="L115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>265</v>
+        <v>240</v>
       </c>
       <c r="B116" t="s">
-        <v>266</v>
+        <v>241</v>
       </c>
       <c r="C116" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E116" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G116" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H116" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I116" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J116" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K116" t="s">
-        <v>272</v>
+        <v>88</v>
       </c>
       <c r="L116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="B117" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C117" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s" s="4">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="E117" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F117" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G117" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H117" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I117" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J117" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K117" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="L117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="B118" t="s">
-        <v>212</v>
+        <v>272</v>
       </c>
       <c r="C118" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E118" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G118" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H118" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I118" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J118" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K118" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="L118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="B119" t="s">
-        <v>266</v>
+        <v>205</v>
       </c>
       <c r="C119" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s" s="4">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E119" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F119" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G119" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H119" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I119" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J119" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K119" t="s">
-        <v>279</v>
+        <v>70</v>
       </c>
       <c r="L119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>273</v>
+        <v>204</v>
       </c>
       <c r="B120" t="s">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="C120" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E120" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F120" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H120" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I120" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J120" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K120" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="L120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C121" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="E121" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F121" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G121" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H121" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I121" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J121" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K121" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="L121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="B122" t="s">
-        <v>266</v>
+        <v>205</v>
       </c>
       <c r="C122" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="E122" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F122" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G122" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H122" t="s">
-        <v>19</v>
+        <v>282</v>
       </c>
       <c r="I122" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J122" s="3">
         <v>1</v>
       </c>
       <c r="K122" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="L122"/>
+        <v>283</v>
+      </c>
+      <c r="L122" t="s">
+        <v>284</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="B123" t="s">
+        <v>285</v>
+      </c>
+      <c r="C123" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D123" t="s" s="4">
         <v>286</v>
       </c>
-      <c r="C123" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="F123" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G123" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H123" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I123" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J123" s="3">
         <v>1</v>
       </c>
       <c r="K123" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="L123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B124" t="s">
-        <v>259</v>
+        <v>285</v>
       </c>
       <c r="C124" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E124" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F124" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G124" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H124" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I124" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J124" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K124" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="L124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B125" t="s">
-        <v>213</v>
+        <v>272</v>
       </c>
       <c r="C125" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E125" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F125" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G125" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H125" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I125" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J125" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K125" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="L125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>231</v>
+        <v>204</v>
+      </c>
+      <c r="B126" t="s">
+        <v>234</v>
       </c>
       <c r="C126" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="E126" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F126" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G126" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H126" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I126" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J126" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K126" t="s">
-        <v>294</v>
+        <v>164</v>
       </c>
       <c r="L126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B127" t="s">
-        <v>212</v>
+        <v>263</v>
       </c>
       <c r="C127" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E127" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F127" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G127" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="H127" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I127" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J127" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K127" t="s">
-        <v>296</v>
+        <v>28</v>
       </c>
       <c r="L127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B128" t="s">
-        <v>212</v>
+        <v>263</v>
       </c>
       <c r="C128" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E128" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F128" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G128" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="H128" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I128" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J128" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K128" t="s">
-        <v>297</v>
+        <v>103</v>
       </c>
       <c r="L128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>240</v>
       </c>
       <c r="C129" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="E129" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F129" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G129" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H129" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I129" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J129" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>299</v>
+        <v>180</v>
       </c>
       <c r="L129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>294</v>
       </c>
       <c r="C130" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="E130" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F130" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G130" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H130" t="s">
-        <v>301</v>
+        <v>18</v>
       </c>
       <c r="I130" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J130" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K130" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="L130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B131" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C131" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="E131" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F131" t="s">
-        <v>261</v>
+        <v>22</v>
       </c>
       <c r="G131" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H131" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I131" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J131" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="K131" t="s">
-        <v>305</v>
+        <v>58</v>
       </c>
       <c r="L131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B132" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="C132" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="E132" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F132" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G132" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H132" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I132" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J132" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>157</v>
+        <v>66</v>
       </c>
       <c r="L132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="B133" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="C133" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="E133" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F133" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="G133" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H133" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I133" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J133" s="3">
         <v>1</v>
       </c>
       <c r="K133" t="s">
-        <v>103</v>
+        <v>72</v>
       </c>
       <c r="L133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>308</v>
+        <v>240</v>
+      </c>
+      <c r="B134" t="s">
+        <v>300</v>
       </c>
       <c r="C134" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E134" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F134" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G134" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H134" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I134" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J134" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K134" t="s">
-        <v>310</v>
+        <v>254</v>
       </c>
       <c r="L134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="B135" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="C135" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E135" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F135" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G135" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H135" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I135" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J135" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K135" t="s">
-        <v>268</v>
+        <v>303</v>
       </c>
       <c r="L135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B136" t="s">
-        <v>219</v>
+        <v>263</v>
       </c>
       <c r="C136" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="E136" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F136" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G136" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H136" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I136" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J136" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>174</v>
+        <v>305</v>
       </c>
       <c r="L136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B137" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C137" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="E137" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F137" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G137" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H137" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I137" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J137" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K137" t="s">
-        <v>105</v>
+        <v>289</v>
       </c>
       <c r="L137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>265</v>
+        <v>220</v>
+      </c>
+      <c r="B138" t="s">
+        <v>307</v>
       </c>
       <c r="C138" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="E138" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F138" t="s">
-        <v>88</v>
+        <v>309</v>
       </c>
       <c r="G138" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H138" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I138" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J138" s="3">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="K138" t="s">
         <v>310</v>
       </c>
       <c r="L138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="B139" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="C139" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="E139" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F139" t="s">
-        <v>17</v>
+        <v>309</v>
       </c>
       <c r="G139" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H139" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I139" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J139" s="3">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="K139" t="s">
-        <v>103</v>
+        <v>312</v>
       </c>
       <c r="L139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="B140" t="s">
-        <v>266</v>
+        <v>205</v>
       </c>
       <c r="C140" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E140" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F140" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G140" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H140" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I140" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J140" s="3">
         <v>1</v>
       </c>
       <c r="K140" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="L140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>273</v>
+        <v>204</v>
+      </c>
+      <c r="B141" t="s">
+        <v>205</v>
       </c>
       <c r="C141" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E141" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F141" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G141" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H141" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I141" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J141" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K141" t="s">
-        <v>42</v>
+        <v>316</v>
       </c>
       <c r="L141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="C142" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D142" t="s" s="4">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E142" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F142" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G142" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H142" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I142" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J142" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K142" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="L142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>322</v>
+        <v>240</v>
       </c>
       <c r="C143" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E143" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F143" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G143" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H143" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I143" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J143" s="3">
         <v>3</v>
       </c>
       <c r="K143" t="s">
-        <v>324</v>
+        <v>58</v>
       </c>
       <c r="L143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
       <c r="C144" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E144" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F144" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G144" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H144" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I144" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J144" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K144" t="s">
-        <v>326</v>
+        <v>280</v>
       </c>
       <c r="L144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B145" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C145" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E145" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F145" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G145" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H145" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I145" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J145" s="3">
         <v>3</v>
       </c>
       <c r="K145" t="s">
-        <v>328</v>
+        <v>148</v>
       </c>
       <c r="L145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>215</v>
       </c>
       <c r="C146" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="E146" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F146" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G146" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H146" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I146" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J146" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K146" t="s">
-        <v>65</v>
+        <v>324</v>
       </c>
       <c r="L146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B147" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C147" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="E147" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F147" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G147" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H147" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I147" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J147" s="3">
         <v>4</v>
       </c>
       <c r="K147" t="s">
-        <v>54</v>
+        <v>258</v>
       </c>
       <c r="L147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B148" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="C148" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="E148" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F148" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G148" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H148" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I148" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J148" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K148" t="s">
-        <v>114</v>
+        <v>41</v>
       </c>
       <c r="L148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>220</v>
       </c>
       <c r="C149" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>333</v>
+        <v>244</v>
       </c>
       <c r="E149" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F149" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="G149" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H149" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I149" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J149" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K149" t="s">
-        <v>99</v>
+        <v>243</v>
       </c>
       <c r="L149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>273</v>
+        <v>204</v>
+      </c>
+      <c r="B150" t="s">
+        <v>205</v>
       </c>
       <c r="C150" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E150" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="F150" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G150" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H150" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I150" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J150" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K150" t="s">
-        <v>59</v>
+        <v>329</v>
       </c>
       <c r="L150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>273</v>
+        <v>240</v>
+      </c>
+      <c r="B151" t="s">
+        <v>285</v>
       </c>
       <c r="C151" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E151" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="F151" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G151" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H151" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I151" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J151" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K151" t="s">
-        <v>336</v>
+        <v>74</v>
       </c>
       <c r="L151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="C152" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D152" t="s" s="4">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="E152" t="s">
-        <v>288</v>
+        <v>80</v>
       </c>
       <c r="F152" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G152" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H152" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I152" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J152" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K152" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="L152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>273</v>
+        <v>204</v>
+      </c>
+      <c r="B153" t="s">
+        <v>272</v>
       </c>
       <c r="C153" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="E153" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F153" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G153" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H153" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I153" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J153" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K153" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="L153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="B154" t="s">
-        <v>339</v>
+        <v>263</v>
       </c>
       <c r="C154" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="E154" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F154" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G154" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H154" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I154" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J154" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K154" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="L154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B155" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="C155" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E155" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F155" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G155" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H155" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I155" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J155" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K155" t="s">
-        <v>343</v>
+        <v>180</v>
       </c>
       <c r="L155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>294</v>
       </c>
       <c r="C156" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="E156" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F156" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G156" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H156" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I156" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J156" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K156" t="s">
-        <v>346</v>
+        <v>280</v>
       </c>
       <c r="L156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B157" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C157" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="E157" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F157" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G157" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H157" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I157" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J157" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K157" t="s">
-        <v>47</v>
+        <v>338</v>
       </c>
       <c r="L157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="C158" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="E158" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F158" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G158" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H158" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I158" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J158" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K158" t="s">
-        <v>54</v>
+        <v>340</v>
       </c>
       <c r="L158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="B159" t="s">
-        <v>339</v>
+        <v>263</v>
       </c>
       <c r="C159" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="E159" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F159" t="s">
-        <v>167</v>
+        <v>43</v>
       </c>
       <c r="G159" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H159" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I159" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J159" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K159" t="s">
-        <v>103</v>
+        <v>180</v>
       </c>
       <c r="L159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>273</v>
+        <v>220</v>
+      </c>
+      <c r="B160" t="s">
+        <v>204</v>
       </c>
       <c r="C160" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="E160" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F160" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G160" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H160" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I160" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J160" s="3">
         <v>2</v>
       </c>
       <c r="K160" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="L160"/>
+        <v>343</v>
+      </c>
+      <c r="L160" t="s">
+        <v>344</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="B161" t="s">
-        <v>266</v>
+        <v>205</v>
       </c>
       <c r="C161" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="E161" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F161" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G161" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H161" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I161" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J161" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K161" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="L161"/>
+        <v>346</v>
+      </c>
+      <c r="L161" t="s">
+        <v>347</v>
+      </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="C162" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E162" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F162" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G162" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H162" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I162" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J162" s="3">
         <v>3</v>
       </c>
       <c r="K162" t="s">
-        <v>31</v>
+        <v>349</v>
       </c>
       <c r="L162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>354</v>
+        <v>251</v>
+      </c>
+      <c r="B163" t="s">
+        <v>252</v>
       </c>
       <c r="C163" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="E163" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F163" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G163" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H163" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I163" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J163" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K163" t="s">
-        <v>356</v>
+        <v>26</v>
       </c>
       <c r="L163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B164" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="C164" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="E164" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F164" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G164" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H164" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I164" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J164" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K164" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="L164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>294</v>
       </c>
       <c r="C165" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="E165" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F165" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G165" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H165" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I165" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J165" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K165" t="s">
-        <v>157</v>
+        <v>349</v>
       </c>
       <c r="L165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>240</v>
       </c>
       <c r="C166" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="E166" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F166" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G166" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H166" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I166" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J166" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K166" t="s">
-        <v>276</v>
+        <v>324</v>
       </c>
       <c r="L166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="B167" t="s">
-        <v>282</v>
+        <v>212</v>
       </c>
       <c r="C167" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>283</v>
+        <v>355</v>
       </c>
       <c r="E167" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F167" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G167" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H167" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I167" t="s">
-        <v>217</v>
+        <v>19</v>
       </c>
       <c r="J167" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K167" t="s">
-        <v>284</v>
+        <v>356</v>
       </c>
       <c r="L167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="C168" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="E168" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F168" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G168" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H168" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I168" t="s">
-        <v>217</v>
+        <v>19</v>
       </c>
       <c r="J168" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K168" t="s">
-        <v>284</v>
+        <v>358</v>
       </c>
       <c r="L168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B169" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="C169" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="E169" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F169" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G169"/>
+        <v>43</v>
+      </c>
+      <c r="G169" t="s">
+        <v>360</v>
+      </c>
       <c r="H169" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I169" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J169" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K169" t="s">
-        <v>284</v>
+        <v>361</v>
       </c>
       <c r="L169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>265</v>
+        <v>220</v>
+      </c>
+      <c r="B170" t="s">
+        <v>307</v>
       </c>
       <c r="C170" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E170" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F170" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G170" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H170" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I170" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J170" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K170" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="L170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="B171" t="s">
-        <v>329</v>
+        <v>204</v>
       </c>
       <c r="C171" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E171" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F171" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G171" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="H171" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I171" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J171" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K171" t="s">
-        <v>281</v>
+        <v>364</v>
       </c>
       <c r="L171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>251</v>
       </c>
       <c r="C172" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E172" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F172" t="s">
-        <v>367</v>
+        <v>16</v>
       </c>
       <c r="G172" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H172" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I172" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J172" s="3">
         <v>2</v>
       </c>
       <c r="K172" t="s">
-        <v>368</v>
+        <v>64</v>
       </c>
       <c r="L172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>369</v>
+        <v>278</v>
       </c>
       <c r="C173" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E173" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F173" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G173" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="H173" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I173" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J173" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K173" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="L173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>322</v>
+        <v>204</v>
+      </c>
+      <c r="B174" t="s">
+        <v>205</v>
       </c>
       <c r="C174" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="E174" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F174" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G174" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H174" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I174" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J174" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K174" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="L174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B175" t="s">
-        <v>311</v>
+        <v>263</v>
       </c>
       <c r="C175" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="E175" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F175" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G175" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H175" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I175" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J175" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K175" t="s">
-        <v>373</v>
+        <v>44</v>
       </c>
       <c r="L175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>240</v>
       </c>
       <c r="C176" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D176" t="s" s="4">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="E176" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F176" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G176" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H176" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I176" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J176" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K176" t="s">
-        <v>375</v>
+        <v>324</v>
       </c>
       <c r="L176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>231</v>
+        <v>240</v>
+      </c>
+      <c r="B177" t="s">
+        <v>370</v>
       </c>
       <c r="C177" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="E177" t="s">
-        <v>129</v>
+        <v>260</v>
       </c>
       <c r="F177" t="s">
-        <v>377</v>
+        <v>179</v>
       </c>
       <c r="G177" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H177" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I177" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J177" s="3">
         <v>2</v>
       </c>
       <c r="K177" t="s">
-        <v>147</v>
+        <v>26</v>
       </c>
       <c r="L177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>378</v>
+        <v>204</v>
+      </c>
+      <c r="B178" t="s">
+        <v>205</v>
       </c>
       <c r="C178" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="E178" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F178" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G178" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H178" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I178" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J178" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K178" t="s">
-        <v>343</v>
+        <v>248</v>
       </c>
       <c r="L178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>212</v>
+        <v>240</v>
+      </c>
+      <c r="B179" t="s">
+        <v>241</v>
       </c>
       <c r="C179" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="E179" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F179" t="s">
-        <v>381</v>
+        <v>179</v>
       </c>
       <c r="G179" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H179" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I179" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J179" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K179" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="L179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B180" t="s">
-        <v>219</v>
+        <v>263</v>
       </c>
       <c r="C180" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="E180" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F180" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="G180"/>
+        <v>22</v>
+      </c>
+      <c r="G180" t="s">
+        <v>17</v>
+      </c>
       <c r="H180" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I180" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J180" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K180" t="s">
-        <v>384</v>
+        <v>58</v>
       </c>
       <c r="L180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="B181" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="C181" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="E181" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F181" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G181" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H181" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I181" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J181" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K181" t="s">
-        <v>387</v>
+        <v>103</v>
       </c>
       <c r="L181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="B182" t="s">
-        <v>219</v>
+        <v>241</v>
       </c>
       <c r="C182" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="E182" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F182" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="G182"/>
+        <v>16</v>
+      </c>
+      <c r="G182" t="s">
+        <v>40</v>
+      </c>
       <c r="H182" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I182" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J182" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K182" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="L182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="C183" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="E183" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="F183" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G183" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H183" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I183" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J183" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K183" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="L183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B184" t="s">
-        <v>219</v>
+        <v>263</v>
       </c>
       <c r="C184" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D184" t="s" s="4">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="E184" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F184" t="s">
-        <v>367</v>
+        <v>16</v>
       </c>
       <c r="G184" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="H184" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I184" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J184" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K184" t="s">
-        <v>303</v>
+        <v>381</v>
       </c>
       <c r="L184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>265</v>
+        <v>251</v>
+      </c>
+      <c r="B185" t="s">
+        <v>263</v>
       </c>
       <c r="C185" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="E185" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F185" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G185" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H185" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I185" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J185" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K185" t="s">
-        <v>393</v>
+        <v>52</v>
       </c>
       <c r="L185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
       <c r="C186" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="E186" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F186" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G186" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H186" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I186" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J186" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K186" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="L186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="B187" t="s">
-        <v>344</v>
+        <v>263</v>
       </c>
       <c r="C187" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="E187" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F187" t="s">
-        <v>17</v>
+        <v>386</v>
       </c>
       <c r="G187" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H187" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I187" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J187" s="3">
         <v>2</v>
       </c>
       <c r="K187" t="s">
-        <v>59</v>
+        <v>387</v>
       </c>
       <c r="L187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="B188" t="s">
-        <v>360</v>
+        <v>270</v>
       </c>
       <c r="C188" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="E188" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F188" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G188" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H188" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I188" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J188" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K188" t="s">
-        <v>395</v>
+        <v>148</v>
       </c>
       <c r="L188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>273</v>
+        <v>240</v>
+      </c>
+      <c r="B189" t="s">
+        <v>270</v>
       </c>
       <c r="C189" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="E189" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F189" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G189" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H189" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I189" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J189" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K189" t="s">
-        <v>399</v>
+        <v>303</v>
       </c>
       <c r="L189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="B190" t="s">
-        <v>266</v>
+        <v>390</v>
       </c>
       <c r="C190" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="E190" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F190" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G190" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H190" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I190" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J190" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K190" t="s">
-        <v>27</v>
+        <v>392</v>
       </c>
       <c r="L190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>354</v>
+        <v>220</v>
+      </c>
+      <c r="B191" t="s">
+        <v>307</v>
       </c>
       <c r="C191" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="E191" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F191" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G191" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H191" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I191" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J191" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K191" t="s">
-        <v>310</v>
+        <v>392</v>
       </c>
       <c r="L191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B192" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="C192" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D192" t="s" s="4">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="E192" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F192" t="s">
-        <v>17</v>
+        <v>386</v>
       </c>
       <c r="G192" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H192" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I192" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J192" s="3">
         <v>1</v>
       </c>
       <c r="K192" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="L192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B193" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C193" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="E193" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F193" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G193" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="H193" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I193" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J193" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K193" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="L193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B194" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C194" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>407</v>
+        <v>264</v>
       </c>
       <c r="E194" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F194" t="s">
-        <v>17</v>
+        <v>398</v>
       </c>
       <c r="G194" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="H194" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I194" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J194" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K194" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="L194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B195" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="C195" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="E195" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F195" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G195" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="H195" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I195" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J195" s="3">
         <v>3</v>
       </c>
       <c r="K195" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="L195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>240</v>
       </c>
       <c r="C196" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D196" t="s" s="4">
-        <v>278</v>
+        <v>401</v>
       </c>
       <c r="E196" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F196" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="G196" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="H196" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I196" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J196" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K196" t="s">
-        <v>413</v>
+        <v>182</v>
       </c>
       <c r="L196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B197" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C197" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="E197" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F197" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G197" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H197" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I197" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J197" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K197" t="s">
-        <v>50</v>
+        <v>403</v>
       </c>
       <c r="L197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="B198" t="s">
-        <v>266</v>
+        <v>204</v>
       </c>
       <c r="C198" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="E198" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F198" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G198" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H198" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I198" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J198" s="3">
         <v>3</v>
       </c>
       <c r="K198" t="s">
-        <v>59</v>
+        <v>405</v>
       </c>
       <c r="L198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B199" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="C199" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="E199" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F199" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G199" t="s">
-        <v>26</v>
+        <v>360</v>
       </c>
       <c r="H199" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I199" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J199" s="3">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="K199" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="L199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="B200" t="s">
-        <v>266</v>
+        <v>205</v>
       </c>
       <c r="C200" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="E200" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F200" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G200" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="H200" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I200" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J200" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K200" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="L200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="B201" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="C201" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="E201" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F201" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G201" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H201" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I201" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J201" s="3">
         <v>2</v>
       </c>
       <c r="K201" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="L201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="B202" t="s">
-        <v>266</v>
+        <v>205</v>
       </c>
       <c r="C202" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="E202" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F202" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G202" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H202" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I202" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J202" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K202" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="L202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B203" t="s">
-        <v>212</v>
+        <v>307</v>
       </c>
       <c r="C203" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="E203" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F203" t="s">
-        <v>17</v>
+        <v>309</v>
       </c>
       <c r="G203" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H203" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I203" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J203" s="3">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="L203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B204" t="s">
-        <v>219</v>
+        <v>307</v>
       </c>
       <c r="C204" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="E204" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F204" t="s">
-        <v>17</v>
+        <v>309</v>
       </c>
       <c r="G204" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="H204" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I204" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J204" s="3">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K204" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="L204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
+        <v>204</v>
+      </c>
+      <c r="B205" t="s">
         <v>212</v>
       </c>
-      <c r="B205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C205" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="E205" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F205" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G205" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H205" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I205" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J205" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K205" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="L205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B206" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="C206" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="E206" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F206" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G206" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H206" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I206" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J206" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K206" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="L206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="B207" t="s">
         <v>212</v>
       </c>
       <c r="C207" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D207" t="s" s="4">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="E207" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F207" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G207" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H207" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I207" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J207" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K207" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="L207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>434</v>
+        <v>246</v>
       </c>
       <c r="C208" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="E208" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F208" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G208" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H208" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I208" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J208" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K208" t="s">
-        <v>97</v>
+        <v>164</v>
       </c>
       <c r="L208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B209" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C209" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="E209" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F209" t="s">
-        <v>261</v>
+        <v>16</v>
       </c>
       <c r="G209" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H209" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I209" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J209" s="3">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="K209" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="L209"/>
+        <v>426</v>
+      </c>
+      <c r="L209" t="s">
+        <v>427</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>273</v>
+        <v>220</v>
+      </c>
+      <c r="B210" t="s">
+        <v>204</v>
       </c>
       <c r="C210" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="E210" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F210" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G210" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H210" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I210" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J210" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K210" t="s">
-        <v>189</v>
+        <v>429</v>
       </c>
       <c r="L210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="C211" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="E211" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F211" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G211" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H211" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I211" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J211" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K211" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="L211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="C212" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="E212" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F212" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G212" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H212" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I212" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J212" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K212" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="L212"/>
+        <v>433</v>
+      </c>
+      <c r="L212" t="s">
+        <v>434</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>378</v>
+        <v>435</v>
       </c>
       <c r="C213" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="E213" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F213" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G213"/>
       <c r="H213" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I213" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J213" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K213" t="s">
-        <v>174</v>
+        <v>437</v>
       </c>
       <c r="L213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="C214" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="E214" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F214" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G214" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H214" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I214" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J214" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K214" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="L214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>294</v>
       </c>
       <c r="C215" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="E215" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F215" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G215" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H215" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I215" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J215" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K215" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="L215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>273</v>
+        <v>251</v>
+      </c>
+      <c r="B216" t="s">
+        <v>263</v>
       </c>
       <c r="C216" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>448</v>
+        <v>425</v>
       </c>
       <c r="E216" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F216" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G216" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H216" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I216" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J216" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K216" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="L216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>450</v>
+        <v>204</v>
+      </c>
+      <c r="B217" t="s">
+        <v>205</v>
       </c>
       <c r="C217" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="E217" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F217" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G217" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H217" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I217" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J217" s="3">
         <v>4</v>
       </c>
       <c r="K217" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="L217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>273</v>
+        <v>220</v>
+      </c>
+      <c r="B218" t="s">
+        <v>204</v>
       </c>
       <c r="C218" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="E218" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F218" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G218" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H218" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I218" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J218" s="3">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="K218" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="L218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
+        <v>204</v>
+      </c>
+      <c r="B219" t="s">
         <v>212</v>
       </c>
-      <c r="B219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C219" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>402</v>
+        <v>446</v>
       </c>
       <c r="E219" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F219" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
       <c r="G219" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H219" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I219" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J219" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K219" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="L219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>322</v>
+        <v>204</v>
+      </c>
+      <c r="B220" t="s">
+        <v>234</v>
       </c>
       <c r="C220" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="E220" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F220" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G220" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H220" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I220" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J220" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K220" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="L220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C221" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="E221" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F221" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G221" t="s">
-        <v>26</v>
+        <v>360</v>
       </c>
       <c r="H221" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I221" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J221" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K221" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="L221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>231</v>
+        <v>204</v>
+      </c>
+      <c r="B222" t="s">
+        <v>212</v>
       </c>
       <c r="C222" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>462</v>
+        <v>418</v>
       </c>
       <c r="E222" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F222" t="s">
-        <v>17</v>
+        <v>452</v>
       </c>
       <c r="G222" t="s">
-        <v>94</v>
+        <v>166</v>
       </c>
       <c r="H222" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I222" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J222" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K222" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="L222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
+        <v>204</v>
+      </c>
+      <c r="B223" t="s">
         <v>212</v>
       </c>
-      <c r="B223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C223" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D223" t="s" s="4">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="E223" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F223" t="s">
-        <v>367</v>
+        <v>16</v>
       </c>
       <c r="G223" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H223" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I223" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J223" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K223" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="L223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
+        <v>204</v>
+      </c>
+      <c r="B224" t="s">
         <v>212</v>
       </c>
-      <c r="B224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C224" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>465</v>
+        <v>422</v>
       </c>
       <c r="E224" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F224" t="s">
-        <v>17</v>
+        <v>452</v>
       </c>
       <c r="G224" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="H224" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I224" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J224" s="3">
         <v>1</v>
       </c>
       <c r="K224" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="L224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B225" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="C225" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="E225" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F225" t="s">
-        <v>367</v>
+        <v>16</v>
       </c>
       <c r="G225" t="s">
-        <v>168</v>
+        <v>360</v>
       </c>
       <c r="H225" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I225" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J225" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K225" t="s">
-        <v>467</v>
+        <v>318</v>
       </c>
       <c r="L225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B226" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="C226" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="E226" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F226" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G226" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="H226" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I226" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J226" s="3">
         <v>2</v>
       </c>
       <c r="K226" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="L226"/>
+        <v>459</v>
+      </c>
+      <c r="L226" t="s">
+        <v>460</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
+        <v>204</v>
+      </c>
+      <c r="B227" t="s">
         <v>212</v>
       </c>
-      <c r="B227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C227" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D227" t="s" s="4">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="E227" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F227" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G227" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H227" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I227" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J227" s="3">
         <v>2</v>
       </c>
       <c r="K227" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="L227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B228" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="C228" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D228" t="s" s="4">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="E228" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F228" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G228" t="s">
-        <v>26</v>
+        <v>360</v>
       </c>
       <c r="H228" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I228" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J228" s="3">
         <v>2</v>
       </c>
       <c r="K228" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="L228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="B229" t="s">
-        <v>212</v>
+        <v>263</v>
       </c>
       <c r="C229" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D229" t="s" s="4">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="E229" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F229" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G229" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H229" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I229" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J229" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K229" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="L229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B230" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="C230" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D230" t="s" s="4">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="E230" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F230" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G230" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H230" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I230" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J230" s="3">
         <v>1</v>
       </c>
       <c r="K230" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="L230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B231" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="C231" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D231" t="s" s="4">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="E231" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F231" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G231" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="H231" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I231" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J231" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K231" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="L231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="C232" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D232" t="s" s="4">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="E232" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F232" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G232" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="H232" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I232" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J232" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K232" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="L232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="C233" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D233" t="s" s="4">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="E233" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F233" t="s">
-        <v>484</v>
+        <v>179</v>
       </c>
       <c r="G233" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="H233" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I233" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J233" s="3">
         <v>1</v>
       </c>
       <c r="K233" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="L233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B234" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="C234" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D234" t="s" s="4">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="E234" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F234" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G234" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H234" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I234" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J234" s="3">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="K234" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="L234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B235" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="C235" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D235" t="s" s="4">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="E235" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F235" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G235" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H235" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I235" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J235" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K235" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="L235"/>
+        <v>475</v>
+      </c>
+      <c r="L235" t="s">
+        <v>476</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>273</v>
+        <v>435</v>
       </c>
       <c r="C236" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D236" t="s" s="4">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="E236" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F236" t="s">
-        <v>167</v>
+        <v>43</v>
       </c>
       <c r="G236" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H236" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I236" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J236" s="3">
         <v>2</v>
       </c>
       <c r="K236" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="L236"/>
+        <v>478</v>
+      </c>
+      <c r="L236" t="s">
+        <v>479</v>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>273</v>
+        <v>220</v>
+      </c>
+      <c r="B237" t="s">
+        <v>204</v>
       </c>
       <c r="C237" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D237" t="s" s="4">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="E237" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F237" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G237" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="H237" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I237" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J237" s="3">
         <v>1</v>
       </c>
       <c r="K237" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="L237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C238" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D238" t="s" s="4">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="E238" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F238" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G238" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="H238" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I238" t="s">
-        <v>217</v>
+        <v>19</v>
       </c>
       <c r="J238" s="3">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="K238" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="L238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="C239" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D239" t="s" s="4">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="E239" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F239" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G239" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H239" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I239" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J239" s="3">
         <v>1</v>
       </c>
       <c r="K239" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="L239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>450</v>
+        <v>251</v>
+      </c>
+      <c r="B240" t="s">
+        <v>263</v>
       </c>
       <c r="C240" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D240" t="s" s="4">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="E240" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F240" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G240"/>
+        <v>16</v>
+      </c>
+      <c r="G240" t="s">
+        <v>17</v>
+      </c>
       <c r="H240" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I240" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J240" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K240" t="s">
-        <v>497</v>
+        <v>146</v>
       </c>
       <c r="L240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="C241" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D241" t="s" s="4">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="E241" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F241" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G241" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H241" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I241" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J241" s="3">
         <v>3</v>
       </c>
       <c r="K241" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="L241"/>
+        <v>488</v>
+      </c>
+      <c r="L241" t="s">
+        <v>489</v>
+      </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B242" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C242" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D242" t="s" s="4">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="E242" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="F242" t="s">
-        <v>17</v>
+        <v>309</v>
       </c>
       <c r="G242" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H242" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I242" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J242" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K242" t="s">
-        <v>112</v>
+        <v>415</v>
       </c>
       <c r="L242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>500</v>
+        <v>240</v>
       </c>
       <c r="C243" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D243" t="s" s="4">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="E243" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F243" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G243" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H243" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I243" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J243" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K243" t="s">
-        <v>326</v>
+        <v>492</v>
       </c>
       <c r="L243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B244" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="C244" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D244" t="s" s="4">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="E244" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F244" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G244" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H244" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I244" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="J244" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K244" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="L244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C245" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D245" t="s" s="4">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="E245" t="s">
-        <v>505</v>
+        <v>15</v>
       </c>
       <c r="F245" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G245" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H245" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I245" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J245" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K245" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="L245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>273</v>
+        <v>204</v>
+      </c>
+      <c r="B246" t="s">
+        <v>272</v>
       </c>
       <c r="C246" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D246" t="s" s="4">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="E246" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F246" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G246" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H246" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I246" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J246" s="3">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K246" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="L246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>498</v>
       </c>
       <c r="C247" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D247" t="s" s="4">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="E247" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F247" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G247" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H247" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I247" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J247" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K247" t="s">
-        <v>509</v>
+        <v>349</v>
       </c>
       <c r="L247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>273</v>
+        <v>435</v>
       </c>
       <c r="C248" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D248" t="s" s="4">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="E248" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F248" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G248" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H248" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I248" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J248" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K248" t="s">
-        <v>511</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="L248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>273</v>
+        <v>220</v>
+      </c>
+      <c r="B249" t="s">
+        <v>307</v>
       </c>
       <c r="C249" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D249" t="s" s="4">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="E249" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="F249" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="G249" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H249" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I249" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J249" s="3">
         <v>2</v>
       </c>
       <c r="K249" t="s">
-        <v>393</v>
+        <v>37</v>
       </c>
       <c r="L249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C250" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D250" t="s" s="4">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="E250" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
       <c r="F250" t="s">
-        <v>88</v>
+        <v>179</v>
       </c>
       <c r="G250" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H250" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I250" t="s">
-        <v>217</v>
+        <v>19</v>
       </c>
       <c r="J250" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K250" t="s">
-        <v>515</v>
+        <v>30</v>
       </c>
       <c r="L250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>308</v>
+        <v>204</v>
+      </c>
+      <c r="B251" t="s">
+        <v>205</v>
       </c>
       <c r="C251" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D251" t="s" s="4">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="E251" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F251" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G251" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H251" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I251" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J251" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K251" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="L251"/>
+        <v>504</v>
+      </c>
+      <c r="L251" t="s">
+        <v>505</v>
+      </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B252" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="C252" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D252" t="s" s="4">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="E252" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F252" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G252" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="H252" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I252" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J252" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K252" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="L252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>508</v>
       </c>
       <c r="C253" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D253" t="s" s="4">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="E253" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F253" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G253" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="H253" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I253" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J253" s="3">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="K253" t="s">
-        <v>520</v>
+        <v>103</v>
       </c>
       <c r="L253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="C254" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D254" t="s" s="4">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="E254" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F254" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G254" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H254" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I254" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J254" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K254" t="s">
-        <v>523</v>
+        <v>72</v>
       </c>
       <c r="L254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>450</v>
+        <v>251</v>
       </c>
       <c r="C255" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D255" t="s" s="4">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="E255" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F255" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G255" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H255" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I255" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J255" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K255" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="L255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="B256" t="s">
-        <v>259</v>
+        <v>212</v>
       </c>
       <c r="C256" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D256" t="s" s="4">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="E256" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F256" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
       <c r="G256" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H256" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I256" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J256" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K256" t="s">
-        <v>526</v>
+        <v>248</v>
       </c>
       <c r="L256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>273</v>
+        <v>294</v>
       </c>
       <c r="C257" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D257" t="s" s="4">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="E257" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="F257" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="G257" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H257" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I257" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J257" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K257" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="L257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>508</v>
       </c>
       <c r="C258" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D258" t="s" s="4">
-        <v>529</v>
+        <v>509</v>
       </c>
       <c r="E258" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F258" t="s">
-        <v>261</v>
+        <v>16</v>
       </c>
       <c r="G258" t="s">
-        <v>26</v>
+        <v>360</v>
       </c>
       <c r="H258" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I258" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J258" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K258" t="s">
-        <v>437</v>
+        <v>103</v>
       </c>
       <c r="L258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B259" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C259" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D259" t="s" s="4">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="E259" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F259" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G259" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H259" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I259" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J259" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K259" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="L259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>369</v>
+        <v>220</v>
+      </c>
+      <c r="B260" t="s">
+        <v>307</v>
       </c>
       <c r="C260" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D260" t="s" s="4">
-        <v>370</v>
+        <v>518</v>
       </c>
       <c r="E260" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F260" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G260" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="H260" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I260" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J260" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K260" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="L260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>434</v>
+        <v>204</v>
+      </c>
+      <c r="B261" t="s">
+        <v>205</v>
       </c>
       <c r="C261" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D261" t="s" s="4">
-        <v>532</v>
+        <v>519</v>
       </c>
       <c r="E261" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F261" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G261" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H261" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I261" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J261" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K261" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="L261"/>
+        <v>520</v>
+      </c>
+      <c r="L261" t="s">
+        <v>521</v>
+      </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>500</v>
+        <v>240</v>
       </c>
       <c r="C262" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D262" t="s" s="4">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="E262" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F262" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G262" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H262" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I262" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J262" s="3">
         <v>4</v>
       </c>
       <c r="K262" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="L262"/>
+        <v>523</v>
+      </c>
+      <c r="L262" t="s">
+        <v>524</v>
+      </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="C263" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D263" t="s" s="4">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="E263" t="s">
-        <v>16</v>
+        <v>526</v>
       </c>
       <c r="F263" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="G263" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H263" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I263" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J263" s="3">
         <v>1</v>
       </c>
       <c r="K263" t="s">
-        <v>536</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="L263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>322</v>
+        <v>220</v>
+      </c>
+      <c r="B264" t="s">
+        <v>204</v>
       </c>
       <c r="C264" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D264" t="s" s="4">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="E264" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F264" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G264" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H264" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I264" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J264" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K264" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="L264"/>
+        <v>528</v>
+      </c>
+      <c r="L264" t="s">
+        <v>529</v>
+      </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="B265" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="C265" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D265" t="s" s="4">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="E265" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F265" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G265" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H265" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I265" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J265" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K265" t="s">
-        <v>541</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="L265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>322</v>
+        <v>220</v>
+      </c>
+      <c r="B266" t="s">
+        <v>204</v>
       </c>
       <c r="C266" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D266" t="s" s="4">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="E266" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F266" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G266" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H266" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I266" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J266" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K266" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="L266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>265</v>
+        <v>220</v>
+      </c>
+      <c r="B267" t="s">
+        <v>204</v>
       </c>
       <c r="C267" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D267" t="s" s="4">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="E267" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F267" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G267" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H267" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I267" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J267" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K267" t="s">
-        <v>546</v>
+        <v>243</v>
       </c>
       <c r="L267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="B268" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C268" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D268" t="s" s="4">
-        <v>547</v>
+        <v>275</v>
       </c>
       <c r="E268" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F268" t="s">
-        <v>17</v>
+        <v>452</v>
       </c>
       <c r="G268" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H268" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I268" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J268" s="3">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="K268" t="s">
-        <v>548</v>
+        <v>535</v>
       </c>
       <c r="L268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="B269" t="s">
-        <v>266</v>
+        <v>204</v>
       </c>
       <c r="C269" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D269" t="s" s="4">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="E269" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F269" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G269" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H269" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I269" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J269" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K269" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="L269"/>
+        <v>537</v>
+      </c>
+      <c r="L269" t="s">
+        <v>538</v>
+      </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B270" t="s">
-        <v>212</v>
+        <v>263</v>
       </c>
       <c r="C270" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D270" t="s" s="4">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="E270" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F270" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G270" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H270" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I270" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J270" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K270" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="L270" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>541</v>
       </c>
       <c r="C271" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D271" t="s" s="4">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="E271" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F271" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G271" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H271" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I271" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J271" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K271" t="s">
-        <v>554</v>
+        <v>62</v>
       </c>
       <c r="L271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>541</v>
       </c>
       <c r="C272" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D272" t="s" s="4">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="E272" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F272" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G272" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H272" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I272" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J272" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K272" t="s">
-        <v>375</v>
+        <v>64</v>
       </c>
       <c r="L272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="C273" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D273" t="s" s="4">
-        <v>256</v>
+        <v>544</v>
       </c>
       <c r="E273" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F273" t="s">
-        <v>367</v>
+        <v>16</v>
       </c>
       <c r="G273" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H273" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="I273" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J273" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K273" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="L273"/>
+        <v>545</v>
+      </c>
+      <c r="L273" t="s">
+        <v>546</v>
+      </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="B274" t="s">
-        <v>266</v>
+        <v>205</v>
       </c>
       <c r="C274" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D274" t="s" s="4">
-        <v>557</v>
+        <v>443</v>
       </c>
       <c r="E274" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F274" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G274" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H274" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="I274" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J274" s="3">
         <v>2</v>
       </c>
       <c r="K274" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="L274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>548</v>
       </c>
       <c r="C275" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D275" t="s" s="4">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="E275" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F275" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G275" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H275" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I275" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J275" s="3">
         <v>1</v>
       </c>
       <c r="K275" t="s">
-        <v>560</v>
+        <v>262</v>
       </c>
       <c r="L275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>561</v>
+        <v>204</v>
+      </c>
+      <c r="B276" t="s">
+        <v>205</v>
       </c>
       <c r="C276" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D276" t="s" s="4">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="E276" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F276" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G276" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H276" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I276" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J276" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K276" t="s">
-        <v>44</v>
+        <v>551</v>
       </c>
       <c r="L276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>561</v>
+        <v>204</v>
+      </c>
+      <c r="B277" t="s">
+        <v>212</v>
       </c>
       <c r="C277" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D277" t="s" s="4">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="E277" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F277" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G277" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H277" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I277" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J277" s="3">
         <v>1</v>
       </c>
       <c r="K277" t="s">
-        <v>47</v>
+        <v>492</v>
       </c>
       <c r="L277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>273</v>
+        <v>204</v>
+      </c>
+      <c r="B278" t="s">
+        <v>205</v>
       </c>
       <c r="C278" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D278" t="s" s="4">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="E278" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F278" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G278" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H278" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I278" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J278" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K278" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="L278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B279" t="s">
-        <v>223</v>
+        <v>272</v>
       </c>
       <c r="C279" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D279" t="s" s="4">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="E279" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F279" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G279" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H279" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I279" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J279" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K279" t="s">
-        <v>343</v>
+        <v>148</v>
       </c>
       <c r="L279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B280" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C280" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D280" t="s" s="4">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="E280" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F280" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G280" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H280" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I280" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J280" s="3">
         <v>1</v>
       </c>
       <c r="K280" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="L280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B281" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="C281" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D281" t="s" s="4">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="E281" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F281" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G281" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H281" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I281" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J281" s="3">
         <v>1</v>
       </c>
       <c r="K281" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="L281"/>
+        <v>558</v>
+      </c>
+      <c r="L281" t="s">
+        <v>559</v>
+      </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B282" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C282" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D282" t="s" s="4">
-        <v>571</v>
+        <v>443</v>
       </c>
       <c r="E282" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F282" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G282" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H282" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I282" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J282" s="3">
         <v>1</v>
       </c>
       <c r="K282" t="s">
-        <v>299</v>
+        <v>444</v>
       </c>
       <c r="L282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B283" t="s">
-        <v>311</v>
+        <v>205</v>
       </c>
       <c r="C283" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D283" t="s" s="4">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="E283" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F283" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G283" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="H283" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I283" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J283" s="3">
         <v>1</v>
       </c>
       <c r="K283" t="s">
-        <v>157</v>
+        <v>561</v>
       </c>
       <c r="L283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>231</v>
+        <v>548</v>
       </c>
       <c r="C284" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D284" t="s" s="4">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="E284" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F284" t="s">
-        <v>261</v>
+        <v>16</v>
       </c>
       <c r="G284" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H284" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I284" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J284" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K284" t="s">
-        <v>305</v>
+        <v>563</v>
       </c>
       <c r="L284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="C285" t="s" s="3">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D285" t="s" s="4">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="E285" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F285" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="G285" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H285" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I285" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J285" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K285" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="L285"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D3" r:id="rId1" location="" display="https://brunswickfinewines.com/product/eyguebelle-melonade-melon-liqueur-1x70cl-1053615413326389"/>
-[...41 lines deleted...]
-    <hyperlink ref="D45" r:id="rId43" location="" display="https://brunswickfinewines.com/product/sanchez-romate-solera-reserve-brandy-1x70cl-1034767013699473"/>
+    <hyperlink ref="D3" r:id="rId1" location="" display="https://brunswickfinewines.com/product/nv-edmond-briottet-creme-menthe-verte-liqueur-1x70cl-hub-SE10273669-1-DP-11239795"/>
+    <hyperlink ref="D4" r:id="rId2" location="" display="https://brunswickfinewines.com/product/cointreau-liqueur-1x50cl-1057845013665547"/>
+    <hyperlink ref="D5" r:id="rId3" location="" display="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-yuzu-late-harvest-liqueur-1x70cl-1028967314047389"/>
+    <hyperlink ref="D6" r:id="rId4" location="" display="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-triple-sec-liqueur-1x70cl-1028967014047387"/>
+    <hyperlink ref="D7" r:id="rId5" location="" display="https://brunswickfinewines.com/product/chartreuse-1605-liqueur-delixir-les-peres-chartreux-1x70cl-1031228114006834"/>
+    <hyperlink ref="D8" r:id="rId6" location="" display="https://brunswickfinewines.com/product/chartreuse-9e-centenaire-liqueur-1x70cl-1031227914024628"/>
+    <hyperlink ref="D9" r:id="rId7" location="" display="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-mofs-liqueur-1x70cl-1031228014006836"/>
+    <hyperlink ref="D10" r:id="rId8" location="" display="https://brunswickfinewines.com/product/chartreuse-elixir-vegetal-liqueur-1x10cl-1060435514006854"/>
+    <hyperlink ref="D11" r:id="rId9" location="" display="https://brunswickfinewines.com/product/delord-15yo-bas-armagnac-1x70cl-1060290213988175"/>
+    <hyperlink ref="D12" r:id="rId10" location="" display="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-blanc-1x75cl-1060287013987840"/>
+    <hyperlink ref="D13" r:id="rId11" location="" display="https://brunswickfinewines.com/product/hermitage-10yo-grande-champagne-1x70cl-1022698813988149"/>
+    <hyperlink ref="D14" r:id="rId12" location="" display="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-liqueur-1x70cl-1031227613816924"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://brunswickfinewines.com/product/chartreuse-fabriquee-green-liqueur-1x70cl-1031227713816931"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://brunswickfinewines.com/product/remy-martin-fine-champagne-vsop-cognac-1x70cl-1057838013664705"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x70cl-1014304013664707"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x35cl-1057840813665156"/>
+    <hyperlink ref="D19" r:id="rId17" location="" display="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x50cl-hub-SE10326672-1-DP-11528341"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://brunswickfinewines.com/product/toutain-xo-8yo-calvados-1x70cl-1032817113615990"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://brunswickfinewines.com/product/toutain-reserve-calvados-1x70cl-1057530113616033"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://brunswickfinewines.com/product/baron-de-sigognac-10yo-bas-armagnac-1x70cl-1057472413606152"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://brunswickfinewines.com/product/hennessy-xo-cognac-1x70cl-1024480413557147"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://brunswickfinewines.com/product/edmond-briottet-creme-cassis-dijon-liqueur-1x70cl-1027366113501427"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://brunswickfinewines.com/product/la-fee-parisienne-abinsthe-superieure-1x70cl-1036688313170669"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://brunswickfinewines.com/product/maxime-trijol-vsop-cognac-1x70cl-1045686212664609"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://brunswickfinewines.com/product/edmond-briottet-creme-peche-liqueur-1x70cl-1045610512649220"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://brunswickfinewines.com/product/edmond-briottet-creme-framboise-liqueur-1x70cl-1027366312649197"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-rouge-1x70cl-hub-SE10328174-1-DP-11539365"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://brunswickfinewines.com/product/nv-deluxe-burgundy-bordeaux-mixed-pair-2x75cl-hub-SE10342232-2-DP-11590327"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://brunswickfinewines.com/product/nv-cellar-essentials-chardonnay-bordeaux-2x75cl-hub-SE10342122-2-DP-11589986"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x150cl-hub-SE10326674-1-DP-11528361"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://brunswickfinewines.com/product/citadelle-gin-1x70cl-1060747314047403"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://brunswickfinewines.com/product/luxardo-sangue-morlacco-1x70cl-1050275312986067"/>
+    <hyperlink ref="D35" r:id="rId33" location="" display="https://brunswickfinewines.com/product/nv-cocchi-americano-rosa-bitters-1x75cl-hub-SE10329032-1-DP-11543060"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://brunswickfinewines.com/product/nv-evangelista-organic-limoncello-liqueur-1x50cl-hub-SE10310116-1-IB-11446682"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://brunswickfinewines.com/product/nv-fratelli-branca-fernet-branca-bitters-1x70cl-hub-SE10325016-1-DP-11941569"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://brunswickfinewines.com/product/bepi-tosolini-saliza-amaretto-liqueur-1x70cl-1027366512649408"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://brunswickfinewines.com/product/caffe-borghetti-coffee-liqueur-1x70cl-1032497112888995"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://brunswickfinewines.com/product/luxardo-maraschino-liqueur-1x70cl-1036687913007770"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://brunswickfinewines.com/product/mondino-amaro-liqueur-1x70cl-1030158511396868"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://brunswickfinewines.com/product/bepi-tosolini-grappa-cividina-1x70cl-1057474313699488"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://brunswickfinewines.com/product/bepi-tosolini-limoncello-liqueur-1x70cl-1058101813967839"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://brunswickfinewines.com/product/sanchez-romate-cardenal-mendoza-solera-gran-reserva-clasico-15yo-1x70cl-1019662713614066"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://brunswickfinewines.com/product/sanchez-romate-uno-en-mil-solera-gran-reserva-brandy-1x70cl-1019662613699487"/>
     <hyperlink ref="D46" r:id="rId44" location="" display="https://brunswickfinewines.com/product/2015-four-roses-straight-bourbon-small-batch-barrel-strength-limited-edition-bottled-2015-1x70cl-hub-VS10266969-1-DP-11204415"/>
-    <hyperlink ref="D47" r:id="rId45" location="" display="https://brunswickfinewines.com/product/whistlepig-straight-rye-estate-oak-15yo-1x75cl-1002414710056064"/>
-[...6 lines deleted...]
-    <hyperlink ref="D54" r:id="rId52" location="" display="https://brunswickfinewines.com/product/buffalo-trace-bourbon-ofc-1x75cl-1052379713184867"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://brunswickfinewines.com/product/elijah-craig-kentucky-straight-bourbon-small-batch-ryder-cup-commemorative-bottling-1x70cl-1053615313326388"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://brunswickfinewines.com/product/few-bourbon-whiskey-1x70cl-1038963712013030"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://brunswickfinewines.com/product/mockingbird-titos-handmade-vodka-1x70cl-1049189312935754"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-1020774613185413-2"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-the-original-wheated-bourbon-special-reserve-1x70cl-1052381613184929"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://brunswickfinewines.com/product/buffalo-trace-bourbon-ofc-1x75cl-1052379713184867"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://brunswickfinewines.com/product/whistlepig-straight-rye-estate-oak-15yo-1x75cl-1002414710056064"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513185411"/>
     <hyperlink ref="D55" r:id="rId53" location="" display="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-old-world-12yo-1x70cl-hub-se10169058-1-dp-10587264"/>
-    <hyperlink ref="D56" r:id="rId54" location="" display="https://brunswickfinewines.com/product/whistlepig-straight-rye-10yo-1x70cl-hub-se10169057-1-dp-11270285"/>
-[...57 lines deleted...]
-    <hyperlink ref="D114" r:id="rId112" location="" display="https://brunswickfinewines.com/product/nohaca-reposado-tequila-1x70cl-1056884813525976"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-barrel-proof-bottled-2014-1x75cl-1045532212635918"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://brunswickfinewines.com/product/sazerac-kentucky-straight-rye-antique-collection-18yo-bottled-2024-125-proof-1x75cl-1047453813336214"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://brunswickfinewines.com/product/coravin-model-3-1037891113482306"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://brunswickfinewines.com/product/blantons-straight-bourbon-whiskey-gold-edition-single-barrel-1x70cl-1020683113543811"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://brunswickfinewines.com/product/four-roses-kentucky-straight-bourbon-small-batch-select-1x70cl-1016071813915199"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513926328"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://brunswickfinewines.com/product/michters-straight-rye-single-barrel-us-1-1x70cl-1040938213929365"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://brunswickfinewines.com/product/bardstown-bourbon-co-high-wheated-bourbon-1x75cl-1051443613090084"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://brunswickfinewines.com/product/few-rye-immortal-1x70cl-1038964512013034"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-IB-12218279"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://brunswickfinewines.com/product/whistlepig-straight-rye-10yo-1x70cl-hub-se10169057-1-dp-11270285"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://brunswickfinewines.com/product/nv-heaven-hill-straight-wheat-parkers-heritage-collection-cask-strength-orginal-batch-8th-edition-13yo-1268-proof-1x75cl-hub-VS10266977-1-DP-11204442"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-the-boss-hog-viii-lapulapus-pacific-1x70cl-hub-SE10340399-1-IB-11575292"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://brunswickfinewines.com/product/nv-westward-american-single-malt-whiskey-1x70cl-hub-SE10351116-1-DP-11647282"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://brunswickfinewines.com/product/nv-peerless-kentucky-straight-bourbon-small-batch-1x75cl-hub-SE10361002-1-DP-11822395"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://brunswickfinewines.com/product/coravin-pivot--hub-SE10207599-1-DP-11881759"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://brunswickfinewines.com/product/coravin-timeless-aerator-hub-SE10207614-1-DP-11881810"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://brunswickfinewines.com/product/nv-sazerac-buffalo-trace-straight-rye-kentucky-1x70cl-hub-SE10242338-1-DP-11861578"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://brunswickfinewines.com/product/nv-buffalo-trace-single-oak-project-barrel-80-winning-barrel-1x375cl-hub-VS10270029-1-DP-11221511"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://brunswickfinewines.com/product/nv-smooth-ambler-10-year-bourbon-bottled-2014-1x70cl-hub-VS10266983-1-DP-11204450"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://brunswickfinewines.com/product/2023-bourbon-american-whiskey-advent-calendar-1x72cl-hub-se10331986-1-dp-11558081"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://brunswickfinewines.com/product/nv-willet-single-barrel-rye-6-year-bottled-for-the-lexington-london-1x70cl-hub-VS10266992-1-DP-11204462"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://brunswickfinewines.com/product/nv-four-roses-small-batch-limited-edition-2020-1x70cl-hub-VS10275884-1-DP-11204421"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://brunswickfinewines.com/product/nv-widow-jane-10yo-bourbon-whiskey-1x70cl-hub-SE10389639-1-DP-12070191"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-hub-se10207746-1-dp-11165127"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://brunswickfinewines.com/product/michters-unblended-american-whisky-us1-1x70cl-hub-SE10409383-1-DP-12185111"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://brunswickfinewines.com/product/elijah-craig-barrel-proof-12yo-bottled-march-2022-1x75cl-hub-SE10412903-1-IB-12218277"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-DP-12244477"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://brunswickfinewines.com/product/bardstown-bourbon-co-kentucky-straight-bourbon-1x75cl-1034975713090003"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-IB-10056068"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-DP-10384592"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://brunswickfinewines.com/product/black-robin-rare-gin-1x70cl-1018079113367344"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://brunswickfinewines.com/product/blue-duck-rare-vodka-1x70cl-1018079213682832"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://brunswickfinewines.com/product/mozart-chocolate-cream-liqueur-1x50cl-1045786712680861"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://brunswickfinewines.com/product/mozart-dark-chocolate-liqueur-1x50cl-1045786812680863"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://brunswickfinewines.com/product/1970-glenfarclas-highland-single-malt-the-family-casks-sp15-sherry-hogshead-single-cask-2026-bottled-2015-speyside-1x70cl-hub-SE10023409-1-IB-10055021"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://brunswickfinewines.com/product/1971-the-last-drop-blended-scotch-bottled-2017-1x75cl-1052207813159597"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://brunswickfinewines.com/product/1989-bruichladdich-single-malt-black-art-edition-022-21yo-islay-1x70cl-hub-VS10226951-1-IB-10926069"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-1-30yo-1x70cl-1008837410185741"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-2-30yo-1x70cl-1008837310462143"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://brunswickfinewines.com/product/1992-springbank-27-year-old-cask-244-the-kohinoor-bottled-2020-1x70cl-1009016710364085"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://brunswickfinewines.com/product/1997-bowmore-samaroli-single-malt-coilltean-sherry-butt-cask-no-54-bottled-2021-islay-1x70cl-1018171010684400"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-1012171610464414"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-dp-10464402"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-ib-10290090"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-hub-SE10121716-1-IB-10290294"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://brunswickfinewines.com/product/2002-oban-highland-single-malt-natural-cask-strength-32yo-bottled-2002-highlands-1x70cl-hub-se10168800-1-dp-10586078"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://brunswickfinewines.com/product/2013-bruichladdich-single-malt-bere-barley-10yo-islay-1x70cl-hub-SE10367270-1-DP-11813111"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://brunswickfinewines.com/product/yamazaki-suntory-single-malt-12yo-1x70cl-1002769213494445"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://brunswickfinewines.com/product/jancis-robinson-x-richard-brendon-wine-glass-1022015913628193"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://brunswickfinewines.com/product/eminente-reserva-7yo-rum-1x70cl-1016206812551623"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-single-barrel-25yo-speyside-1x70cl-10091534100000657"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://brunswickfinewines.com/product/bruxo-no-3-mezcal-barril-1x70cl-1057431813599680"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-12yo-speyside-1x70cl-1012146713590748"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://brunswickfinewines.com/product/nikka-blended-from-the-barrel-1x50cl-1002519513655612"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-yuzu-shu-sake-liqueur-1x72cl-1024048813590135"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://brunswickfinewines.com/product/nv-konishi-shuzo-genroku-redux-junmai-sake-1x72cl-1020375513590100"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-1x70cl-1002590113273730"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://brunswickfinewines.com/product/linkwood-15yo-gordon-macphail-single-malt-connoisseurs-choice-cask-strength-bottled-2009-speyside-1x70cl-1057047613547426"/>
     <hyperlink ref="D115" r:id="rId113" location="" display="https://brunswickfinewines.com/product/glen-grant-16yo-gordon-macphail-single-malt-connoisseurs-choice-bottled-2009-cask-strength-speyside-1x70cl-1057046713547163"/>
-    <hyperlink ref="D116" r:id="rId114" location="" display="https://brunswickfinewines.com/product/nohaca-plata-tequila-1x70cl-1056884713525975"/>
-[...5 lines deleted...]
-    <hyperlink ref="D122" r:id="rId120" location="" display="https://brunswickfinewines.com/product/tapatio-blanco-tequila-1x50cl-1015836413513980"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://brunswickfinewines.com/product/haku-craft-vodka-1x70cl-1057747313655923"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://brunswickfinewines.com/product/etsu-gin-1x70cl-1057747413655950"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-single-malt-whisky-1x70cl-1032526613614971"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-1x70cl-1024270113544982"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-signet-highlands-1x70cl-1014079413557151"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-12yo-rum-1x70cl-1020371213299346"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://brunswickfinewines.com/product/macallan-highland-single-malt-the-harmony-collection-inspired-by-intense-arabica-speyside-1x70cl-1023781013287799"/>
     <hyperlink ref="D123" r:id="rId121" location="" display="https://brunswickfinewines.com/product/nv-kenbishi-zuishou-1x72cl-1054020813370066"/>
-    <hyperlink ref="D124" r:id="rId122" location="" display="https://brunswickfinewines.com/product/aureus-vita-gin-1x70cl-1052468513198278"/>
-[...160 lines deleted...]
-    <hyperlink ref="D285" r:id="rId283" location="" display="https://brunswickfinewines.com/product/tears-of-llorona-n3-extra-anejo-tequila-1x100cl-1028984411809717"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://brunswickfinewines.com/product/nv-kotsuzumi-hanafubuki-junmai-ginjo-sake-1x72cl-1052258113347818"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-oloroso-cask-whisky-1x70cl-1045778813370111"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://brunswickfinewines.com/product/ncnean-organic-single-malt-quiet-rebels-simon-1x70cl-1054089313376186"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://brunswickfinewines.com/product/clase-azul-la-pinta-1x70cl-1054489413393770"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://brunswickfinewines.com/product/rooster-rojo-reposado-tequila-1x70cl-1036685513302084"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://brunswickfinewines.com/product/chichibu-ichiro-distillery-ii-single-malt-whisky-1x70cl-1054138813378530"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://brunswickfinewines.com/product/foursquare-doorlys-fine-old-barbados-14yo-rum-1x70cl-1019650213499897"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://brunswickfinewines.com/product/tapatio-blanco-tequila-1x50cl-1015836413513980"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://brunswickfinewines.com/product/clase-azul-reposado-tequila-1x70cl-1015688413657119"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://brunswickfinewines.com/product/nikka-from-the-barrel-extra-marriage-1x50cl-1056691013502967"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://brunswickfinewines.com/product/taketsuru-nikka-pure-malt-1x70cl-1056788913514023"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://brunswickfinewines.com/product/miyagikyo-nikka-single-malt-1x70cl-1015862213514020"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://brunswickfinewines.com/product/nohaca-plata-tequila-1x70cl-1056884713525975"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://brunswickfinewines.com/product/nohaca-reposado-tequila-1x70cl-1056884813525976"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://brunswickfinewines.com/product/zalto-bordeaux-single-1024051713533950"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://brunswickfinewines.com/product/zalto-universal-single-1024051813533944"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-cask-18yo-bottled-2023-speyside-1x70cl-1033334613243017"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://brunswickfinewines.com/product/glenfiddich-single-malt-18yo-speyside-1x70cl-1012146213536473"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://brunswickfinewines.com/product/hibiki-suntory-blended-harmony-1x70cl-1008521213655686"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://brunswickfinewines.com/product/nv-ume-no-yado-aragoshi-momo-sake-liqueur-peach-1x72cl-1053893113468047"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-pinang-raci-1x70cl-1040649913657139"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://brunswickfinewines.com/product/benromach-single-malt-organic-speyside-1x70cl-1036283614015152"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://brunswickfinewines.com/product/boann-distillery-whistler-irish-cream-1x70cl-1057431413599634"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://brunswickfinewines.com/product/cascahuin-tequila-reposado-1x70cl-1034752513919064"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://brunswickfinewines.com/product/fortaleza-100-agave-blanco-tequila-1x70cl-1036685313301982"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://brunswickfinewines.com/product/jancis-robinson-x-richard-brendon-wine-glass-1060193413970364"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://brunswickfinewines.com/product/the-last-drop-glenrothes-complete-collection-7x75cl-10309421100001084"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://brunswickfinewines.com/product/nv-konishi-shuzo-shirayuki-de-ai-sparkling-sake-1x72cl-1035389314014858"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://brunswickfinewines.com/product/nv-kenbishi-mizuho-chronometer-junmai-sake-1x72cl-1054459514016776"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-10yo-islands-1x70cl-1036689513157213"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-blanco-tequila-1x70cl-1015663514016277"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://brunswickfinewines.com/product/don-julio-1942-100-agave-anejo-tequila-1x70cl-1030933114056069"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://brunswickfinewines.com/product/doorlys-fine-old-xo-rum-1x70cl-1045639513967852"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://brunswickfinewines.com/product/don-julio-1942-peggy-gou-limited-edition-tequila-1x70cl-1060713214041867"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://brunswickfinewines.com/product/foursquare-exceptional-cask-selection-mandamus-1x70cl-1056669413500526"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://brunswickfinewines.com/product/don-julio-rosado-reposado-tequila-1x75cl-1060713114041859"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://brunswickfinewines.com/product/glenfarclas-70-year-old-1x70cl-1052465814071568"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-caribbean-cask-14yo-speyside-1x70cl-1016061711233580"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://brunswickfinewines.com/product/planteray-stiggins-fancy-pineapple-rum-1x70cl-1060747414047405"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://brunswickfinewines.com/product/koch-elemental-mezcal-1x70cl-1060751514047511"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://brunswickfinewines.com/product/koch-ensemble-4-mezcal-1x70cl-1060751614047542"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://brunswickfinewines.com/product/planteray-cut-dry-coconut-rum-1x70cl-1057431614047404"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://brunswickfinewines.com/product/nv-bunraku-golden-nashi-pear-sake-liqueur-1x72cl-1051258314052310"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://brunswickfinewines.com/product/ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-1020687113171555"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://brunswickfinewines.com/product/foursquare-spiced-rum-1x70cl-1019650613967835"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://brunswickfinewines.com/product/zalto-axium-single-1024049913533958"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://brunswickfinewines.com/product/sugrue-precognition-pinot-meunier-gin-1x70cl-1053412613899233"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724713241023"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://brunswickfinewines.com/product/derrumbes-durango-100-agave-joven-mezcal-1x70cl-1040938913655652"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://brunswickfinewines.com/product/skipper-dark-rum-1x70cl-1020371913838288"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-the-week-of-peat-14yo-speyside-1x70cl-1038963512074933"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://brunswickfinewines.com/product/ocho-reposado-tequila-1x50cl-1059060613817053"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-nanko-umeshu-sake-liqueur-1x72cl-1020372913849731"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-shield-kameno-o-junmai-daiginjo-sake-1x72cl-1054022613849750"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://brunswickfinewines.com/product/benromach-single-malt-10yo-speyside-1x70cl-1036282113298239"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://brunswickfinewines.com/product/nv-tsuji-honten-gozenshu-misty-mountain-junmai-usu-nigori-bodaimoto-sake-1x72cl-1059310413851965"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://brunswickfinewines.com/product/ocho-blanco-tequila-1x50cl-1047129313816934"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-mango-sake-liqueur-1x72cl-1040210613916441"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://brunswickfinewines.com/product/yamazaki-suntory-single-malt-18yo-1x70cl-1002788913970019"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://brunswickfinewines.com/product/nv-kimura-shuzo-silent-blossom-junmai-daiginjo-sake-1x72cl-1040237913916476"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://brunswickfinewines.com/product/g4-blanco-tequila-1x70cl-1059738113914261"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://brunswickfinewines.com/product/cascahuin-anejo-tequila-1x70cl-1035755213914260"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-1x70cl-1016349713915203"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://brunswickfinewines.com/product/tapatio-excelencia-gran-reserva-extra-anejo-tequila-1x100cl-1015836613929393"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://brunswickfinewines.com/product/nikka-super-nikka-whisky-1x70cl-1059875513930164"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://brunswickfinewines.com/product/yoichi-nikka-single-malt-1x70cl-1015862113929243"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://brunswickfinewines.com/product/madame-jennifer-the-chemist-gin-1x50cl-1025804713949896"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://brunswickfinewines.com/product/madame-jennifer-the-biologist-gin-1x50cl-1057965213949888"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://brunswickfinewines.com/product/tears-of-llorona-n3-extra-anejo-tequila-1x100cl-1028984411809717"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://brunswickfinewines.com/product/fortaleza-100-agave-reposado-tequila-1x70cl-1041825913157185"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-3x70cl-1002590113176786"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724712184716"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://brunswickfinewines.com/product/nv-hanyu-pure-malt-sanmi-ittai-single-cask-576-1x70cl-hub-VS10266973-1-DP-11204434"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://brunswickfinewines.com/product/nv-clase-azul-anejo-tequila-1x70cl-hub-se10156885-1-dp-10508286"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://brunswickfinewines.com/product/nv-bruichladdich-octomore-141-5-yo-1x70cl-hub-SE10367243-1-DP-11812834"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-batch-22-highlands-1x70cl-hub-se10307092-1-dp-10792743"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://brunswickfinewines.com/product/nv-balvenie-single-malt-40yo-speyside-1x70cl-hub-VS10087362-1-IB-11171104"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://brunswickfinewines.com/product/nv-silent-pool-gin-1x70cl-hub-SE10378370-1-DP-11877429"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://brunswickfinewines.com/product/nv-balvenie-single-malt-french-oak-pineau-cask-finish-16yo-speyside-1x70cl-hub-SE10195483-1-DP-11877415"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://brunswickfinewines.com/product/zalto-champagne-single-hub-se10240515-1-dp-11052503"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://brunswickfinewines.com/product/zalto-burgundy-single-hub-se10240516-1-dp-11052500"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-1x70cl-hub-VS10090715-1-IB-11942300"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://brunswickfinewines.com/product/nv-corazon-100-agave-reposado-tequila-1x70cl-hub-SE10349713-1-DP-11640029"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-1x70cl-hub-VS10170931-1-IB-11942350"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://brunswickfinewines.com/product/nv-eminente-gran-reserva-10yo-rum-1x70cl-hub-SE10387793-1-DP-11974858"/>
+    <hyperlink ref="D209" r:id="rId207" location="" display="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-IB-11981311"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://brunswickfinewines.com/product/nv-ncnean-organic-single-malt-huntress-orchard-cobbler-highlands-1x70cl-hub-SE10388916-1-DP-11965067"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://brunswickfinewines.com/product/nv-chichibu-ichiro-malt-grain-world-blended-whisky-limited-edition-1x70cl-hub-SE10397040-1-DP-12074217"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://brunswickfinewines.com/product/nv-ichiro-blended-malt-double-distilleries-chichibu-x-komagatake-bottled-2021-1x70cl-hub-SE10397971-1-DP-12074052"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://brunswickfinewines.com/product/nv-ron-zacapa-centenario-reserva-limitada-bottled-2014-1x70cl-hub-VS10381204-1-DP-11900474"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://brunswickfinewines.com/product/nv-john-paul-jones-lowland-rum-1x70cl-hub-SE10402693-1-DP-12105315"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://brunswickfinewines.com/product/nv-john-paul-jones-ranger-rum-1x70cl-hub-SE10402695-1-DP-12105323"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-DP-11765630"/>
+    <hyperlink ref="D217" r:id="rId215" location="" display="https://brunswickfinewines.com/product/nv-glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-se10258269-1-dp-11709306"/>
+    <hyperlink ref="D218" r:id="rId216" location="" display="https://brunswickfinewines.com/product/balvenie-14yo-american-bourbon-barrel-curious-casks-1x70cl-hub-SE10407245-1-DP-12159602"/>
+    <hyperlink ref="D219" r:id="rId217" location="" display="https://brunswickfinewines.com/product/nv-laphroaig-single-malt-sherry-cask-32yo-bottled-2015-islay-1x70cl-hub-SE10128422-1-DP-10587222"/>
+    <hyperlink ref="D220" r:id="rId218" location="" display="https://brunswickfinewines.com/product/nv-arbikie-highland-rye-single-grain-cask-selection-nos-3-5-13-14-4-yo-highlands-release-no-2-1x70cl-hub-se10196533-1-dp-10791603"/>
+    <hyperlink ref="D221" r:id="rId219" location="" display="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-bottled-2020-1x70cl-hub-se10144064-1-dp-10791121"/>
+    <hyperlink ref="D222" r:id="rId220" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-6x70cl-hub-VS10090715-6-IB-10596243"/>
+    <hyperlink ref="D223" r:id="rId221" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-whisky-1815-islay-1x70cl-hub-VS10090720-1-IB-10681649"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-6x70cl-hub-VS10170931-6-IB-10596244"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://brunswickfinewines.com/product/nv-auchroisk-gordon-macphail-single-malt-2009-speyside-1x70cl-hub-se10242129-1-dp-11074133"/>
+    <hyperlink ref="D226" r:id="rId224" location="" display="https://brunswickfinewines.com/product/nv-tomatin-highland-single-malt-batch-6-30yo-1x70cl-hub-SE10257361-1-DP-11157074"/>
+    <hyperlink ref="D227" r:id="rId225" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-hub-se10206871-1-ib-11165388"/>
+    <hyperlink ref="D228" r:id="rId226" location="" display="https://brunswickfinewines.com/product/nv-arbikie-highland-single-grain-rye-highlands-1x70cl-hub-SE10023403-1-DP-10054994"/>
+    <hyperlink ref="D229" r:id="rId227" location="" display="https://brunswickfinewines.com/product/nv-corazon-100-agave-anejo-tequila-1x70cl-hub-SE10349715-1-DP-11640039"/>
+    <hyperlink ref="D230" r:id="rId228" location="" display="https://brunswickfinewines.com/product/nv-balvenie-single-malt-rare-marriages-40yo-1x70cl-hub-SE10309488-1-IB-11454698"/>
+    <hyperlink ref="D231" r:id="rId229" location="" display="https://brunswickfinewines.com/product/nv-tomatin-10-yo-fine-old-malt-whisky-1x70cl-hub-se10215631-1-dp-10870925"/>
+    <hyperlink ref="D232" r:id="rId230" location="" display="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-original-1x72cl-hub-se10331999-1-dp-11558135"/>
+    <hyperlink ref="D233" r:id="rId231" location="" display="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-kintsugi-1x72cl-hub-se10332000-1-dp-11558139"/>
+    <hyperlink ref="D234" r:id="rId232" location="" display="https://brunswickfinewines.com/product/nv-talisker-xpedition-oak-iii-498-1x70cl-hub-SE10342445-1-DP-11591775"/>
+    <hyperlink ref="D235" r:id="rId233" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-traigh-bhan-19-years-old-batch-5-1x70cl-hub-SE10323352-1-IB-11575254"/>
+    <hyperlink ref="D236" r:id="rId234" location="" display="https://brunswickfinewines.com/product/14-inch-natural-wicker-hamper-hub-se10347940-1-dp-11624027"/>
+    <hyperlink ref="D237" r:id="rId235" location="" display="https://brunswickfinewines.com/product/nv-mossburn-x-foursquare-collaboration-cask-12yo-1x70cl-hub-SE10347661-1-DP-11621361"/>
+    <hyperlink ref="D238" r:id="rId236" location="" display="https://brunswickfinewines.com/product/nv-the-last-drop-japanese-blended-malt-mizunara-cask-no-2108-release-no-30-20yo-1x75cl-hub-SE10256183-1-IB-11639525"/>
+    <hyperlink ref="D239" r:id="rId237" location="" display="https://brunswickfinewines.com/product/clase-azul-san-luis-potosi-mezcal-1x70cl-hub-SE10406815-1-DP-12153015"/>
+    <hyperlink ref="D240" r:id="rId238" location="" display="https://brunswickfinewines.com/product/volcan-de-mi-tierra-bt-blanco-tahona-tequila-1x70cl-hub-SE10407850-1-DP-12168855"/>
+    <hyperlink ref="D241" r:id="rId239" location="" display="https://brunswickfinewines.com/product/balvenie-25-yo-rare-marriages-1x70cl-1009517211454695"/>
+    <hyperlink ref="D242" r:id="rId240" location="" display="https://brunswickfinewines.com/product/zalto-white-wine-single-1024051911052422"/>
+    <hyperlink ref="D243" r:id="rId241" location="" display="https://brunswickfinewines.com/product/nv-bunraku-gold-junmai-daiginjo-sake-1x72cl-1051256113069072"/>
+    <hyperlink ref="D244" r:id="rId242" location="" display="https://brunswickfinewines.com/product/the-last-drop-no-36-55yo-tomintoul-single-malt-scotch-whisky-1968-sherry-butt-1x75cl-1037996213083579"/>
+    <hyperlink ref="D245" r:id="rId243" location="" display="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-special-reserve-15yo-rum-1x70cl-1020371313099194"/>
+    <hyperlink ref="D246" r:id="rId244" location="" display="https://brunswickfinewines.com/product/isle-of-harris-gin-1x70cl-1027076413112428"/>
+    <hyperlink ref="D247" r:id="rId245" location="" display="https://brunswickfinewines.com/product/barsol-selecto-acholado-pisco-brandy-1x70cl-1022432913113506"/>
+    <hyperlink ref="D248" r:id="rId246" location="" display="https://brunswickfinewines.com/product/idle-assembly-premium-aged-rum-1x70cl-1044479813113487"/>
+    <hyperlink ref="D249" r:id="rId247" location="" display="https://brunswickfinewines.com/product/nv-kanpai-kumo-nigori-sake-1x37-5cl-1051653413114957"/>
+    <hyperlink ref="D250" r:id="rId248" location="" display="https://brunswickfinewines.com/product/nv-kimura-shuzo-hidden-glade-daiginjo-sake-1x72cl-1051578013104028"/>
+    <hyperlink ref="D251" r:id="rId249" location="" display="https://brunswickfinewines.com/product/glenfiddich-single-malt-grande-couronne-cognac-cask-finish-26yo-speyside-1x70cl-1013585710929500"/>
+    <hyperlink ref="D252" r:id="rId250" location="" display="https://brunswickfinewines.com/product/bruichladdich-octomore-11yo-single-cask-distilled-2013-1x70cl-1046878112817461"/>
+    <hyperlink ref="D253" r:id="rId251" location="" display="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813157276"/>
+    <hyperlink ref="D254" r:id="rId252" location="" display="https://brunswickfinewines.com/product/worthy-park-single-estate-reserve-rum-1x70cl-1016072113160672"/>
+    <hyperlink ref="D255" r:id="rId253" location="" display="https://brunswickfinewines.com/product/g4-tequila-blanco-108-proof-1x75cl-1020248913157738"/>
+    <hyperlink ref="D256" r:id="rId254" location="" display="https://brunswickfinewines.com/product/ardbeg-single-malt-10yo-islay-1x70cl-1014078911872993"/>
+    <hyperlink ref="D257" r:id="rId255" location="" display="https://brunswickfinewines.com/product/nv-foursquare-single-blended-exceptional-cask-selection-mark-xix-sovereignty-14yo-bottled-2021-rum-1x70cl-hub-se10205779-1-dp-10827406"/>
+    <hyperlink ref="D258" r:id="rId256" location="" display="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813170620"/>
+    <hyperlink ref="D259" r:id="rId257" location="" display="https://brunswickfinewines.com/product/trevethan-grapefruit-lychee-gin-1x70cl-1052468413198267"/>
+    <hyperlink ref="D260" r:id="rId258" location="" display="https://brunswickfinewines.com/product/aureus-vita-gin-1x70cl-1052468513198278"/>
+    <hyperlink ref="D261" r:id="rId259" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-port-wood-finish-21yo-speyside-1x70cl-1009229611993964"/>
+    <hyperlink ref="D262" r:id="rId260" location="" display="https://brunswickfinewines.com/product/chichibu-ichiro-single-malt-on-the-way-floor-malted-bottled-2024-1x70cl-1051149013059225"/>
+    <hyperlink ref="D263" r:id="rId261" location="" display="https://brunswickfinewines.com/product/nv-konishi-shuzo-gold-daiginjo-hiyashibori-sake-1x72cl-1020462512846652"/>
+    <hyperlink ref="D264" r:id="rId262" location="" display="https://brunswickfinewines.com/product/wildmoor-blended-scotch-rugged-coast-oloroso-sherry-cask-finish-30yo-1x70cl-hub-SE10407976-1-DP-12169926"/>
+    <hyperlink ref="D265" r:id="rId263" location="" display="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-tusail-private-edition-highlands-1x70cl-hub-VS10023411-1-DP-10791450"/>
+    <hyperlink ref="D266" r:id="rId264" location="" display="https://brunswickfinewines.com/product/wildmoor-blended-scotch-dark-moorland-oloroso-sherry-cask-finish-23yo-1x70cl-hub-SE10407971-1-DP-12169916"/>
+    <hyperlink ref="D267" r:id="rId265" location="" display="https://brunswickfinewines.com/product/bruichladdich-single-malt-redefine-eighteen-18yo-islay-1x70cl-hub-SE10378480-1-DP-11812969"/>
+    <hyperlink ref="D268" r:id="rId266" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-6x70cl-hub-SE10242701-6-IB-12229953"/>
+    <hyperlink ref="D269" r:id="rId267" location="" display="https://brunswickfinewines.com/product/wildmoor-blended-scotch-black-mountain-pedro-ximenez-finish-40yo-1x70cl-hub-SE10409550-1-IB-12187073"/>
+    <hyperlink ref="D270" r:id="rId268" location="" display="https://brunswickfinewines.com/product/clase-azul-plata-tequila-1x70cl-hub-SE10156882-1-DP-12267445"/>
+    <hyperlink ref="D271" r:id="rId269" location="" display="https://brunswickfinewines.com/product/flor-de-cana-12yo-1x70cl-hub-SE10418261-1-DP-12312557"/>
+    <hyperlink ref="D272" r:id="rId270" location="" display="https://brunswickfinewines.com/product/flor-de-cana-15yo-1x70cl-hub-SE10418262-1-DP-12313178"/>
+    <hyperlink ref="D273" r:id="rId271" location="" display="https://brunswickfinewines.com/product/chichibu-ichiro-mizunara-wood-reserve-1x70cl-hub-SE10397038-1-DP-12494383"/>
+    <hyperlink ref="D274" r:id="rId272" location="" display="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-SE10258269-1-IB-11170960"/>
+    <hyperlink ref="D275" r:id="rId273" location="" display="https://brunswickfinewines.com/product/belvedere-organic-vodka-1x70cl-1016204212742212"/>
+    <hyperlink ref="D276" r:id="rId274" location="" display="https://brunswickfinewines.com/product/mortlach-gordon-macphail-single-malt-15yo-speyside-1x70cl-hub-SE10242340-1-DP-12529741"/>
+    <hyperlink ref="D277" r:id="rId275" location="" display="https://brunswickfinewines.com/product/bunnahabhain-gordon-macphail-single-malt-discovery-10yo-islay-1x70cl-hub-SE10442303-1-DP-12529748"/>
+    <hyperlink ref="D278" r:id="rId276" location="" display="https://brunswickfinewines.com/product/strathisla-gordon-macphail-single-malt-bottled-2009-speyside-1x70cl-hub-SE10442325-1-DP-12529887"/>
+    <hyperlink ref="D279" r:id="rId277" location="" display="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-the-bothy-quarter-cask-islands-1x70cl-hub-SE10439366-1-DP-12496608"/>
+    <hyperlink ref="D280" r:id="rId278" location="" display="https://brunswickfinewines.com/product/glen-grant-gordon-macphail-single-malt-42yo-bottled-1970s-speyside-1x70cl-1015337210487477"/>
+    <hyperlink ref="D281" r:id="rId279" location="" display="https://brunswickfinewines.com/product/tamdhu-39yo-single-malt-rare-and-old-bottling-distilled-1961-1x70cl-1021433510868331"/>
+    <hyperlink ref="D282" r:id="rId280" location="" display="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-1025826911162493"/>
+    <hyperlink ref="D283" r:id="rId281" location="" display="https://brunswickfinewines.com/product/the-balvenie-18-year-old-pedro-ximenez-finish-1x70cl-1026041311176142"/>
+    <hyperlink ref="D284" r:id="rId282" location="" display="https://brunswickfinewines.com/product/belvedere-heritage-176-vodka-1x70cl-1016206712742214"/>
+    <hyperlink ref="D285" r:id="rId283" location="" display="https://brunswickfinewines.com/product/planteray-rum-mauritius-2013-1x70cl-1060965114085539"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>