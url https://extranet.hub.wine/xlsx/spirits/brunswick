--- v1 (2026-05-26)
+++ v2 (2026-08-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="566" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="575" uniqueCount="575">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>PACK TYPE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
@@ -75,1683 +75,1710 @@
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>Edmond Briottet, Creme Menthe Verte Liqueur</t>
   </si>
   <si>
     <t>Spirit</t>
   </si>
   <si>
     <t>1x70cl</t>
   </si>
   <si>
     <t>Loose Bottles</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>Immediate</t>
   </si>
   <si>
     <t>£19.12</t>
   </si>
   <si>
+    <t>Cognac</t>
+  </si>
+  <si>
+    <t>Remy Martin, Fine Champagne VSOP, Cognac</t>
+  </si>
+  <si>
+    <t>Gift Box</t>
+  </si>
+  <si>
+    <t>£45.79</t>
+  </si>
+  <si>
+    <t>Chartreuse, Green VEP Liqueur</t>
+  </si>
+  <si>
+    <t>1x100cl</t>
+  </si>
+  <si>
+    <t>Original Wooden Case</t>
+  </si>
+  <si>
+    <t>£312.50</t>
+  </si>
+  <si>
+    <t>Chartreuse Yellow VEP Liqueur</t>
+  </si>
+  <si>
+    <t>£295.83</t>
+  </si>
+  <si>
+    <t>Chartreuse, 9e Centenaire Liqueur</t>
+  </si>
+  <si>
+    <t>£66.62</t>
+  </si>
+  <si>
+    <t>Citadelle, Gin</t>
+  </si>
+  <si>
+    <t>£30.79</t>
+  </si>
+  <si>
+    <t>Pierre Ferrand, Dry Curacao Yuzu Late Harvest Liqueur</t>
+  </si>
+  <si>
+    <t>£34.96</t>
+  </si>
+  <si>
+    <t>Pierre Ferrand, Dry Curacao Triple Sec Liqueur</t>
+  </si>
+  <si>
+    <t>£29.12</t>
+  </si>
+  <si>
+    <t>Chartreuse, 1605 Liqueur d'Elixir Les Peres Chartreux</t>
+  </si>
+  <si>
+    <t>£59.96</t>
+  </si>
+  <si>
+    <t>Chartreuse, Fabriquee Yellow MOFS Liqueur</t>
+  </si>
+  <si>
+    <t>£56.62</t>
+  </si>
+  <si>
+    <t>Chartreuse, Elixir Vegetal Liqueur</t>
+  </si>
+  <si>
+    <t>1x10cl</t>
+  </si>
+  <si>
+    <t>£14.96</t>
+  </si>
+  <si>
+    <t>Armagnac</t>
+  </si>
+  <si>
+    <t>Delord 15YO Bas Armagnac</t>
+  </si>
+  <si>
+    <t>£58.29</t>
+  </si>
+  <si>
+    <t>Chateau de Montifaud, Pineau des Charentes Blanc</t>
+  </si>
+  <si>
+    <t>1x75cl</t>
+  </si>
+  <si>
+    <t>£24.96</t>
+  </si>
+  <si>
+    <t>Chartreuse, Fabriquee Yellow Liqueur</t>
+  </si>
+  <si>
+    <t>£40.79</t>
+  </si>
+  <si>
+    <t>Chartreuse, Fabriquee Green Liqueur</t>
+  </si>
+  <si>
+    <t>£44.96</t>
+  </si>
+  <si>
+    <t>Remy Martin, Fine Champagne XO, Cognac</t>
+  </si>
+  <si>
+    <t>£149.96</t>
+  </si>
+  <si>
+    <t>Mentzendorff, Kummel Liqueur</t>
+  </si>
+  <si>
+    <t>1x50cl</t>
+  </si>
+  <si>
+    <t>£23.29</t>
+  </si>
+  <si>
     <t>Cointreau, Liqueur</t>
   </si>
   <si>
-    <t>1x50cl</t>
-[...1 lines deleted...]
-  <si>
     <t>£22.50</t>
   </si>
   <si>
-    <t>Cognac</t>
-[...91 lines deleted...]
-  <si>
     <t>1x35cl</t>
   </si>
   <si>
     <t>£79.12</t>
   </si>
   <si>
-    <t>Mentzendorff, Kummel Liqueur</t>
-[...4 lines deleted...]
-  <si>
     <t>Normandy</t>
   </si>
   <si>
     <t>Toutain XO 8YO Calvados</t>
   </si>
   <si>
     <t>Toutain Reserve Calvados</t>
   </si>
   <si>
     <t>£33.29</t>
   </si>
   <si>
     <t>Baron de Sigognac, 10YO, Bas Armagnac</t>
   </si>
   <si>
     <t>£41.62</t>
   </si>
   <si>
     <t>Hennessy, XO, Cognac</t>
   </si>
   <si>
     <t>£145.79</t>
   </si>
   <si>
     <t>Edmond Briottet, Creme Cassis Dijon Liqueur</t>
   </si>
   <si>
     <t>£17.46</t>
   </si>
   <si>
     <t>La Fee, Parisienne Abinsthe Superieure</t>
   </si>
   <si>
     <t>£47.46</t>
   </si>
   <si>
     <t>Maxime Trijol, VSOP, Cognac</t>
   </si>
   <si>
     <t>£43.29</t>
   </si>
   <si>
-    <t>Edmond Briottet, Creme Peche Liqueur</t>
-[...4 lines deleted...]
-  <si>
     <t>Edmond Briottet, Creme Framboise Liqueur</t>
   </si>
   <si>
     <t>£19.96</t>
   </si>
   <si>
     <t>Chateau de Montifaud, Pineau des Charentes Rouge</t>
   </si>
   <si>
     <t>£24.95</t>
   </si>
   <si>
     <t>Deluxe Burgundy &amp; Bordeaux Mixed Pair</t>
   </si>
   <si>
     <t>Mixed</t>
   </si>
   <si>
     <t>2x75cl</t>
   </si>
   <si>
     <t>£141.67</t>
   </si>
   <si>
     <t>Cellar Essentials: Chardonnay + Bordeaux</t>
   </si>
   <si>
     <t>£114.17</t>
   </si>
   <si>
     <t>1x150cl</t>
   </si>
   <si>
     <t>£71.62</t>
   </si>
   <si>
-    <t>Citadelle, Gin</t>
-[...2 lines deleted...]
-    <t>£30.79</t>
+    <t>Baron de Sigognac, VSOP, Bas Armagnac</t>
+  </si>
+  <si>
+    <t>£38.29</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>Veneto</t>
-[...4 lines deleted...]
-  <si>
     <t>Cocchi, Americano Rosa Bitters</t>
   </si>
   <si>
     <t>£20.79</t>
   </si>
   <si>
     <t>Evangelista, Organic Limoncello Liqueur</t>
   </si>
   <si>
     <t>IB</t>
   </si>
   <si>
     <t>£20.89</t>
   </si>
   <si>
     <t>Fratelli Branca, Fernet Branca Bitters</t>
   </si>
   <si>
     <t>£21.62</t>
   </si>
   <si>
     <t>Bepi Tosolini, Saliza Amaretto Liqueur</t>
   </si>
   <si>
     <t>Marche</t>
   </si>
   <si>
     <t>Caffe Borghetti Coffee Liqueur</t>
   </si>
   <si>
     <t>Luxardo, Maraschino Liqueur</t>
   </si>
   <si>
     <t>£26.62</t>
   </si>
   <si>
     <t>Mondino, Amaro Liqueur</t>
   </si>
   <si>
     <t>Friuli-Venezia Giulia</t>
   </si>
   <si>
     <t>Bepi Tosolini Grappa Cividina</t>
   </si>
   <si>
+    <t>Caffo, Vecchio Amaro del Capo Liqueur</t>
+  </si>
+  <si>
+    <t>£23.75</t>
+  </si>
+  <si>
+    <t>£6.18</t>
+  </si>
+  <si>
     <t>Bepi Tosolini, Limoncello Liqueur</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Sanchez Romate Cardenal Mendoza Solera Gran Reserva Clasico 15YO</t>
   </si>
   <si>
     <t>£49.12</t>
   </si>
   <si>
     <t>Sanchez Romate Uno En Mil Solera Gran Reserva Brandy</t>
   </si>
   <si>
     <t>£57.46</t>
   </si>
   <si>
+    <t>Andalucia</t>
+  </si>
+  <si>
+    <t>Sanchez Romate Solera Reserve Brandy</t>
+  </si>
+  <si>
+    <t>£25.79</t>
+  </si>
+  <si>
     <t>USA</t>
   </si>
   <si>
     <t>Kentucky</t>
   </si>
   <si>
     <t>Four Roses, Straight Bourbon Small Batch Barrel Strength Limited Edition Bottled</t>
   </si>
   <si>
     <t>£458</t>
   </si>
   <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>WhistlePig, Straight Rye Old World 12YO</t>
+  </si>
+  <si>
+    <t>£145.83</t>
+  </si>
+  <si>
+    <t>Buffalo Trace (The Last Drop), Kentucky Straight Bourbon Release No 37 27YO</t>
+  </si>
+  <si>
+    <t>£8,333</t>
+  </si>
+  <si>
+    <t>£5,495</t>
+  </si>
+  <si>
+    <t>Few, Bourbon Whiskey</t>
+  </si>
+  <si>
+    <t>£49.96</t>
+  </si>
+  <si>
+    <t>Mockingbird, Titos Handmade Vodka</t>
+  </si>
+  <si>
+    <t>The Last Drop, Blend of Kentucky Straight Signature Blend Release No 28</t>
+  </si>
+  <si>
+    <t>£1,915</t>
+  </si>
+  <si>
+    <t>William Larue Weller (Buffalo Trace), Kentucky Straight Bourbon The Original Wheated Bourbon Special Reserve</t>
+  </si>
+  <si>
+    <t>£33.33</t>
+  </si>
+  <si>
+    <t>£29.50</t>
+  </si>
+  <si>
+    <t>Buffalo Trace, Bourbon OFC 2006</t>
+  </si>
+  <si>
+    <t>£2,950</t>
+  </si>
+  <si>
+    <t>WhistlePig, Straight Rye Estate Oak 15YO</t>
+  </si>
+  <si>
+    <t>£187.46</t>
+  </si>
+  <si>
     <t>Elijah Craig, Kentucky Straight Bourbon Small Batch Ryder Cup Commemorative Bottling</t>
   </si>
   <si>
-    <t>Few, Bourbon Whiskey</t>
-[...52 lines deleted...]
-  <si>
     <t>William Larue Weller (Buffalo Trace), Kentucky Straight Bourbon Barrel Proof Bottled 2014</t>
   </si>
   <si>
     <t>£2,625</t>
   </si>
   <si>
     <t>Sazerac, Kentucky Straight Rye Antique Collection 18YO Bottled 2024 125 Proof</t>
   </si>
   <si>
     <t>£750</t>
   </si>
   <si>
     <t>Massachusetts</t>
   </si>
   <si>
     <t>Coravin, Model 3+</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>Original Cardboard Case</t>
   </si>
   <si>
     <t>£233.32</t>
   </si>
   <si>
     <t>Blantons, Straight Bourbon Whiskey Gold Edition Single Barrel</t>
   </si>
   <si>
     <t>£99.96</t>
   </si>
   <si>
-    <t>Four Roses, Kentucky Straight Bourbon Small Batch Select</t>
+    <t>Michters, Straight Rye Single Barrel US 1</t>
+  </si>
+  <si>
+    <t>£49.13</t>
+  </si>
+  <si>
+    <t>Bardstown Bourbon Co, High Wheated Bourbon</t>
+  </si>
+  <si>
+    <t>Few, Rye Immortal</t>
+  </si>
+  <si>
+    <t>Elijah Craig, Straight Bourbon Single Barrel 18YO</t>
+  </si>
+  <si>
+    <t>£150.67</t>
+  </si>
+  <si>
+    <t>WhistlePig, Straight Rye 10YO</t>
+  </si>
+  <si>
+    <t>£68.95</t>
+  </si>
+  <si>
+    <t>Heaven Hill, Straight Wheat Parkers Heritage Collection Cask Strength Orginal Batch 8th Edition 13YO 126.8 Proof</t>
+  </si>
+  <si>
+    <t>£663</t>
+  </si>
+  <si>
+    <t>Whistlepig, Straight Rye The Boss Hog VIII Lapulapu's Pacific</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>Westward, American Single Malt Whiskey</t>
+  </si>
+  <si>
+    <t>Coravin, Pivot +</t>
+  </si>
+  <si>
+    <t>Original Case</t>
+  </si>
+  <si>
+    <t>£166.66</t>
+  </si>
+  <si>
+    <t>Coravin, Timeless Aerator</t>
+  </si>
+  <si>
+    <t>£58.33</t>
+  </si>
+  <si>
+    <t>Sazerac (Buffalo Trace), Straight Rye, Kentucky</t>
+  </si>
+  <si>
+    <t>£37.45</t>
+  </si>
+  <si>
+    <t>Buffalo Trace Single Oak Project Barrel 80 (Winning Barrel)</t>
+  </si>
+  <si>
+    <t>1x37.5cl</t>
+  </si>
+  <si>
+    <t>£496</t>
+  </si>
+  <si>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>Smooth Ambler 10 Year Bourbon bottled 2014</t>
+  </si>
+  <si>
+    <t>£329</t>
+  </si>
+  <si>
+    <t>Bourbon &amp; American Whiskey Advent Calendar</t>
+  </si>
+  <si>
+    <t>1x72cl</t>
+  </si>
+  <si>
+    <t>£124.96</t>
+  </si>
+  <si>
+    <t>Willet Single Barrel Rye 6 year bottled for The Lexington London</t>
+  </si>
+  <si>
+    <t>£413</t>
+  </si>
+  <si>
+    <t>Four Roses Small Batch Limited Edition 2020</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>Widow Jane, 10YO Bourbon Whiskey</t>
+  </si>
+  <si>
+    <t>£74.12</t>
+  </si>
+  <si>
+    <t>Michters, Unblended American Whisky US*1</t>
+  </si>
+  <si>
+    <t>Elijah Craig 12 Year Old Small Batch Barrel Proof</t>
+  </si>
+  <si>
+    <t>£76.23</t>
+  </si>
+  <si>
+    <t>£167.46</t>
+  </si>
+  <si>
+    <t>Bardstown Bourbon Co, Kentucky Straight Bourbon</t>
+  </si>
+  <si>
+    <t>£54.12</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Starward, Single Malt Tawny Cask Bottled 2019</t>
+  </si>
+  <si>
+    <t>£74.95</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>North Island</t>
+  </si>
+  <si>
+    <t>Black Robin Rare Gin</t>
+  </si>
+  <si>
+    <t>Blue Duck Rare Vodka</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Mozart, Chocolate Cream Liqueur</t>
+  </si>
+  <si>
+    <t>£14.12</t>
+  </si>
+  <si>
+    <t>Mozart, Dark Chocolate Liqueur</t>
+  </si>
+  <si>
+    <t>Scotland</t>
+  </si>
+  <si>
+    <t>Speyside</t>
+  </si>
+  <si>
+    <t>Glenfarclas, Highland Single Malt The Family Casks Sp15 Sherry Hogshead Single Cask 2026 Bottled 2015, Speyside</t>
+  </si>
+  <si>
+    <t>£4,250</t>
+  </si>
+  <si>
+    <t>£4,115.08</t>
+  </si>
+  <si>
+    <t>The Last Drop, Blended Scotch Bottled 2017</t>
+  </si>
+  <si>
+    <t>Future Arrival</t>
+  </si>
+  <si>
+    <t>£2,061.90</t>
+  </si>
+  <si>
+    <t>Highlands</t>
+  </si>
+  <si>
+    <t>Lochside (The Last Drop), Highland Single Grain Single Cask, Highlands</t>
+  </si>
+  <si>
+    <t>£2,300</t>
+  </si>
+  <si>
+    <t>£2,200</t>
+  </si>
+  <si>
+    <t>Islay</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Single Malt Black Art Edition 02.2 21YO, Islay</t>
+  </si>
+  <si>
+    <t>£867</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>JJ Corry, Single Malt The Vatting No.2 30YO</t>
+  </si>
+  <si>
+    <t>£1,100</t>
+  </si>
+  <si>
+    <t>£739.17</t>
+  </si>
+  <si>
+    <t>JJ Corry, Single Malt The Vatting No.1 30YO</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Springbank 27 Year Old Cask 244 The Kohinoor, Bottled 2020</t>
+  </si>
+  <si>
+    <t>£1,037.39</t>
+  </si>
+  <si>
+    <t>£900.44</t>
+  </si>
+  <si>
+    <t>Bowmore (Samaroli), Single Malt Coilltean Sherry Butt Cask No 54 Bottled 2021, Islay</t>
+  </si>
+  <si>
+    <t>£1,300</t>
+  </si>
+  <si>
+    <t>£996.20</t>
+  </si>
+  <si>
+    <t>Ardbeg Single Cask 3431 21YO Bottled 2021</t>
+  </si>
+  <si>
+    <t>£1,195.38</t>
+  </si>
+  <si>
+    <t>Ardbeg Single Cask 3409 21YO Bottled 2021</t>
+  </si>
+  <si>
+    <t>£1,195.39</t>
+  </si>
+  <si>
+    <t>£1,184.26</t>
+  </si>
+  <si>
+    <t>£1,184.56</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Single Malt Bere Barley 10YO, Islay</t>
+  </si>
+  <si>
+    <t>£83.33</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>Skipper Dark Rum</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Derrumbes, Durango 100 Agave Joven Mezcal</t>
+  </si>
+  <si>
+    <t>England</t>
+  </si>
+  <si>
+    <t>Zalto Axium (Single)</t>
+  </si>
+  <si>
+    <t>Repack</t>
+  </si>
+  <si>
+    <t>£87.50</t>
+  </si>
+  <si>
+    <t>Jalisco</t>
+  </si>
+  <si>
+    <t>Ocho, Reposado Tequila</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Konishi Shuzo, Genroku Redux, Junmai Sake</t>
+  </si>
+  <si>
+    <t>Sake</t>
+  </si>
+  <si>
+    <t>£28.29</t>
+  </si>
+  <si>
+    <t>Yamagata</t>
+  </si>
+  <si>
+    <t>Tatenokawa SHIELD Kameno-o Junmai Daiginjo Sake</t>
+  </si>
+  <si>
+    <t>Benromach, Single Malt 10YO, Speyside</t>
+  </si>
+  <si>
+    <t>Sugrue, Precognition Pinot Meunier Gin</t>
+  </si>
+  <si>
+    <t>Kimura Shuzo, Silent Blossom, Junmai Daiginjo Sake</t>
+  </si>
+  <si>
+    <t>Cascahuin Anejo Tequila</t>
+  </si>
+  <si>
+    <t>Tapatio, Excelencia Gran Reserva Extra Anejo Tequila</t>
+  </si>
+  <si>
+    <t>£177.46</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>Barsol, Selecto Acholado Pisco Brandy</t>
+  </si>
+  <si>
+    <t>£29.96</t>
+  </si>
+  <si>
+    <t>Hokkaido</t>
+  </si>
+  <si>
+    <t>Nikka, Super Nikka Whisky</t>
   </si>
   <si>
     <t>£46.62</t>
   </si>
   <si>
-    <t>Michters, Straight Rye Single Barrel US 1</t>
-[...41 lines deleted...]
-    <t>Peerless, Kentucky Straight Bourbon Small Batch</t>
+    <t>Yoichi (Nikka), Single Malt</t>
+  </si>
+  <si>
+    <t>£65.79</t>
+  </si>
+  <si>
+    <t>Sussex</t>
+  </si>
+  <si>
+    <t>Madame Jennifer, The Chemist Gin</t>
+  </si>
+  <si>
+    <t>£29.17</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Bobbys, Schiedam Dry Gin, Pinang Raci</t>
+  </si>
+  <si>
+    <t>£37.46</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Foursquare, Single Blended Exceptional Cask Selection Mark XIX Sovereignty 14YO Bottled 2021 Rum</t>
+  </si>
+  <si>
+    <t>£191.66</t>
+  </si>
+  <si>
+    <t>Hibiki (Suntory), Blended Harmony</t>
+  </si>
+  <si>
+    <t>£74.96</t>
+  </si>
+  <si>
+    <t>Glen Grant 16YO (Gordon &amp; Macphail), Single Malt Connoisseurs Choice Bottled 2009 - Cask Strength, Speyside</t>
+  </si>
+  <si>
+    <t>£112.46</t>
+  </si>
+  <si>
+    <t>Miyagi</t>
+  </si>
+  <si>
+    <t>Taketsuru (Nikka) Pure Malt</t>
+  </si>
+  <si>
+    <t>£51.62</t>
+  </si>
+  <si>
+    <t>NOHACA Plata Tequila</t>
+  </si>
+  <si>
+    <t>£56.25</t>
+  </si>
+  <si>
+    <t>NOHACA Reposado Tequila</t>
+  </si>
+  <si>
+    <t>£62.50</t>
+  </si>
+  <si>
+    <t>Zalto Bordeaux Single</t>
+  </si>
+  <si>
+    <t>1x25cl</t>
+  </si>
+  <si>
+    <t>£43.33</t>
+  </si>
+  <si>
+    <t>Zalto Universal Single</t>
+  </si>
+  <si>
+    <t>£41.67</t>
+  </si>
+  <si>
+    <t>Macallan, Highland Single Malt Sherry Oak Cask 18YO Bottled 2023, Speyside</t>
+  </si>
+  <si>
+    <t>£304.96</t>
+  </si>
+  <si>
+    <t>Glenfiddich, Single Malt 18YO, Speyside</t>
+  </si>
+  <si>
+    <t>£84.96</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt The Sweet Taste Of American Oak 12YO, Speyside</t>
+  </si>
+  <si>
+    <t>Glenmorangie, Highland Single Malt Signet, Highlands</t>
+  </si>
+  <si>
+    <t>£158.33</t>
+  </si>
+  <si>
+    <t>Linkwood 15YO (Gordon &amp; MacPhail), Single Malt Connoisseurs Choice - Cask Strength Bottled 2009, Speyside</t>
+  </si>
+  <si>
+    <t>Osaka</t>
+  </si>
+  <si>
+    <t>Haku, Craft Vodka</t>
+  </si>
+  <si>
+    <t>Casa Dragones, Sipping 100 Agave Joven Tequila</t>
+  </si>
+  <si>
+    <t>£241.66</t>
+  </si>
+  <si>
+    <t>Macallan, Highland Single Malt Sherry Oak 12YO, Speyside</t>
+  </si>
+  <si>
+    <t>£78.29</t>
+  </si>
+  <si>
+    <t>Oaxaca</t>
+  </si>
+  <si>
+    <t>Bruxo No.3 Mezcal Barril</t>
+  </si>
+  <si>
+    <t>Cuba</t>
+  </si>
+  <si>
+    <t>Eminente, Reserva 7YO Rum</t>
+  </si>
+  <si>
+    <t>Glenturret, Highland Single Malt Triple Wood Release Bottled 2021, Highlands</t>
+  </si>
+  <si>
+    <t>6x70cl</t>
+  </si>
+  <si>
+    <t>£175</t>
+  </si>
+  <si>
+    <t>Lowlands</t>
+  </si>
+  <si>
+    <t>Littlemill, Lowland Single Malt Celestial Edition Bourbon-Oloroso Sherry Casks 40YO Bottled 2018, Lowlands</t>
+  </si>
+  <si>
+    <t>£5,100</t>
+  </si>
+  <si>
+    <t>Macallan, Highland Single Malt Limited Edition No 4 Bottled 2018, Speyside</t>
+  </si>
+  <si>
+    <t>£1,260</t>
+  </si>
+  <si>
+    <t>Glenturret, Highland Single Malt 12YO Bottled 2021, Highlands</t>
+  </si>
+  <si>
+    <t>£250</t>
+  </si>
+  <si>
+    <t>Glenturret, Highland Single Malt Peat Smoked 10YO Bottled 2021, Highlands</t>
+  </si>
+  <si>
+    <t>£180</t>
+  </si>
+  <si>
+    <t>Yamazaki (Suntory), Single Malt 18YO</t>
+  </si>
+  <si>
+    <t>£529.17</t>
+  </si>
+  <si>
+    <t>Madame Jennifer, The Biologist Gin</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Traigh Bhan Small Batch Release Batch 4 19YO Bottled 2022, Islay</t>
+  </si>
+  <si>
+    <t>£204.17</t>
+  </si>
+  <si>
+    <t>Foursquare, Spiced Rum</t>
+  </si>
+  <si>
+    <t>£27.46</t>
+  </si>
+  <si>
+    <t>Isle of Harris, Single Malt Whisky</t>
+  </si>
+  <si>
+    <t>Chichibu (Ichiro), Distillery II Single Malt Whisky</t>
+  </si>
+  <si>
+    <t>Glengyle, Single Malt Kilkerran 16YO Bottled 2025, Campbeltown</t>
+  </si>
+  <si>
+    <t>£108</t>
+  </si>
+  <si>
+    <t>Fortaleza, 100 Agave Blanco Tequila</t>
+  </si>
+  <si>
+    <t>G4 Tequila Blanco</t>
+  </si>
+  <si>
+    <t>Bobbys, Schiedam Dry Gin</t>
+  </si>
+  <si>
+    <t>£36.62</t>
+  </si>
+  <si>
+    <t>Clase Azul, Reposado Tequila</t>
+  </si>
+  <si>
+    <t>Islands</t>
+  </si>
+  <si>
+    <t>Isle of Harris. The Hearach Single Malt Whisky</t>
+  </si>
+  <si>
+    <t>£54.58</t>
+  </si>
+  <si>
+    <t>Katsuyama, Ken Junmai Ginjo Sake</t>
+  </si>
+  <si>
+    <t>Ume No Yado, Aragoshi Momo Sake Liqueur (Peach)</t>
+  </si>
+  <si>
+    <t>£24.12</t>
+  </si>
+  <si>
+    <t>Isle of Harris. The Hearach Single Malt Whisky, Oloroso Cask</t>
+  </si>
+  <si>
+    <t>Arbikie Single Malt 10 Year Old, Signature Release</t>
+  </si>
+  <si>
+    <t>£208.33</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>Stolichnaya, Gold Vodka</t>
+  </si>
+  <si>
+    <t>Brunswick Jute Bag</t>
+  </si>
+  <si>
+    <t>£4.58</t>
+  </si>
+  <si>
+    <t>Doorlys, Fine Old XO Rum</t>
+  </si>
+  <si>
+    <t>Yellow Spot, Irish Single Pot Still 12YO</t>
+  </si>
+  <si>
+    <t>£73.29</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt Single Barrel 25YO, Speyside</t>
+  </si>
+  <si>
+    <t>£475</t>
+  </si>
+  <si>
+    <t>Kenbishi, Mizuho Chronometer Junmai Sake</t>
+  </si>
+  <si>
+    <t>Tsuji Honten (Gozenshu), Misty Mountain, Junmai Usu Nigori Bodaimoto Sake</t>
+  </si>
+  <si>
+    <t>Tatenokawa, Kodakara Nanko Umeshu Sake Liqueur</t>
+  </si>
+  <si>
+    <t>Tatenokawa, Kodakara Yuzu-shu Sake Liqueur</t>
+  </si>
+  <si>
+    <t>Tatenokawa, Kodakara Ginger Sake Liqueur</t>
+  </si>
+  <si>
+    <t>£22.45</t>
+  </si>
+  <si>
+    <t>Hyogo</t>
+  </si>
+  <si>
+    <t>Konishi Shuzo, Shirayuki de Ai, Sparkling Sake</t>
+  </si>
+  <si>
+    <t>Lagg Distillery, Single Malt Corriecravie Edition</t>
+  </si>
+  <si>
+    <t>£54.96</t>
+  </si>
+  <si>
+    <t>Game of Thrones, Single Malt 8 Bottle Set</t>
+  </si>
+  <si>
+    <t>8x70cl</t>
+  </si>
+  <si>
+    <t>El Dorado, Ron Rhum Finest Demerara 12YO Rum</t>
+  </si>
+  <si>
+    <t>Koch, Ensemble 4 Mezcal</t>
+  </si>
+  <si>
+    <t>Boann Distillery, Whistler Irish Cream</t>
+  </si>
+  <si>
+    <t>Cascahuin Tequila Reposado</t>
+  </si>
+  <si>
+    <t>£39.96</t>
+  </si>
+  <si>
+    <t>Jancis Robinson x Richard Brendon Wine Glass</t>
+  </si>
+  <si>
+    <t>£125</t>
+  </si>
+  <si>
+    <t>The Last Drop Glenrothes Complete Collection</t>
+  </si>
+  <si>
+    <t>7x75cl</t>
+  </si>
+  <si>
+    <t>£38,500</t>
+  </si>
+  <si>
+    <t>Arran, Isle of Arran Single Malt 10YO, Islands</t>
+  </si>
+  <si>
+    <t>Casa Dragones, Sipping 100 Agave Blanco Tequila</t>
+  </si>
+  <si>
+    <t>£86.62</t>
+  </si>
+  <si>
+    <t>Benromach, Single Malt Organic, Speyside</t>
+  </si>
+  <si>
+    <t>Foursquare Exceptional Cask Selection, Mandamus</t>
+  </si>
+  <si>
+    <t>£82.46</t>
+  </si>
+  <si>
+    <t>Glenfarclas 70 Year Old</t>
+  </si>
+  <si>
+    <t>£16,500</t>
+  </si>
+  <si>
+    <t>£14,600</t>
+  </si>
+  <si>
+    <t>Planteray, Stiggins' Fancy Pineapple Rum</t>
+  </si>
+  <si>
+    <t>Planteray Cut &amp; Dry Coconut Rum</t>
+  </si>
+  <si>
+    <t>The English Whisky, Single Malt Gently Smoked Sherry Hogshead</t>
+  </si>
+  <si>
+    <t>£64.12</t>
+  </si>
+  <si>
+    <t>Planteray Rum, Mauritius 2013</t>
+  </si>
+  <si>
+    <t>£63.75</t>
+  </si>
+  <si>
+    <t>Tatenokawa, Kodakara Mango Sake Liqueur</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>GINPLZ, Mediterranean Gin</t>
+  </si>
+  <si>
+    <t>Nikka, Blended Nikka Days</t>
+  </si>
+  <si>
+    <t>£32.46</t>
+  </si>
+  <si>
+    <t>English Whisky, Single Malt The English Original</t>
+  </si>
+  <si>
+    <t>The English Distillery, Single Malt 18th Anniversary Release Chapter 18 Bottled 2025</t>
+  </si>
+  <si>
+    <t>CBA, Marrakech Gin</t>
+  </si>
+  <si>
+    <t>CBA, California Gin</t>
+  </si>
+  <si>
+    <t>Nikka, From The Barrel, Extra Marriage</t>
+  </si>
+  <si>
+    <t>Macallan, Highland Single Malt The Harmony Collection Inspired By Intense Arabica, Speyside</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>£192</t>
+  </si>
+  <si>
+    <t>Foursquare, Doorlys Fine Old Barbados 14YO Rum</t>
+  </si>
+  <si>
+    <t>£62.46</t>
+  </si>
+  <si>
+    <t>Eminente, Gran Reserva 10YO Rum</t>
   </si>
   <si>
     <t>£63.29</t>
   </si>
   <si>
-    <t>Coravin, Pivot +</t>
-[...359 lines deleted...]
-    <t>Hyogo</t>
+    <t>Arbikie, Single Grain 1794 Highland Rye Batch 22, Highlands</t>
+  </si>
+  <si>
+    <t>£78</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt 40YO, Speyside</t>
+  </si>
+  <si>
+    <t>£5,650</t>
+  </si>
+  <si>
+    <t>Silent Pool, Gin</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt French Oak Pineau Cask Finish 16YO, Speyside</t>
+  </si>
+  <si>
+    <t>£120.79</t>
+  </si>
+  <si>
+    <t>Zalto Champagne Single</t>
+  </si>
+  <si>
+    <t>£41.25</t>
+  </si>
+  <si>
+    <t>Hanyu, Pure Malt Sanmi-Ittai Single Cask 57.6%</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Traigh Bhan 19YO Batch 2 Bottled 2020, Islay</t>
+  </si>
+  <si>
+    <t>£322</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Traigh Bhan Small Batch Release Batch 3 19YO Bottled 2021, Islay</t>
+  </si>
+  <si>
+    <t>£289</t>
+  </si>
+  <si>
+    <t>Clase Azul, Gold Tequila</t>
+  </si>
+  <si>
+    <t>£320</t>
+  </si>
+  <si>
+    <t>£319.65</t>
+  </si>
+  <si>
+    <t>Clase Azul, Anejo Tequila</t>
+  </si>
+  <si>
+    <t>£570.83</t>
+  </si>
+  <si>
+    <t>Nc'nean, Organic Single Malt Huntress Orchard Cobbler, Highlands</t>
+  </si>
+  <si>
+    <t>£68.29</t>
+  </si>
+  <si>
+    <t>Chichibu (Ichiro), Malt &amp; Grain World Blended Whisky Limited Edition</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>Ichiro, Blended Malt Double Distilleries Chichibu x Komagatake Bottled 2021</t>
+  </si>
+  <si>
+    <t>£249.16</t>
+  </si>
+  <si>
+    <t>£225.45</t>
+  </si>
+  <si>
+    <t>Ron Zacapa Centenario, Reserva Limitada Bottled 2014</t>
+  </si>
+  <si>
+    <t>£375</t>
+  </si>
+  <si>
+    <t>John Paul Jones, Lowland Rum</t>
+  </si>
+  <si>
+    <t>£31.66</t>
+  </si>
+  <si>
+    <t>John Paul Jones, Ranger Rum</t>
+  </si>
+  <si>
+    <t>£25.82</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt The Week Of Peat 14YO, Speyside</t>
+  </si>
+  <si>
+    <t>Clase Azul, San Luis Potosi Mezcal</t>
+  </si>
+  <si>
+    <t>£320.83</t>
+  </si>
+  <si>
+    <t>Balvenie, 14YO American Bourbon Barrel - Curious Casks</t>
+  </si>
+  <si>
+    <t>Bruichladdich Octomore 14.1 5 YO</t>
+  </si>
+  <si>
+    <t>£116.67</t>
+  </si>
+  <si>
+    <t>£329.16</t>
+  </si>
+  <si>
+    <t>Wildmoor, Blended Scotch Rugged Coast Oloroso Sherry Cask Finish 30YO</t>
+  </si>
+  <si>
+    <t>£458.29</t>
+  </si>
+  <si>
+    <t>£321.18</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt Rare Marriages 40YO</t>
+  </si>
+  <si>
+    <t>£5,195</t>
+  </si>
+  <si>
+    <t>Arbikie, Single Grain 1794 Highland Rye Bottled 2020</t>
+  </si>
+  <si>
+    <t>£100</t>
+  </si>
+  <si>
+    <t>£1,934</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt Whisky 1815, Islay</t>
+  </si>
+  <si>
+    <t>£7,500</t>
+  </si>
+  <si>
+    <t>£1,732</t>
+  </si>
+  <si>
+    <t>Auchroisk (Gordon &amp; MacPhail), Single Malt 2009, Speyside</t>
+  </si>
+  <si>
+    <t>Tomatin, Highland Single Malt Batch 6 30YO</t>
+  </si>
+  <si>
+    <t>£516.67</t>
+  </si>
+  <si>
+    <t>£458.72</t>
+  </si>
+  <si>
+    <t>£160</t>
+  </si>
+  <si>
+    <t>Laphroaig, Single Malt Sherry Cask 32YO Bottled 2015, Islay</t>
+  </si>
+  <si>
+    <t>£1,395</t>
+  </si>
+  <si>
+    <t>Arbikie, Highland Single Grain Rye, Highlands</t>
+  </si>
+  <si>
+    <t>£187.50</t>
+  </si>
+  <si>
+    <t>Tomatin 10 YO Fine Old Malt Whisky</t>
+  </si>
+  <si>
+    <t>Corazon, 100 Agave Reposado Tequila</t>
+  </si>
+  <si>
+    <t>£31.62</t>
+  </si>
+  <si>
+    <t>Japanese Whisky Advent Calendar [Original]</t>
+  </si>
+  <si>
+    <t>£208.29</t>
+  </si>
+  <si>
+    <t>Japanese Whisky Advent Calendar [Kintsugi]</t>
+  </si>
+  <si>
+    <t>Talisker Xpedition Oak III, 49.8%</t>
+  </si>
+  <si>
+    <t>£3,600</t>
+  </si>
+  <si>
+    <t>Glenfiddich, Single Malt Grande Couronne Cognac Cask Finish 26YO, Speyside</t>
+  </si>
+  <si>
+    <t>£370.83</t>
+  </si>
+  <si>
+    <t>£339.59</t>
+  </si>
+  <si>
+    <t>Ardbeg Traigh Bhan 19 Years Old - Batch 5</t>
+  </si>
+  <si>
+    <t>£207.27</t>
+  </si>
+  <si>
+    <t>£181.44</t>
+  </si>
+  <si>
+    <t>Mossburn x Foursquare Collaboration Cask 12YO</t>
+  </si>
+  <si>
+    <t>£55.79</t>
+  </si>
+  <si>
+    <t>The Last Drop, Japanese Blended Malt Mizunara Cask No 2108 Release No 30 20YO</t>
+  </si>
+  <si>
+    <t>£3,333.33</t>
+  </si>
+  <si>
+    <t>Corazon, 100 Agave Anejo Tequila</t>
+  </si>
+  <si>
+    <t>Glenfiddich, Single Malt Grand Yozakura 29YO, Speyside</t>
+  </si>
+  <si>
+    <t>£910</t>
+  </si>
+  <si>
+    <t>Volcan De Mi Tierra - B.T Blanco Tahona Tequila</t>
+  </si>
+  <si>
+    <t>Wildmoor, Blended Scotch Dark Moorland Oloroso Sherry Cask Finish 23YO</t>
+  </si>
+  <si>
+    <t>£153.33</t>
+  </si>
+  <si>
+    <t>Clase Azul, La Pinta</t>
+  </si>
+  <si>
+    <t>Trevethan Grapefruit &amp; Lychee Gin</t>
+  </si>
+  <si>
+    <t>£31.25</t>
+  </si>
+  <si>
+    <t>Kanpai, Kumo Nigori Sake</t>
+  </si>
+  <si>
+    <t>Kimura Shuzo, Hidden Glade, Daiginjo Sake</t>
+  </si>
+  <si>
+    <t>Zalto White Wine Single</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>O.P. Anderson Original Aquavit</t>
+  </si>
+  <si>
+    <t>Jamaica</t>
+  </si>
+  <si>
+    <t>Worthy Park, Single Estate Reserve Rum</t>
+  </si>
+  <si>
+    <t>G4 Tequila Blanco 108 Proof</t>
+  </si>
+  <si>
+    <t>Ardbeg, Single Malt 10YO, Islay</t>
+  </si>
+  <si>
+    <t>3x70cl</t>
+  </si>
+  <si>
+    <t>£724.98</t>
+  </si>
+  <si>
+    <t>Aureus Vita Gin</t>
+  </si>
+  <si>
+    <t>Isle of Harris Gin</t>
+  </si>
+  <si>
+    <t>£37.50</t>
+  </si>
+  <si>
+    <t>Balvenie, Single Malt Port Wood Finish 21YO, Speyside</t>
+  </si>
+  <si>
+    <t>£182.50</t>
+  </si>
+  <si>
+    <t>£174.11</t>
+  </si>
+  <si>
+    <t>Balvenie 25 YO Rare Marriages</t>
+  </si>
+  <si>
+    <t>£508.61</t>
+  </si>
+  <si>
+    <t>£488.58</t>
+  </si>
+  <si>
+    <t>Balvenie, 18YO French Pineau Cask - Curious Casks</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>£251.39</t>
+  </si>
+  <si>
+    <t>Arbikie, Highland Rye Single Grain Cask Selection Nos 3-5-13-14 4 YO, Highlands, Release No 2</t>
+  </si>
+  <si>
+    <t>£204.16</t>
+  </si>
+  <si>
+    <t>Ocho, Blanco Tequila</t>
+  </si>
+  <si>
+    <t>£22.46</t>
   </si>
   <si>
     <t>Kenbishi Zuishou 'Alchemy' Yamahai Junmai Koshu Sake</t>
   </si>
   <si>
     <t>Kotsuzumi, Hanafubuki Junmai Ginjo Sake</t>
   </si>
   <si>
-    <t>Isle of Harris, The Hearach Oloroso Cask Whisky</t>
-[...4 lines deleted...]
-  <si>
     <t>Nc'nean, Organic Single Malt Quiet Rebels: Simon</t>
   </si>
   <si>
-    <t>Clase Azul, La Pinta</t>
-[...314 lines deleted...]
-    <t>Fortaleza, 100 Agave Reposado Tequila</t>
+    <t>Idle Assembly, Premium Aged Rum</t>
+  </si>
+  <si>
+    <t>El Dorado, Ron Rhum Finest Demerara Special Reserve 15YO Rum</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Single Malt Re/Define Eighteen 18YO, Islay</t>
+  </si>
+  <si>
+    <t>Strathisla (Gordon &amp; MacPhail), Single Malt Bottled 2009, Speyside</t>
   </si>
   <si>
     <t>£70.79</t>
   </si>
   <si>
-    <t>3x70cl</t>
-[...275 lines deleted...]
-    <t>Zalto White Wine Single</t>
+    <t>£249.75</t>
+  </si>
+  <si>
+    <t>Wildmoor, Blended Scotch Black Mountain Pedro Ximenez Finish 40YO</t>
+  </si>
+  <si>
+    <t>£791.35</t>
+  </si>
+  <si>
+    <t>£684.45</t>
+  </si>
+  <si>
+    <t>Clase Azul, Plata Tequila</t>
+  </si>
+  <si>
+    <t>£116.66</t>
+  </si>
+  <si>
+    <t>Nicaragua</t>
+  </si>
+  <si>
+    <t>Flor De Cana 12YO</t>
+  </si>
+  <si>
+    <t>Flor De Cana 15YO</t>
+  </si>
+  <si>
+    <t>Chichibu (Ichiro), Mizunara Wood Reserve</t>
+  </si>
+  <si>
+    <t>£88.29</t>
+  </si>
+  <si>
+    <t>£83.68</t>
+  </si>
+  <si>
+    <t>Glenmorangie, Highland Single Malt Tusail Private Edition, Highlands</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>£900</t>
+  </si>
+  <si>
+    <t>Bunnahabhain (Gordon &amp; Macphail), Single Malt Discovery 10YO, Islay</t>
+  </si>
+  <si>
+    <t>£44.12</t>
+  </si>
+  <si>
+    <t>Arran, Isle of Arran Single Malt The Bothy Quarter Cask, Islands</t>
+  </si>
+  <si>
+    <t>The Last Drop No 36 55YO Tomintoul Single Malt Scotch Whisky (1968 Sherry Butt)</t>
+  </si>
+  <si>
+    <t>£5,420</t>
+  </si>
+  <si>
+    <t>Glen Grant (Gordon &amp; Macphail), Single Malt 42YO Bottled 1970's, Speyside</t>
+  </si>
+  <si>
+    <t>£1,583.33</t>
+  </si>
+  <si>
+    <t>Tamdhu 39YO, Single Malt Rare and Old Bottling Distilled 1961</t>
+  </si>
+  <si>
+    <t>£1,250</t>
+  </si>
+  <si>
+    <t>£971.16</t>
+  </si>
+  <si>
+    <t>The Balvenie 18 Year Old, Pedro Ximenez Finish</t>
+  </si>
+  <si>
+    <t>£287.50</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>Belvedere, Heritage 176 Vodka</t>
+  </si>
+  <si>
+    <t>£29.95</t>
+  </si>
+  <si>
+    <t>Konishi Shuzo, Gold Daiginjo Hiyashibori Sake</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Bruichladdich, Octomore 11YO Single Cask, Distilled 2013</t>
+  </si>
+  <si>
+    <t>£362.46</t>
+  </si>
+  <si>
+    <t>Chichibu (Ichiro), Single Malt On The Way Floor Malted Bottled 2024</t>
+  </si>
+  <si>
+    <t>£237.46</t>
+  </si>
+  <si>
+    <t>£233.79</t>
   </si>
   <si>
     <t>Bunraku, Gold Junmai Daiginjo Sake</t>
-  </si>
-[...220 lines deleted...]
-    <t>£63.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <i/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1778,362 +1805,369 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-edmond-briottet-creme-menthe-verte-liqueur-1x70cl-hub-SE10273669-1-DP-11239795" TargetMode="External"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cointreau-liqueur-1x50cl-1057845013665547" TargetMode="External"/>
-[...13 lines deleted...]
-<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x35cl-1057840813665156" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/remy-martin-fine-champagne-vsop-cognac-1x70cl-1057838013664705" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-green-vep-liqueur-1x100cl-1060435414016348" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-yellow-vep-liqueur-1x100cl-1060435314016356" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-9e-centenaire-liqueur-1x70cl-1031227914006838" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/citadelle-gin-1x70cl-1060747314047403" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-yuzu-late-harvest-liqueur-1x70cl-1028967314047389" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-triple-sec-liqueur-1x70cl-1028967014047387" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-1605-liqueur-delixir-les-peres-chartreux-1x70cl-1031228114006834" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-mofs-liqueur-1x70cl-1031228014006836" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-elixir-vegetal-liqueur-1x10cl-1060435514006854" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/delord-15yo-bas-armagnac-1x70cl-1060290213988175" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-blanc-1x75cl-1060287013987840" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-liqueur-1x70cl-1031227613816924" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chartreuse-fabriquee-green-liqueur-1x70cl-1031227713816931" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x70cl-1014304013664707" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x50cl-hub-SE10326672-1-DP-11528341" TargetMode="External"/>
-<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/toutain-xo-8yo-calvados-1x70cl-1032817113615990" TargetMode="External"/>
-[...13 lines deleted...]
-<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/luxardo-sangue-morlacco-1x70cl-1050275312986067" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cointreau-liqueur-1x50cl-1057845013665547" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x35cl-1057840813665156" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/toutain-xo-8yo-calvados-1x70cl-1032817113615990" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/toutain-reserve-calvados-1x70cl-1057530113616033" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/baron-de-sigognac-10yo-bas-armagnac-1x70cl-1057472413606152" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/hennessy-xo-cognac-1x70cl-1024480413557147" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/edmond-briottet-creme-cassis-dijon-liqueur-1x70cl-1027366113501427" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/la-fee-parisienne-abinsthe-superieure-1x70cl-1036688313170669" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/maxime-trijol-vsop-cognac-1x70cl-1045686212664609" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/edmond-briottet-creme-framboise-liqueur-1x70cl-1027366312649197" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-rouge-1x70cl-hub-SE10328174-1-DP-11539365" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-deluxe-burgundy-bordeaux-mixed-pair-2x75cl-hub-SE10342232-2-DP-11590327" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-cellar-essentials-chardonnay-bordeaux-2x75cl-hub-SE10342122-2-DP-11589986" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x150cl-hub-SE10326674-1-DP-11528361" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/baron-de-sigognac-vsop-bas-armagnac-1x70cl-1036255314244383" TargetMode="External"/>
 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-cocchi-americano-rosa-bitters-1x75cl-hub-SE10329032-1-DP-11543060" TargetMode="External"/>
 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-evangelista-organic-limoncello-liqueur-1x50cl-hub-SE10310116-1-IB-11446682" TargetMode="External"/>
 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-fratelli-branca-fernet-branca-bitters-1x70cl-hub-SE10325016-1-DP-11941569" TargetMode="External"/>
 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bepi-tosolini-saliza-amaretto-liqueur-1x70cl-1027366512649408" TargetMode="External"/>
 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/caffe-borghetti-coffee-liqueur-1x70cl-1032497112888995" TargetMode="External"/>
 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/luxardo-maraschino-liqueur-1x70cl-1036687913007770" TargetMode="External"/>
 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mondino-amaro-liqueur-1x70cl-1030158511396868" TargetMode="External"/>
 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bepi-tosolini-grappa-cividina-1x70cl-1057474313699488" TargetMode="External"/>
-<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bepi-tosolini-limoncello-liqueur-1x70cl-1058101813967839" TargetMode="External"/>
-[...164 lines deleted...]
-<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-eminente-gran-reserva-10yo-rum-1x70cl-hub-SE10387793-1-DP-11974858" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/caffo-vecchio-amaro-del-capo-liqueur-1x70cl-1036688414167989" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/evangelista-organic-limoncello-liqueur-1x70cl-1027534611251689" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bepi-tosolini-limoncello-liqueur-1x70cl-1058101814244346" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sanchez-romate-cardenal-mendoza-solera-gran-reserva-clasico-15yo-1x70cl-1019662713614066" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sanchez-romate-uno-en-mil-solera-gran-reserva-brandy-1x70cl-1019662613699487" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sanchez-romate-solera-reserve-brandy-1x70cl-1034767014244357" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2015-four-roses-straight-bourbon-small-batch-barrel-strength-limited-edition-bottled-2015-1x70cl-hub-VS10266969-1-DP-11204415" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-old-world-12yo-1x70cl-hub-se10169058-1-dp-10587264" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513185411" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/few-bourbon-whiskey-1x70cl-1038963712013030" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mockingbird-titos-handmade-vodka-1x70cl-1049189312935754" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-1020774613185413-2" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-the-original-wheated-bourbon-special-reserve-1x70cl-1052381613184929" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/buffalo-trace-bourbon-ofc-1x75cl-1052379713184867" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/whistlepig-straight-rye-estate-oak-15yo-1x75cl-1002414710056064" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-kentucky-straight-bourbon-small-batch-ryder-cup-commemorative-bottling-1x70cl-1053615313326388" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-barrel-proof-bottled-2014-1x75cl-1045532212635918" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sazerac-kentucky-straight-rye-antique-collection-18yo-bottled-2024-125-proof-1x75cl-1047453813336214" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/coravin-model-3-1037891113482306" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/blantons-straight-bourbon-whiskey-gold-edition-single-barrel-1x70cl-1020683113543811" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513926328" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/michters-straight-rye-single-barrel-us-1-1x70cl-1040938213929365" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bardstown-bourbon-co-high-wheated-bourbon-1x75cl-1051443613090084" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/few-rye-immortal-1x70cl-1038964512013034" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-IB-12218279" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/whistlepig-straight-rye-10yo-1x70cl-hub-se10169057-1-dp-11270285" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-heaven-hill-straight-wheat-parkers-heritage-collection-cask-strength-orginal-batch-8th-edition-13yo-1268-proof-1x75cl-hub-VS10266977-1-DP-11204442" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-the-boss-hog-viii-lapulapus-pacific-1x70cl-hub-SE10340399-1-IB-11575292" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-westward-american-single-malt-whiskey-1x70cl-hub-SE10351116-1-DP-11647282" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/coravin-pivot--hub-SE10207599-1-DP-11881759" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/coravin-timeless-aerator-hub-SE10207614-1-DP-11881810" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-sazerac-buffalo-trace-straight-rye-kentucky-1x70cl-hub-SE10242338-1-DP-11861578" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-buffalo-trace-single-oak-project-barrel-80-winning-barrel-1x375cl-hub-VS10270029-1-DP-11221511" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-smooth-ambler-10-year-bourbon-bottled-2014-1x70cl-hub-VS10266983-1-DP-11204450" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2023-bourbon-american-whiskey-advent-calendar-1x72cl-hub-se10331986-1-dp-11558081" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-willet-single-barrel-rye-6-year-bottled-for-the-lexington-london-1x70cl-hub-VS10266992-1-DP-11204462" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-four-roses-small-batch-limited-edition-2020-1x70cl-hub-VS10275884-1-DP-11204421" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-widow-jane-10yo-bourbon-whiskey-1x70cl-hub-SE10389639-1-DP-12070191" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-hub-se10207746-1-dp-11165127" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/michters-unblended-american-whisky-us1-1x70cl-hub-SE10409383-1-DP-12185111" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-barrel-proof-12yo-bottled-march-2022-1x75cl-hub-SE10412903-1-IB-12218277" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-DP-12244477" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bardstown-bourbon-co-kentucky-straight-bourbon-1x75cl-1034975713090003" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-IB-10056068" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-DP-10384592" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/black-robin-rare-gin-1x70cl-1018079113367344" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/blue-duck-rare-vodka-1x70cl-1018079213682832" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mozart-chocolate-cream-liqueur-1x50cl-1045786712680861" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/mozart-dark-chocolate-liqueur-1x50cl-1045786812680863" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1970-glenfarclas-highland-single-malt-the-family-casks-sp15-sherry-hogshead-single-cask-2026-bottled-2015-speyside-1x70cl-hub-SE10023409-1-IB-10055021" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1971-the-last-drop-blended-scotch-bottled-2017-1x75cl-1052207813159597" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1972-lochside-the-last-drop-highland-single-grain-single-cask-highlands-1x70cl-10091531100000764" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1989-bruichladdich-single-malt-black-art-edition-022-21yo-islay-1x70cl-hub-VS10226951-1-IB-10926069" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-2-30yo-1x70cl-1008837310462143" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-1-30yo-1x70cl-1008837410185741" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1992-springbank-27-year-old-cask-244-the-kohinoor-bottled-2020-1x70cl-1009016710364085" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/1997-bowmore-samaroli-single-malt-coilltean-sherry-butt-cask-no-54-bottled-2021-islay-1x70cl-1018171010684400" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-1012171610464414" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-dp-10464402" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-ib-10290090" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-hub-SE10121716-1-IB-10290294" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2013-bruichladdich-single-malt-bere-barley-10yo-islay-1x70cl-hub-SE10367270-1-DP-11813111" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/skipper-dark-rum-1x70cl-1020371913838288" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/derrumbes-durango-100-agave-joven-mezcal-1x70cl-1040938913655652" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-axium-single-1024049913533958" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ocho-reposado-tequila-1x50cl-1059060613817053" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-konishi-shuzo-genroku-redux-junmai-sake-1x72cl-1020375513916520" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-shield-kameno-o-junmai-daiginjo-sake-1x72cl-1054022613849750" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/benromach-single-malt-10yo-speyside-1x70cl-1036282113298239" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/sugrue-precognition-pinot-meunier-gin-1x70cl-1053412613899233" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kimura-shuzo-silent-blossom-junmai-daiginjo-sake-1x72cl-1040237913916476" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cascahuin-anejo-tequila-1x70cl-1035755213914260" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tapatio-excelencia-gran-reserva-extra-anejo-tequila-1x100cl-1015836613929393" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/barsol-selecto-acholado-pisco-brandy-1x70cl-1022432913929397" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nikka-super-nikka-whisky-1x70cl-1059875513930164" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/yoichi-nikka-single-malt-1x70cl-1015862113929243" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/madame-jennifer-the-chemist-gin-1x50cl-1025804713949896" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-pinang-raci-1x70cl-1040649913657139" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-foursquare-single-blended-exceptional-cask-selection-mark-xix-sovereignty-14yo-bottled-2021-rum-1x70cl-hub-se10205779-1-dp-10827406" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/hibiki-suntory-blended-harmony-1x70cl-1008521213655686" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glen-grant-16yo-gordon-macphail-single-malt-connoisseurs-choice-bottled-2009-cask-strength-speyside-1x70cl-1057046713547163" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/taketsuru-nikka-pure-malt-1x70cl-1056788913514023" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nohaca-plata-tequila-1x70cl-1056884713525975" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nohaca-reposado-tequila-1x70cl-1056884813525976" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-bordeaux-single-1024051713533950" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-universal-single-1024051813533944" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-cask-18yo-bottled-2023-speyside-1x70cl-1033334613243017" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfiddich-single-malt-18yo-speyside-1x70cl-1012146213536473" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-1x70cl-1024270113544982" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-signet-highlands-1x70cl-1014079413557151" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/linkwood-15yo-gordon-macphail-single-malt-connoisseurs-choice-cask-strength-bottled-2009-speyside-1x70cl-1057047613547426" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/haku-craft-vodka-1x70cl-1057747313655923" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-1x70cl-1002590113273730" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-12yo-speyside-1x70cl-1012146713590748" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bruxo-no-3-mezcal-barril-1x70cl-1057431813599680" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/eminente-reserva-7yo-rum-1x70cl-1016206812551623" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenturret-highland-single-malt-triple-wood-release-bottled-2021-highlands-6x70cl-10157002100000744" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/littlemill-lowland-single-malt-celestial-edition-bourbon-oloroso-sherry-casks-40yo-bottled-2018-lowlands-1x70cl-10023406100000763" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/macallan-highland-single-malt-limited-edition-no-4-bottled-2018-speyside-6x70cl-10091530100000778" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenturret-highland-single-malt-12yo-bottled-2021-highlands-6x70cl-10157004100000827" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenturret-highland-single-malt-peat-smoked-10yo-bottled-2021-highlands-6x70cl-10156639100000828" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/yamazaki-suntory-single-malt-18yo-1x70cl-1002788913969856" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/madame-jennifer-the-biologist-gin-1x50cl-1057965213949888" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-1020687113171555" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/foursquare-spiced-rum-1x70cl-1019650613967835" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/isle-of-harris-single-malt-whisky-1x70cl-1062089514233345" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chichibu-ichiro-distillery-ii-single-malt-whisky-1x70cl-1054138813467006" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glengyle-single-malt-kilkerran-16yo-bottled-2025-campbeltown-1x70cl-1061871814197345" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/fortaleza-100-agave-blanco-tequila-1x70cl-1036685314121518" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/g4-tequila-blanco-1x70cl-1061960014210648" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-1x70cl-1016349714210641" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-reposado-tequila-1x70cl-1015688414210112" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-single-malt-whisky-1x70cl-1032526614228526" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-katsuyama-ken-junmai-ginjo-sake-1x72cl-1052258214149683" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ume-no-yado-aragoshi-momo-sake-liqueur-peach-1x72cl-1053893114149672" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-single-malt-whisky-oloroso-cask-1x70cl-1062055414228585" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/arbikie-single-malt-10-year-old-signature-release-1x70cl-1062233914254197" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/stolichnaya-gold-vodka-1x70cl-1061361314121528" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-brunswick-jute-bag-1x75cl-1062251114259281" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/doorlys-fine-old-xo-rum-1x70cl-1045639514244406" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/yellow-spot-irish-single-pot-still-12yo-1x70cl-1016944313498676" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-single-barrel-25yo-speyside-1x70cl-10091534100001284" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kenbishi-mizuho-chronometer-junmai-sake-1x72cl-1054459514282049" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tsuji-honten-gozenshu-misty-mountain-junmai-usu-nigori-bodaimoto-sake-1x72cl-1059310414282063" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-nanko-umeshu-sake-liqueur-1x72cl-1020372914282056" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-yuzu-shu-sake-liqueur-1x72cl-1024048814282062" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-ginger-sake-liqueur-1x72cl-1024049014282051" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-konishi-shuzo-shirayuki-de-ai-sparkling-sake-1x72cl-1035389314282060" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/lagg-distillery-single-malt-corriecravie-edition-1x70cl-1036705514170440" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/game-of-thrones-single-malt-8-bottle-set-8x70cl-10090441100001154" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-12yo-rum-1x70cl-1020371213299346" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/koch-ensemble-4-mezcal-1x70cl-1060751614047542" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/boann-distillery-whistler-irish-cream-1x70cl-1057431413599634" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cascahuin-tequila-reposado-1x70cl-1034752513919064" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/jancis-robinson-x-richard-brendon-wine-glass-1060193413970364" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-glenrothes-complete-collection-7x75cl-10309421100001084" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-10yo-islands-1x70cl-1036689513157213" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-blanco-tequila-1x70cl-1015663514016277" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/benromach-single-malt-organic-speyside-1x70cl-1036283614015152" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/foursquare-exceptional-cask-selection-mandamus-1x70cl-1056669413500526" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfarclas-70-year-old-1x70cl-1052465814071568" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/planteray-stiggins-fancy-pineapple-rum-1x70cl-1060747414047405" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/planteray-cut-dry-coconut-rum-1x70cl-1057431614047404" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-english-whisky-single-malt-gently-smoked-sherry-hogshead-1x70cl-1061361114121485" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/planteray-rum-mauritius-2013-1x70cl-1060965114085539" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-konishi-shuzo-shirayuki-de-ai-sparkling-sake-1x72cl-1035389314111034" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-mango-sake-liqueur-1x72cl-1040210614111043" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kenbishi-mizuho-chronometer-junmai-sake-1x72cl-1054459514113143" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ginplz-mediterranean-gin-1x50cl-1060708514041306" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nikka-blended-nikka-days-1x70cl-1025377214130458" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/english-whisky-single-malt-the-english-original-1x70cl-1061361014121481" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-english-distillery-single-malt-18th-anniversary-release-chapter-18-bottled-2025-1x70cl-1061361214121504" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cba-marrakech-gin-1x70cl-1061628014152617" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/cba-california-gin-1x70cl-1061628114152624" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nikka-from-the-barrel-extra-marriage-1x50cl-1056691013502967" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/macallan-highland-single-malt-the-harmony-collection-inspired-by-intense-arabica-speyside-1x70cl-1023781013287799" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/foursquare-doorlys-fine-old-barbados-14yo-rum-1x70cl-1019650213499897" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-eminente-gran-reserva-10yo-rum-1x70cl-hub-SE10387793-1-DP-11974858" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-batch-22-highlands-1x70cl-hub-se10307092-1-dp-10792743" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-balvenie-single-malt-40yo-speyside-1x70cl-hub-VS10087362-1-IB-11171104" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-silent-pool-gin-1x70cl-hub-SE10378370-1-DP-11877429" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-balvenie-single-malt-french-oak-pineau-cask-finish-16yo-speyside-1x70cl-hub-SE10195483-1-DP-11877415" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-champagne-single-hub-se10240515-1-dp-11052503" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-hanyu-pure-malt-sanmi-ittai-single-cask-576-1x70cl-hub-VS10266973-1-DP-11204434" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-1x70cl-hub-VS10090715-1-IB-11942300" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-1x70cl-hub-VS10170931-1-IB-11942350" TargetMode="External"/>
 <Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-IB-11981311" TargetMode="External"/>
-<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ncnean-organic-single-malt-huntress-orchard-cobbler-highlands-1x70cl-hub-SE10388916-1-DP-11965067" TargetMode="External"/>
-[...74 lines deleted...]
-<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/planteray-rum-mauritius-2013-1x70cl-1060965114085539" TargetMode="External"/></Relationships>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-clase-azul-anejo-tequila-1x70cl-hub-se10156885-1-dp-10508286" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ncnean-organic-single-malt-huntress-orchard-cobbler-highlands-1x70cl-hub-SE10388916-1-DP-11965067" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-chichibu-ichiro-malt-grain-world-blended-whisky-limited-edition-1x70cl-hub-SE10397040-1-DP-12074217" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ichiro-blended-malt-double-distilleries-chichibu-x-komagatake-bottled-2021-1x70cl-hub-SE10397971-1-DP-12074052" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ron-zacapa-centenario-reserva-limitada-bottled-2014-1x70cl-hub-VS10381204-1-DP-11900474" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-john-paul-jones-lowland-rum-1x70cl-hub-SE10402693-1-DP-12105315" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-john-paul-jones-ranger-rum-1x70cl-hub-SE10402695-1-DP-12105323" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-balvenie-single-malt-the-week-of-peat-14yo-speyside-1x70cl-hub-SE10389635-1-DP-12066747" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-san-luis-potosi-mezcal-1x70cl-hub-SE10406815-1-DP-12153015" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-14yo-american-bourbon-barrel-curious-casks-1x70cl-hub-SE10407245-1-DP-12159602" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-bruichladdich-octomore-141-5-yo-1x70cl-hub-SE10367243-1-DP-11812834" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-DP-11765630" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/wildmoor-blended-scotch-rugged-coast-oloroso-sherry-cask-finish-30yo-1x70cl-hub-SE10407976-1-DP-12169926" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-balvenie-single-malt-rare-marriages-40yo-1x70cl-hub-SE10309488-1-IB-11454698" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-bottled-2020-1x70cl-hub-se10144064-1-dp-10791121" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-6x70cl-hub-VS10090715-6-IB-10596243" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-whisky-1815-islay-1x70cl-hub-VS10090720-1-IB-10681649" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-6x70cl-hub-VS10170931-6-IB-10596244" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-auchroisk-gordon-macphail-single-malt-2009-speyside-1x70cl-hub-se10242129-1-dp-11074133" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tomatin-highland-single-malt-batch-6-30yo-1x70cl-hub-SE10257361-1-DP-11157074" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-hub-se10206871-1-ib-11165388" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-laphroaig-single-malt-sherry-cask-32yo-bottled-2015-islay-1x70cl-hub-SE10128422-1-DP-10587222" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-highland-single-grain-rye-highlands-1x70cl-hub-SE10023403-1-DP-10054994" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tomatin-10-yo-fine-old-malt-whisky-1x70cl-hub-se10215631-1-dp-10870925" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-corazon-100-agave-reposado-tequila-1x70cl-hub-SE10349713-1-DP-11640029" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-original-1x72cl-hub-se10331999-1-dp-11558135" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-kintsugi-1x72cl-hub-se10332000-1-dp-11558139" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-talisker-xpedition-oak-iii-498-1x70cl-hub-SE10342445-1-DP-11591775" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-glenfiddich-single-malt-grande-couronne-cognac-cask-finish-26yo-speyside-1x70cl-hub-SE10135857-1-DP-11162498" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-ardbeg-traigh-bhan-19-years-old-batch-5-1x70cl-hub-SE10323352-1-IB-11575254" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-mossburn-x-foursquare-collaboration-cask-12yo-1x70cl-hub-SE10347661-1-DP-11621361" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-the-last-drop-japanese-blended-malt-mizunara-cask-no-2108-release-no-30-20yo-1x75cl-hub-SE10256183-1-IB-11639525" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-corazon-100-agave-anejo-tequila-1x70cl-hub-SE10349715-1-DP-11640039" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-se10258269-1-dp-11709306" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/volcan-de-mi-tierra-bt-blanco-tahona-tequila-1x70cl-hub-SE10407850-1-DP-12168855" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/wildmoor-blended-scotch-dark-moorland-oloroso-sherry-cask-finish-23yo-1x70cl-hub-SE10407971-1-DP-12169916" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-la-pinta-1x70cl-1054489413393770" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/trevethan-grapefruit-lychee-gin-1x70cl-1052468413198267" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kanpai-kumo-nigori-sake-1x37-5cl-1051653413114957" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kimura-shuzo-hidden-glade-daiginjo-sake-1x72cl-1051578013104028" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/zalto-white-wine-single-1024051911052422" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813157276" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/worthy-park-single-estate-reserve-rum-1x70cl-1016072113160672" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/g4-tequila-blanco-108-proof-1x75cl-1020248913157738" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ardbeg-single-malt-10yo-islay-1x70cl-1014078911872993" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-3x70cl-1002590113176786" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813170620" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/aureus-vita-gin-1x70cl-1052468513198278" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/isle-of-harris-gin-1x70cl-1027076413112428" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-port-wood-finish-21yo-speyside-1x70cl-1009229611993964" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-25-yo-rare-marriages-1x70cl-1009517211454695" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724712184716" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724713241023" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-arbikie-highland-rye-single-grain-cask-selection-nos-3-5-13-14-4-yo-highlands-release-no-2-1x70cl-hub-se10196533-1-dp-10791603" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ocho-blanco-tequila-1x50cl-1047129313299337" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kenbishi-zuishou-1x72cl-1054020813370066" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-kotsuzumi-hanafubuki-junmai-ginjo-sake-1x72cl-1052258113347818" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/ncnean-organic-single-malt-quiet-rebels-simon-1x70cl-1054089313376186" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/idle-assembly-premium-aged-rum-1x70cl-1044479813113487" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-special-reserve-15yo-rum-1x70cl-1020371313099194" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bruichladdich-single-malt-redefine-eighteen-18yo-islay-1x70cl-hub-SE10378480-1-DP-11812969" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/strathisla-gordon-macphail-single-malt-bottled-2009-speyside-1x70cl-hub-SE10442325-1-DP-12529887" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-6x70cl-hub-SE10242701-6-IB-12229953" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/wildmoor-blended-scotch-black-mountain-pedro-ximenez-finish-40yo-1x70cl-hub-SE10409550-1-IB-12187073" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/clase-azul-plata-tequila-1x70cl-hub-SE10156882-1-DP-12267445" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/flor-de-cana-12yo-1x70cl-hub-SE10418261-1-DP-12312557" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/flor-de-cana-15yo-1x70cl-hub-SE10418262-1-DP-12313178" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chichibu-ichiro-mizunara-wood-reserve-1x70cl-hub-SE10397038-1-DP-12494383" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-tusail-private-edition-highlands-1x70cl-hub-VS10023411-1-DP-10791450" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-SE10258269-1-IB-11170960" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bunnahabhain-gordon-macphail-single-malt-discovery-10yo-islay-1x70cl-hub-SE10442303-1-DP-12529748" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-the-bothy-quarter-cask-islands-1x70cl-hub-SE10439366-1-DP-12496608" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-last-drop-no-36-55yo-tomintoul-single-malt-scotch-whisky-1968-sherry-butt-1x75cl-1037996213083579" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glen-grant-gordon-macphail-single-malt-42yo-bottled-1970s-speyside-1x70cl-1015337210487477" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/tamdhu-39yo-single-malt-rare-and-old-bottling-distilled-1961-1x70cl-1021433510868331" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-1025826911162493" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/the-balvenie-18-year-old-pedro-ximenez-finish-1x70cl-1026041311176142" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/belvedere-heritage-176-vodka-1x70cl-1016206712742214" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-konishi-shuzo-gold-daiginjo-hiyashibori-sake-1x72cl-1020462512846652" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/bruichladdich-octomore-11yo-single-cask-distilled-2013-1x70cl-1046878112817461" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/chichibu-ichiro-single-malt-on-the-way-floor-malted-bottled-2024-1x70cl-1051149013059225" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-bunraku-gold-junmai-daiginjo-sake-1x72cl-1051256113069072" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-mango-sake-liqueur-1x72cl-1040210614282057" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L285"/>
+  <dimension ref="A1:L292"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="22"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="24"/>
     <col min="8" max="8" width="12"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="9"/>
     <col min="11" max="11" width="14"/>
     <col min="12" max="12" width="11"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="185">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Brunswick
 15 New Road, Brighton BN1 1UF, UK
 wine@brunswickfinewines.com
 +44 (0) 1273 054 690
 Fine Wines List
-Last Updated: Tue, 26 May 2026 17:30:14
-# of Products: 283
+Last Updated: Mon, 17 Aug 2026 12:30:12
+# of Products: 290
 Prices are excl. UK Duty and VAT for IB products and excl. VAT for DP products.</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
@@ -2180,10245 +2214,10470 @@
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>20</v>
       </c>
       <c r="L3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
       <c r="C4" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D4" t="s" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
       <c r="I4" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D5" t="s" s="4">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D6" t="s" s="4">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
         <v>27</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H6" t="s">
         <v>18</v>
       </c>
       <c r="I6" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D7" t="s" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>18</v>
       </c>
       <c r="I7" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="3">
         <v>4</v>
       </c>
       <c r="K7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D8" t="s" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>12</v>
       </c>
+      <c r="B9" t="s">
+        <v>21</v>
+      </c>
       <c r="C9" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D9" t="s" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9" t="s">
         <v>18</v>
       </c>
       <c r="I9" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D10" t="s" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>12</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D11" t="s" s="4">
         <v>39</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="3">
         <v>3</v>
       </c>
       <c r="K11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D12" t="s" s="4">
+        <v>41</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="3">
+        <v>3</v>
+      </c>
+      <c r="K12" t="s">
         <v>42</v>
-      </c>
-[...19 lines deleted...]
-        <v>44</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>12</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D13" t="s" s="4">
+        <v>43</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="3">
+        <v>10</v>
+      </c>
+      <c r="K13" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
+      <c r="B14" t="s">
+        <v>46</v>
+      </c>
       <c r="C14" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D14" t="s" s="4">
         <v>47</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="3">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="K14" t="s">
         <v>48</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>12</v>
       </c>
+      <c r="B15" t="s">
+        <v>21</v>
+      </c>
       <c r="C15" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D15" t="s" s="4">
         <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="3">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="K15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>12</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D16" t="s" s="4">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="K16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>12</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D17" t="s" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H17" t="s">
         <v>18</v>
       </c>
       <c r="I17" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C18" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D18" t="s" s="4">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="3">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="K18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D19" t="s" s="4">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19" t="s">
         <v>18</v>
       </c>
       <c r="I19" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="3">
         <v>5</v>
       </c>
       <c r="K19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>12</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s" s="4">
+        <v>61</v>
+      </c>
+      <c r="E20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" t="s">
         <v>59</v>
       </c>
-      <c r="C20" t="s" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>18</v>
       </c>
       <c r="I20" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K20" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="L20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="C21" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>18</v>
       </c>
       <c r="I21" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="C22" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D22" t="s" s="4">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H22" t="s">
         <v>18</v>
       </c>
       <c r="I22" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K22" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="L22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>12</v>
       </c>
       <c r="B23" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="C23" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D23" t="s" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>18</v>
       </c>
       <c r="I23" t="s">
         <v>19</v>
       </c>
       <c r="J23" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>12</v>
       </c>
+      <c r="B24" t="s">
+        <v>46</v>
+      </c>
       <c r="C24" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>18</v>
       </c>
       <c r="I24" t="s">
         <v>19</v>
       </c>
       <c r="J24" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>12</v>
       </c>
+      <c r="B25" t="s">
+        <v>21</v>
+      </c>
       <c r="C25" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>18</v>
       </c>
       <c r="I25" t="s">
         <v>19</v>
       </c>
       <c r="J25" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>12</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26" t="s">
         <v>18</v>
       </c>
       <c r="I26" t="s">
         <v>19</v>
       </c>
       <c r="J26" s="3">
         <v>3</v>
       </c>
       <c r="K26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="C27" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D27" t="s" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27" t="s">
         <v>18</v>
       </c>
       <c r="I27" t="s">
         <v>19</v>
       </c>
       <c r="J27" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>12</v>
       </c>
+      <c r="B28" t="s">
+        <v>21</v>
+      </c>
       <c r="C28" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D28" t="s" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28" t="s">
         <v>18</v>
       </c>
       <c r="I28" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>12</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D29" t="s" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29" t="s">
         <v>18</v>
       </c>
       <c r="I29" t="s">
         <v>19</v>
       </c>
       <c r="J29" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>12</v>
       </c>
+      <c r="B30" t="s">
+        <v>21</v>
+      </c>
       <c r="C30" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="F30" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H30" t="s">
         <v>18</v>
       </c>
       <c r="I30" t="s">
         <v>19</v>
       </c>
       <c r="J30" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K30" t="s">
         <v>82</v>
       </c>
       <c r="L30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D31" t="s" s="4">
         <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G31" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>18</v>
       </c>
       <c r="I31" t="s">
         <v>19</v>
       </c>
       <c r="J31" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K31" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="C32" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D32" t="s" s="4">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
         <v>85</v>
       </c>
       <c r="G32" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>18</v>
       </c>
       <c r="I32" t="s">
         <v>19</v>
       </c>
       <c r="J32" s="3">
         <v>3</v>
       </c>
       <c r="K32" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D33" t="s" s="4">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="3">
         <v>3</v>
       </c>
       <c r="K33" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="B34" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="C34" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D34" t="s" s="4">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" t="s">
         <v>19</v>
       </c>
       <c r="J34" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K34" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="L34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D35" t="s" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" t="s">
         <v>19</v>
       </c>
       <c r="J35" s="3">
         <v>2</v>
       </c>
       <c r="K35" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C36" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D36" t="s" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I36" t="s">
         <v>19</v>
       </c>
       <c r="J36" s="3">
         <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D37" t="s" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" t="s">
         <v>19</v>
       </c>
       <c r="J37" s="3">
         <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D38" t="s" s="4">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38" t="s">
         <v>18</v>
       </c>
       <c r="I38" t="s">
         <v>19</v>
       </c>
       <c r="J38" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B39" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C39" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39" t="s">
         <v>18</v>
       </c>
       <c r="I39" t="s">
         <v>19</v>
       </c>
       <c r="J39" s="3">
         <v>4</v>
       </c>
       <c r="K39" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C40" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
         <v>18</v>
       </c>
       <c r="I40" t="s">
         <v>19</v>
       </c>
       <c r="J40" s="3">
         <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C41" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" t="s">
         <v>19</v>
       </c>
       <c r="J41" s="3">
         <v>4</v>
       </c>
       <c r="K41" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="L41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B42" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C42" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D42" t="s" s="4">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42" t="s">
         <v>18</v>
       </c>
       <c r="I42" t="s">
         <v>19</v>
       </c>
       <c r="J42" s="3">
         <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="L42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C43" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43" t="s">
         <v>18</v>
       </c>
       <c r="I43" t="s">
         <v>19</v>
       </c>
       <c r="J43" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K43" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="L43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="C44" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D44" t="s" s="4">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H44" t="s">
         <v>18</v>
       </c>
       <c r="I44" t="s">
         <v>19</v>
       </c>
       <c r="J44" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="C45" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H45" t="s">
         <v>18</v>
       </c>
       <c r="I45" t="s">
         <v>19</v>
       </c>
       <c r="J45" s="3">
         <v>4</v>
       </c>
       <c r="K45" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="L45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>113</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s" s="4">
         <v>114</v>
       </c>
-      <c r="C46" s="3">
-[...2 lines deleted...]
-      <c r="D46" t="s" s="4">
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" t="s">
+        <v>23</v>
+      </c>
+      <c r="H46" t="s">
+        <v>18</v>
+      </c>
+      <c r="I46" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="3">
+        <v>2</v>
+      </c>
+      <c r="K46" t="s">
         <v>115</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
       <c r="L46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>113</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D47" t="s" s="4">
+        <v>116</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47" t="s">
+        <v>18</v>
+      </c>
+      <c r="I47" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" s="3">
+        <v>4</v>
+      </c>
+      <c r="K47" t="s">
         <v>117</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
       <c r="L47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>113</v>
       </c>
+      <c r="B48" t="s">
+        <v>118</v>
+      </c>
       <c r="C48" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48" t="s">
         <v>18</v>
       </c>
       <c r="I48" t="s">
         <v>19</v>
       </c>
       <c r="J48" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K48" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>121</v>
+      </c>
+      <c r="B49" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="3">
+        <v>2015</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49" t="s">
         <v>18</v>
       </c>
       <c r="I49" t="s">
         <v>19</v>
       </c>
       <c r="J49" s="3">
         <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="L49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B50" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C50" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G50" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H50" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I50" t="s">
         <v>19</v>
       </c>
       <c r="J50" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K50" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="L50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B51" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C51" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G51" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H51" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I51" t="s">
         <v>19</v>
       </c>
       <c r="J51" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="L51" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C52" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G52" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H52" t="s">
         <v>18</v>
       </c>
       <c r="I52" t="s">
         <v>19</v>
       </c>
       <c r="J52" s="3">
         <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="L52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C53" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53" t="s">
         <v>18</v>
       </c>
       <c r="I53" t="s">
         <v>19</v>
       </c>
       <c r="J53" s="3">
         <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>130</v>
+        <v>51</v>
       </c>
       <c r="L53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B54" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C54" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G54" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H54" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I54" t="s">
         <v>19</v>
       </c>
       <c r="J54" s="3">
         <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="L54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B55" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C55" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55" t="s">
         <v>18</v>
       </c>
       <c r="I55" t="s">
         <v>19</v>
       </c>
       <c r="J55" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K55" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="L55"/>
+        <v>137</v>
+      </c>
+      <c r="L55" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B56" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C56" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G56" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>18</v>
       </c>
       <c r="I56" t="s">
         <v>19</v>
       </c>
       <c r="J56" s="3">
         <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B57" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C57" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57" t="s">
         <v>18</v>
       </c>
       <c r="I57" t="s">
         <v>19</v>
       </c>
       <c r="J57" s="3">
         <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B58" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="C58" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E58" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F58" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G58" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="H58" t="s">
         <v>18</v>
       </c>
       <c r="I58" t="s">
         <v>19</v>
       </c>
       <c r="J58" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K58" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="L58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B59" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C59" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D59" t="s" s="4">
+        <v>144</v>
+      </c>
+      <c r="E59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" t="s">
+        <v>50</v>
+      </c>
+      <c r="G59" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" t="s">
+        <v>18</v>
+      </c>
+      <c r="I59" t="s">
+        <v>19</v>
+      </c>
+      <c r="J59" s="3">
+        <v>1</v>
+      </c>
+      <c r="K59" t="s">
         <v>145</v>
-      </c>
-[...19 lines deleted...]
-        <v>146</v>
       </c>
       <c r="L59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B60" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C60" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60" t="s">
         <v>18</v>
       </c>
       <c r="I60" t="s">
         <v>19</v>
       </c>
       <c r="J60" s="3">
         <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="L60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B61" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="C61" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G61" t="s">
-        <v>40</v>
+        <v>151</v>
       </c>
       <c r="H61" t="s">
         <v>18</v>
       </c>
       <c r="I61" t="s">
         <v>19</v>
       </c>
       <c r="J61" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K61" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="L61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B62" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C62" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>18</v>
       </c>
       <c r="I62" t="s">
         <v>19</v>
       </c>
       <c r="J62" s="3">
         <v>2</v>
       </c>
       <c r="K62" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="L62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B63" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C63" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G63" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H63" t="s">
         <v>18</v>
       </c>
       <c r="I63" t="s">
         <v>19</v>
       </c>
       <c r="J63" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L63"/>
+        <v>129</v>
+      </c>
+      <c r="L63" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>113</v>
+        <v>121</v>
+      </c>
+      <c r="B64" t="s">
+        <v>122</v>
       </c>
       <c r="C64" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>16</v>
       </c>
       <c r="G64" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H64" t="s">
         <v>18</v>
       </c>
       <c r="I64" t="s">
         <v>19</v>
       </c>
       <c r="J64" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="L64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B65" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C65" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="H65" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I65" t="s">
         <v>19</v>
       </c>
       <c r="J65" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K65" t="s">
-        <v>154</v>
+        <v>42</v>
       </c>
       <c r="L65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C66" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>16</v>
       </c>
       <c r="G66" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H66" t="s">
         <v>18</v>
       </c>
       <c r="I66" t="s">
         <v>19</v>
       </c>
       <c r="J66" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K66" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="L66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B67" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C67" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="H67" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I67" t="s">
         <v>19</v>
       </c>
       <c r="J67" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K67" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="L67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B68" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C68" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D68" t="s" s="4">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>16</v>
       </c>
       <c r="G68" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H68" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I68" t="s">
         <v>19</v>
       </c>
       <c r="J68" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K68" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="L68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B69" t="s">
-        <v>161</v>
+        <v>122</v>
       </c>
       <c r="C69" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G69" t="s">
         <v>17</v>
       </c>
       <c r="H69" t="s">
         <v>18</v>
       </c>
       <c r="I69" t="s">
         <v>19</v>
       </c>
       <c r="J69" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K69" t="s">
-        <v>41</v>
+        <v>164</v>
       </c>
       <c r="L69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B70" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C70" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G70" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H70" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I70" t="s">
         <v>19</v>
       </c>
       <c r="J70" s="3">
         <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B71" t="s">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="C71" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E71" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F71" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G71" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="H71" t="s">
         <v>18</v>
       </c>
       <c r="I71" t="s">
         <v>19</v>
       </c>
       <c r="J71" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="L71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B72" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C72" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E72" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="F72" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G72" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H72" t="s">
         <v>18</v>
       </c>
       <c r="I72" t="s">
         <v>19</v>
       </c>
       <c r="J72" s="3">
         <v>2</v>
       </c>
       <c r="K72" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B73" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="C73" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D73" t="s" s="4">
+        <v>172</v>
+      </c>
+      <c r="E73" t="s">
+        <v>150</v>
+      </c>
+      <c r="F73" t="s">
+        <v>50</v>
+      </c>
+      <c r="G73" t="s">
         <v>170</v>
       </c>
-      <c r="E73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H73" t="s">
         <v>18</v>
       </c>
       <c r="I73" t="s">
         <v>19</v>
       </c>
       <c r="J73" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K73" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="L73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B74" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C74" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>173</v>
+        <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74" t="s">
         <v>18</v>
       </c>
       <c r="I74" t="s">
         <v>19</v>
       </c>
       <c r="J74" s="3">
         <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B75" t="s">
-        <v>175</v>
+        <v>122</v>
       </c>
       <c r="C75" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D75" t="s" s="4">
         <v>176</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="H75" t="s">
         <v>18</v>
       </c>
       <c r="I75" t="s">
         <v>19</v>
       </c>
       <c r="J75" s="3">
         <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>113</v>
+        <v>121</v>
+      </c>
+      <c r="B76" t="s">
+        <v>179</v>
       </c>
       <c r="C76" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G76" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="H76" t="s">
         <v>18</v>
       </c>
       <c r="I76" t="s">
         <v>19</v>
       </c>
       <c r="J76" s="3">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="K76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="L76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C77" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G77" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="H77" t="s">
         <v>18</v>
       </c>
       <c r="I77" t="s">
         <v>19</v>
       </c>
       <c r="J77" s="3">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K77" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="L77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B78" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C78" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>16</v>
       </c>
       <c r="G78" t="s">
         <v>17</v>
       </c>
       <c r="H78" t="s">
         <v>18</v>
       </c>
       <c r="I78" t="s">
         <v>19</v>
       </c>
       <c r="J78" s="3">
         <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="L78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B79" t="s">
-        <v>184</v>
+        <v>122</v>
       </c>
       <c r="C79" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>16</v>
       </c>
       <c r="G79" t="s">
         <v>17</v>
       </c>
       <c r="H79" t="s">
         <v>18</v>
       </c>
       <c r="I79" t="s">
         <v>19</v>
       </c>
       <c r="J79" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K79" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="L79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B80" t="s">
-        <v>114</v>
+        <v>188</v>
       </c>
       <c r="C80" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>121</v>
+        <v>189</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G80" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H80" t="s">
         <v>18</v>
       </c>
       <c r="I80" t="s">
         <v>19</v>
       </c>
       <c r="J80" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K80" t="s">
-        <v>122</v>
+        <v>190</v>
       </c>
       <c r="L80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B81" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C81" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>187</v>
+        <v>134</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G81" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H81" t="s">
         <v>18</v>
       </c>
       <c r="I81" t="s">
         <v>19</v>
       </c>
       <c r="J81" s="3">
         <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="L81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B82" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C82" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G82" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H82" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I82" t="s">
         <v>19</v>
       </c>
       <c r="J82" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K82" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="L82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B83" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C83" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G83" t="s">
         <v>17</v>
       </c>
       <c r="H83" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I83" t="s">
         <v>19</v>
       </c>
       <c r="J83" s="3">
         <v>3</v>
       </c>
       <c r="K83" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="L83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B84" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C84" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G84" t="s">
         <v>17</v>
       </c>
       <c r="H84" t="s">
         <v>18</v>
       </c>
       <c r="I84" t="s">
         <v>19</v>
       </c>
       <c r="J84" s="3">
         <v>3</v>
       </c>
       <c r="K84" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="L84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>193</v>
+        <v>121</v>
+      </c>
+      <c r="B85" t="s">
+        <v>122</v>
       </c>
       <c r="C85" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D85" t="s" s="4">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G85" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="H85" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I85" t="s">
         <v>19</v>
       </c>
       <c r="J85" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C86" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="G86" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="H86" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I86" t="s">
         <v>19</v>
       </c>
       <c r="J86" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="K86" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="L86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B87" t="s">
         <v>197</v>
       </c>
       <c r="C87" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D87" t="s" s="4">
         <v>198</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="G87" t="s">
-        <v>17</v>
+        <v>151</v>
       </c>
       <c r="H87" t="s">
         <v>18</v>
       </c>
       <c r="I87" t="s">
         <v>19</v>
       </c>
       <c r="J87" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>62</v>
+        <v>199</v>
       </c>
       <c r="L87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C88" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88" t="s">
         <v>18</v>
       </c>
       <c r="I88" t="s">
         <v>19</v>
       </c>
       <c r="J88" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K88" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>200</v>
       </c>
+      <c r="B89" t="s">
+        <v>201</v>
+      </c>
       <c r="C89" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G89" t="s">
         <v>17</v>
       </c>
       <c r="H89" t="s">
         <v>18</v>
       </c>
       <c r="I89" t="s">
         <v>19</v>
       </c>
       <c r="J89" s="3">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="K89" t="s">
-        <v>202</v>
+        <v>68</v>
       </c>
       <c r="L89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C90" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="G90" t="s">
         <v>17</v>
       </c>
       <c r="H90" t="s">
         <v>18</v>
       </c>
       <c r="I90" t="s">
         <v>19</v>
       </c>
       <c r="J90" s="3">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="K90" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="L90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>204</v>
       </c>
-      <c r="B91" t="s">
-[...3 lines deleted...]
-        <v>1970</v>
+      <c r="C91" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D91" t="s" s="4">
+        <v>207</v>
+      </c>
+      <c r="E91" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" t="s">
+        <v>59</v>
+      </c>
+      <c r="G91" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" t="s">
+        <v>18</v>
+      </c>
+      <c r="I91" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="3">
+        <v>3</v>
+      </c>
+      <c r="K91" t="s">
         <v>206</v>
       </c>
-      <c r="E91" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="L91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>204</v>
+        <v>208</v>
+      </c>
+      <c r="B92" t="s">
+        <v>209</v>
       </c>
       <c r="C92" s="3">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G92" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H92" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I92" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J92" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>211</v>
       </c>
-      <c r="L92"/>
+      <c r="L92" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C93" s="3">
-        <v>1989</v>
+        <v>1971</v>
       </c>
       <c r="D93" t="s" s="4">
         <v>213</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G93" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H93" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I93" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J93" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K93" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="L93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>215</v>
+        <v>208</v>
+      </c>
+      <c r="B94" t="s">
+        <v>216</v>
       </c>
       <c r="C94" s="3">
-        <v>1991</v>
+        <v>1972</v>
       </c>
       <c r="D94" t="s" s="4">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H94" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I94" t="s">
         <v>19</v>
       </c>
       <c r="J94" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>215</v>
+        <v>208</v>
+      </c>
+      <c r="B95" t="s">
+        <v>220</v>
       </c>
       <c r="C95" s="3">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H95" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I95" t="s">
         <v>19</v>
       </c>
       <c r="J95" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K95" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="L95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C96" s="3">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
         <v>16</v>
       </c>
       <c r="G96" t="s">
-        <v>222</v>
+        <v>23</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I96" t="s">
         <v>19</v>
       </c>
       <c r="J96" s="3">
         <v>1</v>
       </c>
       <c r="K96" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="L96" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="C97" s="3">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I97" t="s">
         <v>19</v>
       </c>
       <c r="J97" s="3">
         <v>1</v>
       </c>
       <c r="K97" t="s">
+        <v>225</v>
+      </c>
+      <c r="L97" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="C98" s="3">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" t="s">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="H98" t="s">
         <v>18</v>
       </c>
       <c r="I98" t="s">
         <v>19</v>
       </c>
       <c r="J98" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K98" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="L98"/>
+        <v>230</v>
+      </c>
+      <c r="L98" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B99" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C99" s="3">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" t="s">
-        <v>40</v>
+        <v>151</v>
       </c>
       <c r="H99" t="s">
         <v>18</v>
       </c>
       <c r="I99" t="s">
         <v>19</v>
       </c>
       <c r="J99" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K99" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="L99"/>
+        <v>233</v>
+      </c>
+      <c r="L99" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B100" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C100" s="3">
         <v>2000</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="H100" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I100" t="s">
         <v>19</v>
       </c>
       <c r="J100" s="3">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="K100" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="L100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B101" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C101" s="3">
         <v>2000</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
         <v>16</v>
       </c>
       <c r="G101" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="H101" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I101" t="s">
         <v>19</v>
       </c>
       <c r="J101" s="3">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="K101" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="L101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B102" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C102" s="3">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="F102" t="s">
         <v>16</v>
       </c>
       <c r="G102" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H102" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I102" t="s">
         <v>19</v>
       </c>
       <c r="J102" s="3">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="K102" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="L102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B103" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C103" s="3">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
-        <v>17</v>
+        <v>151</v>
       </c>
       <c r="H103" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I103" t="s">
         <v>19</v>
       </c>
       <c r="J103" s="3">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="K103" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="B104" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="3">
+        <v>2013</v>
+      </c>
+      <c r="D104" t="s" s="4">
         <v>241</v>
       </c>
-      <c r="C104" t="s" s="3">
-[...2 lines deleted...]
-      <c r="D104" t="s" s="4">
+      <c r="E104" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" t="s">
+        <v>18</v>
+      </c>
+      <c r="I104" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" s="3">
+        <v>4</v>
+      </c>
+      <c r="K104" t="s">
         <v>242</v>
-      </c>
-[...19 lines deleted...]
-        <v>243</v>
       </c>
       <c r="L104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="C105" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D105" t="s" s="4">
         <v>244</v>
       </c>
       <c r="E105" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F105" t="s">
-        <v>245</v>
+        <v>16</v>
       </c>
       <c r="G105" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H105" t="s">
         <v>18</v>
       </c>
       <c r="I105" t="s">
         <v>19</v>
       </c>
       <c r="J105" s="3">
         <v>1</v>
       </c>
       <c r="K105" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="L105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="C106" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D106" t="s" s="4">
         <v>246</v>
       </c>
-      <c r="C106" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="H106" t="s">
         <v>18</v>
       </c>
       <c r="I106" t="s">
         <v>19</v>
       </c>
       <c r="J106" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K106" t="s">
-        <v>248</v>
+        <v>70</v>
       </c>
       <c r="L106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B107" t="s">
-        <v>205</v>
+        <v>247</v>
       </c>
       <c r="C107" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D107" t="s" s="4">
+        <v>248</v>
+      </c>
+      <c r="E107" t="s">
+        <v>150</v>
+      </c>
+      <c r="F107" t="s">
+        <v>50</v>
+      </c>
+      <c r="G107" t="s">
         <v>249</v>
       </c>
-      <c r="E107" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H107" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I107" t="s">
         <v>19</v>
       </c>
       <c r="J107" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K107" t="s">
         <v>250</v>
       </c>
       <c r="L107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" t="s">
         <v>251</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D108" t="s" s="4">
         <v>252</v>
       </c>
-      <c r="C108" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="G108" t="s">
         <v>17</v>
       </c>
       <c r="H108" t="s">
         <v>18</v>
       </c>
       <c r="I108" t="s">
         <v>19</v>
       </c>
       <c r="J108" s="3">
         <v>2</v>
       </c>
       <c r="K108" t="s">
-        <v>254</v>
+        <v>51</v>
       </c>
       <c r="L108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="C109" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D109" t="s" s="4">
+        <v>254</v>
+      </c>
+      <c r="E109" t="s">
         <v>255</v>
       </c>
-      <c r="E109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G109" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H109" t="s">
         <v>18</v>
       </c>
       <c r="I109" t="s">
         <v>19</v>
       </c>
       <c r="J109" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>256</v>
       </c>
       <c r="L109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>240</v>
+        <v>253</v>
+      </c>
+      <c r="B110" t="s">
+        <v>257</v>
       </c>
       <c r="C110" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F110" t="s">
-        <v>22</v>
+        <v>183</v>
       </c>
       <c r="G110" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H110" t="s">
         <v>18</v>
       </c>
       <c r="I110" t="s">
         <v>19</v>
       </c>
       <c r="J110" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K110" t="s">
-        <v>258</v>
+        <v>36</v>
       </c>
       <c r="L110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B111" t="s">
+        <v>209</v>
       </c>
       <c r="C111" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D111" t="s" s="4">
         <v>259</v>
       </c>
       <c r="E111" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F111" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G111" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H111" t="s">
         <v>18</v>
       </c>
       <c r="I111" t="s">
         <v>19</v>
       </c>
       <c r="J111" s="3">
         <v>2</v>
       </c>
       <c r="K111" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="L111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="B112" t="s">
+        <v>247</v>
       </c>
       <c r="C112" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E112" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F112" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G112" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H112" t="s">
         <v>18</v>
       </c>
       <c r="I112" t="s">
         <v>19</v>
       </c>
       <c r="J112" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K112" t="s">
-        <v>262</v>
+        <v>70</v>
       </c>
       <c r="L112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C113" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F113" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G113" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H113" t="s">
         <v>18</v>
       </c>
       <c r="I113" t="s">
         <v>19</v>
       </c>
       <c r="J113" s="3">
         <v>2</v>
       </c>
       <c r="K113" t="s">
-        <v>265</v>
+        <v>48</v>
       </c>
       <c r="L113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="B114" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C114" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="F114" t="s">
         <v>16</v>
       </c>
       <c r="G114" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H114" t="s">
         <v>18</v>
       </c>
       <c r="I114" t="s">
         <v>19</v>
       </c>
       <c r="J114" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K114" t="s">
-        <v>267</v>
+        <v>24</v>
       </c>
       <c r="L114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="B115" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C115" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="G115" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H115" t="s">
         <v>18</v>
       </c>
       <c r="I115" t="s">
         <v>19</v>
       </c>
       <c r="J115" s="3">
         <v>2</v>
       </c>
       <c r="K115" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="L115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="C116" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" t="s">
         <v>16</v>
       </c>
       <c r="G116" t="s">
         <v>17</v>
       </c>
       <c r="H116" t="s">
         <v>18</v>
       </c>
       <c r="I116" t="s">
         <v>19</v>
       </c>
       <c r="J116" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K116" t="s">
-        <v>88</v>
+        <v>267</v>
       </c>
       <c r="L116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B117" t="s">
+        <v>268</v>
+      </c>
+      <c r="C117" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D117" t="s" s="4">
+        <v>269</v>
+      </c>
+      <c r="E117" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" t="s">
+        <v>16</v>
+      </c>
+      <c r="G117" t="s">
+        <v>23</v>
+      </c>
+      <c r="H117" t="s">
+        <v>18</v>
+      </c>
+      <c r="I117" t="s">
+        <v>19</v>
+      </c>
+      <c r="J117" s="3">
+        <v>2</v>
+      </c>
+      <c r="K117" t="s">
         <v>270</v>
-      </c>
-[...25 lines deleted...]
-        <v>258</v>
       </c>
       <c r="L117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="B118" t="s">
+        <v>268</v>
+      </c>
+      <c r="C118" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D118" t="s" s="4">
+        <v>271</v>
+      </c>
+      <c r="E118" t="s">
+        <v>15</v>
+      </c>
+      <c r="F118" t="s">
+        <v>16</v>
+      </c>
+      <c r="G118" t="s">
+        <v>23</v>
+      </c>
+      <c r="H118" t="s">
+        <v>18</v>
+      </c>
+      <c r="I118" t="s">
+        <v>19</v>
+      </c>
+      <c r="J118" s="3">
+        <v>3</v>
+      </c>
+      <c r="K118" t="s">
         <v>272</v>
-      </c>
-[...25 lines deleted...]
-        <v>274</v>
       </c>
       <c r="L118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B119" t="s">
-        <v>205</v>
+        <v>273</v>
       </c>
       <c r="C119" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D119" t="s" s="4">
+        <v>274</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
+      </c>
+      <c r="F119" t="s">
+        <v>59</v>
+      </c>
+      <c r="G119" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119" t="s">
+        <v>18</v>
+      </c>
+      <c r="I119" t="s">
+        <v>19</v>
+      </c>
+      <c r="J119" s="3">
+        <v>3</v>
+      </c>
+      <c r="K119" t="s">
         <v>275</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
       <c r="L119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>276</v>
       </c>
       <c r="C120" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H120" t="s">
         <v>18</v>
       </c>
       <c r="I120" t="s">
         <v>19</v>
       </c>
       <c r="J120" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K120" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C121" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="F121" t="s">
         <v>16</v>
       </c>
       <c r="G121" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H121" t="s">
         <v>18</v>
       </c>
       <c r="I121" t="s">
         <v>19</v>
       </c>
       <c r="J121" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K121" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="C122" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H122" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="I122" t="s">
         <v>19</v>
       </c>
       <c r="J122" s="3">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>283</v>
       </c>
-      <c r="L122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="B123" t="s">
+        <v>208</v>
+      </c>
+      <c r="C123" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D123" t="s" s="4">
+        <v>284</v>
+      </c>
+      <c r="E123" t="s">
+        <v>15</v>
+      </c>
+      <c r="F123" t="s">
+        <v>16</v>
+      </c>
+      <c r="G123" t="s">
+        <v>23</v>
+      </c>
+      <c r="H123" t="s">
+        <v>18</v>
+      </c>
+      <c r="I123" t="s">
+        <v>19</v>
+      </c>
+      <c r="J123" s="3">
+        <v>2</v>
+      </c>
+      <c r="K123" t="s">
         <v>285</v>
-      </c>
-[...25 lines deleted...]
-        <v>64</v>
       </c>
       <c r="L123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B124" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C124" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D124" t="s" s="4">
         <v>287</v>
       </c>
       <c r="E124" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F124" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G124" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H124" t="s">
         <v>18</v>
       </c>
       <c r="I124" t="s">
         <v>19</v>
       </c>
       <c r="J124" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K124" t="s">
-        <v>103</v>
+        <v>288</v>
       </c>
       <c r="L124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="B125" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="C125" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H125" t="s">
         <v>18</v>
       </c>
       <c r="I125" t="s">
         <v>19</v>
       </c>
       <c r="J125" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K125" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="L125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="B126" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="C126" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="F126" t="s">
         <v>16</v>
       </c>
       <c r="G126" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H126" t="s">
         <v>18</v>
       </c>
       <c r="I126" t="s">
         <v>19</v>
       </c>
       <c r="J126" s="3">
         <v>2</v>
       </c>
       <c r="K126" t="s">
-        <v>164</v>
+        <v>292</v>
       </c>
       <c r="L126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B127" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="C127" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="F127" t="s">
-        <v>16</v>
+        <v>294</v>
       </c>
       <c r="G127" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H127" t="s">
         <v>18</v>
       </c>
       <c r="I127" t="s">
         <v>19</v>
       </c>
       <c r="J127" s="3">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="K127" t="s">
-        <v>28</v>
+        <v>295</v>
       </c>
       <c r="L127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B128" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="C128" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="F128" t="s">
-        <v>16</v>
+        <v>294</v>
       </c>
       <c r="G128" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H128" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I128" t="s">
         <v>19</v>
       </c>
       <c r="J128" s="3">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="K128" t="s">
-        <v>103</v>
+        <v>297</v>
       </c>
       <c r="L128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B129" t="s">
+        <v>209</v>
       </c>
       <c r="C129" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
         <v>16</v>
       </c>
       <c r="G129" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H129" t="s">
         <v>18</v>
       </c>
       <c r="I129" t="s">
         <v>19</v>
       </c>
       <c r="J129" s="3">
         <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>180</v>
+        <v>299</v>
       </c>
       <c r="L129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>294</v>
+        <v>208</v>
+      </c>
+      <c r="B130" t="s">
+        <v>209</v>
       </c>
       <c r="C130" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H130" t="s">
         <v>18</v>
       </c>
       <c r="I130" t="s">
         <v>19</v>
       </c>
       <c r="J130" s="3">
         <v>3</v>
       </c>
       <c r="K130" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="L130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="B131" t="s">
-        <v>263</v>
+        <v>209</v>
       </c>
       <c r="C131" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G131" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H131" t="s">
         <v>18</v>
       </c>
       <c r="I131" t="s">
         <v>19</v>
       </c>
       <c r="J131" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K131" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="L131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="B132" t="s">
-        <v>263</v>
+        <v>216</v>
       </c>
       <c r="C132" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
       <c r="G132" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H132" t="s">
         <v>18</v>
       </c>
       <c r="I132" t="s">
         <v>19</v>
       </c>
       <c r="J132" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K132" t="s">
-        <v>66</v>
+        <v>304</v>
       </c>
       <c r="L132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="B133" t="s">
-        <v>270</v>
+        <v>208</v>
       </c>
       <c r="C133" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G133" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H133" t="s">
         <v>18</v>
       </c>
       <c r="I133" t="s">
         <v>19</v>
       </c>
       <c r="J133" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K133" t="s">
-        <v>72</v>
+        <v>285</v>
       </c>
       <c r="L133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B134" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="C134" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>16</v>
       </c>
       <c r="G134" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H134" t="s">
         <v>18</v>
       </c>
       <c r="I134" t="s">
         <v>19</v>
       </c>
       <c r="J134" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K134" t="s">
-        <v>254</v>
+        <v>34</v>
       </c>
       <c r="L134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B135" t="s">
-        <v>300</v>
+        <v>251</v>
       </c>
       <c r="C135" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>16</v>
       </c>
       <c r="G135" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H135" t="s">
         <v>18</v>
       </c>
       <c r="I135" t="s">
         <v>19</v>
       </c>
       <c r="J135" s="3">
         <v>2</v>
       </c>
       <c r="K135" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="L135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="B136" t="s">
-        <v>263</v>
+        <v>209</v>
       </c>
       <c r="C136" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="F136" t="s">
         <v>16</v>
       </c>
       <c r="G136" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H136" t="s">
         <v>18</v>
       </c>
       <c r="I136" t="s">
         <v>19</v>
       </c>
       <c r="J136" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K136" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="L136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B137" t="s">
-        <v>263</v>
+        <v>312</v>
       </c>
       <c r="C137" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>16</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
         <v>18</v>
       </c>
       <c r="I137" t="s">
         <v>19</v>
       </c>
       <c r="J137" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K137" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="L137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C138" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="E138" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F138" t="s">
-        <v>309</v>
+        <v>16</v>
       </c>
       <c r="G138" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H138" t="s">
         <v>18</v>
       </c>
       <c r="I138" t="s">
         <v>19</v>
       </c>
       <c r="J138" s="3">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="K138" t="s">
-        <v>310</v>
+        <v>92</v>
       </c>
       <c r="L138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B139" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="C139" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E139" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F139" t="s">
-        <v>309</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="G139"/>
       <c r="H139" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I139" t="s">
         <v>19</v>
       </c>
       <c r="J139" s="3">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="K139" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="L139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B140" t="s">
-        <v>205</v>
+        <v>319</v>
       </c>
       <c r="C140" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H140" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I140" t="s">
         <v>19</v>
       </c>
       <c r="J140" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K140" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="L140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B141" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C141" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="F141" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G141" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H141" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I141" t="s">
         <v>19</v>
       </c>
       <c r="J141" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K141" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="L141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B142" t="s">
+        <v>216</v>
       </c>
       <c r="C142" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D142" t="s" s="4">
+        <v>324</v>
+      </c>
+      <c r="E142" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" t="s">
         <v>317</v>
       </c>
-      <c r="E142" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G142"/>
       <c r="H142" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I142" t="s">
         <v>19</v>
       </c>
       <c r="J142" s="3">
         <v>1</v>
       </c>
       <c r="K142" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="L142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B143" t="s">
+        <v>216</v>
       </c>
       <c r="C143" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E143" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F143" t="s">
-        <v>179</v>
+        <v>317</v>
       </c>
       <c r="G143" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="H143" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I143" t="s">
         <v>19</v>
       </c>
       <c r="J143" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K143" t="s">
-        <v>58</v>
+        <v>327</v>
       </c>
       <c r="L143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>320</v>
+        <v>253</v>
+      </c>
+      <c r="B144" t="s">
+        <v>306</v>
       </c>
       <c r="C144" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144" t="s">
         <v>16</v>
       </c>
       <c r="G144" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H144" t="s">
         <v>18</v>
       </c>
       <c r="I144" t="s">
         <v>19</v>
       </c>
       <c r="J144" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K144" t="s">
-        <v>280</v>
+        <v>329</v>
       </c>
       <c r="L144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B145" t="s">
-        <v>205</v>
+        <v>247</v>
       </c>
       <c r="C145" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="F145" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="G145" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H145" t="s">
         <v>18</v>
       </c>
       <c r="I145" t="s">
         <v>19</v>
       </c>
       <c r="J145" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K145" t="s">
-        <v>148</v>
+        <v>275</v>
       </c>
       <c r="L145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>215</v>
+        <v>208</v>
+      </c>
+      <c r="B146" t="s">
+        <v>220</v>
       </c>
       <c r="C146" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="F146" t="s">
         <v>16</v>
       </c>
       <c r="G146" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H146" t="s">
         <v>18</v>
       </c>
       <c r="I146" t="s">
         <v>19</v>
       </c>
       <c r="J146" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K146" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="L146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="C147" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
         <v>16</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147" t="s">
         <v>18</v>
       </c>
       <c r="I147" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J147" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K147" t="s">
-        <v>258</v>
+        <v>334</v>
       </c>
       <c r="L147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B148" t="s">
-        <v>263</v>
+        <v>208</v>
       </c>
       <c r="C148" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148" t="s">
         <v>16</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148" t="s">
         <v>18</v>
       </c>
       <c r="I148" t="s">
         <v>19</v>
       </c>
       <c r="J148" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K148" t="s">
-        <v>41</v>
+        <v>297</v>
       </c>
       <c r="L148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="C149" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>244</v>
+        <v>336</v>
       </c>
       <c r="E149" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F149" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="G149" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H149" t="s">
         <v>18</v>
       </c>
       <c r="I149" t="s">
         <v>19</v>
       </c>
       <c r="J149" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K149" t="s">
-        <v>243</v>
+        <v>184</v>
       </c>
       <c r="L149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B150" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C150" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G150"/>
       <c r="H150" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I150" t="s">
         <v>19</v>
       </c>
       <c r="J150" s="3">
         <v>1</v>
       </c>
       <c r="K150" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="L150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B151" t="s">
-        <v>285</v>
+        <v>251</v>
       </c>
       <c r="C151" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E151" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F151" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G151" t="s">
         <v>17</v>
       </c>
       <c r="H151" t="s">
         <v>18</v>
       </c>
       <c r="I151" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J151" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K151" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="L151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C152" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D152" t="s" s="4">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E152" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="F152" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="H152" t="s">
         <v>18</v>
       </c>
       <c r="I152" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J152" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K152" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C153" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="F153" t="s">
         <v>16</v>
       </c>
       <c r="G153" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H153" t="s">
         <v>18</v>
       </c>
       <c r="I153" t="s">
         <v>19</v>
       </c>
       <c r="J153" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K153" t="s">
-        <v>148</v>
+        <v>342</v>
       </c>
       <c r="L153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
+        <v>245</v>
+      </c>
+      <c r="B154" t="s">
         <v>251</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
       <c r="G154" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H154" t="s">
         <v>18</v>
       </c>
       <c r="I154" t="s">
         <v>19</v>
       </c>
       <c r="J154" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K154" t="s">
-        <v>334</v>
+        <v>72</v>
       </c>
       <c r="L154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="B155" t="s">
-        <v>263</v>
+        <v>344</v>
       </c>
       <c r="C155" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="F155" t="s">
         <v>16</v>
       </c>
       <c r="G155" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H155" t="s">
         <v>18</v>
       </c>
       <c r="I155" t="s">
         <v>19</v>
       </c>
       <c r="J155" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K155" t="s">
-        <v>180</v>
+        <v>346</v>
       </c>
       <c r="L155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>294</v>
+        <v>253</v>
       </c>
       <c r="C156" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F156" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G156" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H156" t="s">
         <v>18</v>
       </c>
       <c r="I156" t="s">
         <v>19</v>
       </c>
       <c r="J156" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K156" t="s">
-        <v>280</v>
+        <v>36</v>
       </c>
       <c r="L156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C157" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="E157" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F157" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G157" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H157" t="s">
         <v>18</v>
       </c>
       <c r="I157" t="s">
         <v>19</v>
       </c>
       <c r="J157" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K157" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="L157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>294</v>
+        <v>228</v>
+      </c>
+      <c r="B158" t="s">
+        <v>208</v>
       </c>
       <c r="C158" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="F158" t="s">
         <v>16</v>
       </c>
       <c r="G158" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H158" t="s">
         <v>18</v>
       </c>
       <c r="I158" t="s">
         <v>19</v>
       </c>
       <c r="J158" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K158" t="s">
-        <v>340</v>
+        <v>292</v>
       </c>
       <c r="L158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B159" t="s">
-        <v>263</v>
+        <v>208</v>
       </c>
       <c r="C159" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G159" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H159" t="s">
         <v>18</v>
       </c>
       <c r="I159" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="J159" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K159" t="s">
-        <v>180</v>
+        <v>352</v>
       </c>
       <c r="L159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>353</v>
       </c>
       <c r="C160" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="F160" t="s">
         <v>16</v>
       </c>
       <c r="G160" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H160" t="s">
         <v>18</v>
       </c>
       <c r="I160" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J160" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K160" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="L160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>228</v>
       </c>
       <c r="C161" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="E161" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F161" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G161" t="s">
-        <v>17</v>
+        <v>249</v>
       </c>
       <c r="H161" t="s">
         <v>18</v>
       </c>
       <c r="I161" t="s">
         <v>19</v>
       </c>
       <c r="J161" s="3">
-        <v>6</v>
+        <v>150</v>
       </c>
       <c r="K161" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="L161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="C162" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="F162" t="s">
         <v>16</v>
       </c>
       <c r="G162" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H162" t="s">
         <v>18</v>
       </c>
       <c r="I162" t="s">
         <v>19</v>
       </c>
       <c r="J162" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K162" t="s">
-        <v>349</v>
+        <v>278</v>
       </c>
       <c r="L162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>223</v>
       </c>
       <c r="C163" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" t="s">
         <v>16</v>
       </c>
       <c r="G163" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H163" t="s">
         <v>18</v>
       </c>
       <c r="I163" t="s">
         <v>19</v>
       </c>
       <c r="J163" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K163" t="s">
-        <v>26</v>
+        <v>359</v>
       </c>
       <c r="L163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="B164" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="C164" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H164" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I164" t="s">
         <v>19</v>
       </c>
       <c r="J164" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K164" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="L164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>294</v>
+        <v>253</v>
       </c>
       <c r="C165" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="E165" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F165" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="H165" t="s">
         <v>18</v>
       </c>
       <c r="I165" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J165" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K165" t="s">
-        <v>349</v>
+        <v>34</v>
       </c>
       <c r="L165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>240</v>
+        <v>253</v>
+      </c>
+      <c r="B166" t="s">
+        <v>306</v>
       </c>
       <c r="C166" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="E166" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F166" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="H166" t="s">
         <v>18</v>
       </c>
       <c r="I166" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="J166" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K166" t="s">
-        <v>324</v>
+        <v>120</v>
       </c>
       <c r="L166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>253</v>
       </c>
       <c r="C167" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="E167" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F167" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G167" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H167" t="s">
         <v>18</v>
       </c>
       <c r="I167" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J167" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K167" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="L167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>294</v>
+        <v>253</v>
       </c>
       <c r="C168" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="E168" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F168" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="H168" t="s">
         <v>18</v>
       </c>
       <c r="I168" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J168" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K168" t="s">
-        <v>358</v>
+        <v>82</v>
       </c>
       <c r="L168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>253</v>
       </c>
       <c r="C169" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E169" t="s">
-        <v>142</v>
+        <v>255</v>
       </c>
       <c r="F169" t="s">
-        <v>43</v>
+        <v>183</v>
       </c>
       <c r="G169" t="s">
-        <v>360</v>
+        <v>17</v>
       </c>
       <c r="H169" t="s">
         <v>18</v>
       </c>
       <c r="I169" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J169" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K169" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="L169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="B170" t="s">
-        <v>307</v>
+        <v>368</v>
       </c>
       <c r="C170" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="E170" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F170" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="H170" t="s">
         <v>18</v>
       </c>
       <c r="I170" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J170" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K170" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="L170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B171" t="s">
-        <v>204</v>
+        <v>344</v>
       </c>
       <c r="C171" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="F171" t="s">
         <v>16</v>
       </c>
       <c r="G171" t="s">
-        <v>360</v>
+        <v>23</v>
       </c>
       <c r="H171" t="s">
         <v>18</v>
       </c>
       <c r="I171" t="s">
         <v>19</v>
       </c>
       <c r="J171" s="3">
         <v>3</v>
       </c>
       <c r="K171" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="L171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="C172" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172" t="s">
-        <v>16</v>
+        <v>373</v>
       </c>
       <c r="G172" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H172" t="s">
         <v>18</v>
       </c>
       <c r="I172" t="s">
         <v>19</v>
       </c>
       <c r="J172" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K172" t="s">
-        <v>64</v>
+        <v>147</v>
       </c>
       <c r="L172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
+        <v>243</v>
+      </c>
+      <c r="C173" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D173" t="s" s="4">
+        <v>374</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173" t="s">
+        <v>16</v>
+      </c>
+      <c r="G173" t="s">
+        <v>23</v>
+      </c>
+      <c r="H173" t="s">
+        <v>18</v>
+      </c>
+      <c r="I173" t="s">
+        <v>19</v>
+      </c>
+      <c r="J173" s="3">
+        <v>6</v>
+      </c>
+      <c r="K173" t="s">
         <v>278</v>
-      </c>
-[...25 lines deleted...]
-        <v>58</v>
       </c>
       <c r="L173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="B174" t="s">
-        <v>205</v>
+        <v>312</v>
       </c>
       <c r="C174" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="F174" t="s">
         <v>16</v>
       </c>
       <c r="G174" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H174" t="s">
         <v>18</v>
       </c>
       <c r="I174" t="s">
         <v>19</v>
       </c>
       <c r="J174" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K174" t="s">
-        <v>112</v>
+        <v>371</v>
       </c>
       <c r="L174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>223</v>
       </c>
       <c r="C175" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="F175" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="H175" t="s">
         <v>18</v>
       </c>
       <c r="I175" t="s">
         <v>19</v>
       </c>
       <c r="J175" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K175" t="s">
-        <v>44</v>
+        <v>349</v>
       </c>
       <c r="L175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>240</v>
+        <v>245</v>
+      </c>
+      <c r="B176" t="s">
+        <v>251</v>
       </c>
       <c r="C176" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D176" t="s" s="4">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="E176" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F176" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="H176" t="s">
         <v>18</v>
       </c>
       <c r="I176" t="s">
         <v>19</v>
       </c>
       <c r="J176" s="3">
         <v>3</v>
       </c>
       <c r="K176" t="s">
-        <v>324</v>
+        <v>378</v>
       </c>
       <c r="L176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>228</v>
       </c>
       <c r="C177" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="E177" t="s">
-        <v>260</v>
+        <v>150</v>
       </c>
       <c r="F177" t="s">
-        <v>179</v>
+        <v>85</v>
       </c>
       <c r="G177" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H177" t="s">
         <v>18</v>
       </c>
       <c r="I177" t="s">
         <v>19</v>
       </c>
       <c r="J177" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K177" t="s">
-        <v>26</v>
+        <v>380</v>
       </c>
       <c r="L177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B178" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C178" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="F178" t="s">
-        <v>16</v>
+        <v>382</v>
       </c>
       <c r="G178" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H178" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I178" t="s">
         <v>19</v>
       </c>
       <c r="J178" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K178" t="s">
-        <v>248</v>
+        <v>383</v>
       </c>
       <c r="L178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="B179" t="s">
-        <v>241</v>
+        <v>344</v>
       </c>
       <c r="C179" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="E179" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F179" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G179" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H179" t="s">
         <v>18</v>
       </c>
       <c r="I179" t="s">
         <v>19</v>
       </c>
       <c r="J179" s="3">
         <v>2</v>
       </c>
       <c r="K179" t="s">
-        <v>374</v>
+        <v>270</v>
       </c>
       <c r="L179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
+        <v>245</v>
+      </c>
+      <c r="B180" t="s">
         <v>251</v>
       </c>
-      <c r="B180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C180" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="E180" t="s">
         <v>15</v>
       </c>
       <c r="F180" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G180" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H180" t="s">
         <v>18</v>
       </c>
       <c r="I180" t="s">
         <v>19</v>
       </c>
       <c r="J180" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K180" t="s">
-        <v>58</v>
+        <v>386</v>
       </c>
       <c r="L180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="B181" t="s">
-        <v>370</v>
+        <v>209</v>
       </c>
       <c r="C181" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="E181" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F181" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G181" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H181" t="s">
         <v>18</v>
       </c>
       <c r="I181" t="s">
         <v>19</v>
       </c>
       <c r="J181" s="3">
         <v>3</v>
       </c>
       <c r="K181" t="s">
-        <v>103</v>
+        <v>270</v>
       </c>
       <c r="L181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="C182" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
       <c r="G182" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H182" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I182" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J182" s="3">
         <v>2</v>
       </c>
       <c r="K182" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="L182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="B183" t="s">
+        <v>208</v>
       </c>
       <c r="C183" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="E183" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F183" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G183" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H183" t="s">
         <v>18</v>
       </c>
       <c r="I183" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J183" s="3">
         <v>2</v>
       </c>
       <c r="K183" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L183"/>
+        <v>391</v>
+      </c>
+      <c r="L183" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="C184" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D184" t="s" s="4">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="F184" t="s">
         <v>16</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="H184" t="s">
         <v>18</v>
       </c>
       <c r="I184" t="s">
         <v>19</v>
       </c>
       <c r="J184" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K184" t="s">
-        <v>381</v>
+        <v>267</v>
       </c>
       <c r="L184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="C185" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="F185" t="s">
         <v>16</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185" t="s">
         <v>18</v>
       </c>
       <c r="I185" t="s">
         <v>19</v>
       </c>
       <c r="J185" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K185" t="s">
-        <v>52</v>
+        <v>267</v>
       </c>
       <c r="L185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>320</v>
+        <v>228</v>
+      </c>
+      <c r="B186" t="s">
+        <v>247</v>
       </c>
       <c r="C186" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>383</v>
+        <v>395</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
       <c r="G186" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H186" t="s">
         <v>18</v>
       </c>
       <c r="I186" t="s">
         <v>19</v>
       </c>
       <c r="J186" s="3">
         <v>1</v>
       </c>
       <c r="K186" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="L186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="C187" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
-        <v>386</v>
+        <v>16</v>
       </c>
       <c r="G187" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H187" t="s">
         <v>18</v>
       </c>
       <c r="I187" t="s">
         <v>19</v>
       </c>
       <c r="J187" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K187" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="L187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B188" t="s">
-        <v>270</v>
+        <v>368</v>
       </c>
       <c r="C188" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="E188" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F188" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G188" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H188" t="s">
         <v>18</v>
       </c>
       <c r="I188" t="s">
         <v>19</v>
       </c>
       <c r="J188" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K188" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="L188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B189" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="C189" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="E189" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F189" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G189" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H189" t="s">
         <v>18</v>
       </c>
       <c r="I189" t="s">
         <v>19</v>
       </c>
       <c r="J189" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K189" t="s">
-        <v>303</v>
+        <v>105</v>
       </c>
       <c r="L189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>253</v>
       </c>
       <c r="C190" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>391</v>
+        <v>362</v>
       </c>
       <c r="E190" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F190" t="s">
-        <v>22</v>
+        <v>183</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190" t="s">
         <v>18</v>
       </c>
       <c r="I190" t="s">
         <v>19</v>
       </c>
       <c r="J190" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K190" t="s">
-        <v>392</v>
+        <v>34</v>
       </c>
       <c r="L190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>400</v>
       </c>
       <c r="C191" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="H191" t="s">
         <v>18</v>
       </c>
       <c r="I191" t="s">
         <v>19</v>
       </c>
       <c r="J191" s="3">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="K191" t="s">
-        <v>392</v>
+        <v>51</v>
       </c>
       <c r="L191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C192" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D192" t="s" s="4">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
-        <v>386</v>
+        <v>16</v>
       </c>
       <c r="G192" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H192" t="s">
         <v>18</v>
       </c>
       <c r="I192" t="s">
         <v>19</v>
       </c>
       <c r="J192" s="3">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K192" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="L192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B193" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="C193" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
       <c r="G193" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H193" t="s">
         <v>18</v>
       </c>
       <c r="I193" t="s">
         <v>19</v>
       </c>
       <c r="J193" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K193" t="s">
-        <v>397</v>
+        <v>70</v>
       </c>
       <c r="L193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B194" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="C194" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>264</v>
+        <v>405</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G194" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="H194" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I194" t="s">
         <v>19</v>
       </c>
       <c r="J194" s="3">
         <v>2</v>
       </c>
       <c r="K194" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="L194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="B195" t="s">
-        <v>204</v>
+        <v>247</v>
       </c>
       <c r="C195" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>363</v>
+        <v>406</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
-        <v>360</v>
+        <v>17</v>
       </c>
       <c r="H195" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I195" t="s">
         <v>19</v>
       </c>
       <c r="J195" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K195" t="s">
-        <v>400</v>
+        <v>68</v>
       </c>
       <c r="L195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="B196" t="s">
+        <v>247</v>
       </c>
       <c r="C196" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D196" t="s" s="4">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="H196" t="s">
         <v>18</v>
       </c>
       <c r="I196" t="s">
         <v>19</v>
       </c>
       <c r="J196" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K196" t="s">
-        <v>182</v>
+        <v>68</v>
       </c>
       <c r="L196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B197" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C197" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="F197" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="G197" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H197" t="s">
         <v>18</v>
       </c>
       <c r="I197" t="s">
         <v>19</v>
       </c>
       <c r="J197" s="3">
         <v>1</v>
       </c>
       <c r="K197" t="s">
-        <v>403</v>
+        <v>78</v>
       </c>
       <c r="L197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B198" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C198" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
       <c r="G198" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H198" t="s">
-        <v>18</v>
+        <v>410</v>
       </c>
       <c r="I198" t="s">
         <v>19</v>
       </c>
       <c r="J198" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K198" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="L198"/>
+        <v>411</v>
+      </c>
+      <c r="L198" t="s">
+        <v>327</v>
+      </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>279</v>
       </c>
       <c r="C199" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
-        <v>360</v>
+        <v>23</v>
       </c>
       <c r="H199" t="s">
         <v>18</v>
       </c>
       <c r="I199" t="s">
         <v>19</v>
       </c>
       <c r="J199" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K199" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="L199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>314</v>
       </c>
       <c r="C200" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="H200" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I200" t="s">
         <v>19</v>
       </c>
       <c r="J200" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K200" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="L200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B201" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="C201" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="F201" t="s">
         <v>16</v>
       </c>
       <c r="G201" t="s">
-        <v>17</v>
+        <v>249</v>
       </c>
       <c r="H201" t="s">
         <v>18</v>
       </c>
       <c r="I201" t="s">
         <v>19</v>
       </c>
       <c r="J201" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="K201" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="L201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B202" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C202" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="F202" t="s">
         <v>16</v>
       </c>
       <c r="G202" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H202" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I202" t="s">
         <v>19</v>
       </c>
       <c r="J202" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K202" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="L202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="B203" t="s">
-        <v>307</v>
+        <v>247</v>
       </c>
       <c r="C203" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="E203" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F203" t="s">
-        <v>309</v>
+        <v>16</v>
       </c>
       <c r="G203" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H203" t="s">
         <v>18</v>
       </c>
       <c r="I203" t="s">
         <v>19</v>
       </c>
       <c r="J203" s="3">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="K203" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="L203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B204" t="s">
-        <v>307</v>
+        <v>209</v>
       </c>
       <c r="C204" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="E204" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F204" t="s">
-        <v>309</v>
+        <v>16</v>
       </c>
       <c r="G204" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H204" t="s">
         <v>18</v>
       </c>
       <c r="I204" t="s">
         <v>19</v>
       </c>
       <c r="J204" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K204" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="L204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B205" t="s">
-        <v>212</v>
+        <v>247</v>
       </c>
       <c r="C205" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="E205" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="F205" t="s">
-        <v>16</v>
+        <v>294</v>
       </c>
       <c r="G205" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H205" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I205" t="s">
         <v>19</v>
       </c>
       <c r="J205" s="3">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="L205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C206" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="F206" t="s">
         <v>16</v>
       </c>
       <c r="G206" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="H206" t="s">
         <v>18</v>
       </c>
       <c r="I206" t="s">
         <v>19</v>
       </c>
       <c r="J206" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K206" t="s">
-        <v>421</v>
+        <v>186</v>
       </c>
       <c r="L206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B207" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C207" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D207" t="s" s="4">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H207" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I207" t="s">
         <v>19</v>
       </c>
       <c r="J207" s="3">
         <v>6</v>
       </c>
       <c r="K207" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="L207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>246</v>
+        <v>208</v>
+      </c>
+      <c r="B208" t="s">
+        <v>220</v>
       </c>
       <c r="C208" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H208" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I208" t="s">
         <v>19</v>
       </c>
       <c r="J208" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K208" t="s">
-        <v>164</v>
+        <v>429</v>
       </c>
       <c r="L208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
+        <v>245</v>
+      </c>
+      <c r="B209" t="s">
         <v>251</v>
       </c>
-      <c r="B209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C209" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="F209" t="s">
         <v>16</v>
       </c>
       <c r="G209" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H209" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I209" t="s">
         <v>19</v>
       </c>
       <c r="J209" s="3">
         <v>1</v>
       </c>
       <c r="K209" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="L209" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="B210" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C210" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210" t="s">
         <v>16</v>
       </c>
       <c r="G210" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H210" t="s">
         <v>18</v>
       </c>
       <c r="I210" t="s">
         <v>19</v>
       </c>
       <c r="J210" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K210" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="L210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="B211" t="s">
+        <v>208</v>
       </c>
       <c r="C211" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="F211" t="s">
         <v>16</v>
       </c>
       <c r="G211" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H211" t="s">
         <v>18</v>
       </c>
       <c r="I211" t="s">
         <v>19</v>
       </c>
       <c r="J211" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K211" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="L211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="C212" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="H212" t="s">
         <v>18</v>
       </c>
       <c r="I212" t="s">
         <v>19</v>
       </c>
       <c r="J212" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K212" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="L212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>435</v>
+        <v>253</v>
       </c>
       <c r="C213" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E213" t="s">
         <v>15</v>
       </c>
       <c r="F213" t="s">
         <v>16</v>
       </c>
-      <c r="G213"/>
+      <c r="G213" t="s">
+        <v>17</v>
+      </c>
       <c r="H213" t="s">
         <v>18</v>
       </c>
       <c r="I213" t="s">
         <v>19</v>
       </c>
       <c r="J213" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K213" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="L213"/>
+        <v>440</v>
+      </c>
+      <c r="L213" t="s">
+        <v>441</v>
+      </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>294</v>
+        <v>353</v>
       </c>
       <c r="C214" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
-      <c r="G214" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G214"/>
       <c r="H214" t="s">
         <v>18</v>
       </c>
       <c r="I214" t="s">
         <v>19</v>
       </c>
       <c r="J214" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K214" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="L214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="C215" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E215" t="s">
         <v>15</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215" t="s">
         <v>18</v>
       </c>
       <c r="I215" t="s">
         <v>19</v>
       </c>
       <c r="J215" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K215" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="L215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="C216" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>425</v>
+        <v>446</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H216" t="s">
         <v>18</v>
       </c>
       <c r="I216" t="s">
         <v>19</v>
       </c>
       <c r="J216" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K216" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="L216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B217" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C217" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H217" t="s">
         <v>18</v>
       </c>
       <c r="I217" t="s">
         <v>19</v>
       </c>
       <c r="J217" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K217" t="s">
-        <v>444</v>
+        <v>117</v>
       </c>
       <c r="L217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="C218" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H218" t="s">
         <v>18</v>
       </c>
       <c r="I218" t="s">
         <v>19</v>
       </c>
       <c r="J218" s="3">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="K218" t="s">
-        <v>32</v>
+        <v>450</v>
       </c>
       <c r="L218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B219" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C219" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H219" t="s">
         <v>18</v>
       </c>
       <c r="I219" t="s">
         <v>19</v>
       </c>
       <c r="J219" s="3">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="K219" t="s">
-        <v>447</v>
+        <v>32</v>
       </c>
       <c r="L219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B220" t="s">
-        <v>234</v>
+        <v>208</v>
       </c>
       <c r="C220" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="F220" t="s">
         <v>16</v>
       </c>
       <c r="G220" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H220" t="s">
         <v>18</v>
       </c>
       <c r="I220" t="s">
         <v>19</v>
       </c>
       <c r="J220" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K220" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="L220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>220</v>
+        <v>245</v>
+      </c>
+      <c r="B221" t="s">
+        <v>251</v>
       </c>
       <c r="C221" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="F221" t="s">
         <v>16</v>
       </c>
       <c r="G221" t="s">
-        <v>360</v>
+        <v>23</v>
       </c>
       <c r="H221" t="s">
         <v>18</v>
       </c>
       <c r="I221" t="s">
         <v>19</v>
       </c>
       <c r="J221" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K221" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="L221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B222" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C222" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="F222" t="s">
-        <v>452</v>
+        <v>16</v>
       </c>
       <c r="G222" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="H222" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I222" t="s">
         <v>19</v>
       </c>
       <c r="J222" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K222" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="L222"/>
+        <v>456</v>
+      </c>
+      <c r="L222" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B223" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C223" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D223" t="s" s="4">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="F223" t="s">
         <v>16</v>
       </c>
       <c r="G223" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H223" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I223" t="s">
         <v>19</v>
       </c>
       <c r="J223" s="3">
         <v>1</v>
       </c>
       <c r="K223" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="L223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="C224" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>422</v>
+        <v>460</v>
       </c>
       <c r="E224" t="s">
         <v>15</v>
       </c>
       <c r="F224" t="s">
-        <v>452</v>
+        <v>16</v>
       </c>
       <c r="G224" t="s">
-        <v>166</v>
+        <v>249</v>
       </c>
       <c r="H224" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I224" t="s">
         <v>19</v>
       </c>
       <c r="J224" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K224" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="L224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B225" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C225" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="F225" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G225" t="s">
-        <v>360</v>
+        <v>170</v>
       </c>
       <c r="H225" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I225" t="s">
         <v>19</v>
       </c>
       <c r="J225" s="3">
         <v>2</v>
       </c>
       <c r="K225" t="s">
-        <v>318</v>
+        <v>462</v>
       </c>
       <c r="L225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B226" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C226" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="F226" t="s">
         <v>16</v>
       </c>
       <c r="G226" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H226" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I226" t="s">
         <v>19</v>
       </c>
       <c r="J226" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K226" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="L226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B227" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C227" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D227" t="s" s="4">
-        <v>355</v>
+        <v>428</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G227" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H227" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I227" t="s">
         <v>19</v>
       </c>
       <c r="J227" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K227" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="L227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B228" t="s">
-        <v>234</v>
+        <v>209</v>
       </c>
       <c r="C228" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D228" t="s" s="4">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="F228" t="s">
         <v>16</v>
       </c>
       <c r="G228" t="s">
-        <v>360</v>
+        <v>249</v>
       </c>
       <c r="H228" t="s">
         <v>18</v>
       </c>
       <c r="I228" t="s">
         <v>19</v>
       </c>
       <c r="J228" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K228" t="s">
-        <v>463</v>
+        <v>283</v>
       </c>
       <c r="L228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="B229" t="s">
-        <v>263</v>
+        <v>216</v>
       </c>
       <c r="C229" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D229" t="s" s="4">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="F229" t="s">
         <v>16</v>
       </c>
       <c r="G229" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H229" t="s">
         <v>18</v>
       </c>
       <c r="I229" t="s">
         <v>19</v>
       </c>
       <c r="J229" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K229" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="L229"/>
+        <v>468</v>
+      </c>
+      <c r="L229" t="s">
+        <v>469</v>
+      </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B230" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C230" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D230" t="s" s="4">
-        <v>465</v>
+        <v>331</v>
       </c>
       <c r="E230" t="s">
         <v>15</v>
       </c>
       <c r="F230" t="s">
         <v>16</v>
       </c>
       <c r="G230" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H230" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I230" t="s">
         <v>19</v>
       </c>
       <c r="J230" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K230" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="L230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B231" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C231" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D231" t="s" s="4">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
       <c r="G231" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H231" t="s">
         <v>18</v>
       </c>
       <c r="I231" t="s">
         <v>19</v>
       </c>
       <c r="J231" s="3">
         <v>1</v>
       </c>
       <c r="K231" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="L231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B232" t="s">
+        <v>216</v>
       </c>
       <c r="C232" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D232" t="s" s="4">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="F232" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G232" t="s">
-        <v>166</v>
+        <v>249</v>
       </c>
       <c r="H232" t="s">
         <v>18</v>
       </c>
       <c r="I232" t="s">
         <v>19</v>
       </c>
       <c r="J232" s="3">
         <v>2</v>
       </c>
       <c r="K232" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="L232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B233" t="s">
+        <v>216</v>
       </c>
       <c r="C233" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D233" t="s" s="4">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E233" t="s">
         <v>15</v>
       </c>
       <c r="F233" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G233" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="H233" t="s">
         <v>18</v>
       </c>
       <c r="I233" t="s">
         <v>19</v>
       </c>
       <c r="J233" s="3">
         <v>1</v>
       </c>
       <c r="K233" t="s">
-        <v>470</v>
+        <v>318</v>
       </c>
       <c r="L233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="B234" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C234" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D234" t="s" s="4">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="F234" t="s">
         <v>16</v>
       </c>
       <c r="G234" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H234" t="s">
         <v>18</v>
       </c>
       <c r="I234" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J234" s="3">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="K234" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="L234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="C235" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D235" t="s" s="4">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="E235" t="s">
         <v>15</v>
       </c>
       <c r="F235" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G235" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H235" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I235" t="s">
         <v>19</v>
       </c>
       <c r="J235" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K235" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>479</v>
+      </c>
+      <c r="L235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>435</v>
+        <v>253</v>
       </c>
       <c r="C236" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D236" t="s" s="4">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E236" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F236" t="s">
-        <v>43</v>
+        <v>183</v>
       </c>
       <c r="G236" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H236" t="s">
         <v>18</v>
       </c>
       <c r="I236" t="s">
         <v>19</v>
       </c>
       <c r="J236" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K236" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="L236" t="s">
         <v>479</v>
       </c>
+      <c r="L236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="B237" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C237" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D237" t="s" s="4">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="F237" t="s">
         <v>16</v>
       </c>
       <c r="G237" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H237" t="s">
         <v>18</v>
       </c>
       <c r="I237" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J237" s="3">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="K237" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B238" t="s">
+        <v>209</v>
       </c>
       <c r="C238" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D238" t="s" s="4">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="F238" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G238" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="H238" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I238" t="s">
         <v>19</v>
       </c>
       <c r="J238" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K238" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="L238"/>
+        <v>484</v>
+      </c>
+      <c r="L238" t="s">
+        <v>485</v>
+      </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>251</v>
+        <v>208</v>
+      </c>
+      <c r="B239" t="s">
+        <v>208</v>
       </c>
       <c r="C239" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D239" t="s" s="4">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E239" t="s">
         <v>15</v>
       </c>
       <c r="F239" t="s">
         <v>16</v>
       </c>
       <c r="G239" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H239" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I239" t="s">
         <v>19</v>
       </c>
       <c r="J239" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K239" t="s">
-        <v>485</v>
-[...1 lines deleted...]
-      <c r="L239"/>
+        <v>487</v>
+      </c>
+      <c r="L239" t="s">
+        <v>488</v>
+      </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B240" t="s">
-        <v>263</v>
+        <v>208</v>
       </c>
       <c r="C240" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D240" t="s" s="4">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="F240" t="s">
         <v>16</v>
       </c>
       <c r="G240" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H240" t="s">
         <v>18</v>
       </c>
       <c r="I240" t="s">
         <v>19</v>
       </c>
       <c r="J240" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K240" t="s">
-        <v>146</v>
+        <v>490</v>
       </c>
       <c r="L240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="C241" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D241" t="s" s="4">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="F241" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G241" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H241" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I241" t="s">
         <v>19</v>
       </c>
       <c r="J241" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K241" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="L241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="B242" t="s">
-        <v>307</v>
+        <v>251</v>
       </c>
       <c r="C242" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D242" t="s" s="4">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E242" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="F242" t="s">
-        <v>309</v>
+        <v>16</v>
       </c>
       <c r="G242" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H242" t="s">
         <v>18</v>
       </c>
       <c r="I242" t="s">
         <v>19</v>
       </c>
       <c r="J242" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K242" t="s">
-        <v>415</v>
+        <v>34</v>
       </c>
       <c r="L242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B243" t="s">
+        <v>209</v>
       </c>
       <c r="C243" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D243" t="s" s="4">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="E243" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="F243" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G243" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H243" t="s">
         <v>18</v>
       </c>
       <c r="I243" t="s">
         <v>19</v>
       </c>
       <c r="J243" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K243" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="L243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="B244" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C244" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D244" t="s" s="4">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E244" t="s">
         <v>15</v>
       </c>
       <c r="F244" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G244" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H244" t="s">
         <v>18</v>
       </c>
       <c r="I244" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="J244" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K244" t="s">
-        <v>494</v>
+        <v>154</v>
       </c>
       <c r="L244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>278</v>
+        <v>228</v>
+      </c>
+      <c r="B245" t="s">
+        <v>208</v>
       </c>
       <c r="C245" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D245" t="s" s="4">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E245" t="s">
         <v>15</v>
       </c>
       <c r="F245" t="s">
         <v>16</v>
       </c>
       <c r="G245" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H245" t="s">
         <v>18</v>
       </c>
       <c r="I245" t="s">
         <v>19</v>
       </c>
       <c r="J245" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K245" t="s">
-        <v>110</v>
+        <v>498</v>
       </c>
       <c r="L245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="C246" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D246" t="s" s="4">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E246" t="s">
         <v>15</v>
       </c>
       <c r="F246" t="s">
         <v>16</v>
       </c>
       <c r="G246" t="s">
         <v>17</v>
       </c>
       <c r="H246" t="s">
         <v>18</v>
       </c>
       <c r="I246" t="s">
         <v>19</v>
       </c>
       <c r="J246" s="3">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="K246" t="s">
-        <v>497</v>
+        <v>38</v>
       </c>
       <c r="L246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>498</v>
+        <v>228</v>
+      </c>
+      <c r="B247" t="s">
+        <v>247</v>
       </c>
       <c r="C247" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D247" t="s" s="4">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E247" t="s">
         <v>15</v>
       </c>
       <c r="F247" t="s">
         <v>16</v>
       </c>
       <c r="G247" t="s">
         <v>17</v>
       </c>
       <c r="H247" t="s">
         <v>18</v>
       </c>
       <c r="I247" t="s">
         <v>19</v>
       </c>
       <c r="J247" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K247" t="s">
-        <v>349</v>
+        <v>501</v>
       </c>
       <c r="L247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>435</v>
+        <v>228</v>
+      </c>
+      <c r="B248" t="s">
+        <v>247</v>
       </c>
       <c r="C248" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D248" t="s" s="4">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E248" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F248" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="G248" t="s">
         <v>17</v>
       </c>
       <c r="H248" t="s">
         <v>18</v>
       </c>
       <c r="I248" t="s">
         <v>19</v>
       </c>
       <c r="J248" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K248" t="s">
-        <v>110</v>
+        <v>45</v>
       </c>
       <c r="L248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>253</v>
       </c>
       <c r="C249" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D249" t="s" s="4">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E249" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F249" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="G249" t="s">
         <v>17</v>
       </c>
       <c r="H249" t="s">
         <v>18</v>
       </c>
       <c r="I249" t="s">
         <v>19</v>
       </c>
       <c r="J249" s="3">
         <v>2</v>
       </c>
       <c r="K249" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="B250" t="s">
+        <v>247</v>
       </c>
       <c r="C250" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D250" t="s" s="4">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E250" t="s">
-        <v>260</v>
+        <v>150</v>
       </c>
       <c r="F250" t="s">
-        <v>179</v>
+        <v>294</v>
       </c>
       <c r="G250" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H250" t="s">
         <v>18</v>
       </c>
       <c r="I250" t="s">
         <v>19</v>
       </c>
       <c r="J250" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K250" t="s">
-        <v>30</v>
+        <v>424</v>
       </c>
       <c r="L250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>505</v>
       </c>
       <c r="C251" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D251" t="s" s="4">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
-        <v>17</v>
+        <v>249</v>
       </c>
       <c r="H251" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I251" t="s">
         <v>19</v>
       </c>
       <c r="J251" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K251" t="s">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="L251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>507</v>
       </c>
       <c r="C252" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D252" t="s" s="4">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
         <v>17</v>
       </c>
       <c r="H252" t="s">
         <v>18</v>
       </c>
       <c r="I252" t="s">
         <v>19</v>
       </c>
       <c r="J252" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K252" t="s">
-        <v>507</v>
+        <v>78</v>
       </c>
       <c r="L252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>508</v>
+        <v>245</v>
       </c>
       <c r="C253" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D253" t="s" s="4">
         <v>509</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="F253" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G253" t="s">
-        <v>360</v>
+        <v>17</v>
       </c>
       <c r="H253" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I253" t="s">
         <v>19</v>
       </c>
       <c r="J253" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K253" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="L253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
+        <v>208</v>
+      </c>
+      <c r="B254" t="s">
+        <v>220</v>
+      </c>
+      <c r="C254" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D254" t="s" s="4">
         <v>510</v>
       </c>
-      <c r="C254" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E254" t="s">
         <v>15</v>
       </c>
       <c r="F254" t="s">
         <v>16</v>
       </c>
       <c r="G254" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H254" t="s">
         <v>18</v>
       </c>
       <c r="I254" t="s">
         <v>19</v>
       </c>
       <c r="J254" s="3">
         <v>3</v>
       </c>
       <c r="K254" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="L254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
+        <v>245</v>
+      </c>
+      <c r="B255" t="s">
         <v>251</v>
       </c>
       <c r="C255" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D255" t="s" s="4">
+        <v>308</v>
+      </c>
+      <c r="E255" t="s">
+        <v>15</v>
+      </c>
+      <c r="F255" t="s">
+        <v>511</v>
+      </c>
+      <c r="G255" t="s">
+        <v>170</v>
+      </c>
+      <c r="H255" t="s">
+        <v>97</v>
+      </c>
+      <c r="I255" t="s">
+        <v>19</v>
+      </c>
+      <c r="J255" s="3">
+        <v>2</v>
+      </c>
+      <c r="K255" t="s">
         <v>512</v>
-      </c>
-[...19 lines deleted...]
-        <v>110</v>
       </c>
       <c r="L255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>505</v>
       </c>
       <c r="C256" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D256" t="s" s="4">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="E256" t="s">
         <v>15</v>
       </c>
       <c r="F256" t="s">
         <v>16</v>
       </c>
       <c r="G256" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="H256" t="s">
         <v>18</v>
       </c>
       <c r="I256" t="s">
         <v>19</v>
       </c>
       <c r="J256" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K256" t="s">
-        <v>248</v>
+        <v>105</v>
       </c>
       <c r="L256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>294</v>
+        <v>228</v>
+      </c>
+      <c r="B257" t="s">
+        <v>247</v>
       </c>
       <c r="C257" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D257" t="s" s="4">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="F257" t="s">
         <v>16</v>
       </c>
       <c r="G257" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H257" t="s">
         <v>18</v>
       </c>
       <c r="I257" t="s">
         <v>19</v>
       </c>
       <c r="J257" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K257" t="s">
-        <v>515</v>
+        <v>72</v>
       </c>
       <c r="L257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>508</v>
+        <v>208</v>
+      </c>
+      <c r="B258" t="s">
+        <v>344</v>
       </c>
       <c r="C258" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D258" t="s" s="4">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="F258" t="s">
         <v>16</v>
       </c>
       <c r="G258" t="s">
-        <v>360</v>
+        <v>17</v>
       </c>
       <c r="H258" t="s">
         <v>18</v>
       </c>
       <c r="I258" t="s">
         <v>19</v>
       </c>
       <c r="J258" s="3">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="K258" t="s">
-        <v>103</v>
+        <v>515</v>
       </c>
       <c r="L258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B259" t="s">
-        <v>307</v>
+        <v>209</v>
       </c>
       <c r="C259" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D259" t="s" s="4">
         <v>516</v>
       </c>
       <c r="E259" t="s">
         <v>15</v>
       </c>
       <c r="F259" t="s">
         <v>16</v>
       </c>
       <c r="G259" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H259" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I259" t="s">
         <v>19</v>
       </c>
       <c r="J259" s="3">
         <v>5</v>
       </c>
       <c r="K259" t="s">
         <v>517</v>
       </c>
-      <c r="L259"/>
+      <c r="L259" t="s">
+        <v>518</v>
+      </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>228</v>
       </c>
       <c r="C260" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D260" t="s" s="4">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E260" t="s">
         <v>15</v>
       </c>
       <c r="F260" t="s">
         <v>16</v>
       </c>
       <c r="G260" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H260" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I260" t="s">
         <v>19</v>
       </c>
       <c r="J260" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K260" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="L260"/>
+        <v>520</v>
+      </c>
+      <c r="L260" t="s">
+        <v>521</v>
+      </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B261" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C261" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D261" t="s" s="4">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="F261" t="s">
         <v>16</v>
       </c>
       <c r="G261" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="H261" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I261" t="s">
         <v>19</v>
       </c>
       <c r="J261" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K261" t="s">
-        <v>520</v>
-[...3 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="L261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="B262" t="s">
+        <v>208</v>
       </c>
       <c r="C262" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D262" t="s" s="4">
         <v>522</v>
       </c>
       <c r="E262" t="s">
         <v>15</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="H262" t="s">
         <v>18</v>
       </c>
       <c r="I262" t="s">
         <v>19</v>
       </c>
       <c r="J262" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K262" t="s">
-        <v>523</v>
-[...1 lines deleted...]
-      <c r="L262" t="s">
         <v>524</v>
       </c>
+      <c r="L262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>240</v>
+        <v>208</v>
+      </c>
+      <c r="B263" t="s">
+        <v>216</v>
       </c>
       <c r="C263" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D263" t="s" s="4">
         <v>525</v>
       </c>
       <c r="E263" t="s">
+        <v>15</v>
+      </c>
+      <c r="F263" t="s">
+        <v>16</v>
+      </c>
+      <c r="G263" t="s">
+        <v>23</v>
+      </c>
+      <c r="H263" t="s">
+        <v>18</v>
+      </c>
+      <c r="I263" t="s">
+        <v>19</v>
+      </c>
+      <c r="J263" s="3">
+        <v>3</v>
+      </c>
+      <c r="K263" t="s">
         <v>526</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="B264" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C264" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D264" t="s" s="4">
         <v>527</v>
       </c>
       <c r="E264" t="s">
         <v>15</v>
       </c>
       <c r="F264" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="G264" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H264" t="s">
         <v>18</v>
       </c>
       <c r="I264" t="s">
         <v>19</v>
       </c>
       <c r="J264" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K264" t="s">
         <v>528</v>
       </c>
-      <c r="L264" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="B265" t="s">
-        <v>234</v>
+        <v>368</v>
       </c>
       <c r="C265" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D265" t="s" s="4">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="E265" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F265" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G265" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H265" t="s">
         <v>18</v>
       </c>
       <c r="I265" t="s">
         <v>19</v>
       </c>
       <c r="J265" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K265" t="s">
-        <v>531</v>
+        <v>70</v>
       </c>
       <c r="L265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="B266" t="s">
-        <v>204</v>
+        <v>368</v>
       </c>
       <c r="C266" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D266" t="s" s="4">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E266" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="F266" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="G266" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H266" t="s">
         <v>18</v>
       </c>
       <c r="I266" t="s">
         <v>19</v>
       </c>
       <c r="J266" s="3">
         <v>1</v>
       </c>
       <c r="K266" t="s">
-        <v>533</v>
+        <v>105</v>
       </c>
       <c r="L266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B267" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="C267" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D267" t="s" s="4">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E267" t="s">
         <v>15</v>
       </c>
       <c r="F267" t="s">
         <v>16</v>
       </c>
       <c r="G267" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H267" t="s">
         <v>18</v>
       </c>
       <c r="I267" t="s">
         <v>19</v>
       </c>
       <c r="J267" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K267" t="s">
-        <v>243</v>
+        <v>415</v>
       </c>
       <c r="L267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>353</v>
       </c>
       <c r="C268" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D268" t="s" s="4">
-        <v>275</v>
+        <v>532</v>
       </c>
       <c r="E268" t="s">
         <v>15</v>
       </c>
       <c r="F268" t="s">
-        <v>452</v>
+        <v>16</v>
       </c>
       <c r="G268" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H268" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I268" t="s">
         <v>19</v>
       </c>
       <c r="J268" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K268" t="s">
-        <v>535</v>
+        <v>115</v>
       </c>
       <c r="L268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>243</v>
       </c>
       <c r="C269" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D269" t="s" s="4">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="E269" t="s">
         <v>15</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H269" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I269" t="s">
         <v>19</v>
       </c>
       <c r="J269" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K269" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="L269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="B270" t="s">
-        <v>263</v>
+        <v>208</v>
       </c>
       <c r="C270" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D270" t="s" s="4">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="E270" t="s">
         <v>15</v>
       </c>
       <c r="F270" t="s">
         <v>16</v>
       </c>
       <c r="G270" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H270" t="s">
         <v>18</v>
       </c>
       <c r="I270" t="s">
         <v>19</v>
       </c>
       <c r="J270" s="3">
         <v>2</v>
       </c>
       <c r="K270" t="s">
-        <v>540</v>
-[...3 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="L270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>541</v>
+        <v>208</v>
+      </c>
+      <c r="B271" t="s">
+        <v>209</v>
       </c>
       <c r="C271" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D271" t="s" s="4">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="F271" t="s">
         <v>16</v>
       </c>
       <c r="G271" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H271" t="s">
         <v>18</v>
       </c>
       <c r="I271" t="s">
         <v>19</v>
       </c>
       <c r="J271" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K271" t="s">
-        <v>62</v>
+        <v>536</v>
       </c>
       <c r="L271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>541</v>
+        <v>208</v>
+      </c>
+      <c r="B272" t="s">
+        <v>209</v>
       </c>
       <c r="C272" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D272" t="s" s="4">
-        <v>543</v>
+        <v>302</v>
       </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="F272" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G272" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H272" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I272" t="s">
         <v>19</v>
       </c>
       <c r="J272" s="3">
         <v>1</v>
       </c>
       <c r="K272" t="s">
-        <v>64</v>
+        <v>537</v>
       </c>
       <c r="L272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="B273" t="s">
+        <v>208</v>
       </c>
       <c r="C273" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D273" t="s" s="4">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="F273" t="s">
         <v>16</v>
       </c>
       <c r="G273" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H273" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I273" t="s">
         <v>19</v>
       </c>
       <c r="J273" s="3">
         <v>3</v>
       </c>
       <c r="K273" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="L273" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="B274" t="s">
-        <v>205</v>
+        <v>251</v>
       </c>
       <c r="C274" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D274" t="s" s="4">
-        <v>443</v>
+        <v>541</v>
       </c>
       <c r="E274" t="s">
         <v>15</v>
       </c>
       <c r="F274" t="s">
         <v>16</v>
       </c>
       <c r="G274" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H274" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I274" t="s">
         <v>19</v>
       </c>
       <c r="J274" s="3">
         <v>2</v>
       </c>
       <c r="K274" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="L274"/>
+        <v>542</v>
+      </c>
+      <c r="L274" t="s">
+        <v>542</v>
+      </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="C275" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D275" t="s" s="4">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="E275" t="s">
         <v>15</v>
       </c>
       <c r="F275" t="s">
         <v>16</v>
       </c>
       <c r="G275" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H275" t="s">
         <v>18</v>
       </c>
       <c r="I275" t="s">
         <v>19</v>
       </c>
       <c r="J275" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K275" t="s">
-        <v>262</v>
+        <v>68</v>
       </c>
       <c r="L275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>543</v>
       </c>
       <c r="C276" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D276" t="s" s="4">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="E276" t="s">
         <v>15</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H276" t="s">
         <v>18</v>
       </c>
       <c r="I276" t="s">
         <v>19</v>
       </c>
       <c r="J276" s="3">
         <v>1</v>
       </c>
       <c r="K276" t="s">
-        <v>551</v>
+        <v>70</v>
       </c>
       <c r="L276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>253</v>
       </c>
       <c r="C277" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D277" t="s" s="4">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E277" t="s">
         <v>15</v>
       </c>
       <c r="F277" t="s">
         <v>16</v>
       </c>
       <c r="G277" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H277" t="s">
         <v>18</v>
       </c>
       <c r="I277" t="s">
         <v>19</v>
       </c>
       <c r="J277" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K277" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="L277"/>
+        <v>547</v>
+      </c>
+      <c r="L277" t="s">
+        <v>548</v>
+      </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B278" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="C278" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D278" t="s" s="4">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="E278" t="s">
         <v>15</v>
       </c>
       <c r="F278" t="s">
         <v>16</v>
       </c>
       <c r="G278" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H278" t="s">
         <v>18</v>
       </c>
       <c r="I278" t="s">
         <v>19</v>
       </c>
       <c r="J278" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K278" t="s">
-        <v>397</v>
+        <v>550</v>
       </c>
       <c r="L278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B279" t="s">
-        <v>272</v>
+        <v>209</v>
       </c>
       <c r="C279" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D279" t="s" s="4">
-        <v>554</v>
+        <v>494</v>
       </c>
       <c r="E279" t="s">
         <v>15</v>
       </c>
       <c r="F279" t="s">
         <v>16</v>
       </c>
       <c r="G279" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H279" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="I279" t="s">
         <v>19</v>
       </c>
       <c r="J279" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K279" t="s">
-        <v>148</v>
+        <v>551</v>
       </c>
       <c r="L279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B280" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C280" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D280" t="s" s="4">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E280" t="s">
         <v>15</v>
       </c>
       <c r="F280" t="s">
         <v>16</v>
       </c>
       <c r="G280" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H280" t="s">
         <v>18</v>
       </c>
       <c r="I280" t="s">
         <v>19</v>
       </c>
       <c r="J280" s="3">
         <v>1</v>
       </c>
       <c r="K280" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="L280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B281" t="s">
-        <v>205</v>
+        <v>344</v>
       </c>
       <c r="C281" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D281" t="s" s="4">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E281" t="s">
         <v>15</v>
       </c>
       <c r="F281" t="s">
         <v>16</v>
       </c>
       <c r="G281" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H281" t="s">
         <v>18</v>
       </c>
       <c r="I281" t="s">
         <v>19</v>
       </c>
       <c r="J281" s="3">
         <v>1</v>
       </c>
       <c r="K281" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="L281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B282" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C282" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D282" t="s" s="4">
-        <v>443</v>
+        <v>555</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="F282" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G282" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H282" t="s">
         <v>18</v>
       </c>
       <c r="I282" t="s">
-        <v>19</v>
+        <v>214</v>
       </c>
       <c r="J282" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K282" t="s">
-        <v>444</v>
+        <v>556</v>
       </c>
       <c r="L282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B283" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C283" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D283" t="s" s="4">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="F283" t="s">
         <v>16</v>
       </c>
       <c r="G283" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="H283" t="s">
         <v>18</v>
       </c>
       <c r="I283" t="s">
         <v>19</v>
       </c>
       <c r="J283" s="3">
         <v>1</v>
       </c>
       <c r="K283" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="L283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>548</v>
+        <v>208</v>
+      </c>
+      <c r="B284" t="s">
+        <v>209</v>
       </c>
       <c r="C284" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D284" t="s" s="4">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E284" t="s">
         <v>15</v>
       </c>
       <c r="F284" t="s">
         <v>16</v>
       </c>
       <c r="G284" t="s">
         <v>17</v>
       </c>
       <c r="H284" t="s">
         <v>18</v>
       </c>
       <c r="I284" t="s">
         <v>19</v>
       </c>
       <c r="J284" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K284" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="L284"/>
+        <v>560</v>
+      </c>
+      <c r="L284" t="s">
+        <v>561</v>
+      </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>294</v>
+        <v>208</v>
+      </c>
+      <c r="B285" t="s">
+        <v>209</v>
       </c>
       <c r="C285" t="s" s="3">
         <v>13</v>
       </c>
       <c r="D285" t="s" s="4">
+        <v>494</v>
+      </c>
+      <c r="E285" t="s">
+        <v>15</v>
+      </c>
+      <c r="F285" t="s">
+        <v>16</v>
+      </c>
+      <c r="G285" t="s">
+        <v>23</v>
+      </c>
+      <c r="H285" t="s">
+        <v>18</v>
+      </c>
+      <c r="I285" t="s">
+        <v>19</v>
+      </c>
+      <c r="J285" s="3">
+        <v>1</v>
+      </c>
+      <c r="K285" t="s">
+        <v>495</v>
+      </c>
+      <c r="L285"/>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>208</v>
+      </c>
+      <c r="B286" t="s">
+        <v>209</v>
+      </c>
+      <c r="C286" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D286" t="s" s="4">
+        <v>562</v>
+      </c>
+      <c r="E286" t="s">
+        <v>15</v>
+      </c>
+      <c r="F286" t="s">
+        <v>16</v>
+      </c>
+      <c r="G286" t="s">
+        <v>151</v>
+      </c>
+      <c r="H286" t="s">
+        <v>18</v>
+      </c>
+      <c r="I286" t="s">
+        <v>19</v>
+      </c>
+      <c r="J286" s="3">
+        <v>1</v>
+      </c>
+      <c r="K286" t="s">
+        <v>563</v>
+      </c>
+      <c r="L286"/>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
         <v>564</v>
       </c>
-      <c r="E285" t="s">
-[...17 lines deleted...]
-      <c r="K285" t="s">
+      <c r="C287" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D287" t="s" s="4">
         <v>565</v>
       </c>
-      <c r="L285"/>
+      <c r="E287" t="s">
+        <v>15</v>
+      </c>
+      <c r="F287" t="s">
+        <v>16</v>
+      </c>
+      <c r="G287" t="s">
+        <v>17</v>
+      </c>
+      <c r="H287" t="s">
+        <v>18</v>
+      </c>
+      <c r="I287" t="s">
+        <v>19</v>
+      </c>
+      <c r="J287" s="3">
+        <v>2</v>
+      </c>
+      <c r="K287" t="s">
+        <v>566</v>
+      </c>
+      <c r="L287"/>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>253</v>
+      </c>
+      <c r="C288" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D288" t="s" s="4">
+        <v>567</v>
+      </c>
+      <c r="E288" t="s">
+        <v>568</v>
+      </c>
+      <c r="F288" t="s">
+        <v>183</v>
+      </c>
+      <c r="G288" t="s">
+        <v>17</v>
+      </c>
+      <c r="H288" t="s">
+        <v>18</v>
+      </c>
+      <c r="I288" t="s">
+        <v>19</v>
+      </c>
+      <c r="J288" s="3">
+        <v>1</v>
+      </c>
+      <c r="K288" t="s">
+        <v>95</v>
+      </c>
+      <c r="L288"/>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>228</v>
+      </c>
+      <c r="B289" t="s">
+        <v>208</v>
+      </c>
+      <c r="C289" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D289" t="s" s="4">
+        <v>569</v>
+      </c>
+      <c r="E289" t="s">
+        <v>15</v>
+      </c>
+      <c r="F289" t="s">
+        <v>16</v>
+      </c>
+      <c r="G289" t="s">
+        <v>17</v>
+      </c>
+      <c r="H289" t="s">
+        <v>18</v>
+      </c>
+      <c r="I289" t="s">
+        <v>19</v>
+      </c>
+      <c r="J289" s="3">
+        <v>1</v>
+      </c>
+      <c r="K289" t="s">
+        <v>570</v>
+      </c>
+      <c r="L289"/>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>253</v>
+      </c>
+      <c r="C290" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D290" t="s" s="4">
+        <v>571</v>
+      </c>
+      <c r="E290" t="s">
+        <v>15</v>
+      </c>
+      <c r="F290" t="s">
+        <v>16</v>
+      </c>
+      <c r="G290" t="s">
+        <v>23</v>
+      </c>
+      <c r="H290" t="s">
+        <v>18</v>
+      </c>
+      <c r="I290" t="s">
+        <v>19</v>
+      </c>
+      <c r="J290" s="3">
+        <v>4</v>
+      </c>
+      <c r="K290" t="s">
+        <v>572</v>
+      </c>
+      <c r="L290" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>253</v>
+      </c>
+      <c r="C291" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D291" t="s" s="4">
+        <v>574</v>
+      </c>
+      <c r="E291" t="s">
+        <v>255</v>
+      </c>
+      <c r="F291" t="s">
+        <v>183</v>
+      </c>
+      <c r="G291" t="s">
+        <v>17</v>
+      </c>
+      <c r="H291" t="s">
+        <v>18</v>
+      </c>
+      <c r="I291" t="s">
+        <v>19</v>
+      </c>
+      <c r="J291" s="3">
+        <v>2</v>
+      </c>
+      <c r="K291" t="s">
+        <v>553</v>
+      </c>
+      <c r="L291"/>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>253</v>
+      </c>
+      <c r="B292" t="s">
+        <v>257</v>
+      </c>
+      <c r="C292" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="D292" t="s" s="4">
+        <v>399</v>
+      </c>
+      <c r="E292" t="s">
+        <v>255</v>
+      </c>
+      <c r="F292" t="s">
+        <v>183</v>
+      </c>
+      <c r="G292" t="s">
+        <v>17</v>
+      </c>
+      <c r="H292" t="s">
+        <v>18</v>
+      </c>
+      <c r="I292" t="s">
+        <v>214</v>
+      </c>
+      <c r="J292" s="3">
+        <v>6</v>
+      </c>
+      <c r="K292" t="s">
+        <v>105</v>
+      </c>
+      <c r="L292"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://brunswickfinewines.com/product/nv-edmond-briottet-creme-menthe-verte-liqueur-1x70cl-hub-SE10273669-1-DP-11239795"/>
-    <hyperlink ref="D4" r:id="rId2" location="" display="https://brunswickfinewines.com/product/cointreau-liqueur-1x50cl-1057845013665547"/>
-[...13 lines deleted...]
-    <hyperlink ref="D18" r:id="rId16" location="" display="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x35cl-1057840813665156"/>
+    <hyperlink ref="D4" r:id="rId2" location="" display="https://brunswickfinewines.com/product/remy-martin-fine-champagne-vsop-cognac-1x70cl-1057838013664705"/>
+    <hyperlink ref="D5" r:id="rId3" location="" display="https://brunswickfinewines.com/product/chartreuse-green-vep-liqueur-1x100cl-1060435414016348"/>
+    <hyperlink ref="D6" r:id="rId4" location="" display="https://brunswickfinewines.com/product/chartreuse-yellow-vep-liqueur-1x100cl-1060435314016356"/>
+    <hyperlink ref="D7" r:id="rId5" location="" display="https://brunswickfinewines.com/product/chartreuse-9e-centenaire-liqueur-1x70cl-1031227914006838"/>
+    <hyperlink ref="D8" r:id="rId6" location="" display="https://brunswickfinewines.com/product/citadelle-gin-1x70cl-1060747314047403"/>
+    <hyperlink ref="D9" r:id="rId7" location="" display="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-yuzu-late-harvest-liqueur-1x70cl-1028967314047389"/>
+    <hyperlink ref="D10" r:id="rId8" location="" display="https://brunswickfinewines.com/product/pierre-ferrand-dry-curacao-triple-sec-liqueur-1x70cl-1028967014047387"/>
+    <hyperlink ref="D11" r:id="rId9" location="" display="https://brunswickfinewines.com/product/chartreuse-1605-liqueur-delixir-les-peres-chartreux-1x70cl-1031228114006834"/>
+    <hyperlink ref="D12" r:id="rId10" location="" display="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-mofs-liqueur-1x70cl-1031228014006836"/>
+    <hyperlink ref="D13" r:id="rId11" location="" display="https://brunswickfinewines.com/product/chartreuse-elixir-vegetal-liqueur-1x10cl-1060435514006854"/>
+    <hyperlink ref="D14" r:id="rId12" location="" display="https://brunswickfinewines.com/product/delord-15yo-bas-armagnac-1x70cl-1060290213988175"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-blanc-1x75cl-1060287013987840"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://brunswickfinewines.com/product/chartreuse-fabriquee-yellow-liqueur-1x70cl-1031227613816924"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://brunswickfinewines.com/product/chartreuse-fabriquee-green-liqueur-1x70cl-1031227713816931"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x70cl-1014304013664707"/>
     <hyperlink ref="D19" r:id="rId17" location="" display="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x50cl-hub-SE10326672-1-DP-11528341"/>
-    <hyperlink ref="D20" r:id="rId18" location="" display="https://brunswickfinewines.com/product/toutain-xo-8yo-calvados-1x70cl-1032817113615990"/>
-[...13 lines deleted...]
-    <hyperlink ref="D34" r:id="rId32" location="" display="https://brunswickfinewines.com/product/luxardo-sangue-morlacco-1x70cl-1050275312986067"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://brunswickfinewines.com/product/cointreau-liqueur-1x50cl-1057845013665547"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://brunswickfinewines.com/product/remy-martin-fine-champagne-xo-cognac-1x35cl-1057840813665156"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://brunswickfinewines.com/product/toutain-xo-8yo-calvados-1x70cl-1032817113615990"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://brunswickfinewines.com/product/toutain-reserve-calvados-1x70cl-1057530113616033"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://brunswickfinewines.com/product/baron-de-sigognac-10yo-bas-armagnac-1x70cl-1057472413606152"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://brunswickfinewines.com/product/hennessy-xo-cognac-1x70cl-1024480413557147"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://brunswickfinewines.com/product/edmond-briottet-creme-cassis-dijon-liqueur-1x70cl-1027366113501427"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://brunswickfinewines.com/product/la-fee-parisienne-abinsthe-superieure-1x70cl-1036688313170669"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://brunswickfinewines.com/product/maxime-trijol-vsop-cognac-1x70cl-1045686212664609"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://brunswickfinewines.com/product/edmond-briottet-creme-framboise-liqueur-1x70cl-1027366312649197"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://brunswickfinewines.com/product/chateau-de-montifaud-pineau-des-charentes-rouge-1x70cl-hub-SE10328174-1-DP-11539365"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://brunswickfinewines.com/product/nv-deluxe-burgundy-bordeaux-mixed-pair-2x75cl-hub-SE10342232-2-DP-11590327"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://brunswickfinewines.com/product/nv-cellar-essentials-chardonnay-bordeaux-2x75cl-hub-SE10342122-2-DP-11589986"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://brunswickfinewines.com/product/nv-mentzendorff-kummel-liqueur-1x150cl-hub-SE10326674-1-DP-11528361"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://brunswickfinewines.com/product/baron-de-sigognac-vsop-bas-armagnac-1x70cl-1036255314244383"/>
     <hyperlink ref="D35" r:id="rId33" location="" display="https://brunswickfinewines.com/product/nv-cocchi-americano-rosa-bitters-1x75cl-hub-SE10329032-1-DP-11543060"/>
     <hyperlink ref="D36" r:id="rId34" location="" display="https://brunswickfinewines.com/product/nv-evangelista-organic-limoncello-liqueur-1x50cl-hub-SE10310116-1-IB-11446682"/>
     <hyperlink ref="D37" r:id="rId35" location="" display="https://brunswickfinewines.com/product/nv-fratelli-branca-fernet-branca-bitters-1x70cl-hub-SE10325016-1-DP-11941569"/>
     <hyperlink ref="D38" r:id="rId36" location="" display="https://brunswickfinewines.com/product/bepi-tosolini-saliza-amaretto-liqueur-1x70cl-1027366512649408"/>
     <hyperlink ref="D39" r:id="rId37" location="" display="https://brunswickfinewines.com/product/caffe-borghetti-coffee-liqueur-1x70cl-1032497112888995"/>
     <hyperlink ref="D40" r:id="rId38" location="" display="https://brunswickfinewines.com/product/luxardo-maraschino-liqueur-1x70cl-1036687913007770"/>
     <hyperlink ref="D41" r:id="rId39" location="" display="https://brunswickfinewines.com/product/mondino-amaro-liqueur-1x70cl-1030158511396868"/>
     <hyperlink ref="D42" r:id="rId40" location="" display="https://brunswickfinewines.com/product/bepi-tosolini-grappa-cividina-1x70cl-1057474313699488"/>
-    <hyperlink ref="D43" r:id="rId41" location="" display="https://brunswickfinewines.com/product/bepi-tosolini-limoncello-liqueur-1x70cl-1058101813967839"/>
-[...164 lines deleted...]
-    <hyperlink ref="D208" r:id="rId206" location="" display="https://brunswickfinewines.com/product/nv-eminente-gran-reserva-10yo-rum-1x70cl-hub-SE10387793-1-DP-11974858"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://brunswickfinewines.com/product/caffo-vecchio-amaro-del-capo-liqueur-1x70cl-1036688414167989"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://brunswickfinewines.com/product/evangelista-organic-limoncello-liqueur-1x70cl-1027534611251689"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://brunswickfinewines.com/product/bepi-tosolini-limoncello-liqueur-1x70cl-1058101814244346"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://brunswickfinewines.com/product/sanchez-romate-cardenal-mendoza-solera-gran-reserva-clasico-15yo-1x70cl-1019662713614066"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://brunswickfinewines.com/product/sanchez-romate-uno-en-mil-solera-gran-reserva-brandy-1x70cl-1019662613699487"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://brunswickfinewines.com/product/sanchez-romate-solera-reserve-brandy-1x70cl-1034767014244357"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://brunswickfinewines.com/product/2015-four-roses-straight-bourbon-small-batch-barrel-strength-limited-edition-bottled-2015-1x70cl-hub-VS10266969-1-DP-11204415"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-old-world-12yo-1x70cl-hub-se10169058-1-dp-10587264"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513185411"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://brunswickfinewines.com/product/few-bourbon-whiskey-1x70cl-1038963712013030"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://brunswickfinewines.com/product/mockingbird-titos-handmade-vodka-1x70cl-1049189312935754"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-1020774613185413-2"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-the-original-wheated-bourbon-special-reserve-1x70cl-1052381613184929"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://brunswickfinewines.com/product/buffalo-trace-bourbon-ofc-1x75cl-1052379713184867"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://brunswickfinewines.com/product/whistlepig-straight-rye-estate-oak-15yo-1x75cl-1002414710056064"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://brunswickfinewines.com/product/elijah-craig-kentucky-straight-bourbon-small-batch-ryder-cup-commemorative-bottling-1x70cl-1053615313326388"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://brunswickfinewines.com/product/william-larue-weller-buffalo-trace-kentucky-straight-bourbon-barrel-proof-bottled-2014-1x75cl-1045532212635918"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://brunswickfinewines.com/product/sazerac-kentucky-straight-rye-antique-collection-18yo-bottled-2024-125-proof-1x75cl-1047453813336214"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://brunswickfinewines.com/product/coravin-model-3-1037891113482306"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://brunswickfinewines.com/product/blantons-straight-bourbon-whiskey-gold-edition-single-barrel-1x70cl-1020683113543811"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://brunswickfinewines.com/product/the-last-drop-buffalo-trace-kentucky-straight-bourbon-release-no-37-27yo-60-9-1x75cl-1050844513926328"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://brunswickfinewines.com/product/michters-straight-rye-single-barrel-us-1-1x70cl-1040938213929365"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://brunswickfinewines.com/product/bardstown-bourbon-co-high-wheated-bourbon-1x75cl-1051443613090084"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://brunswickfinewines.com/product/few-rye-immortal-1x70cl-1038964512013034"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-IB-12218279"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://brunswickfinewines.com/product/whistlepig-straight-rye-10yo-1x70cl-hub-se10169057-1-dp-11270285"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://brunswickfinewines.com/product/nv-heaven-hill-straight-wheat-parkers-heritage-collection-cask-strength-orginal-batch-8th-edition-13yo-1268-proof-1x75cl-hub-VS10266977-1-DP-11204442"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://brunswickfinewines.com/product/nv-whistlepig-straight-rye-the-boss-hog-viii-lapulapus-pacific-1x70cl-hub-SE10340399-1-IB-11575292"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://brunswickfinewines.com/product/nv-westward-american-single-malt-whiskey-1x70cl-hub-SE10351116-1-DP-11647282"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://brunswickfinewines.com/product/coravin-pivot--hub-SE10207599-1-DP-11881759"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://brunswickfinewines.com/product/coravin-timeless-aerator-hub-SE10207614-1-DP-11881810"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://brunswickfinewines.com/product/nv-sazerac-buffalo-trace-straight-rye-kentucky-1x70cl-hub-SE10242338-1-DP-11861578"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://brunswickfinewines.com/product/nv-buffalo-trace-single-oak-project-barrel-80-winning-barrel-1x375cl-hub-VS10270029-1-DP-11221511"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://brunswickfinewines.com/product/nv-smooth-ambler-10-year-bourbon-bottled-2014-1x70cl-hub-VS10266983-1-DP-11204450"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://brunswickfinewines.com/product/2023-bourbon-american-whiskey-advent-calendar-1x72cl-hub-se10331986-1-dp-11558081"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://brunswickfinewines.com/product/nv-willet-single-barrel-rye-6-year-bottled-for-the-lexington-london-1x70cl-hub-VS10266992-1-DP-11204462"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://brunswickfinewines.com/product/nv-four-roses-small-batch-limited-edition-2020-1x70cl-hub-VS10275884-1-DP-11204421"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://brunswickfinewines.com/product/nv-widow-jane-10yo-bourbon-whiskey-1x70cl-hub-SE10389639-1-DP-12070191"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://brunswickfinewines.com/product/the-last-drop-blend-of-kentucky-straight-signature-blend-release-no-28-1x75cl-hub-se10207746-1-dp-11165127"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://brunswickfinewines.com/product/michters-unblended-american-whisky-us1-1x70cl-hub-SE10409383-1-DP-12185111"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://brunswickfinewines.com/product/elijah-craig-barrel-proof-12yo-bottled-march-2022-1x75cl-hub-SE10412903-1-IB-12218277"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://brunswickfinewines.com/product/elijah-craig-straight-bourbon-single-barrel-18yo-1x75cl-hub-SE10210017-1-DP-12244477"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://brunswickfinewines.com/product/bardstown-bourbon-co-kentucky-straight-bourbon-1x75cl-1034975713090003"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-IB-10056068"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://brunswickfinewines.com/product/nv-starward-single-malt-tawny-cask-bottled-2019-1x50cl-hub-SE10024150-1-DP-10384592"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://brunswickfinewines.com/product/black-robin-rare-gin-1x70cl-1018079113367344"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://brunswickfinewines.com/product/blue-duck-rare-vodka-1x70cl-1018079213682832"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://brunswickfinewines.com/product/mozart-chocolate-cream-liqueur-1x50cl-1045786712680861"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://brunswickfinewines.com/product/mozart-dark-chocolate-liqueur-1x50cl-1045786812680863"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://brunswickfinewines.com/product/1970-glenfarclas-highland-single-malt-the-family-casks-sp15-sherry-hogshead-single-cask-2026-bottled-2015-speyside-1x70cl-hub-SE10023409-1-IB-10055021"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://brunswickfinewines.com/product/1971-the-last-drop-blended-scotch-bottled-2017-1x75cl-1052207813159597"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://brunswickfinewines.com/product/1972-lochside-the-last-drop-highland-single-grain-single-cask-highlands-1x70cl-10091531100000764"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://brunswickfinewines.com/product/1989-bruichladdich-single-malt-black-art-edition-022-21yo-islay-1x70cl-hub-VS10226951-1-IB-10926069"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-2-30yo-1x70cl-1008837310462143"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://brunswickfinewines.com/product/1991-jj-corry-single-malt-the-vatting-no-1-30yo-1x70cl-1008837410185741"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://brunswickfinewines.com/product/1992-springbank-27-year-old-cask-244-the-kohinoor-bottled-2020-1x70cl-1009016710364085"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://brunswickfinewines.com/product/1997-bowmore-samaroli-single-malt-coilltean-sherry-butt-cask-no-54-bottled-2021-islay-1x70cl-1018171010684400"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-1012171610464414"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-dp-10464402"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3409-21yo-bottled-2021-1x70cl-hub-se10121709-1-ib-10290090"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://brunswickfinewines.com/product/2000-ardbeg-single-cask-3431-21yo-bottled-2021-1x70cl-hub-SE10121716-1-IB-10290294"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://brunswickfinewines.com/product/2013-bruichladdich-single-malt-bere-barley-10yo-islay-1x70cl-hub-SE10367270-1-DP-11813111"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://brunswickfinewines.com/product/skipper-dark-rum-1x70cl-1020371913838288"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://brunswickfinewines.com/product/derrumbes-durango-100-agave-joven-mezcal-1x70cl-1040938913655652"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://brunswickfinewines.com/product/zalto-axium-single-1024049913533958"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://brunswickfinewines.com/product/ocho-reposado-tequila-1x50cl-1059060613817053"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://brunswickfinewines.com/product/nv-konishi-shuzo-genroku-redux-junmai-sake-1x72cl-1020375513916520"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-shield-kameno-o-junmai-daiginjo-sake-1x72cl-1054022613849750"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://brunswickfinewines.com/product/benromach-single-malt-10yo-speyside-1x70cl-1036282113298239"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://brunswickfinewines.com/product/sugrue-precognition-pinot-meunier-gin-1x70cl-1053412613899233"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://brunswickfinewines.com/product/nv-kimura-shuzo-silent-blossom-junmai-daiginjo-sake-1x72cl-1040237913916476"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://brunswickfinewines.com/product/cascahuin-anejo-tequila-1x70cl-1035755213914260"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://brunswickfinewines.com/product/tapatio-excelencia-gran-reserva-extra-anejo-tequila-1x100cl-1015836613929393"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://brunswickfinewines.com/product/barsol-selecto-acholado-pisco-brandy-1x70cl-1022432913929397"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://brunswickfinewines.com/product/nikka-super-nikka-whisky-1x70cl-1059875513930164"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://brunswickfinewines.com/product/yoichi-nikka-single-malt-1x70cl-1015862113929243"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://brunswickfinewines.com/product/madame-jennifer-the-chemist-gin-1x50cl-1025804713949896"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-pinang-raci-1x70cl-1040649913657139"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://brunswickfinewines.com/product/nv-foursquare-single-blended-exceptional-cask-selection-mark-xix-sovereignty-14yo-bottled-2021-rum-1x70cl-hub-se10205779-1-dp-10827406"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://brunswickfinewines.com/product/hibiki-suntory-blended-harmony-1x70cl-1008521213655686"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://brunswickfinewines.com/product/glen-grant-16yo-gordon-macphail-single-malt-connoisseurs-choice-bottled-2009-cask-strength-speyside-1x70cl-1057046713547163"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://brunswickfinewines.com/product/taketsuru-nikka-pure-malt-1x70cl-1056788913514023"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://brunswickfinewines.com/product/nohaca-plata-tequila-1x70cl-1056884713525975"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://brunswickfinewines.com/product/nohaca-reposado-tequila-1x70cl-1056884813525976"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://brunswickfinewines.com/product/zalto-bordeaux-single-1024051713533950"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://brunswickfinewines.com/product/zalto-universal-single-1024051813533944"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-cask-18yo-bottled-2023-speyside-1x70cl-1033334613243017"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://brunswickfinewines.com/product/glenfiddich-single-malt-18yo-speyside-1x70cl-1012146213536473"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-1x70cl-1024270113544982"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-signet-highlands-1x70cl-1014079413557151"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://brunswickfinewines.com/product/linkwood-15yo-gordon-macphail-single-malt-connoisseurs-choice-cask-strength-bottled-2009-speyside-1x70cl-1057047613547426"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://brunswickfinewines.com/product/haku-craft-vodka-1x70cl-1057747313655923"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-1x70cl-1002590113273730"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://brunswickfinewines.com/product/macallan-highland-single-malt-sherry-oak-12yo-speyside-1x70cl-1012146713590748"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://brunswickfinewines.com/product/bruxo-no-3-mezcal-barril-1x70cl-1057431813599680"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://brunswickfinewines.com/product/eminente-reserva-7yo-rum-1x70cl-1016206812551623"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://brunswickfinewines.com/product/glenturret-highland-single-malt-triple-wood-release-bottled-2021-highlands-6x70cl-10157002100000744"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://brunswickfinewines.com/product/littlemill-lowland-single-malt-celestial-edition-bourbon-oloroso-sherry-casks-40yo-bottled-2018-lowlands-1x70cl-10023406100000763"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://brunswickfinewines.com/product/macallan-highland-single-malt-limited-edition-no-4-bottled-2018-speyside-6x70cl-10091530100000778"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://brunswickfinewines.com/product/glenturret-highland-single-malt-12yo-bottled-2021-highlands-6x70cl-10157004100000827"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://brunswickfinewines.com/product/glenturret-highland-single-malt-peat-smoked-10yo-bottled-2021-highlands-6x70cl-10156639100000828"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://brunswickfinewines.com/product/yamazaki-suntory-single-malt-18yo-1x70cl-1002788913969856"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://brunswickfinewines.com/product/madame-jennifer-the-biologist-gin-1x50cl-1057965213949888"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://brunswickfinewines.com/product/ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-1020687113171555"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://brunswickfinewines.com/product/foursquare-spiced-rum-1x70cl-1019650613967835"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://brunswickfinewines.com/product/isle-of-harris-single-malt-whisky-1x70cl-1062089514233345"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://brunswickfinewines.com/product/chichibu-ichiro-distillery-ii-single-malt-whisky-1x70cl-1054138813467006"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://brunswickfinewines.com/product/glengyle-single-malt-kilkerran-16yo-bottled-2025-campbeltown-1x70cl-1061871814197345"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://brunswickfinewines.com/product/fortaleza-100-agave-blanco-tequila-1x70cl-1036685314121518"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://brunswickfinewines.com/product/g4-tequila-blanco-1x70cl-1061960014210648"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://brunswickfinewines.com/product/bobbys-schiedam-dry-gin-1x70cl-1016349714210641"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://brunswickfinewines.com/product/clase-azul-reposado-tequila-1x70cl-1015688414210112"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-single-malt-whisky-1x70cl-1032526614228526"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://brunswickfinewines.com/product/nv-katsuyama-ken-junmai-ginjo-sake-1x72cl-1052258214149683"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://brunswickfinewines.com/product/nv-ume-no-yado-aragoshi-momo-sake-liqueur-peach-1x72cl-1053893114149672"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://brunswickfinewines.com/product/isle-of-harris-the-hearach-single-malt-whisky-oloroso-cask-1x70cl-1062055414228585"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://brunswickfinewines.com/product/arbikie-single-malt-10-year-old-signature-release-1x70cl-1062233914254197"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://brunswickfinewines.com/product/stolichnaya-gold-vodka-1x70cl-1061361314121528"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://brunswickfinewines.com/product/nv-brunswick-jute-bag-1x75cl-1062251114259281"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://brunswickfinewines.com/product/doorlys-fine-old-xo-rum-1x70cl-1045639514244406"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://brunswickfinewines.com/product/yellow-spot-irish-single-pot-still-12yo-1x70cl-1016944313498676"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-single-barrel-25yo-speyside-1x70cl-10091534100001284"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://brunswickfinewines.com/product/nv-kenbishi-mizuho-chronometer-junmai-sake-1x72cl-1054459514282049"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://brunswickfinewines.com/product/nv-tsuji-honten-gozenshu-misty-mountain-junmai-usu-nigori-bodaimoto-sake-1x72cl-1059310414282063"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-nanko-umeshu-sake-liqueur-1x72cl-1020372914282056"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-yuzu-shu-sake-liqueur-1x72cl-1024048814282062"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-ginger-sake-liqueur-1x72cl-1024049014282051"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://brunswickfinewines.com/product/nv-konishi-shuzo-shirayuki-de-ai-sparkling-sake-1x72cl-1035389314282060"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://brunswickfinewines.com/product/lagg-distillery-single-malt-corriecravie-edition-1x70cl-1036705514170440"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://brunswickfinewines.com/product/game-of-thrones-single-malt-8-bottle-set-8x70cl-10090441100001154"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-12yo-rum-1x70cl-1020371213299346"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://brunswickfinewines.com/product/koch-ensemble-4-mezcal-1x70cl-1060751614047542"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://brunswickfinewines.com/product/boann-distillery-whistler-irish-cream-1x70cl-1057431413599634"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://brunswickfinewines.com/product/cascahuin-tequila-reposado-1x70cl-1034752513919064"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://brunswickfinewines.com/product/jancis-robinson-x-richard-brendon-wine-glass-1060193413970364"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://brunswickfinewines.com/product/the-last-drop-glenrothes-complete-collection-7x75cl-10309421100001084"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-10yo-islands-1x70cl-1036689513157213"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-blanco-tequila-1x70cl-1015663514016277"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://brunswickfinewines.com/product/benromach-single-malt-organic-speyside-1x70cl-1036283614015152"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://brunswickfinewines.com/product/foursquare-exceptional-cask-selection-mandamus-1x70cl-1056669413500526"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://brunswickfinewines.com/product/glenfarclas-70-year-old-1x70cl-1052465814071568"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://brunswickfinewines.com/product/planteray-stiggins-fancy-pineapple-rum-1x70cl-1060747414047405"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://brunswickfinewines.com/product/planteray-cut-dry-coconut-rum-1x70cl-1057431614047404"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://brunswickfinewines.com/product/the-english-whisky-single-malt-gently-smoked-sherry-hogshead-1x70cl-1061361114121485"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://brunswickfinewines.com/product/planteray-rum-mauritius-2013-1x70cl-1060965114085539"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://brunswickfinewines.com/product/nv-konishi-shuzo-shirayuki-de-ai-sparkling-sake-1x72cl-1035389314111034"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-mango-sake-liqueur-1x72cl-1040210614111043"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://brunswickfinewines.com/product/nv-kenbishi-mizuho-chronometer-junmai-sake-1x72cl-1054459514113143"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://brunswickfinewines.com/product/ginplz-mediterranean-gin-1x50cl-1060708514041306"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://brunswickfinewines.com/product/nikka-blended-nikka-days-1x70cl-1025377214130458"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://brunswickfinewines.com/product/english-whisky-single-malt-the-english-original-1x70cl-1061361014121481"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://brunswickfinewines.com/product/the-english-distillery-single-malt-18th-anniversary-release-chapter-18-bottled-2025-1x70cl-1061361214121504"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://brunswickfinewines.com/product/cba-marrakech-gin-1x70cl-1061628014152617"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://brunswickfinewines.com/product/cba-california-gin-1x70cl-1061628114152624"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://brunswickfinewines.com/product/nikka-from-the-barrel-extra-marriage-1x50cl-1056691013502967"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://brunswickfinewines.com/product/macallan-highland-single-malt-the-harmony-collection-inspired-by-intense-arabica-speyside-1x70cl-1023781013287799"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://brunswickfinewines.com/product/foursquare-doorlys-fine-old-barbados-14yo-rum-1x70cl-1019650213499897"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://brunswickfinewines.com/product/nv-eminente-gran-reserva-10yo-rum-1x70cl-hub-SE10387793-1-DP-11974858"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-batch-22-highlands-1x70cl-hub-se10307092-1-dp-10792743"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://brunswickfinewines.com/product/nv-balvenie-single-malt-40yo-speyside-1x70cl-hub-VS10087362-1-IB-11171104"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://brunswickfinewines.com/product/nv-silent-pool-gin-1x70cl-hub-SE10378370-1-DP-11877429"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://brunswickfinewines.com/product/nv-balvenie-single-malt-french-oak-pineau-cask-finish-16yo-speyside-1x70cl-hub-SE10195483-1-DP-11877415"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://brunswickfinewines.com/product/zalto-champagne-single-hub-se10240515-1-dp-11052503"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://brunswickfinewines.com/product/nv-hanyu-pure-malt-sanmi-ittai-single-cask-576-1x70cl-hub-VS10266973-1-DP-11204434"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-1x70cl-hub-VS10090715-1-IB-11942300"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-1x70cl-hub-VS10170931-1-IB-11942350"/>
     <hyperlink ref="D209" r:id="rId207" location="" display="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-IB-11981311"/>
-    <hyperlink ref="D210" r:id="rId208" location="" display="https://brunswickfinewines.com/product/nv-ncnean-organic-single-malt-huntress-orchard-cobbler-highlands-1x70cl-hub-SE10388916-1-DP-11965067"/>
-[...74 lines deleted...]
-    <hyperlink ref="D285" r:id="rId283" location="" display="https://brunswickfinewines.com/product/planteray-rum-mauritius-2013-1x70cl-1060965114085539"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://brunswickfinewines.com/product/nv-clase-azul-anejo-tequila-1x70cl-hub-se10156885-1-dp-10508286"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://brunswickfinewines.com/product/nv-ncnean-organic-single-malt-huntress-orchard-cobbler-highlands-1x70cl-hub-SE10388916-1-DP-11965067"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://brunswickfinewines.com/product/nv-chichibu-ichiro-malt-grain-world-blended-whisky-limited-edition-1x70cl-hub-SE10397040-1-DP-12074217"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://brunswickfinewines.com/product/nv-ichiro-blended-malt-double-distilleries-chichibu-x-komagatake-bottled-2021-1x70cl-hub-SE10397971-1-DP-12074052"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://brunswickfinewines.com/product/nv-ron-zacapa-centenario-reserva-limitada-bottled-2014-1x70cl-hub-VS10381204-1-DP-11900474"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://brunswickfinewines.com/product/nv-john-paul-jones-lowland-rum-1x70cl-hub-SE10402693-1-DP-12105315"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://brunswickfinewines.com/product/nv-john-paul-jones-ranger-rum-1x70cl-hub-SE10402695-1-DP-12105323"/>
+    <hyperlink ref="D217" r:id="rId215" location="" display="https://brunswickfinewines.com/product/nv-balvenie-single-malt-the-week-of-peat-14yo-speyside-1x70cl-hub-SE10389635-1-DP-12066747"/>
+    <hyperlink ref="D218" r:id="rId216" location="" display="https://brunswickfinewines.com/product/clase-azul-san-luis-potosi-mezcal-1x70cl-hub-SE10406815-1-DP-12153015"/>
+    <hyperlink ref="D219" r:id="rId217" location="" display="https://brunswickfinewines.com/product/balvenie-14yo-american-bourbon-barrel-curious-casks-1x70cl-hub-SE10407245-1-DP-12159602"/>
+    <hyperlink ref="D220" r:id="rId218" location="" display="https://brunswickfinewines.com/product/nv-bruichladdich-octomore-141-5-yo-1x70cl-hub-SE10367243-1-DP-11812834"/>
+    <hyperlink ref="D221" r:id="rId219" location="" display="https://brunswickfinewines.com/product/nv-clase-azul-gold-tequila-1x70cl-hub-SE10288150-1-DP-11765630"/>
+    <hyperlink ref="D222" r:id="rId220" location="" display="https://brunswickfinewines.com/product/wildmoor-blended-scotch-rugged-coast-oloroso-sherry-cask-finish-30yo-1x70cl-hub-SE10407976-1-DP-12169926"/>
+    <hyperlink ref="D223" r:id="rId221" location="" display="https://brunswickfinewines.com/product/nv-balvenie-single-malt-rare-marriages-40yo-1x70cl-hub-SE10309488-1-IB-11454698"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://brunswickfinewines.com/product/nv-arbikie-single-grain-1794-highland-rye-bottled-2020-1x70cl-hub-se10144064-1-dp-10791121"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-19yo-batch-2-bottled-2020-islay-6x70cl-hub-VS10090715-6-IB-10596243"/>
+    <hyperlink ref="D226" r:id="rId224" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-whisky-1815-islay-1x70cl-hub-VS10090720-1-IB-10681649"/>
+    <hyperlink ref="D227" r:id="rId225" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-3-19yo-bottled-2021-islay-6x70cl-hub-VS10170931-6-IB-10596244"/>
+    <hyperlink ref="D228" r:id="rId226" location="" display="https://brunswickfinewines.com/product/nv-auchroisk-gordon-macphail-single-malt-2009-speyside-1x70cl-hub-se10242129-1-dp-11074133"/>
+    <hyperlink ref="D229" r:id="rId227" location="" display="https://brunswickfinewines.com/product/nv-tomatin-highland-single-malt-batch-6-30yo-1x70cl-hub-SE10257361-1-DP-11157074"/>
+    <hyperlink ref="D230" r:id="rId228" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-single-malt-traigh-bhan-small-batch-release-batch-4-19yo-bottled-2022-islay-1x70cl-hub-se10206871-1-ib-11165388"/>
+    <hyperlink ref="D231" r:id="rId229" location="" display="https://brunswickfinewines.com/product/nv-laphroaig-single-malt-sherry-cask-32yo-bottled-2015-islay-1x70cl-hub-SE10128422-1-DP-10587222"/>
+    <hyperlink ref="D232" r:id="rId230" location="" display="https://brunswickfinewines.com/product/nv-arbikie-highland-single-grain-rye-highlands-1x70cl-hub-SE10023403-1-DP-10054994"/>
+    <hyperlink ref="D233" r:id="rId231" location="" display="https://brunswickfinewines.com/product/nv-tomatin-10-yo-fine-old-malt-whisky-1x70cl-hub-se10215631-1-dp-10870925"/>
+    <hyperlink ref="D234" r:id="rId232" location="" display="https://brunswickfinewines.com/product/nv-corazon-100-agave-reposado-tequila-1x70cl-hub-SE10349713-1-DP-11640029"/>
+    <hyperlink ref="D235" r:id="rId233" location="" display="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-original-1x72cl-hub-se10331999-1-dp-11558135"/>
+    <hyperlink ref="D236" r:id="rId234" location="" display="https://brunswickfinewines.com/product/2023-japanese-whisky-advent-calendar-kintsugi-1x72cl-hub-se10332000-1-dp-11558139"/>
+    <hyperlink ref="D237" r:id="rId235" location="" display="https://brunswickfinewines.com/product/nv-talisker-xpedition-oak-iii-498-1x70cl-hub-SE10342445-1-DP-11591775"/>
+    <hyperlink ref="D238" r:id="rId236" location="" display="https://brunswickfinewines.com/product/nv-glenfiddich-single-malt-grande-couronne-cognac-cask-finish-26yo-speyside-1x70cl-hub-SE10135857-1-DP-11162498"/>
+    <hyperlink ref="D239" r:id="rId237" location="" display="https://brunswickfinewines.com/product/nv-ardbeg-traigh-bhan-19-years-old-batch-5-1x70cl-hub-SE10323352-1-IB-11575254"/>
+    <hyperlink ref="D240" r:id="rId238" location="" display="https://brunswickfinewines.com/product/nv-mossburn-x-foursquare-collaboration-cask-12yo-1x70cl-hub-SE10347661-1-DP-11621361"/>
+    <hyperlink ref="D241" r:id="rId239" location="" display="https://brunswickfinewines.com/product/nv-the-last-drop-japanese-blended-malt-mizunara-cask-no-2108-release-no-30-20yo-1x75cl-hub-SE10256183-1-IB-11639525"/>
+    <hyperlink ref="D242" r:id="rId240" location="" display="https://brunswickfinewines.com/product/nv-corazon-100-agave-anejo-tequila-1x70cl-hub-SE10349715-1-DP-11640039"/>
+    <hyperlink ref="D243" r:id="rId241" location="" display="https://brunswickfinewines.com/product/nv-glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-se10258269-1-dp-11709306"/>
+    <hyperlink ref="D244" r:id="rId242" location="" display="https://brunswickfinewines.com/product/volcan-de-mi-tierra-bt-blanco-tahona-tequila-1x70cl-hub-SE10407850-1-DP-12168855"/>
+    <hyperlink ref="D245" r:id="rId243" location="" display="https://brunswickfinewines.com/product/wildmoor-blended-scotch-dark-moorland-oloroso-sherry-cask-finish-23yo-1x70cl-hub-SE10407971-1-DP-12169916"/>
+    <hyperlink ref="D246" r:id="rId244" location="" display="https://brunswickfinewines.com/product/clase-azul-la-pinta-1x70cl-1054489413393770"/>
+    <hyperlink ref="D247" r:id="rId245" location="" display="https://brunswickfinewines.com/product/trevethan-grapefruit-lychee-gin-1x70cl-1052468413198267"/>
+    <hyperlink ref="D248" r:id="rId246" location="" display="https://brunswickfinewines.com/product/nv-kanpai-kumo-nigori-sake-1x37-5cl-1051653413114957"/>
+    <hyperlink ref="D249" r:id="rId247" location="" display="https://brunswickfinewines.com/product/nv-kimura-shuzo-hidden-glade-daiginjo-sake-1x72cl-1051578013104028"/>
+    <hyperlink ref="D250" r:id="rId248" location="" display="https://brunswickfinewines.com/product/zalto-white-wine-single-1024051911052422"/>
+    <hyperlink ref="D251" r:id="rId249" location="" display="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813157276"/>
+    <hyperlink ref="D252" r:id="rId250" location="" display="https://brunswickfinewines.com/product/worthy-park-single-estate-reserve-rum-1x70cl-1016072113160672"/>
+    <hyperlink ref="D253" r:id="rId251" location="" display="https://brunswickfinewines.com/product/g4-tequila-blanco-108-proof-1x75cl-1020248913157738"/>
+    <hyperlink ref="D254" r:id="rId252" location="" display="https://brunswickfinewines.com/product/ardbeg-single-malt-10yo-islay-1x70cl-1014078911872993"/>
+    <hyperlink ref="D255" r:id="rId253" location="" display="https://brunswickfinewines.com/product/casa-dragones-sipping-100-agave-joven-tequila-3x70cl-1002590113176786"/>
+    <hyperlink ref="D256" r:id="rId254" location="" display="https://brunswickfinewines.com/product/o-p-anderson-original-aquavit-1x70cl-1036786813170620"/>
+    <hyperlink ref="D257" r:id="rId255" location="" display="https://brunswickfinewines.com/product/aureus-vita-gin-1x70cl-1052468513198278"/>
+    <hyperlink ref="D258" r:id="rId256" location="" display="https://brunswickfinewines.com/product/isle-of-harris-gin-1x70cl-1027076413112428"/>
+    <hyperlink ref="D259" r:id="rId257" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-port-wood-finish-21yo-speyside-1x70cl-1009229611993964"/>
+    <hyperlink ref="D260" r:id="rId258" location="" display="https://brunswickfinewines.com/product/balvenie-25-yo-rare-marriages-1x70cl-1009517211454695"/>
+    <hyperlink ref="D261" r:id="rId259" location="" display="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724712184716"/>
+    <hyperlink ref="D262" r:id="rId260" location="" display="https://brunswickfinewines.com/product/balvenie-18yo-french-pineau-cask-curious-casks-1x70cl-1040724713241023"/>
+    <hyperlink ref="D263" r:id="rId261" location="" display="https://brunswickfinewines.com/product/nv-arbikie-highland-rye-single-grain-cask-selection-nos-3-5-13-14-4-yo-highlands-release-no-2-1x70cl-hub-se10196533-1-dp-10791603"/>
+    <hyperlink ref="D264" r:id="rId262" location="" display="https://brunswickfinewines.com/product/ocho-blanco-tequila-1x50cl-1047129313299337"/>
+    <hyperlink ref="D265" r:id="rId263" location="" display="https://brunswickfinewines.com/product/nv-kenbishi-zuishou-1x72cl-1054020813370066"/>
+    <hyperlink ref="D266" r:id="rId264" location="" display="https://brunswickfinewines.com/product/nv-kotsuzumi-hanafubuki-junmai-ginjo-sake-1x72cl-1052258113347818"/>
+    <hyperlink ref="D267" r:id="rId265" location="" display="https://brunswickfinewines.com/product/ncnean-organic-single-malt-quiet-rebels-simon-1x70cl-1054089313376186"/>
+    <hyperlink ref="D268" r:id="rId266" location="" display="https://brunswickfinewines.com/product/idle-assembly-premium-aged-rum-1x70cl-1044479813113487"/>
+    <hyperlink ref="D269" r:id="rId267" location="" display="https://brunswickfinewines.com/product/el-dorado-ron-rhum-finest-demerara-special-reserve-15yo-rum-1x70cl-1020371313099194"/>
+    <hyperlink ref="D270" r:id="rId268" location="" display="https://brunswickfinewines.com/product/bruichladdich-single-malt-redefine-eighteen-18yo-islay-1x70cl-hub-SE10378480-1-DP-11812969"/>
+    <hyperlink ref="D271" r:id="rId269" location="" display="https://brunswickfinewines.com/product/strathisla-gordon-macphail-single-malt-bottled-2009-speyside-1x70cl-hub-SE10442325-1-DP-12529887"/>
+    <hyperlink ref="D272" r:id="rId270" location="" display="https://brunswickfinewines.com/product/balvenie-single-malt-the-sweet-taste-of-american-oak-12yo-speyside-6x70cl-hub-SE10242701-6-IB-12229953"/>
+    <hyperlink ref="D273" r:id="rId271" location="" display="https://brunswickfinewines.com/product/wildmoor-blended-scotch-black-mountain-pedro-ximenez-finish-40yo-1x70cl-hub-SE10409550-1-IB-12187073"/>
+    <hyperlink ref="D274" r:id="rId272" location="" display="https://brunswickfinewines.com/product/clase-azul-plata-tequila-1x70cl-hub-SE10156882-1-DP-12267445"/>
+    <hyperlink ref="D275" r:id="rId273" location="" display="https://brunswickfinewines.com/product/flor-de-cana-12yo-1x70cl-hub-SE10418261-1-DP-12312557"/>
+    <hyperlink ref="D276" r:id="rId274" location="" display="https://brunswickfinewines.com/product/flor-de-cana-15yo-1x70cl-hub-SE10418262-1-DP-12313178"/>
+    <hyperlink ref="D277" r:id="rId275" location="" display="https://brunswickfinewines.com/product/chichibu-ichiro-mizunara-wood-reserve-1x70cl-hub-SE10397038-1-DP-12494383"/>
+    <hyperlink ref="D278" r:id="rId276" location="" display="https://brunswickfinewines.com/product/glenmorangie-highland-single-malt-tusail-private-edition-highlands-1x70cl-hub-VS10023411-1-DP-10791450"/>
+    <hyperlink ref="D279" r:id="rId277" location="" display="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-hub-SE10258269-1-IB-11170960"/>
+    <hyperlink ref="D280" r:id="rId278" location="" display="https://brunswickfinewines.com/product/bunnahabhain-gordon-macphail-single-malt-discovery-10yo-islay-1x70cl-hub-SE10442303-1-DP-12529748"/>
+    <hyperlink ref="D281" r:id="rId279" location="" display="https://brunswickfinewines.com/product/arran-isle-of-arran-single-malt-the-bothy-quarter-cask-islands-1x70cl-hub-SE10439366-1-DP-12496608"/>
+    <hyperlink ref="D282" r:id="rId280" location="" display="https://brunswickfinewines.com/product/the-last-drop-no-36-55yo-tomintoul-single-malt-scotch-whisky-1968-sherry-butt-1x75cl-1037996213083579"/>
+    <hyperlink ref="D283" r:id="rId281" location="" display="https://brunswickfinewines.com/product/glen-grant-gordon-macphail-single-malt-42yo-bottled-1970s-speyside-1x70cl-1015337210487477"/>
+    <hyperlink ref="D284" r:id="rId282" location="" display="https://brunswickfinewines.com/product/tamdhu-39yo-single-malt-rare-and-old-bottling-distilled-1961-1x70cl-1021433510868331"/>
+    <hyperlink ref="D285" r:id="rId283" location="" display="https://brunswickfinewines.com/product/glenfiddich-single-malt-grand-yozakura-29yo-speyside-1x70cl-1025826911162493"/>
+    <hyperlink ref="D286" r:id="rId284" location="" display="https://brunswickfinewines.com/product/the-balvenie-18-year-old-pedro-ximenez-finish-1x70cl-1026041311176142"/>
+    <hyperlink ref="D287" r:id="rId285" location="" display="https://brunswickfinewines.com/product/belvedere-heritage-176-vodka-1x70cl-1016206712742214"/>
+    <hyperlink ref="D288" r:id="rId286" location="" display="https://brunswickfinewines.com/product/nv-konishi-shuzo-gold-daiginjo-hiyashibori-sake-1x72cl-1020462512846652"/>
+    <hyperlink ref="D289" r:id="rId287" location="" display="https://brunswickfinewines.com/product/bruichladdich-octomore-11yo-single-cask-distilled-2013-1x70cl-1046878112817461"/>
+    <hyperlink ref="D290" r:id="rId288" location="" display="https://brunswickfinewines.com/product/chichibu-ichiro-single-malt-on-the-way-floor-malted-bottled-2024-1x70cl-1051149013059225"/>
+    <hyperlink ref="D291" r:id="rId289" location="" display="https://brunswickfinewines.com/product/nv-bunraku-gold-junmai-daiginjo-sake-1x72cl-1051256113069072"/>
+    <hyperlink ref="D292" r:id="rId290" location="" display="https://brunswickfinewines.com/product/nv-tatenokawa-kodakara-mango-sake-liqueur-1x72cl-1040210614282057"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>