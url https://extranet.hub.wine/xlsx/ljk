--- v0 (2026-04-03)
+++ v1 (2026-09-10)
@@ -10,1662 +10,1773 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="573">
   <si>
     <t>LJK WINE
 +44 20 3488 4029
 Wine List
-Last Updated: Fri, 03 Apr 2026 16:30:10
-# of Products: 358</t>
+Last Updated: Thu, 10 Sep 2026 08:30:08
+# of Products: 365</t>
   </si>
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
     <t>QUANTITY</t>
   </si>
   <si>
     <t>REGULAR PRICE</t>
   </si>
   <si>
     <t>SALE PRICE</t>
   </si>
   <si>
+    <t>SCORE</t>
+  </si>
+  <si>
     <t>Australia</t>
   </si>
   <si>
     <t>South Australia</t>
   </si>
   <si>
     <t>Yalumba, Reserve Shiraz, Clare Valley</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>6x75cl</t>
   </si>
   <si>
     <t>IB</t>
   </si>
   <si>
     <t>In Stock</t>
   </si>
   <si>
     <t>£270</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>France</t>
   </si>
   <si>
     <t>Henri Naudin Ferrand, Gamay L'allie, VdF</t>
   </si>
   <si>
     <t>£192</t>
   </si>
   <si>
     <t>Claire Naudin, Plante Cote BiNaume, VdF</t>
   </si>
   <si>
     <t>8x75cl</t>
   </si>
   <si>
     <t>£304</t>
   </si>
   <si>
     <t>Henri Naudin-Ferrand (Claire Naudin), Galanthus nivalis, VdF</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>12x75cl</t>
   </si>
   <si>
     <t>£375</t>
   </si>
   <si>
     <t>Beaujolais</t>
   </si>
   <si>
     <t>Thibault Liger-Belair, Vignes Centenaires, Moulin-a-Vent</t>
   </si>
   <si>
     <t>3x150cl</t>
   </si>
   <si>
+    <t>£297</t>
+  </si>
+  <si>
+    <t>Chateau du Moulin A Vent, Champ de Cour , Moulin-a-Vent</t>
+  </si>
+  <si>
+    <t>£300</t>
+  </si>
+  <si>
+    <t>Thibault Liger-Belair, La Roche , Moulin-a-Vent</t>
+  </si>
+  <si>
     <t>£360</t>
   </si>
   <si>
-    <t>Chateau du Moulin A Vent, Champ de Cour , Moulin-a-Vent</t>
-[...10 lines deleted...]
-  <si>
     <t>Bordeaux</t>
   </si>
   <si>
     <t>Chateau Haut-Brion Premier Cru Classe, Pessac-Leognan</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>£4,980</t>
   </si>
   <si>
+    <t>93 WA</t>
+  </si>
+  <si>
     <t>Chateau Lafite Rothschild Premier Cru Classe, Pauillac</t>
   </si>
   <si>
     <t>£9,000</t>
   </si>
   <si>
+    <t>95 WA</t>
+  </si>
+  <si>
     <t>Chateau Latour Premier Cru Classe, Pauillac</t>
   </si>
   <si>
     <t>£5,520</t>
   </si>
   <si>
+    <t>86 WA</t>
+  </si>
+  <si>
     <t>Chateau Ausone Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
   </si>
   <si>
     <t>1x600cl</t>
   </si>
   <si>
     <t>£4,500</t>
   </si>
   <si>
+    <t>£6,000</t>
+  </si>
+  <si>
+    <t>£6,950</t>
+  </si>
+  <si>
+    <t>Chateau Montrose 2eme Cru Classe, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£2,244</t>
+  </si>
+  <si>
+    <t>96 WA</t>
+  </si>
+  <si>
+    <t>£3,228</t>
+  </si>
+  <si>
+    <t>Chateau Rauzan-Segla 2eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>1x150cl</t>
+  </si>
+  <si>
+    <t>£290</t>
+  </si>
+  <si>
+    <t>Chateau Batailley 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£394.80</t>
+  </si>
+  <si>
+    <t>92 WA</t>
+  </si>
+  <si>
+    <t>Chateau Pontet-Canet 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£619.92</t>
+  </si>
+  <si>
+    <t>Chateau Leoville Las Cases 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£612</t>
+  </si>
+  <si>
+    <t>Ducru-Beaucaillou 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£594</t>
+  </si>
+  <si>
+    <t>Pauillac, Chateau Latour, Pauillac</t>
+  </si>
+  <si>
+    <t>£450</t>
+  </si>
+  <si>
+    <t>Pessac-Leognan du Domaine de Chevalier Rouge, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£195</t>
+  </si>
+  <si>
+    <t>Chateau Canon Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£669</t>
+  </si>
+  <si>
+    <t>Chateau Climens Premier Cru Classe, Barsac</t>
+  </si>
+  <si>
+    <t>Dessert</t>
+  </si>
+  <si>
+    <t>24x37.5cl</t>
+  </si>
+  <si>
+    <t>£492</t>
+  </si>
+  <si>
+    <t>95+ WA</t>
+  </si>
+  <si>
+    <t>Chateau Figeac Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£867</t>
+  </si>
+  <si>
+    <t>97+ WA</t>
+  </si>
+  <si>
+    <t>£840</t>
+  </si>
+  <si>
+    <t>97 WA</t>
+  </si>
+  <si>
+    <t>Chateau Calon Segur 3eme Cru Classe, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£510</t>
+  </si>
+  <si>
+    <t>12x37.5cl</t>
+  </si>
+  <si>
+    <t>£246</t>
+  </si>
+  <si>
+    <t>Chateau Cos d'Estournel 2eme Cru Classe, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£798</t>
+  </si>
+  <si>
+    <t>100 WA</t>
+  </si>
+  <si>
+    <t>Clos du Marquis, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£219</t>
+  </si>
+  <si>
+    <t>94 WA</t>
+  </si>
+  <si>
+    <t>Chateau Lynch Bages 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£390</t>
+  </si>
+  <si>
+    <t>Chateau Ormes de Pez, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>90 WA</t>
+  </si>
+  <si>
+    <t>Chateau Rieussec Premier Cru Classe, Sauternes</t>
+  </si>
+  <si>
+    <t>£159.60</t>
+  </si>
+  <si>
+    <t>La Clarte de Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£456</t>
+  </si>
+  <si>
+    <t>Chateau Les Carmes Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£480</t>
+  </si>
+  <si>
+    <t>Chateau Lafleur, Pomerol</t>
+  </si>
+  <si>
+    <t>1x75cl</t>
+  </si>
+  <si>
+    <t>£605</t>
+  </si>
+  <si>
+    <t>Burgundy</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£8,500</t>
+  </si>
+  <si>
+    <t>£51,000</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Richebourg Grand Cru</t>
+  </si>
+  <si>
+    <t>£5,850</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Romanee-Saint-Vivant Grand Cru</t>
+  </si>
+  <si>
+    <t>£7,500</t>
+  </si>
+  <si>
+    <t>98 WA</t>
+  </si>
+  <si>
+    <t>Domaine d'Auvenay, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£5,900</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Gevrey-Chambertin Premier Cru, Aux Combottes</t>
+  </si>
+  <si>
+    <t>3x75cl</t>
+  </si>
+  <si>
+    <t>£13,500</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Nuits-Saint-Georges Premier Cru, Aux Boudots</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Nuits-Saint-Georges Premier Cru, Aux Vignerondes</t>
+  </si>
+  <si>
+    <t>£24,600</t>
+  </si>
+  <si>
+    <t>£116,400</t>
+  </si>
+  <si>
+    <t>Domaine Rene Engel, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,050</t>
+  </si>
+  <si>
+    <t>Emmanuel Rouget, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,100</t>
+  </si>
+  <si>
+    <t>Jean Chauvenet, Nuits-Saint-Georges Premier Cru, Aux Bousselots</t>
+  </si>
+  <si>
+    <t>£924</t>
+  </si>
+  <si>
+    <t>Vincent Girardin, Santenay Premier Cru, Clos Confrerie</t>
+  </si>
+  <si>
+    <t>£36,000</t>
+  </si>
+  <si>
+    <t>2x75cl</t>
+  </si>
+  <si>
+    <t>£16,000</t>
+  </si>
+  <si>
+    <t>Domaine Chandon de Briailles, Corton Grand Cru, Le Clos du Roi</t>
+  </si>
+  <si>
+    <t>£1,560</t>
+  </si>
+  <si>
+    <t>£39,000</t>
+  </si>
+  <si>
+    <t>91 WA</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>£30,000</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£33,600</t>
+  </si>
+  <si>
+    <t>£9,200</t>
+  </si>
+  <si>
+    <t>£2,150</t>
+  </si>
+  <si>
+    <t>£23,100</t>
+  </si>
+  <si>
+    <t>Domaine Jean Tardy, Nuits-Saint-Georges Premier Cru, Aux Boudots</t>
+  </si>
+  <si>
+    <t>£1,440</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Chambolle-Musigny Premier Cru, Les Charmes</t>
+  </si>
+  <si>
+    <t>5x75cl</t>
+  </si>
+  <si>
+    <t>£25,000</t>
+  </si>
+  <si>
+    <t>£54,000</t>
+  </si>
+  <si>
+    <t>£6,500</t>
+  </si>
+  <si>
+    <t>£4,800</t>
+  </si>
+  <si>
+    <t>£11,000</t>
+  </si>
+  <si>
+    <t>£9,500</t>
+  </si>
+  <si>
+    <t>Domaine Michel Lafarge, Volnay</t>
+  </si>
+  <si>
+    <t>4x75cl</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>87-88 WA</t>
+  </si>
+  <si>
+    <t>Maison Roche de Bellene, Chambertin Grand Cru, Collection Bellenum</t>
+  </si>
+  <si>
+    <t>£1,026</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Assortment Case Corton-Renardes &amp; Richebourg Grand Cru</t>
+  </si>
+  <si>
+    <t>£78,000</t>
+  </si>
+  <si>
+    <t>£135,000</t>
+  </si>
+  <si>
+    <t>£55,200</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Latricieres-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£22,000</t>
+  </si>
+  <si>
+    <t>£102,000</t>
+  </si>
+  <si>
+    <t>Domaine Rene Engel, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,400</t>
+  </si>
+  <si>
+    <t>Emmanuel Rouget, Vosne-Romanee Premier Cru, Cros Parantoux</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Nuits-Saint-Georges Premier Cru, Aux Murgers</t>
+  </si>
+  <si>
+    <t>£2,400</t>
+  </si>
+  <si>
+    <t>Albert Morot, Beaune Premier Cru, Les Toussaints</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£10,980</t>
+  </si>
+  <si>
+    <t>Domaine Louis Jadot, Gevrey-Chambertin Premier Cru, Clos Saint-Jacques</t>
+  </si>
+  <si>
+    <t>£310</t>
+  </si>
+  <si>
+    <t>92-94 WA</t>
+  </si>
+  <si>
+    <t>Pascal Lachaux, Chambertin-Clos de Beze Grand Cru</t>
+  </si>
+  <si>
+    <t>Vincent Girardin, Corton-Charlemagne Grand Cru, Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£165</t>
+  </si>
+  <si>
+    <t>Antoine Jobard, Meursault Premier Cru, Charmes</t>
+  </si>
+  <si>
+    <t>£115</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,670</t>
+  </si>
+  <si>
+    <t>£5,340</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Francois Raveneau, Chablis Premier Cru, Montee de Tonnerre</t>
+  </si>
+  <si>
+    <t>DP</t>
+  </si>
+  <si>
+    <t>£46,500</t>
+  </si>
+  <si>
+    <t>Mazy Chambertin Grand Cru, Domaine Armand Rousseau</t>
+  </si>
+  <si>
+    <t>£650</t>
+  </si>
+  <si>
+    <t>£15,000</t>
+  </si>
+  <si>
+    <t>£12,390</t>
+  </si>
+  <si>
+    <t>89 WA</t>
+  </si>
+  <si>
+    <t>£21,000</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Nuits-Saint-Georges, Aux Lavieres</t>
+  </si>
+  <si>
+    <t>£16,200</t>
+  </si>
+  <si>
+    <t>Domaine Leroy, Pommard, Les Vignots</t>
+  </si>
+  <si>
+    <t>£16,800</t>
+  </si>
+  <si>
+    <t>Domaine des Comtes Lafon, Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,450</t>
+  </si>
+  <si>
+    <t>Claude Dugat, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,000</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Gevrey-Chambertin Premier Cru, Les Cazetiers</t>
+  </si>
+  <si>
+    <t>£8,400</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Romanee-Conti Grand Cru</t>
+  </si>
+  <si>
+    <t>£17,500</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Chambertin-Clos de Beze Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,360</t>
+  </si>
+  <si>
+    <t>Bernard Dugat-Py, Gevrey-Chambertin Premier Cru, Petite Chapelle</t>
+  </si>
+  <si>
+    <t>£1,320</t>
+  </si>
+  <si>
+    <t>Charles Lachaux, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>£5,400</t>
+  </si>
+  <si>
+    <t>Domaine Arnoux-Lachaux, Clos de Vougeot Grand Cru, Quartier de Marei Haut, Domaine Arnoux-Lachaux</t>
+  </si>
+  <si>
+    <t>£5,040</t>
+  </si>
+  <si>
+    <t>Domaine Arnoux-Lachaux, Latricieres-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,700</t>
+  </si>
+  <si>
+    <t>Domaine Arnoux-Lachaux, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>£6,480</t>
+  </si>
+  <si>
+    <t>Domaine Chantal Remy, Morey-Saint-Denis, Monopole Clos Rosiers</t>
+  </si>
+  <si>
+    <t>£414</t>
+  </si>
+  <si>
+    <t>Domaine Francois Bertheau, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Robert Arnoux, Romanee-Saint-Vivant Grand Cru</t>
+  </si>
+  <si>
+    <t>£13,800</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>£6,600</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Assortment Case</t>
+  </si>
+  <si>
+    <t>£30,996</t>
+  </si>
+  <si>
+    <t>Dominique Laurent, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,192</t>
+  </si>
+  <si>
+    <t>Dominique Laurent, Clos de la Roche Grand Cru, Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£3,600</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Chassagne-Montrachet Premier Cru, Clos Saint-Jean</t>
+  </si>
+  <si>
+    <t>6x150cl</t>
+  </si>
+  <si>
+    <t>£2,298</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Chassagne-Montrachet Premier Cru, La Boudriotte Rouge</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>£17,100</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,260</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,640</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>£1,998</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>£1,350</t>
+  </si>
+  <si>
+    <t>Domaine Anne Gros, Clos de Vougeot Grand Cru, Le Grand Maupertui</t>
+  </si>
+  <si>
+    <t>£2,160</t>
+  </si>
+  <si>
+    <t>Domaine Gros Frere et Soeur, Grands Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£4,200</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot, Vosne-Romanee Premier Cru, Les Beaux Monts</t>
+  </si>
+  <si>
+    <t>£2,094</t>
+  </si>
+  <si>
+    <t>93-95 WA</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Chambolle-Musigny Premier Cru, Les Amoureuses</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Grands Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, La Tache Grand Cru</t>
+  </si>
+  <si>
+    <t>£8,840</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
     <t>£5,760</t>
   </si>
   <si>
-    <t>£6,000</t>
-[...8 lines deleted...]
-    <t>1x75cl</t>
+    <t>£3,720</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clair, Vosne-Romanee, Aux Champs Perdrix</t>
+  </si>
+  <si>
+    <t>Domaine Michel Gros, Vosne-Romanee Premier Cru, Aux Reas</t>
+  </si>
+  <si>
+    <t>Ghislaine Barthod, Chambolle-Musigny Premier Cru, Les Cras</t>
+  </si>
+  <si>
+    <t>£435</t>
+  </si>
+  <si>
+    <t>Maison Roche de Bellene, Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Maison Roche de Bellene, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Maison Roche de Bellene, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£810</t>
+  </si>
+  <si>
+    <t>Maison Roche de Bellene, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Maison Roche de Bellene, Mazis-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>Domaine Castagnier, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£459</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£570</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>£930</t>
+  </si>
+  <si>
+    <t>Domaine Morey Coffinet, Bourgogne, Blanc</t>
+  </si>
+  <si>
+    <t>£80</t>
+  </si>
+  <si>
+    <t>Newman C, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Nicole Lamarche, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£155</t>
+  </si>
+  <si>
+    <t>Domaine Roulot, Meursault, Les Vireuils</t>
+  </si>
+  <si>
+    <t>£2,202</t>
+  </si>
+  <si>
+    <t>Domaine des Comtes Lafon, Volnay Premier Cru, Les Santenots du Milieu</t>
+  </si>
+  <si>
+    <t>£1,380</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Puligny-Montrachet Premier Cru, Les Perrieres</t>
+  </si>
+  <si>
+    <t>91-93 WA</t>
+  </si>
+  <si>
+    <t>Hubert Lignier, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£990</t>
+  </si>
+  <si>
+    <t>Vincent Girardin, Chassagne-Montrachet Premier Cru, Morgeot Blanc</t>
+  </si>
+  <si>
+    <t>Domaine Gerard Mugneret, Chambolle-Musigny Premier Cru, Les Charmes</t>
+  </si>
+  <si>
+    <t>£1,296</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Gevrey-Chambertin Premier Cru, Champeaux</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Gevrey-Chambertin, Aux Etelois</t>
+  </si>
+  <si>
+    <t>£318</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Mazoyeres-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,200</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Volnay Premier Cru, Fremiets</t>
+  </si>
+  <si>
+    <t>£330</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£420</t>
+  </si>
+  <si>
+    <t>Domaine Michel Gros, Vosne-Romanee Premier Cru, Aux Brulees</t>
+  </si>
+  <si>
+    <t>£870</t>
+  </si>
+  <si>
+    <t>88-90 WA</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Gevrey-Chambertin</t>
+  </si>
+  <si>
+    <t>£294</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Gevrey-Chambertin, Sans Soufre</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Chassagne-Montrachet Premier Cru, Les Ruchottes</t>
+  </si>
+  <si>
+    <t>Amiot Servelle, Chambolle-Musigny Premier Cru, Les Charmes</t>
+  </si>
+  <si>
+    <t>£618.60</t>
+  </si>
+  <si>
+    <t>£1,230</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,246</t>
+  </si>
+  <si>
+    <t>Domaine Buisson Battault, Meursault Premier Cru, Charmes</t>
+  </si>
+  <si>
+    <t>Domaine Hudelot-Baillet, Chambolle-Musigny, Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Frederic Esmonin, Gevrey-Chambertin Premier Cru, Estournelles-Saint-Jacques</t>
+  </si>
+  <si>
+    <t>£960</t>
+  </si>
+  <si>
+    <t>Georges Lignier et Fils, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,960</t>
+  </si>
+  <si>
+    <t>Ghislaine Barthod, Chambolle-Musigny Premier Cru, Les Baudes</t>
+  </si>
+  <si>
+    <t>£1,146</t>
+  </si>
+  <si>
+    <t>Jacques-Frederic Mugnier, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£1,890</t>
+  </si>
+  <si>
+    <t>Jacques-Frederic Mugnier, Musigny Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,850</t>
+  </si>
+  <si>
+    <t>£1,850</t>
+  </si>
+  <si>
+    <t>Amiot Servelle, Chambolle-Musigny Premier Cru, Les Fuees</t>
+  </si>
+  <si>
+    <t>£218.94</t>
+  </si>
+  <si>
+    <t>Amiot Servelle, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£917.88</t>
+  </si>
+  <si>
+    <t>Charles van Canneyt, Chambolle-Musigny Premier Cru, Les Feusselottes</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Morey-Saint-Denis, Rouge</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Bourgogne, Rouge</t>
+  </si>
+  <si>
+    <t>Future Arrival</t>
+  </si>
+  <si>
+    <t>£948</t>
+  </si>
+  <si>
+    <t>Domaine Marquis d'Angerville, Volnay Premier Cru, Champans</t>
+  </si>
+  <si>
+    <t>£200</t>
+  </si>
+  <si>
+    <t>Domaine Robert Sirugue, Grands Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£550</t>
+  </si>
+  <si>
+    <t>Domaine des Perdrix, Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>Emmanuel Rouget, Chorey-les-Beaune</t>
+  </si>
+  <si>
+    <t>£125</t>
+  </si>
+  <si>
+    <t>Henri Naudin-Ferrand, Cote de Nuits-Villages, Viola Odorato Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Hubert Lignier, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£320</t>
+  </si>
+  <si>
+    <t>Hubert Lignier, Morey-Saint-Denis Premier Cru, Les Chaffots</t>
+  </si>
+  <si>
+    <t>Jacques-Frederic Mugnier, Nuits-Saint-Georges Premier Cru, Clos de la Marechale Rouge</t>
+  </si>
+  <si>
+    <t>£660</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Bourgogne</t>
+  </si>
+  <si>
+    <t>£228</t>
+  </si>
+  <si>
+    <t>88 WA</t>
+  </si>
+  <si>
+    <t>Bruno Colin, Bourgogne</t>
+  </si>
+  <si>
+    <t>£44</t>
+  </si>
+  <si>
+    <t>Bruno Colin, Chassagne-Montrachet Premier Cru, En Remilly</t>
+  </si>
+  <si>
+    <t>£69</t>
+  </si>
+  <si>
+    <t>Bruno Colin, Chassagne-Montrachet Premier Cru, Les Vergers</t>
+  </si>
+  <si>
+    <t>£122</t>
+  </si>
+  <si>
+    <t>Domaine Confuron Cotetidot, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Chambolle-Musigny Premier Cru, Les Gruenchers</t>
+  </si>
+  <si>
+    <t>£350</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Morey-Saint-Denis Premier Cru</t>
+  </si>
+  <si>
+    <t>Domaine Meo Camuzet, Echezeaux Grand Cru, Les Rouges du Bas</t>
+  </si>
+  <si>
+    <t>£98</t>
+  </si>
+  <si>
+    <t>Domaine Robert Sirugue, Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>Domaine Rossignol-Trapet, Gevrey-Chambertin Premier Cru, Petite Chapelle</t>
+  </si>
+  <si>
+    <t>Domaine Rossignol-Trapet, Gevrey-Chambertin, Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£55</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Bourgogne, Hautes Cotes de Nuits Les Dames Huguette</t>
+  </si>
+  <si>
+    <t>£135</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Bourgogne, Rouge</t>
+  </si>
+  <si>
+    <t>£495</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Nuits-Saint-Georges Premier Cru, Aux Murgers</t>
+  </si>
+  <si>
+    <t>£275</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Pataille, Marsannay, Longeroies Rouge</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Savigny-les-Beaune Premier Cru, Les Lavieres</t>
+  </si>
+  <si>
+    <t>£174</t>
+  </si>
+  <si>
+    <t>Domaine William Fevre, Chablis Grand Cru, Preuses</t>
+  </si>
+  <si>
+    <t>£70</t>
+  </si>
+  <si>
+    <t>Domaine William Fevre, Chablis Premier Cru, Montee de Tonnerre</t>
+  </si>
+  <si>
+    <t>£50</t>
+  </si>
+  <si>
+    <t>Domaine Yvon Clerget Volnay Premier Cru, Carelle sous la Chapelle</t>
+  </si>
+  <si>
+    <t>£264</t>
+  </si>
+  <si>
+    <t>Francois Confuron-Gindre, Vosne-Romanee, La Colombiere</t>
+  </si>
+  <si>
+    <t>Geantet Pansiot, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Pernand-Vergelesses, Les Belles Filles Blanc</t>
+  </si>
+  <si>
+    <t>£600</t>
+  </si>
+  <si>
+    <t>Pierre-Yves Colin-Morey, Nuits-Saint-Georges</t>
+  </si>
+  <si>
+    <t>Pierre-Yves Colin-Morey, Santenay Premier Cru, Les Gravieres</t>
+  </si>
+  <si>
+    <t>£250</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Bourgogne, Pinot Noir</t>
+  </si>
+  <si>
+    <t>£222</t>
+  </si>
+  <si>
+    <t>Vincent Dancer, Chassagne-Montrachet Premier Cru, La Romanee</t>
+  </si>
+  <si>
+    <t>£750</t>
+  </si>
+  <si>
+    <t>Vincent Dauvissat, Chablis Premier Cru, Sechet</t>
+  </si>
+  <si>
+    <t>Vincent Dauvissat, Chablis Premier Cru, Vaillons</t>
+  </si>
+  <si>
+    <t>£85</t>
+  </si>
+  <si>
+    <t>£342</t>
+  </si>
+  <si>
+    <t>Domaine Anne Gros, Echezeaux Grand Cru, Les Loachausses</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Gevrey-Chambertin Premier Cru, Clos Saint-Jacques</t>
+  </si>
+  <si>
+    <t>£900</t>
+  </si>
+  <si>
+    <t>Domaine Berthaut-Gerbet, Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>£396</t>
+  </si>
+  <si>
+    <t>Domaine Comte Georges de Vogue, Chambolle-Musigny Premier Cru</t>
+  </si>
+  <si>
+    <t>Domaine Comte Georges de Vogue, Musigny Grand Cru, Cuvee Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£1,210</t>
+  </si>
+  <si>
+    <t>Domaine Coquard Loison Fleurot, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>Domaine Coquard Loison Fleurot, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£768</t>
+  </si>
+  <si>
+    <t>Domaine Coquard Loison Fleurot, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£822</t>
+  </si>
+  <si>
+    <t>Domaine Georges Mugneret Gibourg, Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>Domaine Gerard Mugneret, Bourgogne, Les Rouges Champs</t>
+  </si>
+  <si>
+    <t>£204</t>
+  </si>
+  <si>
+    <t>£975</t>
+  </si>
+  <si>
+    <t>Domaine Roulot, Meursault</t>
+  </si>
+  <si>
+    <t>£1,500</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Bourgogne Aligote</t>
+  </si>
+  <si>
+    <t>£105</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Bourgogne, Hautes Cotes de Nuits Aux Chaumes</t>
+  </si>
+  <si>
+    <t>£44.50</t>
+  </si>
+  <si>
+    <t>£44.90</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Chambolle-Musigny, Les Clos de l'Orme</t>
+  </si>
+  <si>
+    <t>£205</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Gevrey-Chambertin Premier Cru, Lavaut Saint-Jacques</t>
+  </si>
+  <si>
+    <t>£465</t>
+  </si>
+  <si>
+    <t>£180</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Mazis-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£220</t>
+  </si>
+  <si>
+    <t>£705</t>
+  </si>
+  <si>
+    <t>Francois Feuillet, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,140</t>
+  </si>
+  <si>
+    <t>Francois Feuillet, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£744</t>
+  </si>
+  <si>
+    <t>Georges Noellat, Bourgogne, Rouge</t>
+  </si>
+  <si>
+    <t>Ghislaine Barthod, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£448.98</t>
+  </si>
+  <si>
+    <t>Henri Naudin-Ferrand, Bourgogne, Hautes Cotes de Beaune Bellis Perennis</t>
+  </si>
+  <si>
+    <t>£28</t>
+  </si>
+  <si>
+    <t>Henri Naudin-Ferrand, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£400</t>
+  </si>
+  <si>
+    <t>Lignier-Michelot, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,074</t>
+  </si>
+  <si>
+    <t>£99</t>
+  </si>
+  <si>
+    <t>Xavier Monnot, Puligny-Montrachet Premier Cru, Les Folatieres</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Romanee-Saint-Vivant Grand Cru</t>
+  </si>
+  <si>
+    <t>Charles Lachaux, Aloxe-Corton Premier Cru, Les Valozieres</t>
+  </si>
+  <si>
+    <t>£425</t>
+  </si>
+  <si>
+    <t>Charles Lachaux, Cote de Nuits-Villages, Aux Montagnes</t>
+  </si>
+  <si>
+    <t>£325</t>
+  </si>
+  <si>
+    <t>Charles Lachaux, Nuits-Saint-Georges, La Petite Charmotte</t>
+  </si>
+  <si>
+    <t>Domaine Arlaud, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>Domaine Arlaud, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£140</t>
+  </si>
+  <si>
+    <t>£825</t>
+  </si>
+  <si>
+    <t>Domaine Berthaut-Gerbet, Bourgogne, Hautes Cotes de Nuits</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>Domaine Boigey Freres, Bourgogne, Pinot Noir</t>
+  </si>
+  <si>
+    <t>£145</t>
+  </si>
+  <si>
+    <t>Domaine Boigey Freres, Nuits-Saint-Georges Premier Cru, Les Boudots</t>
+  </si>
+  <si>
+    <t>Domaine Boigey Freres, Nuits-Saint-Georges Premier Cru, Les Damodes</t>
+  </si>
+  <si>
+    <t>Domaine Boigey Freres, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>£850</t>
+  </si>
+  <si>
+    <t>Domaine Boigey Freres, Vosne-Romanee, Aux Jachees</t>
+  </si>
+  <si>
+    <t>£580</t>
+  </si>
+  <si>
+    <t>£912</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Francois Raveneau, Chablis Grand Cru, Valmur</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Morey-Saint-Denis Premier Cru, La Bussiere</t>
+  </si>
+  <si>
+    <t>£255</t>
+  </si>
+  <si>
+    <t>£48.34</t>
+  </si>
+  <si>
+    <t>Domaine de Montille, Beaune Premier Cru, Les Sizies</t>
+  </si>
+  <si>
+    <t>£285</t>
+  </si>
+  <si>
+    <t>£29</t>
+  </si>
+  <si>
+    <t>Pierre-Yves Colin-Morey, Bourgogne, Chardonnay</t>
+  </si>
+  <si>
+    <t>Xavier Monnot, Meursault, Les Chevalieres</t>
+  </si>
+  <si>
+    <t>Bernard Dugat-Py, Mazis-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,449.99</t>
+  </si>
+  <si>
+    <t>Domaine Fourrier, Gevrey-Chambertin Premier Cru, Clos Saint-Jacques Vieille Vigne</t>
+  </si>
+  <si>
+    <t>£399</t>
+  </si>
+  <si>
+    <t>Domaine Georges Mugneret Gibourg, Ruchottes-Chambertin Grand Cru, Ruchottes Chambertin</t>
+  </si>
+  <si>
+    <t>£700</t>
+  </si>
+  <si>
+    <t>Domaine Roulot, Meursault, Les Luchets</t>
+  </si>
+  <si>
+    <t>£170</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£10,350</t>
+  </si>
+  <si>
+    <t>£110</t>
+  </si>
+  <si>
+    <t>Domaine Boigey Freres, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£780</t>
+  </si>
+  <si>
+    <t>Domaine Boigey Freres, Vosne-Romanee, Aux Ormes</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Chambolle-Musigny Premier Cru, Les Cras</t>
+  </si>
+  <si>
+    <t>£830</t>
+  </si>
+  <si>
+    <t>Domaine Ramonet, Chassagne-Montrachet Premier Cru, Clos du Caillerets</t>
+  </si>
+  <si>
+    <t>£520</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Chassagne-Montrachet Premier Cru, Les Vergers</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Chassagne-Montrachet Premier Cru, Morgeot Blanc</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Saint-Aubin Premier Cru, En Remilly Blanc</t>
+  </si>
+  <si>
+    <t>£280</t>
+  </si>
+  <si>
+    <t>Champagne</t>
+  </si>
+  <si>
+    <t>Louis Roederer, Cristal Vinotheque Brut</t>
+  </si>
+  <si>
+    <t>Salon Cuvee 'S' Le Mesnil Blanc de Blancs</t>
+  </si>
+  <si>
+    <t>Cedric Bouchard, O.P. BE/R10 (Oenotheque Personnelle)</t>
+  </si>
+  <si>
+    <t>£950</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Charles Heidsieck, Champagne Charlie Cellared 2020</t>
+  </si>
+  <si>
+    <t>Rhone</t>
+  </si>
+  <si>
+    <t>M. Chapoutier, Hermitage, Chante-Alouette</t>
+  </si>
+  <si>
+    <t>Chateau Maucoil, Chateauneuf-du-Pape, Blanc</t>
+  </si>
+  <si>
+    <t>£45</t>
+  </si>
+  <si>
+    <t>Chateau Rayas, Chateauneuf-du-Pape</t>
+  </si>
+  <si>
+    <t>£945</t>
+  </si>
+  <si>
+    <t>Chateau de Fonsalette, Cotes du Rhone, Blanc</t>
+  </si>
+  <si>
+    <t>Domaine Jean Louis Chave, Hermitage, Rouge</t>
+  </si>
+  <si>
+    <t>£1,698</t>
+  </si>
+  <si>
+    <t>Stephane Ogier, Cote Rotie, Reserve</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Baden</t>
+  </si>
+  <si>
+    <t>Ziereisen, Blauer Spatburgunder Jaspis Alte Reben, Baden</t>
+  </si>
+  <si>
+    <t>Mosel</t>
+  </si>
+  <si>
+    <t>Joh. Jos. Prum, Graacher Himmelreich Riesling Auslese Goldkapsel N, Mosel</t>
+  </si>
+  <si>
+    <t>£288</t>
+  </si>
+  <si>
+    <t>Joh. Jos. Prum, Graacher Himmelreich Riesling Auslese, Mosel</t>
   </si>
   <si>
     <t>£60</t>
   </si>
   <si>
-    <t>Chateau Montrose 2eme Cru Classe, Saint-Estephe</t>
-[...830 lines deleted...]
-    <t>Domaine Dujac, Morey-Saint-Denis, Rouge</t>
+    <t>Joh Jos Prum, Graacher Himmelreich Riesling Auslese Goldkapsel, Mosel</t>
+  </si>
+  <si>
+    <t>£114</t>
+  </si>
+  <si>
+    <t>Joh Jos Prum, Wehlener Sonnenuhr Riesling Auslese Goldkapsel, Mosel</t>
+  </si>
+  <si>
+    <t>Dr. Loosen, Erdener Treppchen Riesling Trockenbeerenauslese, Mosel</t>
   </si>
   <si>
     <t>£120</t>
   </si>
   <si>
-    <t>Domaine Marquis d'Angerville, Volnay Premier Cru, Champans</t>
-[...74 lines deleted...]
-    <t>Domaine Fontaine-Gagnard, Chassagne-Montrachet Premier Cru, La Maltroie</t>
+    <t>Dr. Loosen, Urziger Wurzgarten Riesling Alte Reben GG, Mosel</t>
+  </si>
+  <si>
+    <t>£25</t>
+  </si>
+  <si>
+    <t>Nahe</t>
+  </si>
+  <si>
+    <t>Schafer Frohlich, Bockenauer Felseneck Riesling GG, Nahe</t>
+  </si>
+  <si>
+    <t>£282</t>
+  </si>
+  <si>
+    <t>Rheinhessen</t>
+  </si>
+  <si>
+    <t>Knewitz, Goldberg Riesling, Rheinhessen</t>
+  </si>
+  <si>
+    <t>£30</t>
+  </si>
+  <si>
+    <t>Wittmann, Westhofener Morstein Riesling GG, Rheinhessen</t>
+  </si>
+  <si>
+    <t>Knewitz, Appenheimer Riesling, Rheinhessen</t>
+  </si>
+  <si>
+    <t>£210</t>
+  </si>
+  <si>
+    <t>Kuhling Gillot, Hipping Riesling GG, Rheinhessen</t>
+  </si>
+  <si>
+    <t>Kuhling-Gillot, Olberg Riesling GG, Rheinhessen</t>
+  </si>
+  <si>
+    <t>£198</t>
+  </si>
+  <si>
+    <t>Wittmann, Westhofener Aulerde Riesling Grosses Gewachs, Rheinhessen</t>
+  </si>
+  <si>
+    <t>Wittmann, Westhofener Kirchspiel Riesling Grosses Gewachs, Rheinhessen</t>
+  </si>
+  <si>
+    <t>Keller, Dalsheimer Oberer Hubacker Riesling Trocken GG, Rheinhessen</t>
+  </si>
+  <si>
+    <t>£130</t>
+  </si>
+  <si>
+    <t>Keller, Feuervogel Silvaner Trocken, Rheinhessen</t>
+  </si>
+  <si>
+    <t>Keller, Westhofen Kirchspiel Riesling Trocken GG</t>
+  </si>
+  <si>
+    <t>Weingut Keller, Hubacker GG</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>Canterbury</t>
+  </si>
+  <si>
+    <t>Bell Hill, Old Weka Pass Road Pinot Noir, Canterbury</t>
+  </si>
+  <si>
+    <t>£83</t>
+  </si>
+  <si>
+    <t>£444</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>Raen, Free Stone Occidental Bodega Vineyard, Sonoma Coast</t>
+  </si>
+  <si>
+    <t>Raen, Home Field Pinot Noir, Fort Ross-Seaview</t>
+  </si>
+  <si>
+    <t>Raen, Royal St. Robert Cuvee Pinot Noir, Sonoma Coast</t>
+  </si>
+  <si>
+    <t>The Mascot, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£679.92</t>
+  </si>
+  <si>
+    <t>Kistler, Les Noisetiers, Sonoma Coast</t>
   </si>
   <si>
     <t>£100</t>
-  </si>
-[...523 lines deleted...]
-    <t>£576</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -1702,12624 +1813,13969 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1998-yalumba-reserve-shiraz-clare-valley-6x75cl-10509367-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-henri-naudin-ferrand-gamay-lallie-vdf-6x75cl-10509210-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-claire-naudin-plante-cote-binaume-vdf-8x75cl-10509150-8-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-henri-naudin-ferrand-claire-naudin-galanthus-nivalis-vdf-6x75cl-10502892-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-claire-naudin-plante-cote-binaume-vdf-12x75cl-10502506-12-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-thibault-liger-belair-vignes-centenaires-moulin-a-vent-3x150cl-10392842-3-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-chateau-du-moulin-a-vent-champ-de-cour-moulin-a-vent-12x75cl-10392876-12-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-thibault-liger-belair-la-roche-moulin-a-vent-12x75cl-10392916-12-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1986-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1059777613921375" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1986-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1059737413913966" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1986-chateau-latour-premier-cru-classe-pauillac-12x75cl-1059737313913963" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1988-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x600cl-1059778313921405" TargetMode="External"/>
-<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1988-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1049195813641261" TargetMode="External"/>
-[...85 lines deleted...]
-<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-armand-rousseau-gevrey-chambertin-premier-cru-les-cazetiers-12x75cl-1041002313033882" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1989-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1049195913641267" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1990-chateau-haut-brion-premier-cru-classe-pessac-leognan-1x600cl-1059778413921406" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1996-chateau-montrose-2eme-cru-classe-saint-estephe-12x75cl-10512625-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1059777913921378" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2005-chateau-rauzan-segla-2eme-cru-classe-margaux-1x150cl-1060307413991307" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-chateau-batailley-5eme-cru-classe-pauillac-12x75cl-1060303113990795" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-chateau-pontet-canet-5eme-cru-classe-pauillac-12x75cl-1060306913991203" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-1060306213991077" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-1060305613991011" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-pauillac-chateau-latour-pauillac-6x75cl-1060305713991061" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-pessac-leognan-du-domaine-de-chevalier-rouge-pessac-leognan-6x75cl-1060305513990999" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1045773113990920" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-chateau-climens-premier-cru-classe-barsac-24x37-5cl-1060310813991915" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-chateau-figeac-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1045773213991023" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-chateau-pontet-canet-5eme-cru-classe-pauillac-12x75cl-1060307013991211" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-1045773913990900" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-chateau-climens-premier-cru-classe-barsac-12x37-5cl-1060310913991923" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-chateau-cos-destournel-2eme-cru-classe-saint-estephe-6x75cl-1045773713990987" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-clos-du-marquis-saint-julien-6x75cl-1060305313990961" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-1060306613991163" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-chateau-ormes-de-pez-saint-estephe-6x75cl-1060306813991182" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-chateau-rieussec-premier-cru-classe-sauternes-12x37-5cl-1060311113991949" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-la-clarte-de-haut-brion-pessac-leognan-6x75cl-1060311013991929" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-chateau-batailley-5eme-cru-classe-pauillac-3x150cl-1060304613990883" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1060305113990941" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-chateau-les-carmes-haut-brion-pessac-leognan-6x75cl-1060306413991139" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-chateau-lafleur-pomerol-1x75cl-10502508-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1995-domaine-leroy-chambertin-grand-cru-1x75cl-1050092313008526" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1996-domaine-leroy-chambertin-grand-cru-6x75cl-1050631913008539" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1996-domaine-leroy-richebourg-grand-cru-1x75cl-1050632013008540" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1996-domaine-leroy-romanee-saint-vivant-grand-cru-1x75cl-1050632113008541" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1996-domaine-dauvenay-bonnes-mares-grand-cru-1x75cl-1050631813008529" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-domaine-leroy-gevrey-chambertin-premier-cru-aux-combottes-3x75cl-1050632413008545" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-domaine-leroy-nuits-saint-georges-premier-cru-aux-boudots-3x75cl-1050632513008546" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-domaine-leroy-nuits-saint-georges-premier-cru-aux-vignerondes-6x75cl-1050632613008547" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-domaine-leroy-richebourg-grand-cru-12x75cl-1050632213008542" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-domaine-leroy-romanee-saint-vivant-grand-cru-1x75cl-1050632313008544" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-domaine-rene-engel-echezeaux-grand-cru-1x75cl-1059795513923850" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-emmanuel-rouget-echezeaux-grand-cru-1x75cl-10513501-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-jean-chauvenet-nuits-saint-georges-premier-cru-aux-bousselots-12x75cl-10392911-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-vincent-girardin-santenay-premier-cru-clos-confrerie-12x75cl-1052771913242203" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2000-domaine-leroy-richebourg-grand-cru-6x75cl-1050632813008549" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2000-domaine-leroy-romanee-saint-vivant-grand-cru-2x75cl-1050632913008550" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2001-domaine-chandon-de-briailles-corton-grand-cru-le-clos-du-roi-12x75cl-1050843813033869" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2001-domaine-leroy-chambertin-grand-cru-3x75cl-1050633113008552" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2001-domaine-leroy-clos-de-vougeot-grand-cru-6x75cl-1050633213008558" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2001-domaine-leroy-clos-de-la-roche-grand-cru-6x75cl-1050092513008556" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2001-domaine-leroy-richebourg-grand-cru-1x75cl-1050633313008560" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2001-domaine-rene-engel-echezeaux-grand-cru-1x75cl-1059795813923862" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2001-domaine-dauvenay-bonnes-mares-grand-cru-3x75cl-1050633013008551" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-jean-tardy-nuits-saint-georges-premier-cru-aux-boudots-12x75cl-1051349513080491" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-leroy-chambolle-musigny-premier-cru-les-charmes-5x75cl-1050634113008591" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-leroy-clos-de-vougeot-grand-cru-12x75cl-1050633713008581" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-leroy-clos-de-la-roche-grand-cru-1x75cl-1050633613008578" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-leroy-gevrey-chambertin-premier-cru-aux-combottes-1x75cl-1050634213008593" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-leroy-richebourg-grand-cru-1x75cl-1050633913008589" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-leroy-romanee-saint-vivant-grand-cru-1x75cl-1050634013008590" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-michel-lafarge-volnay-4x75cl-10509364-4-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-domaine-rene-engel-echezeaux-grand-cru-1x75cl-1059795613923853" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-maison-roche-de-bellene-chambertin-grand-cru-collection-bellenum-6x75cl-1060347313995155" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-domaine-leroy-assortment-case-corton-renardes-richebourg-grand-cru-12x75cl-1051634713112426" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-domaine-leroy-chambertin-grand-cru-12x75cl-1050634413008596" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-domaine-leroy-clos-de-vougeot-grand-cru-12x75cl-1050634613008598" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-domaine-leroy-latricieres-chambertin-grand-cru-2x75cl-1050634713008599" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-domaine-leroy-romanee-saint-vivant-grand-cru-12x75cl-1050634813008602" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-domaine-rene-engel-clos-de-vougeot-grand-cru-1x75cl-1053326313271146" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-emmanuel-rouget-vosne-romanee-premier-cru-cros-parantoux-1x75cl-1053326413271148" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2005-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-12x75cl-1050835613033733" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2005-albert-morot-beaune-premier-cru-les-toussaints-12x75cl-10513491-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2005-domaine-dujac-charmes-chambertin-grand-cru-12x75cl-1056718813508760" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2005-domaine-louis-jadot-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-1050936113042572" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2005-pascal-lachaux-chambertin-clos-de-beze-grand-cru-6x75cl-1056720613508960" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2005-vincent-girardin-corton-charlemagne-grand-cru-vieilles-vignes-1x75cl-1059786213923784" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2006-antoine-jobard-meursault-premier-cru-charmes-1x75cl-1059795313923847" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2006-domaine-dujac-bonnes-mares-grand-cru-3x75cl-1049191512936355" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2006-domaine-dujac-bonnes-mares-grand-cru-6x75cl-1049191512936292" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2006-domaine-dujac-clos-de-la-roche-grand-cru-6x75cl-1049191712936363" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2006-domaine-francois-raveneau-chablis-premier-cru-montee-de-tonnerre-1x75cl-1050848713961742" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2006-domaine-leroy-clos-de-vougeot-grand-cru-12x75cl-1050635013008610" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2006-mazy-chambertin-grand-cru-domaine-armand-rousseau-1x75cl-1059755813917819" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2007-domaine-leroy-clos-de-la-roche-grand-cru-3x75cl-1050813313030984" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2007-domaine-leroy-gevrey-chambertin-premier-cru-aux-combottes-3x75cl-1050814113031026" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2007-domaine-leroy-nuits-saint-georges-premier-cru-aux-boudots-6x75cl-1050813413031005" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2007-domaine-leroy-nuits-saint-georges-aux-lavieres-6x75cl-1050814213031030" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2007-domaine-leroy-pommard-les-vignots-6x75cl-1050814313031033" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2007-domaine-des-comtes-lafon-montrachet-grand-cru-1x75cl-1059736313913927" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-claude-dugat-charmes-chambertin-grand-cru-6x75cl-1056719013508778" TargetMode="External"/>
 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-armand-rousseau-gevrey-chambertin-premier-cru-les-cazetiers-12x75cl-1041002312191788" TargetMode="External"/>
-<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-dujac-clos-de-la-roche-grand-cru-6x75cl-1049191812936366" TargetMode="External"/>
-<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-roulot-meursault-premier-cru-les-boucheres-1x150cl-1059343613855235" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-armand-rousseau-gevrey-chambertin-premier-cru-les-cazetiers-12x75cl-1041002313033882" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-dujac-clos-de-la-roche-grand-cru-6x75cl-1049191812936366" TargetMode="External"/>
 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-de-la-romanee-conti-romanee-conti-grand-cru-1x75cl-1056713013508726" TargetMode="External"/>
 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-domaine-des-comtes-lafon-montrachet-grand-cru-1x75cl-1059736413913931" TargetMode="External"/>
 <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2008-lucien-le-moine-chambertin-clos-de-beze-grand-cru-6x75cl-1049191912936367" TargetMode="External"/>
 <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-bernard-dugat-py-gevrey-chambertin-premier-cru-petite-chapelle-6x75cl-1049192412936383" TargetMode="External"/>
 <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-charles-lachaux-vosne-romanee-premier-cru-les-suchots-12x75cl-1050986713049286" TargetMode="External"/>
 <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-arnoux-lachaux-clos-de-vougeot-grand-cru-quartier-de-marei-haut-domaine-arnoux-lachaux-12x75cl-1049192112936375" TargetMode="External"/>
 <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-arnoux-lachaux-latricieres-chambertin-grand-cru-6x75cl-1049192012936374" TargetMode="External"/>
 <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-arnoux-lachaux-vosne-romanee-premier-cru-les-suchots-12x75cl-1051583513104996" TargetMode="External"/>
-<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-francois-bertheau-bonnes-mares-grand-cru-12x75cl-1049192212936381" TargetMode="External"/>
-[...246 lines deleted...]
-<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-raen-royal-st-robert-cuvee-pinot-noir-sonoma-coast-2x75cl-10511573-2-ib-stock-n" TargetMode="External"/></Relationships>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-chantal-remy-morey-saint-denis-monopole-clos-rosiers-6x75cl-10392878-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-francois-bertheau-bonnes-mares-grand-cru-12x75cl-1049192212936381" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-robert-arnoux-romanee-saint-vivant-grand-cru-12x75cl-1056719213508787" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-sylvain-cathiard-vosne-romanee-premier-cru-aux-malconsorts-6x75cl-1049192312936382" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-domaine-de-la-romanee-conti-assortment-case-6x75cl-1056721013509061" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-dominique-laurent-bonnes-mares-grand-cru-12x75cl-1049192612936402" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-dominique-laurent-clos-de-la-roche-grand-cru-vieilles-vignes-12x75cl-1049192713008016" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-jean-claude-ramonet-chassagne-montrachet-premier-cru-clos-saint-jean-6x150cl-1056720913509030" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-jean-claude-ramonet-chassagne-montrachet-premier-cru-la-boudriotte-rouge-6x150cl-1056720713508973" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-jean-claude-ramonet-montrachet-grand-cru-6x75cl-1056712913509356" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-lucien-le-moine-clos-de-vougeot-grand-cru-6x75cl-1049192812936411" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-lucien-le-moine-clos-de-vougeot-grand-cru-6x75cl-1049192812936416" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-lucien-le-moine-echezeaux-grand-cru-6x75cl-1049192912936425" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-lucien-le-moine-vosne-romanee-premier-cru-aux-malconsorts-6x75cl-1056719313508792" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2009-lucien-le-moine-vosne-romanee-premier-cru-les-suchots-6x75cl-1049193112936429" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-domaine-anne-gros-clos-de-vougeot-grand-cru-le-grand-maupertui-6x75cl-1049193312936439" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-domaine-gros-frere-et-soeur-grands-echezeaux-grand-cru-12x75cl-1049193412936447" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-domaine-jean-grivot-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-1049193212936438" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-robert-groffier-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-1050844913033937" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-echezeaux-grand-cru-1x150cl-1058089113698151" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1058088813698147" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1058088813698146" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-la-tache-grand-cru-1x150cl-1050631613011634" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2011-jean-claude-ramonet-batard-montrachet-grand-cru-6x75cl-1056718313508703" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-domaine-arnoux-lachaux-latricieres-chambertin-grand-cru-6x75cl-1049193712936462" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-domaine-bruno-clair-vosne-romanee-aux-champs-perdrix-6x75cl-1051842913120673" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-domaine-michel-gros-vosne-romanee-premier-cru-aux-reas-12x75cl-1056719513508798" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-ghislaine-barthod-chambolle-musigny-premier-cru-les-cras-3x75cl-1060605114024783" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-maison-roche-de-bellene-chambertin-grand-cru-6x75cl-1049194712936498" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-maison-roche-de-bellene-charmes-chambertin-grand-cru-6x75cl-1049194814090201" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-maison-roche-de-bellene-clos-de-la-roche-grand-cru-6x75cl-1049194912936500" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-maison-roche-de-bellene-echezeaux-grand-cru-6x75cl-1049195012936501" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-maison-roche-de-bellene-mazis-chambertin-grand-cru-6x75cl-1049195212936503" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2013-domaine-bruno-clair-vosne-romanee-aux-champs-perdrix-6x75cl-1049195412936506" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2013-domaine-castagnier-charmes-chambertin-grand-cru-6x75cl-1060994014090113" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2013-domaine-drouhin-laroze-bonnes-mares-grand-cru-6x75cl-1060319913993493" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2013-domaine-jean-grivot-clos-de-vougeot-grand-cru-6x75cl-1049195612936508" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2013-domaine-morey-coffinet-bourgogne-blanc-1x150cl-10509345-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2013-domaine-des-comtes-lafon-montrachet-grand-cru-1x75cl-1059736613913947" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2013-newman-c-bonnes-mares-grand-cru-6x75cl-1060320013993550" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-domaine-nicole-lamarche-echezeaux-grand-cru-1x75cl-1059794913923828" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-domaine-roulot-meursault-les-vireuils-6x75cl-10392864-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-domaine-des-comtes-lafon-volnay-premier-cru-les-santenots-du-milieu-12x75cl-1049195712936509" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-etienne-sauzet-puligny-montrachet-premier-cru-les-perrieres-1x75cl-1050934413917821" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-hubert-lignier-charmes-chambertin-grand-cru-6x75cl-10392899-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2014-vincent-girardin-chassagne-montrachet-premier-cru-morgeot-blanc-1x75cl-1059786013922762" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-domaine-gerard-mugneret-chambolle-musigny-premier-cru-les-charmes-6x75cl-1060604614024757" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-domaine-jean-grivot-echezeaux-grand-cru-6x75cl-1050842613033765" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-domaine-tawse-gevrey-chambertin-premier-cru-champeaux-6x75cl-10392923-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-domaine-tawse-gevrey-chambertin-aux-etelois-6x75cl-10509305-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-domaine-tawse-mazoyeres-chambertin-grand-cru-6x75cl-10509307-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-domaine-tawse-volnay-premier-cru-fremiets-6x75cl-10392887-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-alain-hudelot-noellat-chambolle-musigny-6x75cl-10392853-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-domaine-michel-gros-vosne-romanee-premier-cru-aux-brulees-6x75cl-10509293-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-domaine-tawse-gevrey-chambertin-6x75cl-10392880-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-domaine-tawse-gevrey-chambertin-sans-soufre-6x75cl-10392850-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-domaine-de-la-romanee-conti-romanee-conti-grand-cru-1x75cl-1056718613508733" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-jean-claude-ramonet-chassagne-montrachet-premier-cru-les-ruchottes-12x75cl-1056718413508721" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-amiot-servelle-chambolle-musigny-premier-cru-les-charmes-6x75cl-1039290513042008" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-domaine-anne-gros-clos-de-vougeot-grand-cru-le-grand-maupertui-6x75cl-1050842913033795" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-domaine-armand-rousseau-charmes-chambertin-grand-cru-6x75cl-1040060513853631" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-domaine-buisson-battault-meursault-premier-cru-charmes-6x75cl-10509276-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-domaine-hudelot-baillet-chambolle-musigny-vieilles-vignes-6x75cl-10392830-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-frederic-esmonin-gevrey-chambertin-premier-cru-estournelles-saint-jacques-12x75cl-10392851-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-georges-lignier-et-fils-clos-de-la-roche-grand-cru-6x75cl-1060995214090306" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-ghislaine-barthod-chambolle-musigny-premier-cru-les-baudes-6x75cl-1060347514024718" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-jacques-frederic-mugnier-chambolle-musigny-6x75cl-1050844213033897" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-jacques-frederic-mugnier-musigny-grand-cru-1x150cl-1059373213864672" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-jacques-frederic-mugnier-musigny-grand-cru-1x75cl-1059390913864666" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-amiot-servelle-chambolle-musigny-premier-cru-les-fuees-3x75cl-1050920613041587" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-amiot-servelle-charmes-chambertin-grand-cru-6x75cl-1050920713041590" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-charles-van-canneyt-chambolle-musigny-premier-cru-les-feusselottes-6x75cl-1060605314024900" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-domaine-dujac-morey-saint-denis-rouge-1x75cl-10509212-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-domaine-georges-roumier-bourgogne-rouge-6x75cl-10603469-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-domaine-marquis-dangerville-volnay-premier-cru-champans-1x150cl-1051012913051222" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-domaine-robert-sirugue-grands-echezeaux-grand-cru-1x75cl-10509213-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-domaine-des-perdrix-vosne-romanee-6x75cl-10392881-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-emmanuel-rouget-chorey-les-beaune-1x75cl-10392934-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-henri-naudin-ferrand-cote-de-nuits-villages-viola-odorato-vieilles-vignes-6x75cl-10509211-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-hubert-lignier-clos-de-la-roche-grand-cru-1x75cl-10509216-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-hubert-lignier-morey-saint-denis-premier-cru-les-chaffots-6x75cl-10392900-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-jacques-frederic-mugnier-nuits-saint-georges-premier-cru-clos-de-la-marechale-rouge-3x150cl-10589078-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-jacques-frederic-mugnier-nuits-saint-georges-premier-cru-clos-de-la-marechale-rouge-6x75cl-10589077-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-alain-hudelot-noellat-bourgogne-6x75cl-1060346713995118" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-bruno-colin-bourgogne-2x75cl-10509164-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-bruno-colin-chassagne-montrachet-premier-cru-en-remilly-1x75cl-10509165-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-bruno-colin-chassagne-montrachet-premier-cru-les-vergers-1x75cl-10509166-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-confuron-cotetidot-vosne-romanee-premier-cru-les-suchots-6x75cl-10509167-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-dujac-chambolle-musigny-premier-cru-les-gruenchers-1x75cl-10509168-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-dujac-morey-saint-denis-premier-cru-3x75cl-10392925-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-meo-camuzet-echezeaux-grand-cru-les-rouges-du-bas-1x75cl-10505987-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-michel-lafarge-volnay-2x75cl-10509182-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-robert-sirugue-vosne-romanee-6x75cl-10509183-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-rossignol-trapet-gevrey-chambertin-premier-cru-petite-chapelle-1x75cl-10509184-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-rossignol-trapet-gevrey-chambertin-vieilles-vignes-1x75cl-10509185-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-les-dames-huguette-3x75cl-10509186-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-sylvain-cathiard-bourgogne-rouge-6x75cl-1060347213995151" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-sylvain-cathiard-nuits-saint-georges-premier-cru-aux-murgers-1x75cl-1050851513034430" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-sylvain-pataille-marsannay-longeroies-rouge-6x75cl-10392869-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-tawse-savigny-les-beaune-premier-cru-les-lavieres-6x75cl-10505746-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-william-fevre-chablis-grand-cru-preuses-1x75cl-10509188-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-william-fevre-chablis-premier-cru-montee-de-tonnerre-1x75cl-10509192-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-domaine-yvon-clerget-volnay-premier-cru-carelle-sous-la-chapelle-6x75cl-10513500-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-francois-confuron-gindre-vosne-romanee-la-colombiere-6x75cl-10509193-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-geantet-pansiot-charmes-chambertin-grand-cru-6x75cl-1060994614090168" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-jean-claude-ramonet-pernand-vergelesses-les-belles-filles-blanc-6x75cl-10392906-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-pierre-yves-colin-morey-nuits-saint-georges-1x75cl-10505740-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-pierre-yves-colin-morey-santenay-premier-cru-les-gravieres-5x75cl-10392834-5-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-pierre-yves-colin-morey-santenay-premier-cru-les-gravieres-6x75cl-10392834-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-robert-groffier-bourgogne-pinot-noir-6x75cl-10392849-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-vincent-dancer-chassagne-montrachet-premier-cru-la-romanee-3x75cl-10422988-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-vincent-dauvissat-chablis-premier-cru-sechet-1x75cl-10505750-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-vincent-dauvissat-chablis-premier-cru-vaillons-1x75cl-10505748-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-alain-hudelot-noellat-chambolle-musigny-6x75cl-1060605814024942" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-anne-gros-echezeaux-grand-cru-les-loachausses-1x75cl-10502895-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-armand-rousseau-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-10502880-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-berthaut-gerbet-vosne-romanee-6x75cl-10392836-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-comte-georges-de-vogue-chambolle-musigny-premier-cru-1x75cl-10502882-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-2x75cl-10502883-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-chambolle-musigny-6x75cl-1060993614090045" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-charmes-chambertin-grand-cru-6x75cl-1060994314090134" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-clos-de-la-roche-grand-cru-6x75cl-1060994814090256" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-clos-de-la-roche-grand-cru-6x75cl-1060994814090237" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-dujac-morey-saint-denis-premier-cru-3x75cl-10502903-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-georges-mugneret-gibourg-vosne-romanee-6x75cl-10502906-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-gerard-mugneret-bourgogne-les-rouges-champs-6x75cl-1060346613995116" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-gerard-mugneret-chambolle-musigny-premier-cru-les-charmes-3x75cl-1060604914024774" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-roulot-meursault-6x75cl-10502907-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-sylvain-cathiard-bourgogne-aligote-3x75cl-10392935-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-aux-chaumes-1x75cl-1060320113993563" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-les-dames-huguette-1x75cl-1060346413995111" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-sylvain-cathiard-chambolle-musigny-les-clos-de-lorme-1x75cl-1060605514024905" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-tawse-gevrey-chambertin-premier-cru-lavaut-saint-jacques-3x75cl-10502899-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-tawse-gevrey-chambertin-aux-etelois-3x75cl-10502898-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-tawse-mazis-chambertin-grand-cru-1x75cl-10502897-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-domaine-tawse-mazoyeres-chambertin-grand-cru-3x75cl-10502900-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-francois-feuillet-charmes-chambertin-grand-cru-6x75cl-1060994514090164" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-francois-feuillet-clos-de-la-roche-grand-cru-6x75cl-1060995114090302" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-georges-noellat-bourgogne-rouge-6x75cl-1060346813995119" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-ghislaine-barthod-chambolle-musigny-6x75cl-1060993714090059" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-ghislaine-barthod-chambolle-musigny-premier-cru-les-baudes-6x75cl-1060604414024734" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-henri-naudin-ferrand-bourgogne-hautes-cotes-de-beaune-bellis-perennis-1x75cl-10502888-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-henri-naudin-ferrand-cote-de-nuits-villages-viola-odorato-vieilles-vignes-6x75cl-10502893-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-henri-naudin-ferrand-echezeaux-grand-cru-1x75cl-10502894-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-lignier-michelot-clos-de-la-roche-grand-cru-6x75cl-1060995314090312" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-vincent-dauvissat-chablis-premier-cru-sechet-1x75cl-10502886-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-vincent-dauvissat-chablis-premier-cru-vaillons-1x75cl-10502885-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-xavier-monnot-puligny-montrachet-premier-cru-les-folatieres-3x75cl-10502889-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-1x75cl-1060186913969394" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-charles-lachaux-aloxe-corton-premier-cru-les-valozieres-1x75cl-1050251412982850" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-charles-lachaux-cote-de-nuits-villages-aux-montagnes-1x75cl-1050251512982858" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-charles-lachaux-nuits-saint-georges-la-petite-charmotte-1x75cl-1050251612982863" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-arlaud-chambolle-musigny-6x75cl-1060605914024970" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-arlaud-charmes-chambertin-grand-cru-1x75cl-1060993914090088" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-armand-rousseau-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-10502470-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-berthaut-gerbet-bourgogne-hautes-cotes-de-nuits-6x75cl-1060346513995112" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-boigey-freres-bourgogne-pinot-noir-1x150cl-10392898-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-boudots-6x75cl-10392873-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-6x75cl-10392896-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-boigey-freres-vosne-romanee-premier-cru-les-suchots-1x150cl-10392910-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-boigey-freres-vosne-romanee-aux-jachees-1x150cl-10392833-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-coquard-loison-fleurot-charmes-chambertin-grand-cru-6x75cl-1060994414090152" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-coquard-loison-fleurot-clos-de-la-roche-grand-cru-6x75cl-1060994914090271" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-dujac-echezeaux-grand-cru-1x75cl-10502485-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-francois-raveneau-chablis-grand-cru-valmur-1x150cl-1050849813034387" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-georges-roumier-morey-saint-denis-premier-cru-la-bussiere-1x75cl-1050850913034408" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-aux-chaumes-1x75cl-1060320213993618" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-sylvain-cathiard-chambolle-musigny-les-clos-de-lorme-1x75cl-1060605614024909" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-domaine-de-montille-beaune-premier-cru-les-sizies-6x75cl-1060319713993484" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-henri-naudin-ferrand-bourgogne-hautes-cotes-de-beaune-bellis-perennis-1x75cl-10502502-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-henri-naudin-ferrand-echezeaux-grand-cru-1x75cl-10502504-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-pierre-yves-colin-morey-bourgogne-chardonnay-3x75cl-10392841-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-vincent-dauvissat-chablis-premier-cru-sechet-1x75cl-10502495-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-xavier-monnot-meursault-les-chevalieres-6x75cl-10502475-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2022-bernard-dugat-py-mazis-chambertin-grand-cru-3x75cl-1050287912987744" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2022-domaine-fourrier-gevrey-chambertin-premier-cru-clos-saint-jacques-vieille-vigne-1x75cl-10508151-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2022-domaine-georges-mugneret-gibourg-ruchottes-chambertin-grand-cru-ruchottes-chambertin-1x75cl-10508157-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2022-domaine-roulot-meursault-les-luchets-6x75cl-10533732-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2022-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-aux-chaumes-1x75cl-1060320313993626" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2022-domaine-sylvain-cathiard-chambolle-musigny-les-clos-de-lorme-1x75cl-1060605714024929" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-armand-rousseau-chambertin-grand-cru-6x75cl-1059196713886493" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-armand-rousseau-chambertin-grand-cru-6x75cl-1059196713836554" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-bourgogne-pinot-noir-1x150cl-10465493-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-bourgogne-pinot-noir-6x75cl-10465477-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-bourgogne-pinot-noir-6x75cl-1046547713567241" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-1x150cl-10465506-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-3x75cl-1046549213567245" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-3x75cl-1046549213571803" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-3x75cl-10465492-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-boudots-1x150cl-10465504-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-boudots-6x75cl-10465480-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-1x150cl-1046550313567247" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-1x150cl-10465503-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-6x75cl-10465479-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-6x75cl-1046547913567243" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-premier-cru-les-suchots-1x150cl-10465505-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-premier-cru-les-suchots-6x75cl-10465482-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-jachees-1x150cl-10465495-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-jachees-6x75cl-10465478-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-jachees-6x75cl-1046547813571805" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-ormes-1x150cl-10465498-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-2x75cl-1059385213864081" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-ramonet-chassagne-montrachet-premier-cru-clos-du-caillerets-1x150cl-1059384513864039" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-domaine-ramonet-chassagne-montrachet-premier-cru-clos-du-caillerets-2x75cl-1059384313864058" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-jean-claude-ramonet-chassagne-montrachet-premier-cru-les-vergers-2x75cl-1059384613864071" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-jean-claude-ramonet-chassagne-montrachet-premier-cru-morgeot-blanc-1x150cl-1059384813864063" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-jean-claude-ramonet-chassagne-montrachet-premier-cru-morgeot-blanc-2x75cl-1059384913864067" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2023-jean-claude-ramonet-saint-aubin-premier-cru-en-remilly-blanc-2x75cl-1059385013864075" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1999-louis-roederer-cristal-vinotheque-brut-1x150cl-1050850213034393" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2002-salon-cuvee-s-le-mesnil-blanc-de-blancs-6x75cl-1057079213625871" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-cedric-bouchard-o-p-ber10-oenotheque-personnelle-1x75cl-1060187313969423" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/nv-charles-heidsieck-champagne-charlie-cellared-2020-1x75cl-10566468-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/1990-m-chapoutier-hermitage-chante-alouette-3x75cl-10513505-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2003-chateau-maucoil-chateauneuf-du-pape-blanc-1x75cl-1050936313042584" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2007-chateau-rayas-chateauneuf-du-pape-1x75cl-1059737513921381" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2012-chateau-de-fonsalette-cotes-du-rhone-blanc-1x75cl-1060830014063836" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-domaine-jean-louis-chave-hermitage-rouge-6x75cl-1053375913278743" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-stephane-ogier-cote-rotie-reserve-6x75cl-10509299-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-ziereisen-blauer-spatburgunder-jaspis-alte-reben-baden-6x75cl-10509357-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-joh-jos-prum-graacher-himmelreich-riesling-auslese-goldkapsel-n-mosel-6x75cl-10509355-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2010-joh-jos-prum-graacher-himmelreich-riesling-auslese-mosel-1x75cl-1050935613042509" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-joh-jos-prum-graacher-himmelreich-riesling-auslese-goldkapsel-mosel-1x150cl-10392879-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-joh-jos-prum-wehlener-sonnenuhr-riesling-auslese-goldkapsel-mosel-6x75cl-10392901-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-dr-loosen-erdener-treppchen-riesling-trockenbeerenauslese-mosel-1x75cl-1050247814291849" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-dr-loosen-urziger-wurzgarten-riesling-alte-reben-gg-mosel-1x75cl-10502479-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-schafer-frohlich-bockenauer-felseneck-riesling-gg-nahe-6x75cl-10509219-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-knewitz-goldberg-riesling-rheinhessen-1x75cl-1051156713059698" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-wittmann-westhofener-morstein-riesling-gg-rheinhessen-6x75cl-10509285-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-knewitz-appenheimer-riesling-rheinhessen-6x75cl-10513504-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-kuhling-gillot-hipping-riesling-gg-rheinhessen-6x75cl-10509217-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-kuhling-gillot-olberg-riesling-gg-rheinhessen-6x75cl-10509218-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-wittmann-westhofener-aulerde-riesling-grosses-gewachs-rheinhessen-6x75cl-10392843-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-wittmann-westhofener-kirchspiel-riesling-grosses-gewachs-rheinhessen-3x75cl-10509220-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2018-wittmann-westhofener-kirchspiel-riesling-grosses-gewachs-rheinhessen-6x75cl-10509220-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-keller-dalsheimer-oberer-hubacker-riesling-trocken-gg-rheinhessen-1x75cl-1051158914291848" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-keller-feuervogel-silvaner-trocken-rheinhessen-6x75cl-10392861-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-keller-westhofen-kirchspiel-riesling-trocken-gg-1x75cl-1041410012801493" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-keller-westhofen-kirchspiel-riesling-trocken-gg-1x75cl-10414100-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-wittmann-westhofener-aulerde-riesling-grosses-gewachs-rheinhessen-3x150cl-10392893-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-wittmann-westhofener-kirchspiel-riesling-grosses-gewachs-rheinhessen-6x75cl-10505983-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-wittmann-westhofener-morstein-riesling-gg-rheinhessen-6x75cl-10505979-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-weingut-keller-hubacker-gg-1x75cl-1041409712801490" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2021-weingut-keller-hubacker-gg-1x75cl-10414097-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-bell-hill-old-weka-pass-road-pinot-noir-canterbury-1x75cl-1050915813041038" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2020-bell-hill-old-weka-pass-road-pinot-noir-canterbury-6x75cl-10533279-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-raen-free-stone-occidental-bodega-vineyard-sonoma-coast-2x75cl-10511550-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2015-raen-home-field-pinot-noir-fort-ross-seaview-2x75cl-10511543-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-raen-free-stone-occidental-bodega-vineyard-sonoma-coast-2x75cl-10511554-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-raen-home-field-pinot-noir-fort-ross-seaview-2x75cl-10511555-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-raen-royal-st-robert-cuvee-pinot-noir-sonoma-coast-2x75cl-10511556-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2016-the-mascot-cabernet-sauvignon-napa-valley-6x75cl-10570148-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-raen-free-stone-occidental-bodega-vineyard-sonoma-coast-2x75cl-10511571-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-raen-home-field-pinot-noir-fort-ross-seaview-2x75cl-10511572-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2017-raen-royal-st-robert-cuvee-pinot-noir-sonoma-coast-2x75cl-10511573-2-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljk.wine/product/2019-kistler-les-noisetiers-sonoma-coast-1x75cl-1050573512999822" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K360"/>
+  <dimension ref="A1:L367"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="16"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
-    <col min="8" max="8" width="13"/>
+    <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
+    <col min="12" max="12" width="9"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="150">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
+      <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="I2" t="s">
         <v>9</v>
       </c>
       <c r="J2" t="s">
         <v>10</v>
       </c>
       <c r="K2" t="s">
         <v>11</v>
       </c>
+      <c r="L2" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C3" s="3">
         <v>1998</v>
       </c>
       <c r="D3" t="s" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K3"/>
+      <c r="L3" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C4" s="3">
         <v>2018</v>
       </c>
       <c r="D4" t="s" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K4"/>
+      <c r="L4" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C5" s="3">
         <v>2019</v>
       </c>
       <c r="D5" t="s" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K5"/>
+      <c r="L5" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C6" s="3">
         <v>2020</v>
       </c>
       <c r="D6" t="s" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K6"/>
+      <c r="L6" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C7" s="3">
         <v>2021</v>
       </c>
       <c r="D7" t="s" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K7"/>
+      <c r="L7" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C8" s="3">
         <v>2012</v>
       </c>
       <c r="D8" t="s" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K8"/>
+      <c r="L8" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C9" s="3">
         <v>2020</v>
       </c>
       <c r="D9" t="s" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
       <c r="J9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K9"/>
+      <c r="L9" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C10" s="3">
         <v>2020</v>
       </c>
       <c r="D10" t="s" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="K10"/>
+      <c r="L10" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C11" s="3">
         <v>1986</v>
       </c>
       <c r="D11" t="s" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K11"/>
+      <c r="L11" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C12" s="3">
         <v>1986</v>
       </c>
       <c r="D12" t="s" s="4">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" t="s">
         <v>42</v>
       </c>
-      <c r="E12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
       <c r="J12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="K12"/>
+      <c r="L12" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C13" s="3">
         <v>1986</v>
       </c>
       <c r="D13" t="s" s="4">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
       <c r="J13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="K13"/>
+      <c r="L13" t="s" s="3">
+        <v>50</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3">
         <v>1988</v>
       </c>
       <c r="D14" t="s" s="4">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
       <c r="J14" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="K14"/>
+      <c r="L14" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" s="3">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D15" t="s" s="4">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" t="s">
         <v>42</v>
       </c>
-      <c r="E15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
       <c r="J15" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="K15"/>
+      <c r="L15" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="3">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D16" t="s" s="4">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" t="s">
         <v>42</v>
       </c>
-      <c r="E16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
       <c r="J16" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="K16"/>
+      <c r="L16" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="3">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="D17" t="s" s="4">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="G17" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
       <c r="J17" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="K17"/>
+      <c r="L17" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18" s="3">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="D18" t="s" s="4">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="K18"/>
+      <c r="L18" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C19" s="3">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="D19" t="s" s="4">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="G19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
       <c r="J19" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="K19"/>
+      <c r="L19" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C20" s="3">
-        <v>1998</v>
+        <v>2012</v>
       </c>
       <c r="D20" t="s" s="4">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F20" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
       <c r="J20" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="K20"/>
+      <c r="L20" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B21" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C21" s="3">
-        <v>2000</v>
+        <v>2012</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="K21"/>
+      <c r="L21" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C22" s="3">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D22" t="s" s="4">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F22" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
       <c r="J22" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="K22"/>
+      <c r="L22" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C23" s="3">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D23" t="s" s="4">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
       <c r="J23" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="K23"/>
+      <c r="L23" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C24" s="3">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
       <c r="J24" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="K24"/>
+      <c r="L24" t="s" s="3">
+        <v>50</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C25" s="3">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F25" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H25" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
       <c r="J25" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="K25"/>
+      <c r="L25" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C26" s="3">
-        <v>2002</v>
+        <v>2015</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G26" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
       <c r="J26" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="K26"/>
+      <c r="L26" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B27" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C27" s="3">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="D27" t="s" s="4">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="F27" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="G27" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
       <c r="J27" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="K27"/>
+      <c r="L27" t="s" s="3">
+        <v>82</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B28" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C28" s="3">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="D28" t="s" s="4">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G28" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H28" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
       <c r="J28" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="K28"/>
+      <c r="L28" t="s" s="3">
+        <v>85</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C29" s="3">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="D29" t="s" s="4">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F29" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H29" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
       <c r="J29" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="K29"/>
+      <c r="L29" t="s" s="3">
+        <v>87</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B30" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C30" s="3">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F30" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G30" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H30" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
       <c r="J30" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="K30"/>
+      <c r="L30" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C31" s="3">
-        <v>1995</v>
+        <v>2016</v>
       </c>
       <c r="D31" t="s" s="4">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="F31" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="G31" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H31" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I31" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J31" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="K31"/>
+      <c r="L31" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C32" s="3">
-        <v>1995</v>
+        <v>2016</v>
       </c>
       <c r="D32" t="s" s="4">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F32" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G32" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H32" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="K32"/>
+      <c r="L32" t="s" s="3">
+        <v>94</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C33" s="3">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="D33" t="s" s="4">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G33" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
       <c r="J33" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="K33"/>
+      <c r="L33" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C34" s="3">
-        <v>1996</v>
+        <v>2017</v>
       </c>
       <c r="D34" t="s" s="4">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F34" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G34" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H34" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I34" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J34" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="K34"/>
+      <c r="L34" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B35" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C35" s="3">
-        <v>1996</v>
+        <v>2017</v>
       </c>
       <c r="D35" t="s" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F35" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G35" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H35" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I35" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J35" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="K35"/>
+      <c r="L35" t="s" s="3">
+        <v>102</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C36" s="3">
-        <v>1996</v>
+        <v>2017</v>
       </c>
       <c r="D36" t="s" s="4">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="G36" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H36" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I36" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="K36"/>
+      <c r="L36" t="s" s="3">
+        <v>87</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B37" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C37" s="3">
-        <v>1999</v>
+        <v>2017</v>
       </c>
       <c r="D37" t="s" s="4">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F37" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G37" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H37" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
       <c r="J37" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="K37"/>
+      <c r="L37" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B38" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C38" s="3">
-        <v>1999</v>
+        <v>2019</v>
       </c>
       <c r="D38" t="s" s="4">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F38" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H38" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
       <c r="J38" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="K38"/>
+      <c r="L38" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B39" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C39" s="3">
-        <v>1999</v>
+        <v>2019</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G39" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H39" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
       <c r="J39" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="K39"/>
+      <c r="L39" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B40" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C40" s="3">
-        <v>1999</v>
+        <v>2020</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G40" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H40" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
       <c r="J40" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="K40"/>
+      <c r="L40" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B41" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C41" s="3">
-        <v>1999</v>
+        <v>2021</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F41" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G41" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H41" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I41" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J41" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="K41"/>
+      <c r="L41" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B42" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C42" s="3">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="D42" t="s" s="4">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F42" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G42" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H42" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I42" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J42" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="K42"/>
+      <c r="L42" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B43" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C43" s="3">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F43" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G43" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H43" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I43" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J43" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="K43"/>
+      <c r="L43" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B44" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C44" s="3">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="D44" t="s" s="4">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="E44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F44" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G44" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H44" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I44" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J44" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="K44"/>
+      <c r="L44" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B45" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C45" s="3">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F45" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="G45" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H45" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I45" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J45" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="K45"/>
+      <c r="L45" t="s" s="3">
+        <v>120</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B46" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C46" s="3">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="D46" t="s" s="4">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F46" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="G46" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I46" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J46" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="K46"/>
+      <c r="L46" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B47" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C47" s="3">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="D47" t="s" s="4">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G47" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H47" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
       <c r="J47" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="K47"/>
+      <c r="L47" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B48" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C48" s="3">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F48" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G48" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H48" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
       <c r="J48" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="K48"/>
+      <c r="L48" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C49" s="3">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F49" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G49" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H49" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="K49"/>
+      <c r="L49" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B50" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C50" s="3">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F50" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G50" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H50" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="K50"/>
+      <c r="L50" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B51" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C51" s="3">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F51" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G51" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H51" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I51" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J51" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="K51"/>
+      <c r="L51" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B52" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C52" s="3">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F52" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G52" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H52" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I52" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J52" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="K52"/>
+      <c r="L52" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B53" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C53" s="3">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F53" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G53" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H53" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
       <c r="J53" t="s">
-        <v>110</v>
+        <v>133</v>
       </c>
       <c r="K53"/>
+      <c r="L53" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B54" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C54" s="3">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F54" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G54" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H54" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
       <c r="J54" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="K54"/>
+      <c r="L54" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B55" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C55" s="3">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>77</v>
+        <v>136</v>
       </c>
       <c r="E55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G55" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H55" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I55" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J55" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="K55"/>
+      <c r="L55" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B56" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C56" s="3">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="E56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F56" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G56" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H56" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
       <c r="J56" t="s">
-        <v>113</v>
+        <v>137</v>
       </c>
       <c r="K56"/>
+      <c r="L56" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B57" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C57" s="3">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F57" t="s">
-        <v>83</v>
+        <v>138</v>
       </c>
       <c r="G57" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H57" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
       <c r="J57" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="K57"/>
+      <c r="L57" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B58" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C58" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="E58" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F58" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G58" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H58" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
       <c r="J58" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="K58"/>
+      <c r="L58" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B59" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C59" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D59" t="s" s="4">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F59" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G59" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H59" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
       <c r="J59" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="K59"/>
+      <c r="L59" t="s" s="3">
+        <v>143</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B60" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C60" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>109</v>
+        <v>144</v>
       </c>
       <c r="E60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F60" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G60" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H60" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
       <c r="J60" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="K60"/>
+      <c r="L60" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C61" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>74</v>
+        <v>146</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F61" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G61" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H61" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
       <c r="J61" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="K61"/>
+      <c r="L61" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B62" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C62" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>82</v>
+        <v>116</v>
       </c>
       <c r="E62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F62" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G62" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H62" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I62" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J62" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="K62"/>
+      <c r="L62" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B63" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C63" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="E63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F63" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G63" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H63" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I63" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J63" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="K63"/>
+      <c r="L63" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B64" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C64" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F64" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G64" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H64" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I64" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J64" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="K64"/>
+      <c r="L64" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B65" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C65" s="3">
         <v>2002</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F65" t="s">
-        <v>125</v>
+        <v>30</v>
       </c>
       <c r="G65" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H65" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
       <c r="J65" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="K65"/>
+      <c r="L65" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B66" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C66" s="3">
         <v>2002</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F66" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="G66" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H66" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I66" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J66" t="s">
-        <v>92</v>
+        <v>155</v>
       </c>
       <c r="K66"/>
+      <c r="L66" t="s" s="3">
+        <v>143</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B67" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C67" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="E67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F67" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G67" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H67" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="K67"/>
+      <c r="L67" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B68" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C68" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D68" t="s" s="4">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F68" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="G68" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H68" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
       <c r="J68" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="K68"/>
+      <c r="L68" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B69" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C69" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="E69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F69" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="G69" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H69" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
       <c r="J69" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="K69"/>
+      <c r="L69" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B70" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C70" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>74</v>
+        <v>116</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F70" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G70" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H70" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I70" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J70" t="s">
-        <v>50</v>
+        <v>159</v>
       </c>
       <c r="K70"/>
+      <c r="L70" t="s" s="3">
+        <v>87</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B71" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C71" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F71" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G71" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H71" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I71" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J71" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="K71"/>
+      <c r="L71" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B72" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C72" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>78</v>
+        <v>161</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F72" t="s">
-        <v>28</v>
+        <v>162</v>
       </c>
       <c r="G72" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H72" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
       <c r="J72" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="K72"/>
+      <c r="L72" t="s" s="3">
+        <v>164</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B73" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C73" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D73" t="s" s="4">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F73" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G73" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H73" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I73" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J73" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="K73"/>
+      <c r="L73" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B74" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C74" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F74" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G74" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H74" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I74" s="3">
         <v>1</v>
       </c>
       <c r="J74" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="K74"/>
+      <c r="L74" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B75" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C75" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D75" t="s" s="4">
-        <v>138</v>
+        <v>167</v>
       </c>
       <c r="E75" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F75" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G75" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H75" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I75" s="3">
         <v>1</v>
       </c>
       <c r="J75" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="K75"/>
+      <c r="L75" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B76" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C76" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F76" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G76" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H76" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I76" s="3">
         <v>1</v>
       </c>
       <c r="J76" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="K76"/>
+      <c r="L76" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B77" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C77" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F77" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G77" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H77" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I77" s="3">
         <v>1</v>
       </c>
       <c r="J77" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="K77"/>
+      <c r="L77" t="s" s="3">
+        <v>87</v>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B78" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C78" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F78" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="G78" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H78" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I78" s="3">
         <v>1</v>
       </c>
       <c r="J78" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="K78"/>
+      <c r="L78" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B79" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C79" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="E79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F79" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G79" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H79" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I79" s="3">
         <v>1</v>
       </c>
       <c r="J79" t="s">
-        <v>147</v>
+        <v>173</v>
       </c>
       <c r="K79"/>
+      <c r="L79" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B80" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C80" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F80" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G80" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H80" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I80" s="3">
         <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="K80"/>
+      <c r="L80" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B81" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C81" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>149</v>
+        <v>176</v>
       </c>
       <c r="E81" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F81" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G81" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H81" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I81" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J81" t="s">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K81"/>
+      <c r="L81" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B82" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C82" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>151</v>
+        <v>177</v>
       </c>
       <c r="E82" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F82" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G82" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H82" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I82" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J82" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="K82"/>
+      <c r="L82" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B83" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C83" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F83" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="G83" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H83" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I83" s="3">
         <v>1</v>
       </c>
       <c r="J83" t="s">
-        <v>154</v>
+        <v>108</v>
       </c>
       <c r="K83"/>
+      <c r="L83" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B84" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C84" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F84" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G84" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H84" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I84" s="3">
         <v>1</v>
       </c>
       <c r="J84" t="s">
-        <v>155</v>
+        <v>181</v>
       </c>
       <c r="K84"/>
+      <c r="L84" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B85" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C85" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D85" t="s" s="4">
-        <v>156</v>
+        <v>182</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F85" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G85" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H85" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
       <c r="J85" t="s">
-        <v>121</v>
+        <v>183</v>
       </c>
       <c r="K85"/>
+      <c r="L85" t="s" s="3">
+        <v>184</v>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B86" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C86" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F86" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G86" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H86" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I86" s="3">
         <v>1</v>
       </c>
       <c r="J86" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="K86"/>
+      <c r="L86" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B87" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C87" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>159</v>
+        <v>186</v>
       </c>
       <c r="E87" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F87" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G87" t="s">
-        <v>160</v>
+        <v>42</v>
       </c>
       <c r="H87" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I87" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J87" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="K87"/>
+      <c r="L87" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B88" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C88" s="3">
         <v>2006</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>162</v>
+        <v>188</v>
       </c>
       <c r="E88" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F88" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="G88" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H88" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I88" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J88" t="s">
-        <v>163</v>
+        <v>189</v>
       </c>
       <c r="K88"/>
+      <c r="L88" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B89" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C89" s="3">
         <v>2006</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F89" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
       <c r="G89" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H89" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I89" s="3">
         <v>1</v>
       </c>
       <c r="J89" t="s">
-        <v>119</v>
+        <v>191</v>
       </c>
       <c r="K89"/>
+      <c r="L89" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B90" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C90" s="3">
         <v>2006</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>78</v>
+        <v>190</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F90" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G90" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H90" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I90" s="3">
         <v>1</v>
       </c>
       <c r="J90" t="s">
-        <v>120</v>
+        <v>192</v>
       </c>
       <c r="K90"/>
+      <c r="L90" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B91" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C91" s="3">
         <v>2006</v>
       </c>
       <c r="D91" t="s" s="4">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="E91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F91" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G91" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H91" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
       <c r="J91" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="K91"/>
+      <c r="L91" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B92" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C92" s="3">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>72</v>
+        <v>194</v>
       </c>
       <c r="E92" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F92" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G92" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="H92" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I92" s="3">
         <v>1</v>
       </c>
       <c r="J92" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="K92"/>
+      <c r="L92" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B93" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C93" s="3">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D93" t="s" s="4">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F93" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="G93" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H93" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
       <c r="J93" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="K93"/>
+      <c r="L93" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B94" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C94" s="3">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D94" t="s" s="4">
-        <v>82</v>
+        <v>197</v>
       </c>
       <c r="E94" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F94" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G94" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H94" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I94" s="3">
         <v>1</v>
       </c>
       <c r="J94" t="s">
-        <v>167</v>
+        <v>198</v>
       </c>
       <c r="K94"/>
+      <c r="L94" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B95" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C95" s="3">
         <v>2007</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>85</v>
+        <v>146</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F95" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G95" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H95" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I95" s="3">
         <v>1</v>
       </c>
       <c r="J95" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="K95"/>
+      <c r="L95" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B96" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C96" s="3">
         <v>2007</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F96" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G96" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I96" s="3">
         <v>1</v>
       </c>
       <c r="J96" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="K96"/>
+      <c r="L96" t="s" s="3">
+        <v>201</v>
+      </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B97" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C97" s="3">
         <v>2007</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>171</v>
+        <v>126</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F97" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G97" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
       <c r="J97" t="s">
-        <v>172</v>
+        <v>202</v>
       </c>
       <c r="K97"/>
+      <c r="L97" t="s" s="3">
+        <v>102</v>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B98" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C98" s="3">
         <v>2007</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F98" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G98" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H98" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I98" s="3">
         <v>1</v>
       </c>
       <c r="J98" t="s">
-        <v>174</v>
+        <v>204</v>
       </c>
       <c r="K98"/>
+      <c r="L98" t="s" s="3">
+        <v>201</v>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B99" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C99" s="3">
         <v>2007</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="E99" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F99" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G99" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H99" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I99" s="3">
         <v>1</v>
       </c>
       <c r="J99" t="s">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="K99"/>
+      <c r="L99" t="s" s="3">
+        <v>143</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B100" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C100" s="3">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="E100" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F100" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G100" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H100" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I100" s="3">
         <v>1</v>
       </c>
       <c r="J100" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="K100"/>
+      <c r="L100" t="s" s="3">
+        <v>87</v>
+      </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B101" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C101" s="3">
         <v>2008</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F101" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G101" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H101" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I101" s="3">
         <v>1</v>
       </c>
       <c r="J101" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="K101"/>
+      <c r="L101" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B102" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C102" s="3">
         <v>2008</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F102" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G102" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H102" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I102" s="3">
         <v>1</v>
       </c>
       <c r="J102" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="K102"/>
+      <c r="L102" t="s" s="3">
+        <v>201</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B103" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C103" s="3">
         <v>2008</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>156</v>
+        <v>211</v>
       </c>
       <c r="E103" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F103" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G103" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H103" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I103" s="3">
         <v>1</v>
       </c>
       <c r="J103" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="K103"/>
+      <c r="L103" t="s" s="3">
+        <v>201</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B104" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C104" s="3">
         <v>2008</v>
       </c>
       <c r="D104" t="s" s="4">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="E104" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F104" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G104" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H104" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I104" s="3">
         <v>1</v>
       </c>
       <c r="J104" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="K104"/>
+      <c r="L104" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B105" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C105" s="3">
         <v>2008</v>
       </c>
       <c r="D105" t="s" s="4">
-        <v>184</v>
+        <v>213</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F105" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G105" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H105" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I105" s="3">
         <v>1</v>
       </c>
       <c r="J105" t="s">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="K105"/>
+      <c r="L105" t="s" s="3">
+        <v>87</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B106" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C106" s="3">
         <v>2008</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="E106" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F106" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G106" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H106" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I106" s="3">
         <v>2</v>
       </c>
       <c r="J106" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="K106"/>
+      <c r="L106" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B107" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C107" s="3">
         <v>2008</v>
       </c>
       <c r="D107" t="s" s="4">
-        <v>186</v>
+        <v>215</v>
       </c>
       <c r="E107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F107" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G107" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H107" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I107" s="3">
         <v>1</v>
       </c>
       <c r="J107" t="s">
-        <v>187</v>
+        <v>216</v>
       </c>
       <c r="K107"/>
+      <c r="L107" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B108" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C108" s="3">
         <v>2009</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="E108" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F108" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G108" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H108" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I108" s="3">
         <v>1</v>
       </c>
       <c r="J108" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="K108"/>
+      <c r="L108" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B109" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C109" s="3">
         <v>2009</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="E109" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F109" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G109" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H109" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I109" s="3">
         <v>1</v>
       </c>
       <c r="J109" t="s">
-        <v>66</v>
+        <v>220</v>
       </c>
       <c r="K109"/>
+      <c r="L109" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B110" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C110" s="3">
         <v>2009</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>191</v>
+        <v>221</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F110" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G110" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H110" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I110" s="3">
         <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="K110"/>
+      <c r="L110" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B111" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C111" s="3">
         <v>2009</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="E111" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F111" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G111" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H111" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I111" s="3">
         <v>1</v>
       </c>
       <c r="J111" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="K111"/>
+      <c r="L111" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B112" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C112" s="3">
         <v>2009</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>195</v>
+        <v>225</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F112" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G112" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H112" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I112" s="3">
         <v>1</v>
       </c>
       <c r="J112" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="K112"/>
+      <c r="L112" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B113" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C113" s="3">
         <v>2009</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>197</v>
+        <v>227</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F113" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G113" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H113" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I113" s="3">
         <v>1</v>
       </c>
       <c r="J113" t="s">
-        <v>121</v>
+        <v>228</v>
       </c>
       <c r="K113"/>
+      <c r="L113" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B114" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C114" s="3">
         <v>2009</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>198</v>
+        <v>229</v>
       </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F114" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G114" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H114" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I114" s="3">
         <v>1</v>
       </c>
       <c r="J114" t="s">
-        <v>199</v>
+        <v>158</v>
       </c>
       <c r="K114"/>
+      <c r="L114" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B115" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C115" s="3">
         <v>2009</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F115" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G115" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H115" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I115" s="3">
         <v>1</v>
       </c>
       <c r="J115" t="s">
-        <v>201</v>
+        <v>231</v>
       </c>
       <c r="K115"/>
+      <c r="L115" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B116" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C116" s="3">
         <v>2009</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>202</v>
+        <v>232</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F116" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G116" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H116" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I116" s="3">
         <v>1</v>
       </c>
       <c r="J116" t="s">
-        <v>203</v>
+        <v>233</v>
       </c>
       <c r="K116"/>
+      <c r="L116" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B117" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C117" s="3">
         <v>2009</v>
       </c>
       <c r="D117" t="s" s="4">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F117" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G117" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H117" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I117" s="3">
         <v>1</v>
       </c>
       <c r="J117" t="s">
-        <v>205</v>
+        <v>235</v>
       </c>
       <c r="K117"/>
+      <c r="L117" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B118" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C118" s="3">
         <v>2009</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>175</v>
+        <v>236</v>
       </c>
       <c r="E118" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F118" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G118" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H118" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I118" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J118" t="s">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="K118"/>
+      <c r="L118" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B119" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C119" s="3">
         <v>2009</v>
       </c>
       <c r="D119" t="s" s="4">
-        <v>207</v>
+        <v>238</v>
       </c>
       <c r="E119" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F119" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G119" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H119" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I119" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J119" t="s">
-        <v>208</v>
+        <v>239</v>
       </c>
       <c r="K119"/>
+      <c r="L119" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B120" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C120" s="3">
         <v>2009</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>209</v>
+        <v>240</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F120" t="s">
-        <v>28</v>
+        <v>241</v>
       </c>
       <c r="G120" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H120" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I120" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>90</v>
+        <v>242</v>
       </c>
       <c r="K120"/>
+      <c r="L120" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B121" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C121" s="3">
         <v>2009</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>210</v>
+        <v>243</v>
       </c>
       <c r="E121" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F121" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="G121" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H121" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I121" s="3">
         <v>1</v>
       </c>
       <c r="J121" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="K121"/>
+      <c r="L121" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B122" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C122" s="3">
         <v>2009</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>213</v>
+        <v>244</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F122" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="G122" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H122" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I122" s="3">
         <v>1</v>
       </c>
       <c r="J122" t="s">
-        <v>139</v>
+        <v>245</v>
       </c>
       <c r="K122"/>
+      <c r="L122" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B123" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C123" s="3">
         <v>2009</v>
       </c>
       <c r="D123" t="s" s="4">
-        <v>214</v>
+        <v>246</v>
       </c>
       <c r="E123" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F123" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G123" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H123" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I123" s="3">
         <v>1</v>
       </c>
       <c r="J123" t="s">
-        <v>215</v>
+        <v>247</v>
       </c>
       <c r="K123"/>
+      <c r="L123" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B124" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C124" s="3">
         <v>2009</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>216</v>
+        <v>246</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F124" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G124" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H124" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I124" s="3">
         <v>1</v>
       </c>
       <c r="J124" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
       <c r="K124"/>
+      <c r="L124" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B125" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C125" s="3">
         <v>2009</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>216</v>
+        <v>248</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F125" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G125" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H125" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I125" s="3">
         <v>1</v>
       </c>
       <c r="J125" t="s">
-        <v>217</v>
+        <v>249</v>
       </c>
       <c r="K125"/>
+      <c r="L125" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B126" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C126" s="3">
         <v>2009</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>218</v>
+        <v>250</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F126" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G126" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H126" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I126" s="3">
         <v>1</v>
       </c>
       <c r="J126" t="s">
-        <v>219</v>
+        <v>251</v>
       </c>
       <c r="K126"/>
+      <c r="L126" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B127" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C127" s="3">
         <v>2009</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F127" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G127" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H127" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I127" s="3">
         <v>1</v>
       </c>
       <c r="J127" t="s">
-        <v>221</v>
+        <v>253</v>
       </c>
       <c r="K127"/>
+      <c r="L127" t="s" s="3">
+        <v>143</v>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B128" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C128" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F128" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G128" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H128" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I128" s="3">
         <v>1</v>
       </c>
       <c r="J128" t="s">
-        <v>223</v>
+        <v>255</v>
       </c>
       <c r="K128"/>
+      <c r="L128" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B129" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C129" s="3">
         <v>2010</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F129" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G129" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H129" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I129" s="3">
         <v>1</v>
       </c>
       <c r="J129" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="K129"/>
+      <c r="L129" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B130" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C130" s="3">
         <v>2010</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="E130" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G130" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H130" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I130" s="3">
         <v>1</v>
       </c>
       <c r="J130" t="s">
-        <v>227</v>
+        <v>259</v>
       </c>
       <c r="K130"/>
+      <c r="L130" t="s" s="3">
+        <v>260</v>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B131" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C131" s="3">
         <v>2010</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F131" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G131" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H131" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I131" s="3">
         <v>1</v>
       </c>
       <c r="J131" t="s">
-        <v>229</v>
+        <v>54</v>
       </c>
       <c r="K131"/>
+      <c r="L131" t="s" s="3">
+        <v>102</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B132" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C132" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>230</v>
+        <v>262</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F132" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="G132" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H132" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I132" s="3">
         <v>1</v>
       </c>
       <c r="J132" t="s">
-        <v>231</v>
+        <v>122</v>
       </c>
       <c r="K132"/>
+      <c r="L132" t="s" s="3">
+        <v>102</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B133" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C133" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>232</v>
+        <v>263</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F133" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
       <c r="G133" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H133" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I133" s="3">
         <v>1</v>
       </c>
       <c r="J133" t="s">
-        <v>50</v>
+        <v>119</v>
       </c>
       <c r="K133"/>
+      <c r="L133" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B134" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C134" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>204</v>
+        <v>263</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F134" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="G134" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H134" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I134" s="3">
         <v>1</v>
       </c>
       <c r="J134" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="K134"/>
+      <c r="L134" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B135" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C135" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>233</v>
+        <v>264</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F135" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="G135" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H135" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I135" s="3">
         <v>1</v>
       </c>
       <c r="J135" t="s">
-        <v>50</v>
+        <v>265</v>
       </c>
       <c r="K135"/>
+      <c r="L135" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B136" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C136" s="3">
         <v>2011</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>234</v>
+        <v>266</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F136" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G136" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H136" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I136" s="3">
         <v>1</v>
       </c>
       <c r="J136" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="K136"/>
+      <c r="L136" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B137" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C137" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F137" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G137" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H137" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I137" s="3">
         <v>1</v>
       </c>
       <c r="J137" t="s">
-        <v>81</v>
+        <v>268</v>
       </c>
       <c r="K137"/>
+      <c r="L137" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B138" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C138" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F138" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G138" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H138" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I138" s="3">
         <v>1</v>
       </c>
       <c r="J138" t="s">
-        <v>237</v>
+        <v>108</v>
       </c>
       <c r="K138"/>
+      <c r="L138" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B139" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C139" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>204</v>
+        <v>270</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F139" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="G139" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H139" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I139" s="3">
         <v>1</v>
       </c>
       <c r="J139" t="s">
-        <v>79</v>
+        <v>255</v>
       </c>
       <c r="K139"/>
+      <c r="L139" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B140" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C140" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F140" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="G140" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H140" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I140" s="3">
         <v>1</v>
       </c>
       <c r="J140" t="s">
-        <v>79</v>
+        <v>272</v>
       </c>
       <c r="K140"/>
+      <c r="L140" t="s" s="3">
+        <v>143</v>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B141" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C141" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>238</v>
+        <v>273</v>
       </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F141" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G141" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H141" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I141" s="3">
         <v>1</v>
       </c>
       <c r="J141" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="K141"/>
+      <c r="L141" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B142" t="s">
+        <v>112</v>
+      </c>
+      <c r="C142" s="3">
+        <v>2012</v>
+      </c>
+      <c r="D142" t="s" s="4">
+        <v>274</v>
+      </c>
+      <c r="E142" t="s">
+        <v>16</v>
+      </c>
+      <c r="F142" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" t="s">
+        <v>19</v>
+      </c>
+      <c r="I142" s="3">
+        <v>1</v>
+      </c>
+      <c r="J142" t="s">
         <v>71</v>
       </c>
-      <c r="C142" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="K142"/>
+      <c r="L142" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B143" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C143" s="3">
         <v>2012</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>241</v>
+        <v>275</v>
       </c>
       <c r="E143" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F143" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G143" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H143" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I143" s="3">
         <v>1</v>
       </c>
       <c r="J143" t="s">
-        <v>242</v>
+        <v>276</v>
       </c>
       <c r="K143"/>
+      <c r="L143" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B144" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C144" s="3">
         <v>2012</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>243</v>
+        <v>277</v>
       </c>
       <c r="E144" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F144" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G144" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H144" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I144" s="3">
         <v>1</v>
       </c>
       <c r="J144" t="s">
-        <v>217</v>
+        <v>276</v>
       </c>
       <c r="K144"/>
+      <c r="L144" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B145" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C145" s="3">
         <v>2012</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>244</v>
+        <v>278</v>
       </c>
       <c r="E145" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F145" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G145" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H145" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I145" s="3">
         <v>1</v>
       </c>
       <c r="J145" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="K145"/>
+      <c r="L145" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B146" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C146" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>193</v>
+        <v>269</v>
       </c>
       <c r="E146" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F146" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G146" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H146" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I146" s="3">
         <v>1</v>
       </c>
       <c r="J146" t="s">
-        <v>246</v>
+        <v>279</v>
       </c>
       <c r="K146"/>
+      <c r="L146" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B147" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C147" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="E147" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F147" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G147" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H147" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I147" s="3">
         <v>1</v>
       </c>
       <c r="J147" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="K147"/>
+      <c r="L147" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B148" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C148" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>248</v>
+        <v>282</v>
       </c>
       <c r="E148" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F148" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G148" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H148" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I148" s="3">
         <v>1</v>
       </c>
       <c r="J148" t="s">
-        <v>249</v>
+        <v>283</v>
       </c>
       <c r="K148"/>
+      <c r="L148" t="s" s="3">
+        <v>184</v>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B149" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C149" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>250</v>
+        <v>284</v>
       </c>
       <c r="E149" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F149" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G149" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H149" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I149" s="3">
         <v>1</v>
       </c>
       <c r="J149" t="s">
-        <v>251</v>
+        <v>285</v>
       </c>
       <c r="K149"/>
+      <c r="L149" t="s" s="3">
+        <v>201</v>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B150" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C150" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>252</v>
+        <v>286</v>
       </c>
       <c r="E150" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F150" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="G150" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H150" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I150" s="3">
         <v>1</v>
       </c>
       <c r="J150" t="s">
-        <v>225</v>
+        <v>287</v>
       </c>
       <c r="K150"/>
+      <c r="L150" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B151" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C151" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>253</v>
+        <v>207</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F151" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G151" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H151" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I151" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J151" t="s">
-        <v>254</v>
+        <v>208</v>
       </c>
       <c r="K151"/>
+      <c r="L151" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B152" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C152" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D152" t="s" s="4">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="E152" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F152" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G152" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H152" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I152" s="3">
         <v>1</v>
       </c>
       <c r="J152" t="s">
-        <v>189</v>
+        <v>93</v>
       </c>
       <c r="K152"/>
+      <c r="L152" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B153" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C153" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>256</v>
+        <v>289</v>
       </c>
       <c r="E153" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F153" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G153" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H153" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I153" s="3">
         <v>1</v>
       </c>
       <c r="J153" t="s">
-        <v>257</v>
+        <v>290</v>
       </c>
       <c r="K153"/>
+      <c r="L153" t="s" s="3">
+        <v>184</v>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B154" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C154" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F154" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G154" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H154" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I154" s="3">
         <v>1</v>
       </c>
       <c r="J154" t="s">
-        <v>257</v>
+        <v>292</v>
       </c>
       <c r="K154"/>
+      <c r="L154" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B155" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C155" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>259</v>
+        <v>293</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F155" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G155" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H155" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I155" s="3">
         <v>1</v>
       </c>
       <c r="J155" t="s">
-        <v>257</v>
+        <v>294</v>
       </c>
       <c r="K155"/>
+      <c r="L155" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B156" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C156" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F156" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G156" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H156" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I156" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J156" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
       <c r="K156"/>
+      <c r="L156" t="s" s="3">
+        <v>296</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B157" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C157" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>164</v>
+        <v>297</v>
       </c>
       <c r="E157" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F157" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G157" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H157" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I157" s="3">
         <v>1</v>
       </c>
       <c r="J157" t="s">
-        <v>245</v>
+        <v>298</v>
       </c>
       <c r="K157"/>
+      <c r="L157" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B158" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C158" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>261</v>
+        <v>299</v>
       </c>
       <c r="E158" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F158" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G158" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H158" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I158" s="3">
         <v>1</v>
       </c>
       <c r="J158" t="s">
-        <v>262</v>
+        <v>101</v>
       </c>
       <c r="K158"/>
+      <c r="L158" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B159" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C159" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>247</v>
+        <v>300</v>
       </c>
       <c r="E159" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F159" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G159" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H159" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I159" s="3">
         <v>1</v>
       </c>
       <c r="J159" t="s">
-        <v>263</v>
+        <v>301</v>
       </c>
       <c r="K159"/>
+      <c r="L159" t="s" s="3">
+        <v>65</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B160" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C160" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>153</v>
+        <v>302</v>
       </c>
       <c r="E160" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F160" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G160" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H160" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I160" s="3">
         <v>1</v>
       </c>
       <c r="J160" t="s">
-        <v>264</v>
+        <v>292</v>
       </c>
       <c r="K160"/>
+      <c r="L160" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B161" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C161" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>265</v>
+        <v>303</v>
       </c>
       <c r="E161" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F161" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G161" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H161" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I161" s="3">
         <v>1</v>
       </c>
       <c r="J161" t="s">
-        <v>266</v>
+        <v>39</v>
       </c>
       <c r="K161"/>
+      <c r="L161" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B162" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C162" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>267</v>
+        <v>304</v>
       </c>
       <c r="E162" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F162" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G162" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H162" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I162" s="3">
         <v>1</v>
       </c>
       <c r="J162" t="s">
-        <v>268</v>
+        <v>305</v>
       </c>
       <c r="K162"/>
+      <c r="L162" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B163" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C163" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>175</v>
+        <v>306</v>
       </c>
       <c r="E163" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F163" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G163" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H163" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I163" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J163" t="s">
-        <v>176</v>
+        <v>307</v>
       </c>
       <c r="K163"/>
+      <c r="L163" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B164" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C164" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>269</v>
+        <v>308</v>
       </c>
       <c r="E164" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F164" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G164" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H164" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I164" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J164" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="K164"/>
+      <c r="L164" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B165" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C165" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>271</v>
+        <v>310</v>
       </c>
       <c r="E165" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F165" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G165" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H165" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I165" s="3">
         <v>1</v>
       </c>
       <c r="J165" t="s">
-        <v>272</v>
+        <v>311</v>
       </c>
       <c r="K165"/>
+      <c r="L165" t="s" s="3">
+        <v>201</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B166" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C166" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>273</v>
+        <v>312</v>
       </c>
       <c r="E166" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F166" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G166" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H166" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I166" s="3">
         <v>1</v>
       </c>
       <c r="J166" t="s">
-        <v>139</v>
+        <v>313</v>
       </c>
       <c r="K166"/>
+      <c r="L166" t="s" s="3">
+        <v>314</v>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B167" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C167" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>274</v>
+        <v>315</v>
       </c>
       <c r="E167" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F167" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G167" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H167" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I167" s="3">
         <v>1</v>
       </c>
       <c r="J167" t="s">
-        <v>275</v>
+        <v>316</v>
       </c>
       <c r="K167"/>
+      <c r="L167" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B168" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C168" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>276</v>
+        <v>317</v>
       </c>
       <c r="E168" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F168" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G168" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H168" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I168" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J168" t="s">
-        <v>277</v>
+        <v>316</v>
       </c>
       <c r="K168"/>
+      <c r="L168" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B169" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C169" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>278</v>
+        <v>213</v>
       </c>
       <c r="E169" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F169" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G169" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H169" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I169" s="3">
         <v>1</v>
       </c>
       <c r="J169" t="s">
-        <v>279</v>
+        <v>214</v>
       </c>
       <c r="K169"/>
+      <c r="L169" t="s" s="3">
+        <v>94</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B170" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C170" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>280</v>
+        <v>318</v>
       </c>
       <c r="E170" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F170" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G170" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H170" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I170" s="3">
         <v>1</v>
       </c>
       <c r="J170" t="s">
-        <v>281</v>
+        <v>239</v>
       </c>
       <c r="K170"/>
+      <c r="L170" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B171" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C171" s="3">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>282</v>
+        <v>319</v>
       </c>
       <c r="E171" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F171" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G171" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H171" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I171" s="3">
         <v>1</v>
       </c>
       <c r="J171" t="s">
-        <v>283</v>
+        <v>320</v>
       </c>
       <c r="K171"/>
+      <c r="L171" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B172" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C172" s="3">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="E172" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F172" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G172" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H172" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I172" s="3">
         <v>1</v>
       </c>
       <c r="J172" t="s">
-        <v>285</v>
+        <v>321</v>
       </c>
       <c r="K172"/>
+      <c r="L172" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B173" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C173" s="3">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>286</v>
+        <v>322</v>
       </c>
       <c r="E173" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F173" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G173" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H173" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I173" s="3">
         <v>1</v>
       </c>
       <c r="J173" t="s">
-        <v>161</v>
+        <v>323</v>
       </c>
       <c r="K173"/>
+      <c r="L173" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B174" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C174" s="3">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>287</v>
+        <v>324</v>
       </c>
       <c r="E174" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F174" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G174" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H174" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I174" s="3">
         <v>1</v>
       </c>
       <c r="J174" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="K174"/>
+      <c r="L174" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B175" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C175" s="3">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>289</v>
+        <v>325</v>
       </c>
       <c r="E175" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F175" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G175" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H175" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I175" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J175" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="K175"/>
+      <c r="L175" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B176" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C176" s="3">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D176" t="s" s="4">
-        <v>291</v>
+        <v>326</v>
       </c>
       <c r="E176" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F176" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G176" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H176" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I176" s="3">
         <v>1</v>
       </c>
       <c r="J176" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="K176"/>
+      <c r="L176" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B177" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C177" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E177" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F177" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G177" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H177" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I177" s="3">
         <v>1</v>
       </c>
       <c r="J177" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="K177"/>
+      <c r="L177" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B178" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C178" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="E178" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F178" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G178" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H178" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I178" s="3">
         <v>1</v>
       </c>
       <c r="J178" t="s">
-        <v>296</v>
+        <v>331</v>
       </c>
       <c r="K178"/>
+      <c r="L178" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B179" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C179" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="E179" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F179" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G179" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H179" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I179" s="3">
         <v>1</v>
       </c>
       <c r="J179" t="s">
-        <v>297</v>
+        <v>333</v>
       </c>
       <c r="K179"/>
+      <c r="L179" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B180" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C180" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>298</v>
+        <v>334</v>
       </c>
       <c r="E180" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F180" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="G180" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H180" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I180" s="3">
         <v>1</v>
       </c>
       <c r="J180" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="K180"/>
+      <c r="L180" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B181" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C181" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>300</v>
+        <v>334</v>
       </c>
       <c r="E181" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F181" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G181" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H181" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I181" s="3">
         <v>1</v>
       </c>
       <c r="J181" t="s">
-        <v>301</v>
+        <v>336</v>
       </c>
       <c r="K181"/>
+      <c r="L181" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B182" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C182" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>302</v>
+        <v>337</v>
       </c>
       <c r="E182" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F182" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G182" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H182" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I182" s="3">
         <v>1</v>
       </c>
       <c r="J182" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="K182"/>
+      <c r="L182" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B183" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C183" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>184</v>
+        <v>339</v>
       </c>
       <c r="E183" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F183" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G183" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H183" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I183" s="3">
         <v>1</v>
       </c>
       <c r="J183" t="s">
-        <v>185</v>
+        <v>340</v>
       </c>
       <c r="K183"/>
+      <c r="L183" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B184" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C184" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D184" t="s" s="4">
-        <v>303</v>
+        <v>341</v>
       </c>
       <c r="E184" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F184" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G184" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H184" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I184" s="3">
         <v>1</v>
       </c>
       <c r="J184" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="K184"/>
+      <c r="L184" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B185" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C185" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="E185" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F185" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G185" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H185" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I185" s="3">
         <v>1</v>
       </c>
       <c r="J185" t="s">
-        <v>305</v>
+        <v>101</v>
       </c>
       <c r="K185"/>
+      <c r="L185" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B186" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C186" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>224</v>
+        <v>343</v>
       </c>
       <c r="E186" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F186" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G186" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H186" t="s">
-        <v>18</v>
+        <v>344</v>
       </c>
       <c r="I186" s="3">
         <v>1</v>
       </c>
       <c r="J186" t="s">
-        <v>279</v>
+        <v>345</v>
       </c>
       <c r="K186"/>
+      <c r="L186" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B187" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C187" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>306</v>
+        <v>346</v>
       </c>
       <c r="E187" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F187" t="s">
-        <v>182</v>
+        <v>61</v>
       </c>
       <c r="G187" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H187" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I187" s="3">
         <v>1</v>
       </c>
       <c r="J187" t="s">
-        <v>161</v>
+        <v>347</v>
       </c>
       <c r="K187"/>
+      <c r="L187" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B188" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C188" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>261</v>
+        <v>348</v>
       </c>
       <c r="E188" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F188" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G188" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H188" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I188" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J188" t="s">
-        <v>307</v>
+        <v>349</v>
       </c>
       <c r="K188"/>
+      <c r="L188" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B189" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C189" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>261</v>
+        <v>350</v>
       </c>
       <c r="E189" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F189" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G189" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H189" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I189" s="3">
         <v>1</v>
       </c>
       <c r="J189" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="K189"/>
+      <c r="L189" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B190" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C190" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>308</v>
+        <v>351</v>
       </c>
       <c r="E190" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F190" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G190" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H190" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I190" s="3">
         <v>1</v>
       </c>
       <c r="J190" t="s">
-        <v>309</v>
+        <v>352</v>
       </c>
       <c r="K190"/>
+      <c r="L190" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B191" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C191" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>310</v>
+        <v>353</v>
       </c>
       <c r="E191" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F191" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G191" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H191" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I191" s="3">
         <v>1</v>
       </c>
       <c r="J191" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="K191"/>
+      <c r="L191" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B192" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C192" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D192" t="s" s="4">
-        <v>312</v>
+        <v>354</v>
       </c>
       <c r="E192" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F192" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G192" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H192" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I192" s="3">
         <v>1</v>
       </c>
       <c r="J192" t="s">
-        <v>313</v>
+        <v>355</v>
       </c>
       <c r="K192"/>
+      <c r="L192" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B193" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C193" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>314</v>
+        <v>356</v>
       </c>
       <c r="E193" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F193" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G193" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H193" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I193" s="3">
         <v>1</v>
       </c>
       <c r="J193" t="s">
-        <v>126</v>
+        <v>283</v>
       </c>
       <c r="K193"/>
+      <c r="L193" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B194" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C194" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>315</v>
+        <v>357</v>
       </c>
       <c r="E194" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F194" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="G194" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H194" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I194" s="3">
         <v>1</v>
       </c>
       <c r="J194" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="K194"/>
+      <c r="L194" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B195" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C195" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>317</v>
+        <v>357</v>
       </c>
       <c r="E195" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F195" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G195" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H195" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I195" s="3">
         <v>1</v>
       </c>
       <c r="J195" t="s">
-        <v>318</v>
+        <v>358</v>
       </c>
       <c r="K195"/>
+      <c r="L195" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B196" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C196" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D196" t="s" s="4">
-        <v>175</v>
+        <v>359</v>
       </c>
       <c r="E196" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F196" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G196" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H196" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I196" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J196" t="s">
-        <v>176</v>
+        <v>360</v>
       </c>
       <c r="K196"/>
+      <c r="L196" t="s" s="3">
+        <v>361</v>
+      </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B197" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C197" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>319</v>
+        <v>362</v>
       </c>
       <c r="E197" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F197" t="s">
-        <v>28</v>
+        <v>138</v>
       </c>
       <c r="G197" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H197" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I197" s="3">
         <v>1</v>
       </c>
       <c r="J197" t="s">
-        <v>320</v>
+        <v>363</v>
       </c>
       <c r="K197"/>
+      <c r="L197" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B198" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C198" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>321</v>
+        <v>364</v>
       </c>
       <c r="E198" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F198" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G198" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H198" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I198" s="3">
         <v>1</v>
       </c>
       <c r="J198" t="s">
-        <v>322</v>
+        <v>365</v>
       </c>
       <c r="K198"/>
+      <c r="L198" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B199" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C199" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>323</v>
+        <v>366</v>
       </c>
       <c r="E199" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F199" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="G199" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H199" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I199" s="3">
         <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>324</v>
+        <v>367</v>
       </c>
       <c r="K199"/>
+      <c r="L199" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B200" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C200" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>323</v>
+        <v>368</v>
       </c>
       <c r="E200" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F200" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G200" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H200" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I200" s="3">
         <v>1</v>
       </c>
       <c r="J200" t="s">
-        <v>325</v>
+        <v>73</v>
       </c>
       <c r="K200"/>
+      <c r="L200" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B201" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C201" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>326</v>
+        <v>369</v>
       </c>
       <c r="E201" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F201" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G201" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H201" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I201" s="3">
         <v>1</v>
       </c>
       <c r="J201" t="s">
-        <v>327</v>
+        <v>370</v>
       </c>
       <c r="K201"/>
+      <c r="L201" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B202" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C202" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>328</v>
+        <v>371</v>
       </c>
       <c r="E202" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F202" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G202" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H202" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I202" s="3">
         <v>1</v>
       </c>
       <c r="J202" t="s">
-        <v>329</v>
+        <v>73</v>
       </c>
       <c r="K202"/>
+      <c r="L202" t="s" s="3">
+        <v>44</v>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B203" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C203" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>330</v>
+        <v>372</v>
       </c>
       <c r="E203" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F203" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G203" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H203" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I203" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J203" t="s">
-        <v>331</v>
+        <v>89</v>
       </c>
       <c r="K203"/>
+      <c r="L203" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B204" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C204" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>332</v>
+        <v>161</v>
       </c>
       <c r="E204" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F204" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="G204" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H204" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I204" s="3">
         <v>1</v>
       </c>
       <c r="J204" t="s">
-        <v>333</v>
+        <v>373</v>
       </c>
       <c r="K204"/>
+      <c r="L204" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B205" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C205" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>334</v>
+        <v>374</v>
       </c>
       <c r="E205" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F205" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G205" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H205" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I205" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J205" t="s">
-        <v>251</v>
+        <v>311</v>
       </c>
       <c r="K205"/>
+      <c r="L205" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B206" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C206" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>334</v>
+        <v>375</v>
       </c>
       <c r="E206" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F206" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G206" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H206" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I206" s="3">
         <v>1</v>
       </c>
       <c r="J206" t="s">
-        <v>335</v>
+        <v>287</v>
       </c>
       <c r="K206"/>
+      <c r="L206" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B207" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C207" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D207" t="s" s="4">
-        <v>336</v>
+        <v>376</v>
       </c>
       <c r="E207" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F207" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G207" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H207" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I207" s="3">
         <v>1</v>
       </c>
       <c r="J207" t="s">
-        <v>337</v>
+        <v>377</v>
       </c>
       <c r="K207"/>
+      <c r="L207" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B208" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C208" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>338</v>
+        <v>378</v>
       </c>
       <c r="E208" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F208" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G208" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H208" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I208" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J208" t="s">
-        <v>339</v>
+        <v>379</v>
       </c>
       <c r="K208"/>
+      <c r="L208" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B209" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C209" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>317</v>
+        <v>380</v>
       </c>
       <c r="E209" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F209" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G209" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H209" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I209" s="3">
         <v>1</v>
       </c>
       <c r="J209" t="s">
-        <v>299</v>
+        <v>381</v>
       </c>
       <c r="K209"/>
+      <c r="L209" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B210" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C210" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>340</v>
+        <v>382</v>
       </c>
       <c r="E210" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F210" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G210" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H210" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I210" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J210" t="s">
-        <v>294</v>
+        <v>383</v>
       </c>
       <c r="K210"/>
+      <c r="L210" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B211" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C211" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>341</v>
+        <v>384</v>
       </c>
       <c r="E211" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F211" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G211" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H211" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I211" s="3">
         <v>1</v>
       </c>
       <c r="J211" t="s">
-        <v>342</v>
+        <v>163</v>
       </c>
       <c r="K211"/>
+      <c r="L211" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B212" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C212" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>343</v>
+        <v>385</v>
       </c>
       <c r="E212" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F212" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G212" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H212" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I212" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J212" t="s">
-        <v>35</v>
+        <v>386</v>
       </c>
       <c r="K212"/>
+      <c r="L212" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B213" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C213" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>344</v>
+        <v>387</v>
       </c>
       <c r="E213" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F213" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G213" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H213" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I213" s="3">
         <v>1</v>
       </c>
       <c r="J213" t="s">
-        <v>345</v>
+        <v>388</v>
       </c>
       <c r="K213"/>
+      <c r="L213" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B214" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C214" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>346</v>
+        <v>389</v>
       </c>
       <c r="E214" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F214" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G214" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H214" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I214" s="3">
         <v>1</v>
       </c>
       <c r="J214" t="s">
-        <v>347</v>
+        <v>390</v>
       </c>
       <c r="K214"/>
+      <c r="L214" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B215" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C215" s="3">
         <v>2019</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>348</v>
+        <v>391</v>
       </c>
       <c r="E215" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F215" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G215" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H215" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I215" s="3">
         <v>1</v>
       </c>
       <c r="J215" t="s">
-        <v>349</v>
+        <v>392</v>
       </c>
       <c r="K215"/>
+      <c r="L215" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B216" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C216" s="3">
         <v>2019</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>350</v>
+        <v>393</v>
       </c>
       <c r="E216" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F216" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G216" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H216" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I216" s="3">
         <v>1</v>
       </c>
       <c r="J216" t="s">
-        <v>351</v>
+        <v>39</v>
       </c>
       <c r="K216"/>
+      <c r="L216" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B217" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C217" s="3">
         <v>2019</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>352</v>
+        <v>394</v>
       </c>
       <c r="E217" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F217" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G217" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H217" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I217" s="3">
         <v>1</v>
       </c>
       <c r="J217" t="s">
-        <v>353</v>
+        <v>93</v>
       </c>
       <c r="K217"/>
+      <c r="L217" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B218" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C218" s="3">
         <v>2019</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>354</v>
+        <v>395</v>
       </c>
       <c r="E218" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F218" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G218" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H218" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I218" s="3">
         <v>1</v>
       </c>
       <c r="J218" t="s">
-        <v>100</v>
+        <v>396</v>
       </c>
       <c r="K218"/>
+      <c r="L218" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B219" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C219" s="3">
         <v>2019</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>355</v>
+        <v>397</v>
       </c>
       <c r="E219" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F219" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G219" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H219" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I219" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J219" t="s">
-        <v>356</v>
+        <v>287</v>
       </c>
       <c r="K219"/>
+      <c r="L219" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B220" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C220" s="3">
         <v>2019</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>357</v>
+        <v>398</v>
       </c>
       <c r="E220" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F220" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="G220" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H220" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I220" s="3">
         <v>1</v>
       </c>
       <c r="J220" t="s">
-        <v>345</v>
+        <v>399</v>
       </c>
       <c r="K220"/>
+      <c r="L220" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B221" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C221" s="3">
         <v>2019</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>358</v>
+        <v>398</v>
       </c>
       <c r="E221" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F221" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G221" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H221" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I221" s="3">
         <v>1</v>
       </c>
       <c r="J221" t="s">
-        <v>347</v>
+        <v>37</v>
       </c>
       <c r="K221"/>
+      <c r="L221" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B222" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C222" s="3">
         <v>2019</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>359</v>
+        <v>400</v>
       </c>
       <c r="E222" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F222" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G222" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H222" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I222" s="3">
         <v>1</v>
       </c>
       <c r="J222" t="s">
-        <v>360</v>
+        <v>401</v>
       </c>
       <c r="K222"/>
+      <c r="L222" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B223" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C223" s="3">
         <v>2019</v>
       </c>
       <c r="D223" t="s" s="4">
-        <v>361</v>
+        <v>402</v>
       </c>
       <c r="E223" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F223" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G223" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H223" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I223" s="3">
         <v>1</v>
       </c>
       <c r="J223" t="s">
-        <v>362</v>
+        <v>403</v>
       </c>
       <c r="K223"/>
+      <c r="L223" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B224" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C224" s="3">
         <v>2019</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>124</v>
+        <v>404</v>
       </c>
       <c r="E224" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F224" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G224" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H224" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I224" s="3">
         <v>1</v>
       </c>
       <c r="J224" t="s">
-        <v>363</v>
+        <v>287</v>
       </c>
       <c r="K224"/>
+      <c r="L224" t="s" s="3">
+        <v>97</v>
+      </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B225" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C225" s="3">
         <v>2019</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>364</v>
+        <v>405</v>
       </c>
       <c r="E225" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F225" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G225" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H225" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I225" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J225" t="s">
-        <v>294</v>
+        <v>406</v>
       </c>
       <c r="K225"/>
+      <c r="L225" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B226" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C226" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>365</v>
+        <v>310</v>
       </c>
       <c r="E226" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F226" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G226" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H226" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I226" s="3">
         <v>1</v>
       </c>
       <c r="J226" t="s">
-        <v>268</v>
+        <v>407</v>
       </c>
       <c r="K226"/>
+      <c r="L226" t="s" s="3">
+        <v>102</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B227" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C227" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D227" t="s" s="4">
-        <v>366</v>
+        <v>408</v>
       </c>
       <c r="E227" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F227" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G227" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H227" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I227" s="3">
         <v>1</v>
       </c>
       <c r="J227" t="s">
-        <v>367</v>
+        <v>399</v>
       </c>
       <c r="K227"/>
+      <c r="L227" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B228" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C228" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D228" t="s" s="4">
-        <v>368</v>
+        <v>409</v>
       </c>
       <c r="E228" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F228" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G228" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H228" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I228" s="3">
         <v>1</v>
       </c>
       <c r="J228" t="s">
-        <v>369</v>
+        <v>410</v>
       </c>
       <c r="K228"/>
+      <c r="L228" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B229" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C229" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D229" t="s" s="4">
-        <v>253</v>
+        <v>411</v>
       </c>
       <c r="E229" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F229" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G229" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H229" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I229" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J229" t="s">
-        <v>370</v>
+        <v>412</v>
       </c>
       <c r="K229"/>
+      <c r="L229" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B230" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C230" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D230" t="s" s="4">
-        <v>371</v>
+        <v>413</v>
       </c>
       <c r="E230" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F230" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G230" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H230" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I230" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J230" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="K230"/>
+      <c r="L230" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B231" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C231" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D231" t="s" s="4">
-        <v>372</v>
+        <v>414</v>
       </c>
       <c r="E231" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F231" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G231" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H231" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I231" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J231" t="s">
-        <v>126</v>
+        <v>415</v>
       </c>
       <c r="K231"/>
+      <c r="L231" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B232" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C232" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D232" t="s" s="4">
-        <v>373</v>
+        <v>416</v>
       </c>
       <c r="E232" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F232" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G232" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H232" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I232" s="3">
         <v>1</v>
       </c>
       <c r="J232" t="s">
-        <v>281</v>
+        <v>163</v>
       </c>
       <c r="K232"/>
+      <c r="L232" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B233" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C233" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D233" t="s" s="4">
-        <v>374</v>
+        <v>417</v>
       </c>
       <c r="E233" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F233" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G233" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H233" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I233" s="3">
         <v>1</v>
       </c>
       <c r="J233" t="s">
-        <v>296</v>
+        <v>418</v>
       </c>
       <c r="K233"/>
+      <c r="L233" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B234" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C234" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D234" t="s" s="4">
-        <v>375</v>
+        <v>419</v>
       </c>
       <c r="E234" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F234" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G234" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H234" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I234" s="3">
         <v>1</v>
       </c>
       <c r="J234" t="s">
-        <v>296</v>
+        <v>420</v>
       </c>
       <c r="K234"/>
+      <c r="L234" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B235" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C235" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D235" t="s" s="4">
-        <v>376</v>
+        <v>419</v>
       </c>
       <c r="E235" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F235" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G235" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H235" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I235" s="3">
         <v>1</v>
       </c>
       <c r="J235" t="s">
-        <v>377</v>
+        <v>420</v>
       </c>
       <c r="K235"/>
+      <c r="L235" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B236" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C236" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D236" t="s" s="4">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="E236" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F236" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G236" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H236" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I236" s="3">
         <v>1</v>
       </c>
       <c r="J236" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="K236"/>
+      <c r="L236" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B237" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C237" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D237" t="s" s="4">
-        <v>379</v>
+        <v>421</v>
       </c>
       <c r="E237" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F237" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G237" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H237" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I237" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J237" t="s">
-        <v>347</v>
+        <v>307</v>
       </c>
       <c r="K237"/>
+      <c r="L237" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B238" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C238" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D238" t="s" s="4">
-        <v>380</v>
+        <v>422</v>
       </c>
       <c r="E238" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F238" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G238" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H238" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I238" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J238" t="s">
-        <v>268</v>
+        <v>423</v>
       </c>
       <c r="K238"/>
+      <c r="L238" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B239" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C239" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D239" t="s" s="4">
-        <v>381</v>
+        <v>300</v>
       </c>
       <c r="E239" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F239" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G239" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H239" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I239" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J239" t="s">
-        <v>382</v>
+        <v>424</v>
       </c>
       <c r="K239"/>
+      <c r="L239" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B240" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C240" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D240" t="s" s="4">
-        <v>381</v>
+        <v>425</v>
       </c>
       <c r="E240" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F240" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G240" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H240" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I240" s="3">
         <v>1</v>
       </c>
       <c r="J240" t="s">
-        <v>35</v>
+        <v>426</v>
       </c>
       <c r="K240"/>
+      <c r="L240" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B241" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C241" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D241" t="s" s="4">
-        <v>383</v>
+        <v>427</v>
       </c>
       <c r="E241" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F241" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G241" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H241" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I241" s="3">
         <v>1</v>
       </c>
       <c r="J241" t="s">
-        <v>384</v>
+        <v>428</v>
       </c>
       <c r="K241"/>
+      <c r="L241" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B242" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C242" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D242" t="s" s="4">
-        <v>385</v>
+        <v>429</v>
       </c>
       <c r="E242" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F242" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G242" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H242" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I242" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J242" t="s">
-        <v>231</v>
+        <v>430</v>
       </c>
       <c r="K242"/>
+      <c r="L242" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B243" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C243" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D243" t="s" s="4">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="E243" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F243" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G243" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H243" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I243" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J243" t="s">
-        <v>387</v>
+        <v>431</v>
       </c>
       <c r="K243"/>
+      <c r="L243" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B244" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C244" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D244" t="s" s="4">
-        <v>388</v>
+        <v>432</v>
       </c>
       <c r="E244" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F244" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G244" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H244" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I244" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J244" t="s">
-        <v>333</v>
+        <v>433</v>
       </c>
       <c r="K244"/>
+      <c r="L244" t="s" s="3">
+        <v>143</v>
+      </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B245" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C245" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D245" t="s" s="4">
-        <v>389</v>
+        <v>434</v>
       </c>
       <c r="E245" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F245" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G245" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H245" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I245" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J245" t="s">
-        <v>390</v>
+        <v>435</v>
       </c>
       <c r="K245"/>
+      <c r="L245" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B246" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C246" s="3">
         <v>2020</v>
       </c>
       <c r="D246" t="s" s="4">
-        <v>391</v>
+        <v>304</v>
       </c>
       <c r="E246" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F246" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G246" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H246" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I246" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J246" t="s">
-        <v>377</v>
+        <v>436</v>
       </c>
       <c r="K246"/>
+      <c r="L246" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B247" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C247" s="3">
         <v>2020</v>
       </c>
       <c r="D247" t="s" s="4">
-        <v>392</v>
+        <v>437</v>
       </c>
       <c r="E247" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F247" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G247" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H247" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I247" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J247" t="s">
-        <v>223</v>
+        <v>438</v>
       </c>
       <c r="K247"/>
+      <c r="L247" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B248" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C248" s="3">
         <v>2020</v>
       </c>
       <c r="D248" t="s" s="4">
         <v>306</v>
       </c>
       <c r="E248" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F248" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G248" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H248" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I248" s="3">
         <v>1</v>
       </c>
       <c r="J248" t="s">
-        <v>382</v>
+        <v>439</v>
       </c>
       <c r="K248"/>
+      <c r="L248" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B249" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C249" s="3">
         <v>2020</v>
       </c>
       <c r="D249" t="s" s="4">
-        <v>261</v>
+        <v>440</v>
       </c>
       <c r="E249" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F249" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G249" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H249" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I249" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J249" t="s">
-        <v>393</v>
+        <v>441</v>
       </c>
       <c r="K249"/>
+      <c r="L249" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B250" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C250" s="3">
         <v>2020</v>
       </c>
       <c r="D250" t="s" s="4">
-        <v>394</v>
+        <v>442</v>
       </c>
       <c r="E250" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F250" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G250" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H250" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I250" s="3">
         <v>1</v>
       </c>
       <c r="J250" t="s">
-        <v>395</v>
+        <v>443</v>
       </c>
       <c r="K250"/>
+      <c r="L250" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B251" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C251" s="3">
         <v>2020</v>
       </c>
       <c r="D251" t="s" s="4">
-        <v>295</v>
+        <v>444</v>
       </c>
       <c r="E251" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F251" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G251" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H251" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I251" s="3">
         <v>1</v>
       </c>
       <c r="J251" t="s">
-        <v>396</v>
+        <v>187</v>
       </c>
       <c r="K251"/>
+      <c r="L251" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B252" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C252" s="3">
         <v>2020</v>
       </c>
       <c r="D252" t="s" s="4">
-        <v>397</v>
+        <v>445</v>
       </c>
       <c r="E252" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F252" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G252" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H252" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I252" s="3">
         <v>1</v>
       </c>
       <c r="J252" t="s">
-        <v>150</v>
+        <v>446</v>
       </c>
       <c r="K252"/>
+      <c r="L252" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B253" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C253" s="3">
         <v>2020</v>
       </c>
       <c r="D253" t="s" s="4">
-        <v>234</v>
+        <v>330</v>
       </c>
       <c r="E253" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F253" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G253" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H253" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I253" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J253" t="s">
-        <v>290</v>
+        <v>331</v>
       </c>
       <c r="K253"/>
+      <c r="L253" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B254" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C254" s="3">
         <v>2020</v>
       </c>
       <c r="D254" t="s" s="4">
-        <v>398</v>
+        <v>447</v>
       </c>
       <c r="E254" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F254" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G254" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H254" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I254" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J254" t="s">
-        <v>399</v>
+        <v>448</v>
       </c>
       <c r="K254"/>
+      <c r="L254" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B255" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C255" s="3">
         <v>2020</v>
       </c>
       <c r="D255" t="s" s="4">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="E255" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F255" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G255" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H255" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I255" s="3">
         <v>1</v>
       </c>
       <c r="J255" t="s">
-        <v>347</v>
+        <v>305</v>
       </c>
       <c r="K255"/>
+      <c r="L255" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B256" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C256" s="3">
         <v>2020</v>
       </c>
       <c r="D256" t="s" s="4">
-        <v>400</v>
+        <v>449</v>
       </c>
       <c r="E256" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F256" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G256" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H256" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I256" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J256" t="s">
-        <v>401</v>
+        <v>450</v>
       </c>
       <c r="K256"/>
+      <c r="L256" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B257" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C257" s="3">
         <v>2020</v>
       </c>
       <c r="D257" t="s" s="4">
-        <v>402</v>
+        <v>451</v>
       </c>
       <c r="E257" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F257" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G257" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H257" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I257" s="3">
         <v>1</v>
       </c>
       <c r="J257" t="s">
-        <v>292</v>
+        <v>452</v>
       </c>
       <c r="K257"/>
+      <c r="L257" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B258" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C258" s="3">
         <v>2020</v>
       </c>
       <c r="D258" t="s" s="4">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E258" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F258" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G258" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H258" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I258" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J258" t="s">
-        <v>404</v>
+        <v>453</v>
       </c>
       <c r="K258"/>
+      <c r="L258" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B259" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C259" s="3">
         <v>2020</v>
       </c>
       <c r="D259" t="s" s="4">
         <v>405</v>
       </c>
       <c r="E259" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F259" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G259" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H259" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I259" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J259" t="s">
         <v>406</v>
       </c>
       <c r="K259"/>
+      <c r="L259" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B260" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C260" s="3">
         <v>2020</v>
       </c>
       <c r="D260" t="s" s="4">
-        <v>287</v>
+        <v>454</v>
       </c>
       <c r="E260" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F260" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="G260" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H260" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I260" s="3">
         <v>1</v>
       </c>
       <c r="J260" t="s">
-        <v>407</v>
+        <v>20</v>
       </c>
       <c r="K260"/>
+      <c r="L260" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B261" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C261" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D261" t="s" s="4">
-        <v>408</v>
+        <v>455</v>
       </c>
       <c r="E261" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F261" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G261" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H261" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I261" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J261" t="s">
-        <v>409</v>
+        <v>298</v>
       </c>
       <c r="K261"/>
+      <c r="L261" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B262" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C262" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D262" t="s" s="4">
-        <v>410</v>
+        <v>456</v>
       </c>
       <c r="E262" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F262" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G262" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H262" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I262" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J262" t="s">
-        <v>411</v>
+        <v>457</v>
       </c>
       <c r="K262"/>
+      <c r="L262" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B263" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C263" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D263" t="s" s="4">
-        <v>412</v>
+        <v>458</v>
       </c>
       <c r="E263" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F263" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G263" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H263" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I263" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J263" t="s">
-        <v>413</v>
+        <v>459</v>
       </c>
       <c r="K263"/>
+      <c r="L263" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B264" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C264" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D264" t="s" s="4">
-        <v>343</v>
+        <v>460</v>
       </c>
       <c r="E264" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F264" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G264" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H264" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I264" s="3">
         <v>1</v>
       </c>
       <c r="J264" t="s">
-        <v>290</v>
+        <v>459</v>
       </c>
       <c r="K264"/>
+      <c r="L264" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B265" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C265" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D265" t="s" s="4">
-        <v>414</v>
+        <v>461</v>
       </c>
       <c r="E265" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F265" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G265" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H265" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I265" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J265" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="K265"/>
+      <c r="L265" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B266" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C266" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D266" t="s" s="4">
-        <v>386</v>
+        <v>462</v>
       </c>
       <c r="E266" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F266" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G266" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H266" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I266" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J266" t="s">
-        <v>152</v>
+        <v>463</v>
       </c>
       <c r="K266"/>
+      <c r="L266" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B267" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C267" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D267" t="s" s="4">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="E267" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F267" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G267" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H267" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I267" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J267" t="s">
-        <v>417</v>
+        <v>464</v>
       </c>
       <c r="K267"/>
+      <c r="L267" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B268" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C268" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D268" t="s" s="4">
-        <v>388</v>
+        <v>465</v>
       </c>
       <c r="E268" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F268" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G268" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H268" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I268" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J268" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="K268"/>
+      <c r="L268" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B269" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C269" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D269" t="s" s="4">
-        <v>389</v>
+        <v>467</v>
       </c>
       <c r="E269" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F269" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G269" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H269" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I269" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J269" t="s">
-        <v>419</v>
+        <v>468</v>
       </c>
       <c r="K269"/>
+      <c r="L269" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B270" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C270" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D270" t="s" s="4">
-        <v>420</v>
+        <v>469</v>
       </c>
       <c r="E270" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F270" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G270" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H270" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I270" s="3">
         <v>1</v>
       </c>
       <c r="J270" t="s">
-        <v>19</v>
+        <v>410</v>
       </c>
       <c r="K270"/>
+      <c r="L270" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B271" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C271" s="3">
         <v>2021</v>
       </c>
       <c r="D271" t="s" s="4">
-        <v>421</v>
+        <v>470</v>
       </c>
       <c r="E271" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F271" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G271" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H271" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I271" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J271" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="K271"/>
+      <c r="L271" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B272" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C272" s="3">
         <v>2021</v>
       </c>
       <c r="D272" t="s" s="4">
-        <v>423</v>
+        <v>471</v>
       </c>
       <c r="E272" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F272" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="G272" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H272" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I272" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J272" t="s">
-        <v>424</v>
+        <v>472</v>
       </c>
       <c r="K272"/>
+      <c r="L272" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B273" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C273" s="3">
         <v>2021</v>
       </c>
       <c r="D273" t="s" s="4">
-        <v>425</v>
+        <v>473</v>
       </c>
       <c r="E273" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F273" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G273" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H273" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I273" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J273" t="s">
-        <v>347</v>
+        <v>474</v>
       </c>
       <c r="K273"/>
+      <c r="L273" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B274" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C274" s="3">
         <v>2021</v>
       </c>
       <c r="D274" t="s" s="4">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="E274" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F274" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G274" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H274" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I274" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J274" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="K274"/>
+      <c r="L274" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B275" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C275" s="3">
         <v>2021</v>
       </c>
       <c r="D275" t="s" s="4">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="E275" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F275" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G275" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H275" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I275" s="3">
         <v>1</v>
       </c>
       <c r="J275" t="s">
-        <v>429</v>
+        <v>475</v>
       </c>
       <c r="K275"/>
+      <c r="L275" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B276" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C276" s="3">
         <v>2021</v>
       </c>
       <c r="D276" t="s" s="4">
-        <v>430</v>
+        <v>476</v>
       </c>
       <c r="E276" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F276" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G276" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H276" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I276" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J276" t="s">
-        <v>431</v>
+        <v>349</v>
       </c>
       <c r="K276"/>
+      <c r="L276" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B277" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C277" s="3">
         <v>2021</v>
       </c>
       <c r="D277" t="s" s="4">
-        <v>394</v>
+        <v>477</v>
       </c>
       <c r="E277" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F277" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G277" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H277" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I277" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J277" t="s">
-        <v>432</v>
+        <v>253</v>
       </c>
       <c r="K277"/>
+      <c r="L277" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B278" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C278" s="3">
         <v>2021</v>
       </c>
       <c r="D278" t="s" s="4">
-        <v>433</v>
+        <v>478</v>
       </c>
       <c r="E278" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F278" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G278" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H278" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I278" s="3">
         <v>2</v>
       </c>
       <c r="J278" t="s">
-        <v>434</v>
+        <v>479</v>
       </c>
       <c r="K278"/>
+      <c r="L278" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B279" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C279" s="3">
         <v>2021</v>
       </c>
       <c r="D279" t="s" s="4">
-        <v>398</v>
+        <v>429</v>
       </c>
       <c r="E279" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F279" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G279" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H279" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I279" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J279" t="s">
-        <v>435</v>
+        <v>480</v>
       </c>
       <c r="K279"/>
+      <c r="L279" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B280" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C280" s="3">
         <v>2021</v>
       </c>
       <c r="D280" t="s" s="4">
-        <v>157</v>
+        <v>432</v>
       </c>
       <c r="E280" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F280" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G280" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H280" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I280" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J280" t="s">
-        <v>235</v>
+        <v>433</v>
       </c>
       <c r="K280"/>
+      <c r="L280" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B281" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C281" s="3">
         <v>2021</v>
       </c>
       <c r="D281" t="s" s="4">
-        <v>358</v>
+        <v>481</v>
       </c>
       <c r="E281" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F281" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G281" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H281" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I281" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J281" t="s">
-        <v>436</v>
+        <v>482</v>
       </c>
       <c r="K281"/>
+      <c r="L281" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B282" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C282" s="3">
         <v>2021</v>
       </c>
       <c r="D282" t="s" s="4">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="E282" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F282" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="G282" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H282" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I282" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J282" t="s">
-        <v>223</v>
+        <v>483</v>
       </c>
       <c r="K282"/>
+      <c r="L282" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B283" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C283" s="3">
         <v>2021</v>
       </c>
       <c r="D283" t="s" s="4">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="E283" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F283" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G283" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H283" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I283" s="3">
         <v>1</v>
       </c>
       <c r="J283" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="K283"/>
+      <c r="L283" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B284" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C284" s="3">
         <v>2021</v>
       </c>
       <c r="D284" t="s" s="4">
-        <v>440</v>
+        <v>484</v>
       </c>
       <c r="E284" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F284" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G284" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H284" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I284" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J284" t="s">
-        <v>441</v>
+        <v>379</v>
       </c>
       <c r="K284"/>
+      <c r="L284" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B285" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C285" s="3">
         <v>2021</v>
       </c>
       <c r="D285" t="s" s="4">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="E285" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F285" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G285" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H285" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I285" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J285" t="s">
-        <v>442</v>
+        <v>406</v>
       </c>
       <c r="K285"/>
+      <c r="L285" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B286" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C286" s="3">
         <v>2021</v>
       </c>
       <c r="D286" t="s" s="4">
-        <v>414</v>
+        <v>485</v>
       </c>
       <c r="E286" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F286" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G286" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H286" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I286" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J286" t="s">
-        <v>443</v>
+        <v>482</v>
       </c>
       <c r="K286"/>
+      <c r="L286" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B287" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C287" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D287" t="s" s="4">
-        <v>444</v>
+        <v>486</v>
       </c>
       <c r="E287" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F287" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="G287" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H287" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I287" s="3">
         <v>1</v>
       </c>
       <c r="J287" t="s">
-        <v>407</v>
+        <v>487</v>
       </c>
       <c r="K287"/>
+      <c r="L287" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B288" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C288" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D288" t="s" s="4">
-        <v>388</v>
+        <v>488</v>
       </c>
       <c r="E288" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F288" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G288" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H288" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I288" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J288" t="s">
-        <v>333</v>
+        <v>489</v>
       </c>
       <c r="K288"/>
+      <c r="L288" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B289" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C289" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D289" t="s" s="4">
-        <v>445</v>
+        <v>490</v>
       </c>
       <c r="E289" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F289" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G289" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H289" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I289" s="3">
         <v>1</v>
       </c>
       <c r="J289" t="s">
-        <v>446</v>
+        <v>491</v>
       </c>
       <c r="K289"/>
+      <c r="L289" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B290" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C290" s="3">
         <v>2022</v>
       </c>
       <c r="D290" t="s" s="4">
-        <v>392</v>
+        <v>492</v>
       </c>
       <c r="E290" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F290" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G290" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H290" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I290" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J290" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="K290"/>
+      <c r="L290" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B291" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C291" s="3">
         <v>2022</v>
       </c>
       <c r="D291" t="s" s="4">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="E291" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F291" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G291" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H291" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I291" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J291" t="s">
-        <v>424</v>
+        <v>390</v>
       </c>
       <c r="K291"/>
+      <c r="L291" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B292" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C292" s="3">
         <v>2022</v>
       </c>
       <c r="D292" t="s" s="4">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="E292" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F292" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="G292" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H292" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I292" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J292" t="s">
-        <v>424</v>
+        <v>493</v>
       </c>
       <c r="K292"/>
+      <c r="L292" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B293" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C293" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D293" t="s" s="4">
-        <v>448</v>
+        <v>494</v>
       </c>
       <c r="E293" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F293" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G293" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H293" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I293" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J293" t="s">
-        <v>434</v>
+        <v>495</v>
       </c>
       <c r="K293"/>
+      <c r="L293" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B294" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C294" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D294" t="s" s="4">
-        <v>449</v>
+        <v>494</v>
       </c>
       <c r="E294" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F294" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G294" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H294" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I294" s="3">
         <v>1</v>
       </c>
       <c r="J294" t="s">
-        <v>347</v>
+        <v>495</v>
       </c>
       <c r="K294"/>
+      <c r="L294" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B295" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C295" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D295" t="s" s="4">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="E295" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F295" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G295" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H295" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I295" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J295" t="s">
-        <v>165</v>
+        <v>496</v>
       </c>
       <c r="K295"/>
+      <c r="L295" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B296" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C296" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D296" t="s" s="4">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="E296" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F296" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G296" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H296" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I296" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J296" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="K296"/>
+      <c r="L296" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B297" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C297" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D297" t="s" s="4">
-        <v>282</v>
+        <v>467</v>
       </c>
       <c r="E297" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F297" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G297" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H297" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I297" s="3">
         <v>1</v>
       </c>
       <c r="J297" t="s">
-        <v>339</v>
+        <v>436</v>
       </c>
       <c r="K297"/>
+      <c r="L297" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B298" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C298" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D298" t="s" s="4">
-        <v>400</v>
+        <v>497</v>
       </c>
       <c r="E298" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F298" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="G298" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H298" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I298" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J298" t="s">
-        <v>453</v>
+        <v>403</v>
       </c>
       <c r="K298"/>
+      <c r="L298" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B299" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C299" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D299" t="s" s="4">
-        <v>454</v>
+        <v>497</v>
       </c>
       <c r="E299" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F299" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G299" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H299" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I299" s="3">
         <v>1</v>
       </c>
       <c r="J299" t="s">
-        <v>223</v>
+        <v>441</v>
       </c>
       <c r="K299"/>
+      <c r="L299" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B300" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C300" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D300" t="s" s="4">
-        <v>204</v>
+        <v>497</v>
       </c>
       <c r="E300" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F300" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G300" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H300" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I300" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J300" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="K300"/>
+      <c r="L300" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B301" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C301" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D301" t="s" s="4">
-        <v>204</v>
+        <v>497</v>
       </c>
       <c r="E301" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F301" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G301" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H301" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I301" s="3">
         <v>1</v>
       </c>
       <c r="J301" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="K301"/>
+      <c r="L301" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B302" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C302" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D302" t="s" s="4">
-        <v>238</v>
+        <v>469</v>
       </c>
       <c r="E302" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F302" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G302" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H302" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I302" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J302" t="s">
-        <v>456</v>
+        <v>99</v>
       </c>
       <c r="K302"/>
+      <c r="L302" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B303" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C303" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D303" t="s" s="4">
-        <v>238</v>
+        <v>469</v>
       </c>
       <c r="E303" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F303" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G303" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H303" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I303" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J303" t="s">
-        <v>456</v>
+        <v>498</v>
       </c>
       <c r="K303"/>
+      <c r="L303" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B304" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C304" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D304" t="s" s="4">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="E304" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F304" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G304" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H304" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I304" s="3">
         <v>1</v>
       </c>
       <c r="J304" t="s">
-        <v>458</v>
+        <v>370</v>
       </c>
       <c r="K304"/>
+      <c r="L304" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B305" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C305" s="3">
         <v>2023</v>
       </c>
       <c r="D305" t="s" s="4">
-        <v>392</v>
+        <v>470</v>
       </c>
       <c r="E305" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F305" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="G305" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H305" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I305" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J305" t="s">
-        <v>223</v>
+        <v>370</v>
       </c>
       <c r="K305"/>
+      <c r="L305" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B306" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C306" s="3">
         <v>2023</v>
       </c>
       <c r="D306" t="s" s="4">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="E306" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F306" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G306" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H306" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I306" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J306" t="s">
-        <v>460</v>
+        <v>410</v>
       </c>
       <c r="K306"/>
+      <c r="L306" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B307" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C307" s="3">
         <v>2023</v>
       </c>
       <c r="D307" t="s" s="4">
-        <v>430</v>
+        <v>470</v>
       </c>
       <c r="E307" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F307" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G307" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H307" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I307" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J307" t="s">
-        <v>461</v>
+        <v>410</v>
       </c>
       <c r="K307"/>
+      <c r="L307" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B308" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C308" s="3">
         <v>2023</v>
       </c>
       <c r="D308" t="s" s="4">
-        <v>269</v>
+        <v>471</v>
       </c>
       <c r="E308" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F308" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="G308" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H308" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I308" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J308" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="K308"/>
+      <c r="L308" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B309" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C309" s="3">
         <v>2023</v>
       </c>
       <c r="D309" t="s" s="4">
-        <v>440</v>
+        <v>471</v>
       </c>
       <c r="E309" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F309" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G309" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H309" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I309" s="3">
         <v>1</v>
       </c>
       <c r="J309" t="s">
-        <v>463</v>
+        <v>247</v>
       </c>
       <c r="K309"/>
+      <c r="L309" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B310" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C310" s="3">
         <v>2023</v>
       </c>
       <c r="D310" t="s" s="4">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="E310" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F310" t="s">
-        <v>182</v>
+        <v>61</v>
       </c>
       <c r="G310" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H310" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I310" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J310" t="s">
-        <v>452</v>
+        <v>99</v>
       </c>
       <c r="K310"/>
+      <c r="L310" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B311" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C311" s="3">
         <v>2023</v>
       </c>
       <c r="D311" t="s" s="4">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="E311" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F311" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G311" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H311" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I311" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J311" t="s">
-        <v>141</v>
+        <v>307</v>
       </c>
       <c r="K311"/>
+      <c r="L311" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B312" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C312" s="3">
         <v>2023</v>
       </c>
       <c r="D312" t="s" s="4">
-        <v>454</v>
+        <v>473</v>
       </c>
       <c r="E312" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F312" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G312" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H312" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I312" s="3">
         <v>1</v>
       </c>
       <c r="J312" t="s">
-        <v>429</v>
+        <v>307</v>
       </c>
       <c r="K312"/>
+      <c r="L312" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B313" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C313" s="3">
         <v>2023</v>
       </c>
       <c r="D313" t="s" s="4">
-        <v>465</v>
+        <v>499</v>
       </c>
       <c r="E313" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F313" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="G313" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H313" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I313" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J313" t="s">
-        <v>141</v>
+        <v>99</v>
       </c>
       <c r="K313"/>
+      <c r="L313" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B314" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C314" s="3">
         <v>2023</v>
       </c>
       <c r="D314" t="s" s="4">
-        <v>466</v>
+        <v>500</v>
       </c>
       <c r="E314" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F314" t="s">
-        <v>182</v>
+        <v>138</v>
       </c>
       <c r="G314" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H314" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I314" s="3">
         <v>1</v>
       </c>
       <c r="J314" t="s">
-        <v>452</v>
+        <v>501</v>
       </c>
       <c r="K314"/>
+      <c r="L314" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B315" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C315" s="3">
         <v>2023</v>
       </c>
       <c r="D315" t="s" s="4">
-        <v>466</v>
+        <v>502</v>
       </c>
       <c r="E315" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F315" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="G315" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H315" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I315" s="3">
         <v>1</v>
       </c>
       <c r="J315" t="s">
-        <v>141</v>
+        <v>503</v>
       </c>
       <c r="K315"/>
+      <c r="L315" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B316" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C316" s="3">
         <v>2023</v>
       </c>
       <c r="D316" t="s" s="4">
-        <v>467</v>
+        <v>502</v>
       </c>
       <c r="E316" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F316" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="G316" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H316" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I316" s="3">
         <v>1</v>
       </c>
       <c r="J316" t="s">
-        <v>439</v>
+        <v>108</v>
       </c>
       <c r="K316"/>
+      <c r="L316" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B317" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="C317" s="3">
         <v>2023</v>
       </c>
       <c r="D317" t="s" s="4">
-        <v>164</v>
+        <v>504</v>
       </c>
       <c r="E317" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F317" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G317" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H317" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I317" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J317" t="s">
-        <v>468</v>
+        <v>108</v>
       </c>
       <c r="K317"/>
+      <c r="L317" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B318" t="s">
-        <v>469</v>
+        <v>112</v>
       </c>
       <c r="C318" s="3">
-        <v>1999</v>
+        <v>2023</v>
       </c>
       <c r="D318" t="s" s="4">
-        <v>470</v>
+        <v>505</v>
       </c>
       <c r="E318" t="s">
-        <v>469</v>
+        <v>29</v>
       </c>
       <c r="F318" t="s">
-        <v>182</v>
+        <v>61</v>
       </c>
       <c r="G318" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H318" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I318" s="3">
         <v>1</v>
       </c>
       <c r="J318" t="s">
-        <v>318</v>
+        <v>503</v>
       </c>
       <c r="K318"/>
+      <c r="L318" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B319" t="s">
-        <v>469</v>
+        <v>112</v>
       </c>
       <c r="C319" s="3">
-        <v>2002</v>
+        <v>2023</v>
       </c>
       <c r="D319" t="s" s="4">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="E319" t="s">
-        <v>469</v>
+        <v>29</v>
       </c>
       <c r="F319" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="G319" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H319" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I319" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J319" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="K319"/>
+      <c r="L319" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B320" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>112</v>
+      </c>
+      <c r="C320" s="3">
+        <v>2023</v>
       </c>
       <c r="D320" t="s" s="4">
-        <v>473</v>
+        <v>506</v>
       </c>
       <c r="E320" t="s">
-        <v>469</v>
+        <v>29</v>
       </c>
       <c r="F320" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="G320" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H320" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I320" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J320" t="s">
-        <v>370</v>
+        <v>507</v>
       </c>
       <c r="K320"/>
+      <c r="L320" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B321" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="C321" s="3">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="D321" t="s" s="4">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="E321" t="s">
-        <v>27</v>
+        <v>508</v>
       </c>
       <c r="F321" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="G321" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H321" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I321" s="3">
         <v>1</v>
       </c>
       <c r="J321" t="s">
-        <v>446</v>
+        <v>426</v>
       </c>
       <c r="K321"/>
+      <c r="L321" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B322" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="C322" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D322" t="s" s="4">
-        <v>476</v>
+        <v>510</v>
       </c>
       <c r="E322" t="s">
-        <v>27</v>
+        <v>508</v>
       </c>
       <c r="F322" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G322" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H322" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I322" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J322" t="s">
-        <v>477</v>
+        <v>158</v>
       </c>
       <c r="K322"/>
+      <c r="L322" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B323" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="C323" s="3">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D323" t="s" s="4">
-        <v>478</v>
+        <v>511</v>
       </c>
       <c r="E323" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F323" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G323" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H323" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I323" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J323" t="s">
-        <v>479</v>
+        <v>512</v>
       </c>
       <c r="K323"/>
+      <c r="L323" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B324" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>508</v>
+      </c>
+      <c r="C324" t="s" s="3">
+        <v>513</v>
       </c>
       <c r="D324" t="s" s="4">
-        <v>480</v>
+        <v>514</v>
       </c>
       <c r="E324" t="s">
-        <v>15</v>
+        <v>508</v>
       </c>
       <c r="F324" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G324" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H324" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I324" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J324" t="s">
-        <v>345</v>
+        <v>383</v>
       </c>
       <c r="K324"/>
+      <c r="L324" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B325" t="s">
-        <v>474</v>
+        <v>515</v>
       </c>
       <c r="C325" s="3">
-        <v>2016</v>
+        <v>1990</v>
       </c>
       <c r="D325" t="s" s="4">
-        <v>480</v>
+        <v>516</v>
       </c>
       <c r="E325" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F325" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G325" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H325" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I325" s="3">
         <v>1</v>
       </c>
       <c r="J325" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="K325"/>
+      <c r="L325" t="s" s="3">
+        <v>102</v>
+      </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B326" t="s">
-        <v>474</v>
+        <v>515</v>
       </c>
       <c r="C326" s="3">
-        <v>2016</v>
+        <v>2003</v>
       </c>
       <c r="D326" t="s" s="4">
-        <v>482</v>
+        <v>517</v>
       </c>
       <c r="E326" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F326" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G326" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H326" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I326" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J326" t="s">
-        <v>290</v>
+        <v>518</v>
       </c>
       <c r="K326"/>
+      <c r="L326" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>483</v>
+        <v>22</v>
       </c>
       <c r="B327" t="s">
-        <v>484</v>
+        <v>515</v>
       </c>
       <c r="C327" s="3">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D327" t="s" s="4">
-        <v>485</v>
+        <v>519</v>
       </c>
       <c r="E327" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F327" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G327" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H327" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I327" s="3">
         <v>1</v>
       </c>
       <c r="J327" t="s">
-        <v>33</v>
+        <v>520</v>
       </c>
       <c r="K327"/>
+      <c r="L327" t="s" s="3">
+        <v>47</v>
+      </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>483</v>
+        <v>22</v>
       </c>
       <c r="B328" t="s">
-        <v>486</v>
+        <v>515</v>
       </c>
       <c r="C328" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D328" t="s" s="4">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="E328" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F328" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G328" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H328" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I328" s="3">
         <v>1</v>
       </c>
       <c r="J328" t="s">
-        <v>294</v>
+        <v>399</v>
       </c>
       <c r="K328"/>
+      <c r="L328" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>483</v>
+        <v>22</v>
       </c>
       <c r="B329" t="s">
-        <v>486</v>
+        <v>515</v>
       </c>
       <c r="C329" s="3">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="D329" t="s" s="4">
-        <v>488</v>
+        <v>522</v>
       </c>
       <c r="E329" t="s">
-        <v>489</v>
+        <v>16</v>
       </c>
       <c r="F329" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G329" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H329" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I329" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J329" t="s">
-        <v>54</v>
+        <v>523</v>
       </c>
       <c r="K329"/>
+      <c r="L329" t="s" s="3">
+        <v>58</v>
+      </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>483</v>
+        <v>22</v>
       </c>
       <c r="B330" t="s">
-        <v>486</v>
+        <v>515</v>
       </c>
       <c r="C330" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D330" t="s" s="4">
-        <v>490</v>
+        <v>524</v>
       </c>
       <c r="E330" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F330" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G330" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H330" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I330" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J330" t="s">
-        <v>491</v>
+        <v>309</v>
       </c>
       <c r="K330"/>
+      <c r="L330" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B331" t="s">
-        <v>486</v>
+        <v>526</v>
       </c>
       <c r="C331" s="3">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="D331" t="s" s="4">
-        <v>492</v>
+        <v>527</v>
       </c>
       <c r="E331" t="s">
-        <v>489</v>
+        <v>16</v>
       </c>
       <c r="F331" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G331" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H331" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I331" s="3">
         <v>1</v>
       </c>
       <c r="J331" t="s">
-        <v>290</v>
+        <v>20</v>
       </c>
       <c r="K331"/>
+      <c r="L331" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B332" t="s">
-        <v>486</v>
+        <v>528</v>
       </c>
       <c r="C332" s="3">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="D332" t="s" s="4">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E332" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F332" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G332" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H332" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I332" s="3">
         <v>1</v>
       </c>
       <c r="J332" t="s">
-        <v>35</v>
+        <v>530</v>
       </c>
       <c r="K332"/>
+      <c r="L332" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B333" t="s">
-        <v>486</v>
+        <v>528</v>
       </c>
       <c r="C333" s="3">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="D333" t="s" s="4">
-        <v>494</v>
+        <v>531</v>
       </c>
       <c r="E333" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F333" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G333" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H333" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I333" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J333" t="s">
-        <v>495</v>
+        <v>532</v>
       </c>
       <c r="K333"/>
+      <c r="L333" t="s" s="3">
+        <v>143</v>
+      </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B334" t="s">
-        <v>496</v>
+        <v>528</v>
       </c>
       <c r="C334" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D334" t="s" s="4">
-        <v>497</v>
+        <v>533</v>
       </c>
       <c r="E334" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F334" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="G334" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H334" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I334" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J334" t="s">
-        <v>498</v>
+        <v>534</v>
       </c>
       <c r="K334"/>
+      <c r="L334" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B335" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
       <c r="C335" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D335" t="s" s="4">
-        <v>500</v>
+        <v>535</v>
       </c>
       <c r="E335" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F335" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G335" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H335" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I335" s="3">
         <v>1</v>
       </c>
       <c r="J335" t="s">
-        <v>501</v>
+        <v>309</v>
       </c>
       <c r="K335"/>
+      <c r="L335" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B336" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
       <c r="C336" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D336" t="s" s="4">
-        <v>502</v>
+        <v>536</v>
       </c>
       <c r="E336" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F336" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G336" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H336" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I336" s="3">
         <v>1</v>
       </c>
       <c r="J336" t="s">
-        <v>54</v>
+        <v>537</v>
       </c>
       <c r="K336"/>
+      <c r="L336" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B337" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
       <c r="C337" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D337" t="s" s="4">
-        <v>503</v>
+        <v>538</v>
       </c>
       <c r="E337" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F337" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G337" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H337" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I337" s="3">
         <v>1</v>
       </c>
       <c r="J337" t="s">
-        <v>504</v>
+        <v>539</v>
       </c>
       <c r="K337"/>
+      <c r="L337" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B338" t="s">
-        <v>499</v>
+        <v>540</v>
       </c>
       <c r="C338" s="3">
         <v>2018</v>
       </c>
       <c r="D338" t="s" s="4">
-        <v>505</v>
+        <v>541</v>
       </c>
       <c r="E338" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F338" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G338" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H338" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I338" s="3">
         <v>1</v>
       </c>
       <c r="J338" t="s">
-        <v>506</v>
+        <v>542</v>
       </c>
       <c r="K338"/>
+      <c r="L338" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B339" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="C339" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D339" t="s" s="4">
-        <v>507</v>
+        <v>544</v>
       </c>
       <c r="E339" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F339" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G339" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H339" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I339" s="3">
         <v>1</v>
       </c>
       <c r="J339" t="s">
-        <v>508</v>
+        <v>545</v>
       </c>
       <c r="K339"/>
+      <c r="L339" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B340" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="C340" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D340" t="s" s="4">
-        <v>509</v>
+        <v>546</v>
       </c>
       <c r="E340" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F340" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G340" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H340" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I340" s="3">
         <v>1</v>
       </c>
       <c r="J340" t="s">
-        <v>19</v>
+        <v>309</v>
       </c>
       <c r="K340"/>
+      <c r="L340" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B341" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="C341" s="3">
         <v>2018</v>
       </c>
       <c r="D341" t="s" s="4">
-        <v>502</v>
+        <v>547</v>
       </c>
       <c r="E341" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F341" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G341" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H341" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I341" s="3">
         <v>1</v>
       </c>
       <c r="J341" t="s">
-        <v>150</v>
+        <v>548</v>
       </c>
       <c r="K341"/>
+      <c r="L341" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B342" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="C342" s="3">
         <v>2018</v>
       </c>
       <c r="D342" t="s" s="4">
-        <v>502</v>
+        <v>549</v>
       </c>
       <c r="E342" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F342" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G342" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H342" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I342" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J342" t="s">
-        <v>290</v>
+        <v>401</v>
       </c>
       <c r="K342"/>
+      <c r="L342" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B343" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="C343" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D343" t="s" s="4">
-        <v>510</v>
+        <v>550</v>
       </c>
       <c r="E343" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F343" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G343" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H343" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I343" s="3">
         <v>1</v>
       </c>
       <c r="J343" t="s">
-        <v>290</v>
+        <v>551</v>
       </c>
       <c r="K343"/>
+      <c r="L343" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B344" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="C344" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D344" t="s" s="4">
-        <v>509</v>
+        <v>552</v>
       </c>
       <c r="E344" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F344" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G344" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H344" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I344" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J344" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="K344"/>
+      <c r="L344" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>483</v>
+        <v>525</v>
       </c>
       <c r="B345" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="C345" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D345" t="s" s="4">
-        <v>502</v>
+        <v>553</v>
       </c>
       <c r="E345" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F345" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
       <c r="G345" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H345" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I345" s="3">
         <v>1</v>
       </c>
       <c r="J345" t="s">
-        <v>35</v>
+        <v>187</v>
       </c>
       <c r="K345"/>
+      <c r="L345" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="B346" t="s">
-        <v>512</v>
+        <v>543</v>
       </c>
       <c r="C346" s="3">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="D346" t="s" s="4">
-        <v>513</v>
+        <v>553</v>
       </c>
       <c r="E346" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F346" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="G346" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H346" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I346" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J346" t="s">
-        <v>333</v>
+        <v>309</v>
       </c>
       <c r="K346"/>
+      <c r="L346" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="B347" t="s">
-        <v>512</v>
+        <v>543</v>
       </c>
       <c r="C347" s="3">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="D347" t="s" s="4">
-        <v>514</v>
+        <v>554</v>
       </c>
       <c r="E347" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F347" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G347" t="s">
-        <v>40</v>
+        <v>195</v>
       </c>
       <c r="H347" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I347" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J347" t="s">
-        <v>515</v>
+        <v>555</v>
       </c>
       <c r="K347"/>
+      <c r="L347" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="B348" t="s">
-        <v>512</v>
+        <v>543</v>
       </c>
       <c r="C348" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D348" t="s" s="4">
-        <v>516</v>
+        <v>556</v>
       </c>
       <c r="E348" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F348" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G348" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H348" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I348" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J348" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="K348"/>
+      <c r="L348" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B349" t="s">
-        <v>518</v>
+        <v>543</v>
       </c>
       <c r="C349" s="3">
         <v>2019</v>
       </c>
       <c r="D349" t="s" s="4">
-        <v>519</v>
+        <v>557</v>
       </c>
       <c r="E349" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F349" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G349" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H349" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I349" s="3">
         <v>1</v>
       </c>
       <c r="J349" t="s">
-        <v>520</v>
+        <v>379</v>
       </c>
       <c r="K349"/>
+      <c r="L349" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B350" t="s">
-        <v>518</v>
+        <v>543</v>
       </c>
       <c r="C350" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D350" t="s" s="4">
-        <v>519</v>
+        <v>557</v>
       </c>
       <c r="E350" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F350" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="G350" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H350" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I350" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J350" t="s">
-        <v>521</v>
+        <v>379</v>
       </c>
       <c r="K350"/>
+      <c r="L350" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B351" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="C351" s="3">
-        <v>1845</v>
+        <v>2019</v>
       </c>
       <c r="D351" t="s" s="4">
-        <v>524</v>
+        <v>552</v>
       </c>
       <c r="E351" t="s">
-        <v>525</v>
+        <v>29</v>
       </c>
       <c r="F351" t="s">
-        <v>526</v>
+        <v>34</v>
       </c>
       <c r="G351" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="H351" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I351" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J351" t="s">
-        <v>527</v>
+        <v>37</v>
       </c>
       <c r="K351"/>
+      <c r="L351" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B352" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="C352" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D352" t="s" s="4">
-        <v>530</v>
+        <v>553</v>
       </c>
       <c r="E352" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F352" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G352" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H352" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I352" s="3">
         <v>1</v>
       </c>
       <c r="J352" t="s">
-        <v>531</v>
+        <v>37</v>
       </c>
       <c r="K352"/>
+      <c r="L352" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B353" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="C353" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D353" t="s" s="4">
-        <v>532</v>
+        <v>546</v>
       </c>
       <c r="E353" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F353" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G353" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H353" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I353" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J353" t="s">
-        <v>531</v>
+        <v>108</v>
       </c>
       <c r="K353"/>
+      <c r="L353" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B354" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="C354" s="3">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D354" t="s" s="4">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="E354" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F354" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G354" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H354" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I354" s="3">
         <v>1</v>
       </c>
       <c r="J354" t="s">
-        <v>531</v>
+        <v>466</v>
       </c>
       <c r="K354"/>
+      <c r="L354" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B355" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="C355" s="3">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D355" t="s" s="4">
-        <v>532</v>
+        <v>558</v>
       </c>
       <c r="E355" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F355" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G355" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H355" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I355" s="3">
         <v>1</v>
       </c>
       <c r="J355" t="s">
-        <v>369</v>
+        <v>466</v>
       </c>
       <c r="K355"/>
+      <c r="L355" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>528</v>
+        <v>559</v>
       </c>
       <c r="B356" t="s">
-        <v>529</v>
+        <v>560</v>
       </c>
       <c r="C356" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D356" t="s" s="4">
-        <v>533</v>
+        <v>561</v>
       </c>
       <c r="E356" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F356" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G356" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H356" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I356" s="3">
         <v>1</v>
       </c>
       <c r="J356" t="s">
-        <v>531</v>
+        <v>562</v>
       </c>
       <c r="K356"/>
+      <c r="L356" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>528</v>
+        <v>559</v>
       </c>
       <c r="B357" t="s">
-        <v>529</v>
+        <v>560</v>
       </c>
       <c r="C357" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D357" t="s" s="4">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="E357" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F357" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G357" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H357" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I357" s="3">
         <v>1</v>
       </c>
       <c r="J357" t="s">
-        <v>535</v>
+        <v>563</v>
       </c>
       <c r="K357"/>
+      <c r="L357" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>528</v>
+        <v>564</v>
       </c>
       <c r="B358" t="s">
-        <v>529</v>
+        <v>565</v>
       </c>
       <c r="C358" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D358" t="s" s="4">
-        <v>530</v>
+        <v>566</v>
       </c>
       <c r="E358" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F358" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="G358" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H358" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I358" s="3">
         <v>1</v>
       </c>
       <c r="J358" t="s">
-        <v>531</v>
+        <v>463</v>
       </c>
       <c r="K358"/>
+      <c r="L358" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>528</v>
+        <v>564</v>
       </c>
       <c r="B359" t="s">
-        <v>529</v>
+        <v>565</v>
       </c>
       <c r="C359" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D359" t="s" s="4">
-        <v>532</v>
+        <v>567</v>
       </c>
       <c r="E359" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F359" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="G359" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H359" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I359" s="3">
         <v>1</v>
       </c>
       <c r="J359" t="s">
-        <v>531</v>
+        <v>463</v>
       </c>
       <c r="K359"/>
+      <c r="L359" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>528</v>
+        <v>564</v>
       </c>
       <c r="B360" t="s">
-        <v>529</v>
+        <v>565</v>
       </c>
       <c r="C360" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D360" t="s" s="4">
+        <v>566</v>
+      </c>
+      <c r="E360" t="s">
+        <v>16</v>
+      </c>
+      <c r="F360" t="s">
+        <v>138</v>
+      </c>
+      <c r="G360" t="s">
+        <v>18</v>
+      </c>
+      <c r="H360" t="s">
+        <v>19</v>
+      </c>
+      <c r="I360" s="3">
+        <v>1</v>
+      </c>
+      <c r="J360" t="s">
+        <v>463</v>
+      </c>
+      <c r="K360"/>
+      <c r="L360" t="s" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>564</v>
+      </c>
+      <c r="B361" t="s">
+        <v>565</v>
+      </c>
+      <c r="C361" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D361" t="s" s="4">
+        <v>567</v>
+      </c>
+      <c r="E361" t="s">
+        <v>16</v>
+      </c>
+      <c r="F361" t="s">
+        <v>138</v>
+      </c>
+      <c r="G361" t="s">
+        <v>18</v>
+      </c>
+      <c r="H361" t="s">
+        <v>19</v>
+      </c>
+      <c r="I361" s="3">
+        <v>1</v>
+      </c>
+      <c r="J361" t="s">
+        <v>466</v>
+      </c>
+      <c r="K361"/>
+      <c r="L361" t="s" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>564</v>
+      </c>
+      <c r="B362" t="s">
+        <v>565</v>
+      </c>
+      <c r="C362" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D362" t="s" s="4">
+        <v>568</v>
+      </c>
+      <c r="E362" t="s">
+        <v>16</v>
+      </c>
+      <c r="F362" t="s">
+        <v>138</v>
+      </c>
+      <c r="G362" t="s">
+        <v>18</v>
+      </c>
+      <c r="H362" t="s">
+        <v>19</v>
+      </c>
+      <c r="I362" s="3">
+        <v>1</v>
+      </c>
+      <c r="J362" t="s">
+        <v>463</v>
+      </c>
+      <c r="K362"/>
+      <c r="L362" t="s" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>564</v>
+      </c>
+      <c r="B363" t="s">
+        <v>565</v>
+      </c>
+      <c r="C363" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D363" t="s" s="4">
+        <v>569</v>
+      </c>
+      <c r="E363" t="s">
+        <v>16</v>
+      </c>
+      <c r="F363" t="s">
+        <v>17</v>
+      </c>
+      <c r="G363" t="s">
+        <v>195</v>
+      </c>
+      <c r="H363" t="s">
+        <v>19</v>
+      </c>
+      <c r="I363" s="3">
+        <v>1</v>
+      </c>
+      <c r="J363" t="s">
+        <v>570</v>
+      </c>
+      <c r="K363"/>
+      <c r="L363" t="s" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>564</v>
+      </c>
+      <c r="B364" t="s">
+        <v>565</v>
+      </c>
+      <c r="C364" s="3">
         <v>2017</v>
       </c>
-      <c r="D360" t="s" s="4">
-[...20 lines deleted...]
-      <c r="K360"/>
+      <c r="D364" t="s" s="4">
+        <v>566</v>
+      </c>
+      <c r="E364" t="s">
+        <v>16</v>
+      </c>
+      <c r="F364" t="s">
+        <v>138</v>
+      </c>
+      <c r="G364" t="s">
+        <v>18</v>
+      </c>
+      <c r="H364" t="s">
+        <v>19</v>
+      </c>
+      <c r="I364" s="3">
+        <v>1</v>
+      </c>
+      <c r="J364" t="s">
+        <v>463</v>
+      </c>
+      <c r="K364"/>
+      <c r="L364" t="s" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>564</v>
+      </c>
+      <c r="B365" t="s">
+        <v>565</v>
+      </c>
+      <c r="C365" s="3">
+        <v>2017</v>
+      </c>
+      <c r="D365" t="s" s="4">
+        <v>567</v>
+      </c>
+      <c r="E365" t="s">
+        <v>16</v>
+      </c>
+      <c r="F365" t="s">
+        <v>138</v>
+      </c>
+      <c r="G365" t="s">
+        <v>18</v>
+      </c>
+      <c r="H365" t="s">
+        <v>19</v>
+      </c>
+      <c r="I365" s="3">
+        <v>1</v>
+      </c>
+      <c r="J365" t="s">
+        <v>463</v>
+      </c>
+      <c r="K365"/>
+      <c r="L365" t="s" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>564</v>
+      </c>
+      <c r="B366" t="s">
+        <v>565</v>
+      </c>
+      <c r="C366" s="3">
+        <v>2017</v>
+      </c>
+      <c r="D366" t="s" s="4">
+        <v>568</v>
+      </c>
+      <c r="E366" t="s">
+        <v>16</v>
+      </c>
+      <c r="F366" t="s">
+        <v>138</v>
+      </c>
+      <c r="G366" t="s">
+        <v>18</v>
+      </c>
+      <c r="H366" t="s">
+        <v>19</v>
+      </c>
+      <c r="I366" s="3">
+        <v>1</v>
+      </c>
+      <c r="J366" t="s">
+        <v>463</v>
+      </c>
+      <c r="K366"/>
+      <c r="L366" t="s" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>564</v>
+      </c>
+      <c r="B367" t="s">
+        <v>565</v>
+      </c>
+      <c r="C367" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D367" t="s" s="4">
+        <v>571</v>
+      </c>
+      <c r="E367" t="s">
+        <v>29</v>
+      </c>
+      <c r="F367" t="s">
+        <v>110</v>
+      </c>
+      <c r="G367" t="s">
+        <v>42</v>
+      </c>
+      <c r="H367" t="s">
+        <v>19</v>
+      </c>
+      <c r="I367" s="3">
+        <v>1</v>
+      </c>
+      <c r="J367" t="s">
+        <v>572</v>
+      </c>
+      <c r="K367"/>
+      <c r="L367" t="s" s="3">
+        <v>21</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://ljk.wine/product/1998-yalumba-reserve-shiraz-clare-valley-6x75cl-10509367-6-ib-stock-n"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://ljk.wine/product/2018-henri-naudin-ferrand-gamay-lallie-vdf-6x75cl-10509210-6-ib-stock-n"/>
     <hyperlink ref="D5" r:id="rId3" location="" display="https://ljk.wine/product/2019-claire-naudin-plante-cote-binaume-vdf-8x75cl-10509150-8-ib-stock-n"/>
     <hyperlink ref="D6" r:id="rId4" location="" display="https://ljk.wine/product/2020-henri-naudin-ferrand-claire-naudin-galanthus-nivalis-vdf-6x75cl-10502892-6-ib-stock-n"/>
     <hyperlink ref="D7" r:id="rId5" location="" display="https://ljk.wine/product/2021-claire-naudin-plante-cote-binaume-vdf-12x75cl-10502506-12-ib-stock-n"/>
     <hyperlink ref="D8" r:id="rId6" location="" display="https://ljk.wine/product/2012-thibault-liger-belair-vignes-centenaires-moulin-a-vent-3x150cl-10392842-3-ib-stock-n"/>
     <hyperlink ref="D9" r:id="rId7" location="" display="https://ljk.wine/product/2020-chateau-du-moulin-a-vent-champ-de-cour-moulin-a-vent-12x75cl-10392876-12-ib-stock-n"/>
     <hyperlink ref="D10" r:id="rId8" location="" display="https://ljk.wine/product/2020-thibault-liger-belair-la-roche-moulin-a-vent-12x75cl-10392916-12-ib-stock-n"/>
     <hyperlink ref="D11" r:id="rId9" location="" display="https://ljk.wine/product/1986-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1059777613921375"/>
     <hyperlink ref="D12" r:id="rId10" location="" display="https://ljk.wine/product/1986-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1059737413913966"/>
     <hyperlink ref="D13" r:id="rId11" location="" display="https://ljk.wine/product/1986-chateau-latour-premier-cru-classe-pauillac-12x75cl-1059737313913963"/>
     <hyperlink ref="D14" r:id="rId12" location="" display="https://ljk.wine/product/1988-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x600cl-1059778313921405"/>
-    <hyperlink ref="D15" r:id="rId13" location="" display="https://ljk.wine/product/1988-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1049195813641261"/>
-[...85 lines deleted...]
-    <hyperlink ref="D101" r:id="rId99" location="" display="https://ljk.wine/product/2008-domaine-armand-rousseau-gevrey-chambertin-premier-cru-les-cazetiers-12x75cl-1041002313033882"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://ljk.wine/product/1989-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1049195913641267"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://ljk.wine/product/1990-chateau-haut-brion-premier-cru-classe-pessac-leognan-1x600cl-1059778413921406"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://ljk.wine/product/1996-chateau-montrose-2eme-cru-classe-saint-estephe-12x75cl-10512625-12-ib-stock-n"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://ljk.wine/product/2002-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1059777913921378"/>
+    <hyperlink ref="D19" r:id="rId17" location="" display="https://ljk.wine/product/2005-chateau-rauzan-segla-2eme-cru-classe-margaux-1x150cl-1060307413991307"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://ljk.wine/product/2012-chateau-batailley-5eme-cru-classe-pauillac-12x75cl-1060303113990795"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://ljk.wine/product/2012-chateau-pontet-canet-5eme-cru-classe-pauillac-12x75cl-1060306913991203"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://ljk.wine/product/2014-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-1060306213991077"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://ljk.wine/product/2014-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-1060305613991011"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://ljk.wine/product/2014-pauillac-chateau-latour-pauillac-6x75cl-1060305713991061"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://ljk.wine/product/2014-pessac-leognan-du-domaine-de-chevalier-rouge-pessac-leognan-6x75cl-1060305513990999"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://ljk.wine/product/2015-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1045773113990920"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://ljk.wine/product/2015-chateau-climens-premier-cru-classe-barsac-24x37-5cl-1060310813991915"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://ljk.wine/product/2015-chateau-figeac-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1045773213991023"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://ljk.wine/product/2015-chateau-pontet-canet-5eme-cru-classe-pauillac-12x75cl-1060307013991211"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://ljk.wine/product/2016-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-1045773913990900"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://ljk.wine/product/2016-chateau-climens-premier-cru-classe-barsac-12x37-5cl-1060310913991923"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://ljk.wine/product/2016-chateau-cos-destournel-2eme-cru-classe-saint-estephe-6x75cl-1045773713990987"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://ljk.wine/product/2016-clos-du-marquis-saint-julien-6x75cl-1060305313990961"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://ljk.wine/product/2017-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-1060306613991163"/>
+    <hyperlink ref="D35" r:id="rId33" location="" display="https://ljk.wine/product/2017-chateau-ormes-de-pez-saint-estephe-6x75cl-1060306813991182"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://ljk.wine/product/2017-chateau-rieussec-premier-cru-classe-sauternes-12x37-5cl-1060311113991949"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://ljk.wine/product/2017-la-clarte-de-haut-brion-pessac-leognan-6x75cl-1060311013991929"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://ljk.wine/product/2019-chateau-batailley-5eme-cru-classe-pauillac-3x150cl-1060304613990883"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://ljk.wine/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1060305113990941"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://ljk.wine/product/2020-chateau-les-carmes-haut-brion-pessac-leognan-6x75cl-1060306413991139"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://ljk.wine/product/2021-chateau-lafleur-pomerol-1x75cl-10502508-1-ib-stock-n"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://ljk.wine/product/1995-domaine-leroy-chambertin-grand-cru-1x75cl-1050092313008526"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://ljk.wine/product/1996-domaine-leroy-chambertin-grand-cru-6x75cl-1050631913008539"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://ljk.wine/product/1996-domaine-leroy-richebourg-grand-cru-1x75cl-1050632013008540"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://ljk.wine/product/1996-domaine-leroy-romanee-saint-vivant-grand-cru-1x75cl-1050632113008541"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://ljk.wine/product/1996-domaine-dauvenay-bonnes-mares-grand-cru-1x75cl-1050631813008529"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://ljk.wine/product/1999-domaine-leroy-gevrey-chambertin-premier-cru-aux-combottes-3x75cl-1050632413008545"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://ljk.wine/product/1999-domaine-leroy-nuits-saint-georges-premier-cru-aux-boudots-3x75cl-1050632513008546"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://ljk.wine/product/1999-domaine-leroy-nuits-saint-georges-premier-cru-aux-vignerondes-6x75cl-1050632613008547"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://ljk.wine/product/1999-domaine-leroy-richebourg-grand-cru-12x75cl-1050632213008542"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://ljk.wine/product/1999-domaine-leroy-romanee-saint-vivant-grand-cru-1x75cl-1050632313008544"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://ljk.wine/product/1999-domaine-rene-engel-echezeaux-grand-cru-1x75cl-1059795513923850"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://ljk.wine/product/1999-emmanuel-rouget-echezeaux-grand-cru-1x75cl-10513501-1-ib-stock-n"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://ljk.wine/product/1999-jean-chauvenet-nuits-saint-georges-premier-cru-aux-bousselots-12x75cl-10392911-12-ib-stock-n"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://ljk.wine/product/1999-vincent-girardin-santenay-premier-cru-clos-confrerie-12x75cl-1052771913242203"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://ljk.wine/product/2000-domaine-leroy-richebourg-grand-cru-6x75cl-1050632813008549"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://ljk.wine/product/2000-domaine-leroy-romanee-saint-vivant-grand-cru-2x75cl-1050632913008550"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://ljk.wine/product/2001-domaine-chandon-de-briailles-corton-grand-cru-le-clos-du-roi-12x75cl-1050843813033869"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://ljk.wine/product/2001-domaine-leroy-chambertin-grand-cru-3x75cl-1050633113008552"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://ljk.wine/product/2001-domaine-leroy-clos-de-vougeot-grand-cru-6x75cl-1050633213008558"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://ljk.wine/product/2001-domaine-leroy-clos-de-la-roche-grand-cru-6x75cl-1050092513008556"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://ljk.wine/product/2001-domaine-leroy-richebourg-grand-cru-1x75cl-1050633313008560"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://ljk.wine/product/2001-domaine-rene-engel-echezeaux-grand-cru-1x75cl-1059795813923862"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://ljk.wine/product/2001-domaine-dauvenay-bonnes-mares-grand-cru-3x75cl-1050633013008551"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://ljk.wine/product/2002-domaine-jean-tardy-nuits-saint-georges-premier-cru-aux-boudots-12x75cl-1051349513080491"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://ljk.wine/product/2002-domaine-leroy-chambolle-musigny-premier-cru-les-charmes-5x75cl-1050634113008591"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://ljk.wine/product/2002-domaine-leroy-clos-de-vougeot-grand-cru-12x75cl-1050633713008581"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://ljk.wine/product/2002-domaine-leroy-clos-de-la-roche-grand-cru-1x75cl-1050633613008578"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://ljk.wine/product/2002-domaine-leroy-gevrey-chambertin-premier-cru-aux-combottes-1x75cl-1050634213008593"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://ljk.wine/product/2002-domaine-leroy-richebourg-grand-cru-1x75cl-1050633913008589"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://ljk.wine/product/2002-domaine-leroy-romanee-saint-vivant-grand-cru-1x75cl-1050634013008590"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://ljk.wine/product/2002-domaine-michel-lafarge-volnay-4x75cl-10509364-4-ib-stock-n"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://ljk.wine/product/2002-domaine-rene-engel-echezeaux-grand-cru-1x75cl-1059795613923853"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://ljk.wine/product/2002-maison-roche-de-bellene-chambertin-grand-cru-collection-bellenum-6x75cl-1060347313995155"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://ljk.wine/product/2003-domaine-leroy-assortment-case-corton-renardes-richebourg-grand-cru-12x75cl-1051634713112426"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://ljk.wine/product/2003-domaine-leroy-chambertin-grand-cru-12x75cl-1050634413008596"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://ljk.wine/product/2003-domaine-leroy-clos-de-vougeot-grand-cru-12x75cl-1050634613008598"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://ljk.wine/product/2003-domaine-leroy-latricieres-chambertin-grand-cru-2x75cl-1050634713008599"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://ljk.wine/product/2003-domaine-leroy-romanee-saint-vivant-grand-cru-12x75cl-1050634813008602"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://ljk.wine/product/2003-domaine-rene-engel-clos-de-vougeot-grand-cru-1x75cl-1053326313271146"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://ljk.wine/product/2003-emmanuel-rouget-vosne-romanee-premier-cru-cros-parantoux-1x75cl-1053326413271148"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://ljk.wine/product/2005-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-12x75cl-1050835613033733"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://ljk.wine/product/2005-albert-morot-beaune-premier-cru-les-toussaints-12x75cl-10513491-12-ib-stock-n"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://ljk.wine/product/2005-domaine-dujac-charmes-chambertin-grand-cru-12x75cl-1056718813508760"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://ljk.wine/product/2005-domaine-louis-jadot-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-1050936113042572"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://ljk.wine/product/2005-pascal-lachaux-chambertin-clos-de-beze-grand-cru-6x75cl-1056720613508960"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://ljk.wine/product/2005-vincent-girardin-corton-charlemagne-grand-cru-vieilles-vignes-1x75cl-1059786213923784"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://ljk.wine/product/2006-antoine-jobard-meursault-premier-cru-charmes-1x75cl-1059795313923847"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://ljk.wine/product/2006-domaine-dujac-bonnes-mares-grand-cru-3x75cl-1049191512936355"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://ljk.wine/product/2006-domaine-dujac-bonnes-mares-grand-cru-6x75cl-1049191512936292"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://ljk.wine/product/2006-domaine-dujac-clos-de-la-roche-grand-cru-6x75cl-1049191712936363"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://ljk.wine/product/2006-domaine-francois-raveneau-chablis-premier-cru-montee-de-tonnerre-1x75cl-1050848713961742"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://ljk.wine/product/2006-domaine-leroy-clos-de-vougeot-grand-cru-12x75cl-1050635013008610"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://ljk.wine/product/2006-mazy-chambertin-grand-cru-domaine-armand-rousseau-1x75cl-1059755813917819"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://ljk.wine/product/2007-domaine-leroy-clos-de-la-roche-grand-cru-3x75cl-1050813313030984"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://ljk.wine/product/2007-domaine-leroy-gevrey-chambertin-premier-cru-aux-combottes-3x75cl-1050814113031026"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://ljk.wine/product/2007-domaine-leroy-nuits-saint-georges-premier-cru-aux-boudots-6x75cl-1050813413031005"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://ljk.wine/product/2007-domaine-leroy-nuits-saint-georges-aux-lavieres-6x75cl-1050814213031030"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://ljk.wine/product/2007-domaine-leroy-pommard-les-vignots-6x75cl-1050814313031033"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://ljk.wine/product/2007-domaine-des-comtes-lafon-montrachet-grand-cru-1x75cl-1059736313913927"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://ljk.wine/product/2008-claude-dugat-charmes-chambertin-grand-cru-6x75cl-1056719013508778"/>
     <hyperlink ref="D102" r:id="rId100" location="" display="https://ljk.wine/product/2008-domaine-armand-rousseau-gevrey-chambertin-premier-cru-les-cazetiers-12x75cl-1041002312191788"/>
-    <hyperlink ref="D103" r:id="rId101" location="" display="https://ljk.wine/product/2008-domaine-dujac-clos-de-la-roche-grand-cru-6x75cl-1049191812936366"/>
-    <hyperlink ref="D104" r:id="rId102" location="" display="https://ljk.wine/product/2008-domaine-roulot-meursault-premier-cru-les-boucheres-1x150cl-1059343613855235"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://ljk.wine/product/2008-domaine-armand-rousseau-gevrey-chambertin-premier-cru-les-cazetiers-12x75cl-1041002313033882"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://ljk.wine/product/2008-domaine-dujac-clos-de-la-roche-grand-cru-6x75cl-1049191812936366"/>
     <hyperlink ref="D105" r:id="rId103" location="" display="https://ljk.wine/product/2008-domaine-de-la-romanee-conti-romanee-conti-grand-cru-1x75cl-1056713013508726"/>
     <hyperlink ref="D106" r:id="rId104" location="" display="https://ljk.wine/product/2008-domaine-des-comtes-lafon-montrachet-grand-cru-1x75cl-1059736413913931"/>
     <hyperlink ref="D107" r:id="rId105" location="" display="https://ljk.wine/product/2008-lucien-le-moine-chambertin-clos-de-beze-grand-cru-6x75cl-1049191912936367"/>
     <hyperlink ref="D108" r:id="rId106" location="" display="https://ljk.wine/product/2009-bernard-dugat-py-gevrey-chambertin-premier-cru-petite-chapelle-6x75cl-1049192412936383"/>
     <hyperlink ref="D109" r:id="rId107" location="" display="https://ljk.wine/product/2009-charles-lachaux-vosne-romanee-premier-cru-les-suchots-12x75cl-1050986713049286"/>
     <hyperlink ref="D110" r:id="rId108" location="" display="https://ljk.wine/product/2009-domaine-arnoux-lachaux-clos-de-vougeot-grand-cru-quartier-de-marei-haut-domaine-arnoux-lachaux-12x75cl-1049192112936375"/>
     <hyperlink ref="D111" r:id="rId109" location="" display="https://ljk.wine/product/2009-domaine-arnoux-lachaux-latricieres-chambertin-grand-cru-6x75cl-1049192012936374"/>
     <hyperlink ref="D112" r:id="rId110" location="" display="https://ljk.wine/product/2009-domaine-arnoux-lachaux-vosne-romanee-premier-cru-les-suchots-12x75cl-1051583513104996"/>
-    <hyperlink ref="D113" r:id="rId111" location="" display="https://ljk.wine/product/2009-domaine-francois-bertheau-bonnes-mares-grand-cru-12x75cl-1049192212936381"/>
-[...246 lines deleted...]
-    <hyperlink ref="D360" r:id="rId358" location="" display="https://ljk.wine/product/2017-raen-royal-st-robert-cuvee-pinot-noir-sonoma-coast-2x75cl-10511573-2-ib-stock-n"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://ljk.wine/product/2009-domaine-chantal-remy-morey-saint-denis-monopole-clos-rosiers-6x75cl-10392878-6-ib-stock-n"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://ljk.wine/product/2009-domaine-francois-bertheau-bonnes-mares-grand-cru-12x75cl-1049192212936381"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://ljk.wine/product/2009-domaine-robert-arnoux-romanee-saint-vivant-grand-cru-12x75cl-1056719213508787"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://ljk.wine/product/2009-domaine-sylvain-cathiard-vosne-romanee-premier-cru-aux-malconsorts-6x75cl-1049192312936382"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://ljk.wine/product/2009-domaine-de-la-romanee-conti-assortment-case-6x75cl-1056721013509061"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://ljk.wine/product/2009-dominique-laurent-bonnes-mares-grand-cru-12x75cl-1049192612936402"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://ljk.wine/product/2009-dominique-laurent-clos-de-la-roche-grand-cru-vieilles-vignes-12x75cl-1049192713008016"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://ljk.wine/product/2009-jean-claude-ramonet-chassagne-montrachet-premier-cru-clos-saint-jean-6x150cl-1056720913509030"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://ljk.wine/product/2009-jean-claude-ramonet-chassagne-montrachet-premier-cru-la-boudriotte-rouge-6x150cl-1056720713508973"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://ljk.wine/product/2009-jean-claude-ramonet-montrachet-grand-cru-6x75cl-1056712913509356"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://ljk.wine/product/2009-lucien-le-moine-clos-de-vougeot-grand-cru-6x75cl-1049192812936411"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://ljk.wine/product/2009-lucien-le-moine-clos-de-vougeot-grand-cru-6x75cl-1049192812936416"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://ljk.wine/product/2009-lucien-le-moine-echezeaux-grand-cru-6x75cl-1049192912936425"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://ljk.wine/product/2009-lucien-le-moine-vosne-romanee-premier-cru-aux-malconsorts-6x75cl-1056719313508792"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://ljk.wine/product/2009-lucien-le-moine-vosne-romanee-premier-cru-les-suchots-6x75cl-1049193112936429"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://ljk.wine/product/2010-domaine-anne-gros-clos-de-vougeot-grand-cru-le-grand-maupertui-6x75cl-1049193312936439"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://ljk.wine/product/2010-domaine-gros-frere-et-soeur-grands-echezeaux-grand-cru-12x75cl-1049193412936447"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://ljk.wine/product/2010-domaine-jean-grivot-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-1049193212936438"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://ljk.wine/product/2010-robert-groffier-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-1050844913033937"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-echezeaux-grand-cru-1x150cl-1058089113698151"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1058088813698147"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1058088813698146"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://ljk.wine/product/2011-domaine-de-la-romanee-conti-la-tache-grand-cru-1x150cl-1050631613011634"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://ljk.wine/product/2011-jean-claude-ramonet-batard-montrachet-grand-cru-6x75cl-1056718313508703"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://ljk.wine/product/2012-domaine-arnoux-lachaux-latricieres-chambertin-grand-cru-6x75cl-1049193712936462"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://ljk.wine/product/2012-domaine-bruno-clair-vosne-romanee-aux-champs-perdrix-6x75cl-1051842913120673"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://ljk.wine/product/2012-domaine-michel-gros-vosne-romanee-premier-cru-aux-reas-12x75cl-1056719513508798"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://ljk.wine/product/2012-ghislaine-barthod-chambolle-musigny-premier-cru-les-cras-3x75cl-1060605114024783"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://ljk.wine/product/2012-maison-roche-de-bellene-chambertin-grand-cru-6x75cl-1049194712936498"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://ljk.wine/product/2012-maison-roche-de-bellene-charmes-chambertin-grand-cru-6x75cl-1049194814090201"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://ljk.wine/product/2012-maison-roche-de-bellene-clos-de-la-roche-grand-cru-6x75cl-1049194912936500"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://ljk.wine/product/2012-maison-roche-de-bellene-echezeaux-grand-cru-6x75cl-1049195012936501"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://ljk.wine/product/2012-maison-roche-de-bellene-mazis-chambertin-grand-cru-6x75cl-1049195212936503"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://ljk.wine/product/2013-domaine-bruno-clair-vosne-romanee-aux-champs-perdrix-6x75cl-1049195412936506"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://ljk.wine/product/2013-domaine-castagnier-charmes-chambertin-grand-cru-6x75cl-1060994014090113"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://ljk.wine/product/2013-domaine-drouhin-laroze-bonnes-mares-grand-cru-6x75cl-1060319913993493"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://ljk.wine/product/2013-domaine-jean-grivot-clos-de-vougeot-grand-cru-6x75cl-1049195612936508"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://ljk.wine/product/2013-domaine-morey-coffinet-bourgogne-blanc-1x150cl-10509345-1-ib-stock-n"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://ljk.wine/product/2013-domaine-des-comtes-lafon-montrachet-grand-cru-1x75cl-1059736613913947"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://ljk.wine/product/2013-newman-c-bonnes-mares-grand-cru-6x75cl-1060320013993550"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://ljk.wine/product/2014-domaine-nicole-lamarche-echezeaux-grand-cru-1x75cl-1059794913923828"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://ljk.wine/product/2014-domaine-roulot-meursault-les-vireuils-6x75cl-10392864-6-ib-stock-n"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://ljk.wine/product/2014-domaine-des-comtes-lafon-volnay-premier-cru-les-santenots-du-milieu-12x75cl-1049195712936509"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://ljk.wine/product/2014-etienne-sauzet-puligny-montrachet-premier-cru-les-perrieres-1x75cl-1050934413917821"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://ljk.wine/product/2014-hubert-lignier-charmes-chambertin-grand-cru-6x75cl-10392899-6-ib-stock-n"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://ljk.wine/product/2014-vincent-girardin-chassagne-montrachet-premier-cru-morgeot-blanc-1x75cl-1059786013922762"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://ljk.wine/product/2015-domaine-gerard-mugneret-chambolle-musigny-premier-cru-les-charmes-6x75cl-1060604614024757"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://ljk.wine/product/2015-domaine-jean-grivot-echezeaux-grand-cru-6x75cl-1050842613033765"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://ljk.wine/product/2015-domaine-tawse-gevrey-chambertin-premier-cru-champeaux-6x75cl-10392923-6-ib-stock-n"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://ljk.wine/product/2015-domaine-tawse-gevrey-chambertin-aux-etelois-6x75cl-10509305-6-ib-stock-n"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://ljk.wine/product/2015-domaine-tawse-mazoyeres-chambertin-grand-cru-6x75cl-10509307-6-ib-stock-n"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://ljk.wine/product/2015-domaine-tawse-volnay-premier-cru-fremiets-6x75cl-10392887-6-ib-stock-n"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://ljk.wine/product/2016-alain-hudelot-noellat-chambolle-musigny-6x75cl-10392853-6-ib-stock-n"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://ljk.wine/product/2016-domaine-michel-gros-vosne-romanee-premier-cru-aux-brulees-6x75cl-10509293-6-ib-stock-n"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://ljk.wine/product/2016-domaine-tawse-gevrey-chambertin-6x75cl-10392880-6-ib-stock-n"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://ljk.wine/product/2016-domaine-tawse-gevrey-chambertin-sans-soufre-6x75cl-10392850-6-ib-stock-n"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://ljk.wine/product/2016-domaine-de-la-romanee-conti-romanee-conti-grand-cru-1x75cl-1056718613508733"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://ljk.wine/product/2016-jean-claude-ramonet-chassagne-montrachet-premier-cru-les-ruchottes-12x75cl-1056718413508721"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://ljk.wine/product/2017-amiot-servelle-chambolle-musigny-premier-cru-les-charmes-6x75cl-1039290513042008"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://ljk.wine/product/2017-domaine-anne-gros-clos-de-vougeot-grand-cru-le-grand-maupertui-6x75cl-1050842913033795"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://ljk.wine/product/2017-domaine-armand-rousseau-charmes-chambertin-grand-cru-6x75cl-1040060513853631"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://ljk.wine/product/2017-domaine-buisson-battault-meursault-premier-cru-charmes-6x75cl-10509276-6-ib-stock-n"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://ljk.wine/product/2017-domaine-hudelot-baillet-chambolle-musigny-vieilles-vignes-6x75cl-10392830-6-ib-stock-n"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://ljk.wine/product/2017-frederic-esmonin-gevrey-chambertin-premier-cru-estournelles-saint-jacques-12x75cl-10392851-12-ib-stock-n"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://ljk.wine/product/2017-georges-lignier-et-fils-clos-de-la-roche-grand-cru-6x75cl-1060995214090306"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://ljk.wine/product/2017-ghislaine-barthod-chambolle-musigny-premier-cru-les-baudes-6x75cl-1060347514024718"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://ljk.wine/product/2017-jacques-frederic-mugnier-chambolle-musigny-6x75cl-1050844213033897"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://ljk.wine/product/2017-jacques-frederic-mugnier-musigny-grand-cru-1x150cl-1059373213864672"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://ljk.wine/product/2017-jacques-frederic-mugnier-musigny-grand-cru-1x75cl-1059390913864666"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://ljk.wine/product/2018-amiot-servelle-chambolle-musigny-premier-cru-les-fuees-3x75cl-1050920613041587"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://ljk.wine/product/2018-amiot-servelle-charmes-chambertin-grand-cru-6x75cl-1050920713041590"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://ljk.wine/product/2018-charles-van-canneyt-chambolle-musigny-premier-cru-les-feusselottes-6x75cl-1060605314024900"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://ljk.wine/product/2018-domaine-dujac-morey-saint-denis-rouge-1x75cl-10509212-1-ib-stock-n"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://ljk.wine/product/2018-domaine-georges-roumier-bourgogne-rouge-6x75cl-10603469-6-ib-pending-n"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://ljk.wine/product/2018-domaine-marquis-dangerville-volnay-premier-cru-champans-1x150cl-1051012913051222"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://ljk.wine/product/2018-domaine-robert-sirugue-grands-echezeaux-grand-cru-1x75cl-10509213-1-ib-stock-n"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://ljk.wine/product/2018-domaine-des-perdrix-vosne-romanee-6x75cl-10392881-6-ib-stock-n"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://ljk.wine/product/2018-emmanuel-rouget-chorey-les-beaune-1x75cl-10392934-1-ib-stock-n"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://ljk.wine/product/2018-henri-naudin-ferrand-cote-de-nuits-villages-viola-odorato-vieilles-vignes-6x75cl-10509211-6-ib-stock-n"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://ljk.wine/product/2018-hubert-lignier-clos-de-la-roche-grand-cru-1x75cl-10509216-1-ib-stock-n"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://ljk.wine/product/2018-hubert-lignier-morey-saint-denis-premier-cru-les-chaffots-6x75cl-10392900-6-ib-stock-n"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://ljk.wine/product/2018-jacques-frederic-mugnier-nuits-saint-georges-premier-cru-clos-de-la-marechale-rouge-3x150cl-10589078-3-ib-stock-n"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://ljk.wine/product/2018-jacques-frederic-mugnier-nuits-saint-georges-premier-cru-clos-de-la-marechale-rouge-6x75cl-10589077-6-ib-stock-n"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://ljk.wine/product/2019-alain-hudelot-noellat-bourgogne-6x75cl-1060346713995118"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://ljk.wine/product/2019-bruno-colin-bourgogne-2x75cl-10509164-2-ib-stock-n"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://ljk.wine/product/2019-bruno-colin-chassagne-montrachet-premier-cru-en-remilly-1x75cl-10509165-1-ib-stock-n"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://ljk.wine/product/2019-bruno-colin-chassagne-montrachet-premier-cru-les-vergers-1x75cl-10509166-1-ib-stock-n"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://ljk.wine/product/2019-domaine-confuron-cotetidot-vosne-romanee-premier-cru-les-suchots-6x75cl-10509167-6-ib-stock-n"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://ljk.wine/product/2019-domaine-dujac-chambolle-musigny-premier-cru-les-gruenchers-1x75cl-10509168-1-ib-stock-n"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://ljk.wine/product/2019-domaine-dujac-morey-saint-denis-premier-cru-3x75cl-10392925-3-ib-stock-n"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://ljk.wine/product/2019-domaine-meo-camuzet-echezeaux-grand-cru-les-rouges-du-bas-1x75cl-10505987-1-ib-stock-n"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://ljk.wine/product/2019-domaine-michel-lafarge-volnay-2x75cl-10509182-2-ib-stock-n"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://ljk.wine/product/2019-domaine-robert-sirugue-vosne-romanee-6x75cl-10509183-6-ib-stock-n"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://ljk.wine/product/2019-domaine-rossignol-trapet-gevrey-chambertin-premier-cru-petite-chapelle-1x75cl-10509184-1-ib-stock-n"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://ljk.wine/product/2019-domaine-rossignol-trapet-gevrey-chambertin-vieilles-vignes-1x75cl-10509185-1-ib-stock-n"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://ljk.wine/product/2019-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-les-dames-huguette-3x75cl-10509186-3-ib-stock-n"/>
+    <hyperlink ref="D209" r:id="rId207" location="" display="https://ljk.wine/product/2019-domaine-sylvain-cathiard-bourgogne-rouge-6x75cl-1060347213995151"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://ljk.wine/product/2019-domaine-sylvain-cathiard-nuits-saint-georges-premier-cru-aux-murgers-1x75cl-1050851513034430"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://ljk.wine/product/2019-domaine-sylvain-pataille-marsannay-longeroies-rouge-6x75cl-10392869-6-ib-stock-n"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://ljk.wine/product/2019-domaine-tawse-savigny-les-beaune-premier-cru-les-lavieres-6x75cl-10505746-6-ib-stock-n"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://ljk.wine/product/2019-domaine-william-fevre-chablis-grand-cru-preuses-1x75cl-10509188-1-ib-stock-n"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://ljk.wine/product/2019-domaine-william-fevre-chablis-premier-cru-montee-de-tonnerre-1x75cl-10509192-1-ib-stock-n"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://ljk.wine/product/2019-domaine-yvon-clerget-volnay-premier-cru-carelle-sous-la-chapelle-6x75cl-10513500-6-ib-stock-n"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://ljk.wine/product/2019-francois-confuron-gindre-vosne-romanee-la-colombiere-6x75cl-10509193-6-ib-stock-n"/>
+    <hyperlink ref="D217" r:id="rId215" location="" display="https://ljk.wine/product/2019-geantet-pansiot-charmes-chambertin-grand-cru-6x75cl-1060994614090168"/>
+    <hyperlink ref="D218" r:id="rId216" location="" display="https://ljk.wine/product/2019-jean-claude-ramonet-pernand-vergelesses-les-belles-filles-blanc-6x75cl-10392906-6-ib-stock-n"/>
+    <hyperlink ref="D219" r:id="rId217" location="" display="https://ljk.wine/product/2019-pierre-yves-colin-morey-nuits-saint-georges-1x75cl-10505740-1-ib-stock-n"/>
+    <hyperlink ref="D220" r:id="rId218" location="" display="https://ljk.wine/product/2019-pierre-yves-colin-morey-santenay-premier-cru-les-gravieres-5x75cl-10392834-5-ib-stock-n"/>
+    <hyperlink ref="D221" r:id="rId219" location="" display="https://ljk.wine/product/2019-pierre-yves-colin-morey-santenay-premier-cru-les-gravieres-6x75cl-10392834-6-ib-stock-n"/>
+    <hyperlink ref="D222" r:id="rId220" location="" display="https://ljk.wine/product/2019-robert-groffier-bourgogne-pinot-noir-6x75cl-10392849-6-ib-stock-n"/>
+    <hyperlink ref="D223" r:id="rId221" location="" display="https://ljk.wine/product/2019-vincent-dancer-chassagne-montrachet-premier-cru-la-romanee-3x75cl-10422988-3-ib-stock-n"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://ljk.wine/product/2019-vincent-dauvissat-chablis-premier-cru-sechet-1x75cl-10505750-1-ib-stock-n"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://ljk.wine/product/2019-vincent-dauvissat-chablis-premier-cru-vaillons-1x75cl-10505748-1-ib-stock-n"/>
+    <hyperlink ref="D226" r:id="rId224" location="" display="https://ljk.wine/product/2020-alain-hudelot-noellat-chambolle-musigny-6x75cl-1060605814024942"/>
+    <hyperlink ref="D227" r:id="rId225" location="" display="https://ljk.wine/product/2020-domaine-anne-gros-echezeaux-grand-cru-les-loachausses-1x75cl-10502895-1-ib-stock-n"/>
+    <hyperlink ref="D228" r:id="rId226" location="" display="https://ljk.wine/product/2020-domaine-armand-rousseau-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-10502880-1-ib-stock-n"/>
+    <hyperlink ref="D229" r:id="rId227" location="" display="https://ljk.wine/product/2020-domaine-berthaut-gerbet-vosne-romanee-6x75cl-10392836-6-ib-stock-n"/>
+    <hyperlink ref="D230" r:id="rId228" location="" display="https://ljk.wine/product/2020-domaine-comte-georges-de-vogue-chambolle-musigny-premier-cru-1x75cl-10502882-1-ib-stock-n"/>
+    <hyperlink ref="D231" r:id="rId229" location="" display="https://ljk.wine/product/2020-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-2x75cl-10502883-2-ib-stock-n"/>
+    <hyperlink ref="D232" r:id="rId230" location="" display="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-chambolle-musigny-6x75cl-1060993614090045"/>
+    <hyperlink ref="D233" r:id="rId231" location="" display="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-charmes-chambertin-grand-cru-6x75cl-1060994314090134"/>
+    <hyperlink ref="D234" r:id="rId232" location="" display="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-clos-de-la-roche-grand-cru-6x75cl-1060994814090256"/>
+    <hyperlink ref="D235" r:id="rId233" location="" display="https://ljk.wine/product/2020-domaine-coquard-loison-fleurot-clos-de-la-roche-grand-cru-6x75cl-1060994814090237"/>
+    <hyperlink ref="D236" r:id="rId234" location="" display="https://ljk.wine/product/2020-domaine-dujac-morey-saint-denis-premier-cru-3x75cl-10502903-3-ib-stock-n"/>
+    <hyperlink ref="D237" r:id="rId235" location="" display="https://ljk.wine/product/2020-domaine-georges-mugneret-gibourg-vosne-romanee-6x75cl-10502906-6-ib-stock-n"/>
+    <hyperlink ref="D238" r:id="rId236" location="" display="https://ljk.wine/product/2020-domaine-gerard-mugneret-bourgogne-les-rouges-champs-6x75cl-1060346613995116"/>
+    <hyperlink ref="D239" r:id="rId237" location="" display="https://ljk.wine/product/2020-domaine-gerard-mugneret-chambolle-musigny-premier-cru-les-charmes-3x75cl-1060604914024774"/>
+    <hyperlink ref="D240" r:id="rId238" location="" display="https://ljk.wine/product/2020-domaine-roulot-meursault-6x75cl-10502907-6-ib-stock-n"/>
+    <hyperlink ref="D241" r:id="rId239" location="" display="https://ljk.wine/product/2020-domaine-sylvain-cathiard-bourgogne-aligote-3x75cl-10392935-3-ib-stock-n"/>
+    <hyperlink ref="D242" r:id="rId240" location="" display="https://ljk.wine/product/2020-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-aux-chaumes-1x75cl-1060320113993563"/>
+    <hyperlink ref="D243" r:id="rId241" location="" display="https://ljk.wine/product/2020-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-les-dames-huguette-1x75cl-1060346413995111"/>
+    <hyperlink ref="D244" r:id="rId242" location="" display="https://ljk.wine/product/2020-domaine-sylvain-cathiard-chambolle-musigny-les-clos-de-lorme-1x75cl-1060605514024905"/>
+    <hyperlink ref="D245" r:id="rId243" location="" display="https://ljk.wine/product/2020-domaine-tawse-gevrey-chambertin-premier-cru-lavaut-saint-jacques-3x75cl-10502899-3-ib-stock-n"/>
+    <hyperlink ref="D246" r:id="rId244" location="" display="https://ljk.wine/product/2020-domaine-tawse-gevrey-chambertin-aux-etelois-3x75cl-10502898-3-ib-stock-n"/>
+    <hyperlink ref="D247" r:id="rId245" location="" display="https://ljk.wine/product/2020-domaine-tawse-mazis-chambertin-grand-cru-1x75cl-10502897-1-ib-stock-n"/>
+    <hyperlink ref="D248" r:id="rId246" location="" display="https://ljk.wine/product/2020-domaine-tawse-mazoyeres-chambertin-grand-cru-3x75cl-10502900-3-ib-stock-n"/>
+    <hyperlink ref="D249" r:id="rId247" location="" display="https://ljk.wine/product/2020-francois-feuillet-charmes-chambertin-grand-cru-6x75cl-1060994514090164"/>
+    <hyperlink ref="D250" r:id="rId248" location="" display="https://ljk.wine/product/2020-francois-feuillet-clos-de-la-roche-grand-cru-6x75cl-1060995114090302"/>
+    <hyperlink ref="D251" r:id="rId249" location="" display="https://ljk.wine/product/2020-georges-noellat-bourgogne-rouge-6x75cl-1060346813995119"/>
+    <hyperlink ref="D252" r:id="rId250" location="" display="https://ljk.wine/product/2020-ghislaine-barthod-chambolle-musigny-6x75cl-1060993714090059"/>
+    <hyperlink ref="D253" r:id="rId251" location="" display="https://ljk.wine/product/2020-ghislaine-barthod-chambolle-musigny-premier-cru-les-baudes-6x75cl-1060604414024734"/>
+    <hyperlink ref="D254" r:id="rId252" location="" display="https://ljk.wine/product/2020-henri-naudin-ferrand-bourgogne-hautes-cotes-de-beaune-bellis-perennis-1x75cl-10502888-1-ib-stock-n"/>
+    <hyperlink ref="D255" r:id="rId253" location="" display="https://ljk.wine/product/2020-henri-naudin-ferrand-cote-de-nuits-villages-viola-odorato-vieilles-vignes-6x75cl-10502893-6-ib-stock-n"/>
+    <hyperlink ref="D256" r:id="rId254" location="" display="https://ljk.wine/product/2020-henri-naudin-ferrand-echezeaux-grand-cru-1x75cl-10502894-1-ib-stock-n"/>
+    <hyperlink ref="D257" r:id="rId255" location="" display="https://ljk.wine/product/2020-lignier-michelot-clos-de-la-roche-grand-cru-6x75cl-1060995314090312"/>
+    <hyperlink ref="D258" r:id="rId256" location="" display="https://ljk.wine/product/2020-vincent-dauvissat-chablis-premier-cru-sechet-1x75cl-10502886-1-ib-stock-n"/>
+    <hyperlink ref="D259" r:id="rId257" location="" display="https://ljk.wine/product/2020-vincent-dauvissat-chablis-premier-cru-vaillons-1x75cl-10502885-1-ib-stock-n"/>
+    <hyperlink ref="D260" r:id="rId258" location="" display="https://ljk.wine/product/2020-xavier-monnot-puligny-montrachet-premier-cru-les-folatieres-3x75cl-10502889-3-ib-stock-n"/>
+    <hyperlink ref="D261" r:id="rId259" location="" display="https://ljk.wine/product/2021-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-1x75cl-1060186913969394"/>
+    <hyperlink ref="D262" r:id="rId260" location="" display="https://ljk.wine/product/2021-charles-lachaux-aloxe-corton-premier-cru-les-valozieres-1x75cl-1050251412982850"/>
+    <hyperlink ref="D263" r:id="rId261" location="" display="https://ljk.wine/product/2021-charles-lachaux-cote-de-nuits-villages-aux-montagnes-1x75cl-1050251512982858"/>
+    <hyperlink ref="D264" r:id="rId262" location="" display="https://ljk.wine/product/2021-charles-lachaux-nuits-saint-georges-la-petite-charmotte-1x75cl-1050251612982863"/>
+    <hyperlink ref="D265" r:id="rId263" location="" display="https://ljk.wine/product/2021-domaine-arlaud-chambolle-musigny-6x75cl-1060605914024970"/>
+    <hyperlink ref="D266" r:id="rId264" location="" display="https://ljk.wine/product/2021-domaine-arlaud-charmes-chambertin-grand-cru-1x75cl-1060993914090088"/>
+    <hyperlink ref="D267" r:id="rId265" location="" display="https://ljk.wine/product/2021-domaine-armand-rousseau-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-10502470-1-ib-stock-n"/>
+    <hyperlink ref="D268" r:id="rId266" location="" display="https://ljk.wine/product/2021-domaine-berthaut-gerbet-bourgogne-hautes-cotes-de-nuits-6x75cl-1060346513995112"/>
+    <hyperlink ref="D269" r:id="rId267" location="" display="https://ljk.wine/product/2021-domaine-boigey-freres-bourgogne-pinot-noir-1x150cl-10392898-1-ib-stock-n"/>
+    <hyperlink ref="D270" r:id="rId268" location="" display="https://ljk.wine/product/2021-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-boudots-6x75cl-10392873-6-ib-stock-n"/>
+    <hyperlink ref="D271" r:id="rId269" location="" display="https://ljk.wine/product/2021-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-6x75cl-10392896-6-ib-stock-n"/>
+    <hyperlink ref="D272" r:id="rId270" location="" display="https://ljk.wine/product/2021-domaine-boigey-freres-vosne-romanee-premier-cru-les-suchots-1x150cl-10392910-1-ib-stock-n"/>
+    <hyperlink ref="D273" r:id="rId271" location="" display="https://ljk.wine/product/2021-domaine-boigey-freres-vosne-romanee-aux-jachees-1x150cl-10392833-1-ib-stock-n"/>
+    <hyperlink ref="D274" r:id="rId272" location="" display="https://ljk.wine/product/2021-domaine-coquard-loison-fleurot-charmes-chambertin-grand-cru-6x75cl-1060994414090152"/>
+    <hyperlink ref="D275" r:id="rId273" location="" display="https://ljk.wine/product/2021-domaine-coquard-loison-fleurot-clos-de-la-roche-grand-cru-6x75cl-1060994914090271"/>
+    <hyperlink ref="D276" r:id="rId274" location="" display="https://ljk.wine/product/2021-domaine-dujac-echezeaux-grand-cru-1x75cl-10502485-1-ib-stock-n"/>
+    <hyperlink ref="D277" r:id="rId275" location="" display="https://ljk.wine/product/2021-domaine-francois-raveneau-chablis-grand-cru-valmur-1x150cl-1050849813034387"/>
+    <hyperlink ref="D278" r:id="rId276" location="" display="https://ljk.wine/product/2021-domaine-georges-roumier-morey-saint-denis-premier-cru-la-bussiere-1x75cl-1050850913034408"/>
+    <hyperlink ref="D279" r:id="rId277" location="" display="https://ljk.wine/product/2021-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-aux-chaumes-1x75cl-1060320213993618"/>
+    <hyperlink ref="D280" r:id="rId278" location="" display="https://ljk.wine/product/2021-domaine-sylvain-cathiard-chambolle-musigny-les-clos-de-lorme-1x75cl-1060605614024909"/>
+    <hyperlink ref="D281" r:id="rId279" location="" display="https://ljk.wine/product/2021-domaine-de-montille-beaune-premier-cru-les-sizies-6x75cl-1060319713993484"/>
+    <hyperlink ref="D282" r:id="rId280" location="" display="https://ljk.wine/product/2021-henri-naudin-ferrand-bourgogne-hautes-cotes-de-beaune-bellis-perennis-1x75cl-10502502-1-ib-stock-n"/>
+    <hyperlink ref="D283" r:id="rId281" location="" display="https://ljk.wine/product/2021-henri-naudin-ferrand-echezeaux-grand-cru-1x75cl-10502504-1-ib-stock-n"/>
+    <hyperlink ref="D284" r:id="rId282" location="" display="https://ljk.wine/product/2021-pierre-yves-colin-morey-bourgogne-chardonnay-3x75cl-10392841-3-ib-stock-n"/>
+    <hyperlink ref="D285" r:id="rId283" location="" display="https://ljk.wine/product/2021-vincent-dauvissat-chablis-premier-cru-sechet-1x75cl-10502495-1-ib-stock-n"/>
+    <hyperlink ref="D286" r:id="rId284" location="" display="https://ljk.wine/product/2021-xavier-monnot-meursault-les-chevalieres-6x75cl-10502475-6-ib-stock-n"/>
+    <hyperlink ref="D287" r:id="rId285" location="" display="https://ljk.wine/product/2022-bernard-dugat-py-mazis-chambertin-grand-cru-3x75cl-1050287912987744"/>
+    <hyperlink ref="D288" r:id="rId286" location="" display="https://ljk.wine/product/2022-domaine-fourrier-gevrey-chambertin-premier-cru-clos-saint-jacques-vieille-vigne-1x75cl-10508151-1-ib-stock-n"/>
+    <hyperlink ref="D289" r:id="rId287" location="" display="https://ljk.wine/product/2022-domaine-georges-mugneret-gibourg-ruchottes-chambertin-grand-cru-ruchottes-chambertin-1x75cl-10508157-1-ib-stock-n"/>
+    <hyperlink ref="D290" r:id="rId288" location="" display="https://ljk.wine/product/2022-domaine-roulot-meursault-les-luchets-6x75cl-10533732-6-ib-stock-n"/>
+    <hyperlink ref="D291" r:id="rId289" location="" display="https://ljk.wine/product/2022-domaine-sylvain-cathiard-bourgogne-hautes-cotes-de-nuits-aux-chaumes-1x75cl-1060320313993626"/>
+    <hyperlink ref="D292" r:id="rId290" location="" display="https://ljk.wine/product/2022-domaine-sylvain-cathiard-chambolle-musigny-les-clos-de-lorme-1x75cl-1060605714024929"/>
+    <hyperlink ref="D293" r:id="rId291" location="" display="https://ljk.wine/product/2023-domaine-armand-rousseau-chambertin-grand-cru-6x75cl-1059196713886493"/>
+    <hyperlink ref="D294" r:id="rId292" location="" display="https://ljk.wine/product/2023-domaine-armand-rousseau-chambertin-grand-cru-6x75cl-1059196713836554"/>
+    <hyperlink ref="D295" r:id="rId293" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-bourgogne-pinot-noir-1x150cl-10465493-1-ib-stock-n"/>
+    <hyperlink ref="D296" r:id="rId294" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-bourgogne-pinot-noir-6x75cl-10465477-6-ib-stock-n"/>
+    <hyperlink ref="D297" r:id="rId295" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-bourgogne-pinot-noir-6x75cl-1046547713567241"/>
+    <hyperlink ref="D298" r:id="rId296" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-1x150cl-10465506-1-ib-stock-n"/>
+    <hyperlink ref="D299" r:id="rId297" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-3x75cl-1046549213567245"/>
+    <hyperlink ref="D300" r:id="rId298" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-3x75cl-1046549213571803"/>
+    <hyperlink ref="D301" r:id="rId299" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-echezeaux-grand-cru-3x75cl-10465492-3-ib-stock-n"/>
+    <hyperlink ref="D302" r:id="rId300" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-boudots-1x150cl-10465504-1-ib-stock-n"/>
+    <hyperlink ref="D303" r:id="rId301" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-boudots-6x75cl-10465480-6-ib-stock-n"/>
+    <hyperlink ref="D304" r:id="rId302" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-1x150cl-1046550313567247"/>
+    <hyperlink ref="D305" r:id="rId303" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-1x150cl-10465503-1-ib-stock-n"/>
+    <hyperlink ref="D306" r:id="rId304" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-6x75cl-10465479-6-ib-stock-n"/>
+    <hyperlink ref="D307" r:id="rId305" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-nuits-saint-georges-premier-cru-les-damodes-6x75cl-1046547913567243"/>
+    <hyperlink ref="D308" r:id="rId306" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-premier-cru-les-suchots-1x150cl-10465505-1-ib-stock-n"/>
+    <hyperlink ref="D309" r:id="rId307" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-premier-cru-les-suchots-6x75cl-10465482-6-ib-stock-n"/>
+    <hyperlink ref="D310" r:id="rId308" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-jachees-1x150cl-10465495-1-ib-stock-n"/>
+    <hyperlink ref="D311" r:id="rId309" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-jachees-6x75cl-10465478-6-ib-stock-n"/>
+    <hyperlink ref="D312" r:id="rId310" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-jachees-6x75cl-1046547813571805"/>
+    <hyperlink ref="D313" r:id="rId311" location="" display="https://ljk.wine/product/2023-domaine-boigey-freres-vosne-romanee-aux-ormes-1x150cl-10465498-1-ib-stock-n"/>
+    <hyperlink ref="D314" r:id="rId312" location="" display="https://ljk.wine/product/2023-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-2x75cl-1059385213864081"/>
+    <hyperlink ref="D315" r:id="rId313" location="" display="https://ljk.wine/product/2023-domaine-ramonet-chassagne-montrachet-premier-cru-clos-du-caillerets-1x150cl-1059384513864039"/>
+    <hyperlink ref="D316" r:id="rId314" location="" display="https://ljk.wine/product/2023-domaine-ramonet-chassagne-montrachet-premier-cru-clos-du-caillerets-2x75cl-1059384313864058"/>
+    <hyperlink ref="D317" r:id="rId315" location="" display="https://ljk.wine/product/2023-jean-claude-ramonet-chassagne-montrachet-premier-cru-les-vergers-2x75cl-1059384613864071"/>
+    <hyperlink ref="D318" r:id="rId316" location="" display="https://ljk.wine/product/2023-jean-claude-ramonet-chassagne-montrachet-premier-cru-morgeot-blanc-1x150cl-1059384813864063"/>
+    <hyperlink ref="D319" r:id="rId317" location="" display="https://ljk.wine/product/2023-jean-claude-ramonet-chassagne-montrachet-premier-cru-morgeot-blanc-2x75cl-1059384913864067"/>
+    <hyperlink ref="D320" r:id="rId318" location="" display="https://ljk.wine/product/2023-jean-claude-ramonet-saint-aubin-premier-cru-en-remilly-blanc-2x75cl-1059385013864075"/>
+    <hyperlink ref="D321" r:id="rId319" location="" display="https://ljk.wine/product/1999-louis-roederer-cristal-vinotheque-brut-1x150cl-1050850213034393"/>
+    <hyperlink ref="D322" r:id="rId320" location="" display="https://ljk.wine/product/2002-salon-cuvee-s-le-mesnil-blanc-de-blancs-6x75cl-1057079213625871"/>
+    <hyperlink ref="D323" r:id="rId321" location="" display="https://ljk.wine/product/2010-cedric-bouchard-o-p-ber10-oenotheque-personnelle-1x75cl-1060187313969423"/>
+    <hyperlink ref="D324" r:id="rId322" location="" display="https://ljk.wine/product/nv-charles-heidsieck-champagne-charlie-cellared-2020-1x75cl-10566468-1-ib-stock-n"/>
+    <hyperlink ref="D325" r:id="rId323" location="" display="https://ljk.wine/product/1990-m-chapoutier-hermitage-chante-alouette-3x75cl-10513505-3-ib-stock-n"/>
+    <hyperlink ref="D326" r:id="rId324" location="" display="https://ljk.wine/product/2003-chateau-maucoil-chateauneuf-du-pape-blanc-1x75cl-1050936313042584"/>
+    <hyperlink ref="D327" r:id="rId325" location="" display="https://ljk.wine/product/2007-chateau-rayas-chateauneuf-du-pape-1x75cl-1059737513921381"/>
+    <hyperlink ref="D328" r:id="rId326" location="" display="https://ljk.wine/product/2012-chateau-de-fonsalette-cotes-du-rhone-blanc-1x75cl-1060830014063836"/>
+    <hyperlink ref="D329" r:id="rId327" location="" display="https://ljk.wine/product/2016-domaine-jean-louis-chave-hermitage-rouge-6x75cl-1053375913278743"/>
+    <hyperlink ref="D330" r:id="rId328" location="" display="https://ljk.wine/product/2016-stephane-ogier-cote-rotie-reserve-6x75cl-10509299-6-ib-stock-n"/>
+    <hyperlink ref="D331" r:id="rId329" location="" display="https://ljk.wine/product/2010-ziereisen-blauer-spatburgunder-jaspis-alte-reben-baden-6x75cl-10509357-6-ib-stock-n"/>
+    <hyperlink ref="D332" r:id="rId330" location="" display="https://ljk.wine/product/2010-joh-jos-prum-graacher-himmelreich-riesling-auslese-goldkapsel-n-mosel-6x75cl-10509355-6-ib-stock-n"/>
+    <hyperlink ref="D333" r:id="rId331" location="" display="https://ljk.wine/product/2010-joh-jos-prum-graacher-himmelreich-riesling-auslese-mosel-1x75cl-1050935613042509"/>
+    <hyperlink ref="D334" r:id="rId332" location="" display="https://ljk.wine/product/2020-joh-jos-prum-graacher-himmelreich-riesling-auslese-goldkapsel-mosel-1x150cl-10392879-1-ib-stock-n"/>
+    <hyperlink ref="D335" r:id="rId333" location="" display="https://ljk.wine/product/2020-joh-jos-prum-wehlener-sonnenuhr-riesling-auslese-goldkapsel-mosel-6x75cl-10392901-6-ib-stock-n"/>
+    <hyperlink ref="D336" r:id="rId334" location="" display="https://ljk.wine/product/2021-dr-loosen-erdener-treppchen-riesling-trockenbeerenauslese-mosel-1x75cl-1050247814291849"/>
+    <hyperlink ref="D337" r:id="rId335" location="" display="https://ljk.wine/product/2021-dr-loosen-urziger-wurzgarten-riesling-alte-reben-gg-mosel-1x75cl-10502479-1-ib-stock-n"/>
+    <hyperlink ref="D338" r:id="rId336" location="" display="https://ljk.wine/product/2018-schafer-frohlich-bockenauer-felseneck-riesling-gg-nahe-6x75cl-10509219-6-ib-stock-n"/>
+    <hyperlink ref="D339" r:id="rId337" location="" display="https://ljk.wine/product/2017-knewitz-goldberg-riesling-rheinhessen-1x75cl-1051156713059698"/>
+    <hyperlink ref="D340" r:id="rId338" location="" display="https://ljk.wine/product/2017-wittmann-westhofener-morstein-riesling-gg-rheinhessen-6x75cl-10509285-6-ib-stock-n"/>
+    <hyperlink ref="D341" r:id="rId339" location="" display="https://ljk.wine/product/2018-knewitz-appenheimer-riesling-rheinhessen-6x75cl-10513504-6-ib-stock-n"/>
+    <hyperlink ref="D342" r:id="rId340" location="" display="https://ljk.wine/product/2018-kuhling-gillot-hipping-riesling-gg-rheinhessen-6x75cl-10509217-6-ib-stock-n"/>
+    <hyperlink ref="D343" r:id="rId341" location="" display="https://ljk.wine/product/2018-kuhling-gillot-olberg-riesling-gg-rheinhessen-6x75cl-10509218-6-ib-stock-n"/>
+    <hyperlink ref="D344" r:id="rId342" location="" display="https://ljk.wine/product/2018-wittmann-westhofener-aulerde-riesling-grosses-gewachs-rheinhessen-6x75cl-10392843-6-ib-stock-n"/>
+    <hyperlink ref="D345" r:id="rId343" location="" display="https://ljk.wine/product/2018-wittmann-westhofener-kirchspiel-riesling-grosses-gewachs-rheinhessen-3x75cl-10509220-3-ib-stock-n"/>
+    <hyperlink ref="D346" r:id="rId344" location="" display="https://ljk.wine/product/2018-wittmann-westhofener-kirchspiel-riesling-grosses-gewachs-rheinhessen-6x75cl-10509220-6-ib-stock-n"/>
+    <hyperlink ref="D347" r:id="rId345" location="" display="https://ljk.wine/product/2019-keller-dalsheimer-oberer-hubacker-riesling-trocken-gg-rheinhessen-1x75cl-1051158914291848"/>
+    <hyperlink ref="D348" r:id="rId346" location="" display="https://ljk.wine/product/2019-keller-feuervogel-silvaner-trocken-rheinhessen-6x75cl-10392861-6-ib-stock-n"/>
+    <hyperlink ref="D349" r:id="rId347" location="" display="https://ljk.wine/product/2019-keller-westhofen-kirchspiel-riesling-trocken-gg-1x75cl-1041410012801493"/>
+    <hyperlink ref="D350" r:id="rId348" location="" display="https://ljk.wine/product/2019-keller-westhofen-kirchspiel-riesling-trocken-gg-1x75cl-10414100-1-ib-stock-n"/>
+    <hyperlink ref="D351" r:id="rId349" location="" display="https://ljk.wine/product/2019-wittmann-westhofener-aulerde-riesling-grosses-gewachs-rheinhessen-3x150cl-10392893-3-ib-stock-n"/>
+    <hyperlink ref="D352" r:id="rId350" location="" display="https://ljk.wine/product/2019-wittmann-westhofener-kirchspiel-riesling-grosses-gewachs-rheinhessen-6x75cl-10505983-6-ib-stock-n"/>
+    <hyperlink ref="D353" r:id="rId351" location="" display="https://ljk.wine/product/2019-wittmann-westhofener-morstein-riesling-gg-rheinhessen-6x75cl-10505979-6-ib-stock-n"/>
+    <hyperlink ref="D354" r:id="rId352" location="" display="https://ljk.wine/product/2021-weingut-keller-hubacker-gg-1x75cl-1041409712801490"/>
+    <hyperlink ref="D355" r:id="rId353" location="" display="https://ljk.wine/product/2021-weingut-keller-hubacker-gg-1x75cl-10414097-1-ib-stock-n"/>
+    <hyperlink ref="D356" r:id="rId354" location="" display="https://ljk.wine/product/2019-bell-hill-old-weka-pass-road-pinot-noir-canterbury-1x75cl-1050915813041038"/>
+    <hyperlink ref="D357" r:id="rId355" location="" display="https://ljk.wine/product/2020-bell-hill-old-weka-pass-road-pinot-noir-canterbury-6x75cl-10533279-6-ib-stock-n"/>
+    <hyperlink ref="D358" r:id="rId356" location="" display="https://ljk.wine/product/2015-raen-free-stone-occidental-bodega-vineyard-sonoma-coast-2x75cl-10511550-2-ib-stock-n"/>
+    <hyperlink ref="D359" r:id="rId357" location="" display="https://ljk.wine/product/2015-raen-home-field-pinot-noir-fort-ross-seaview-2x75cl-10511543-2-ib-stock-n"/>
+    <hyperlink ref="D360" r:id="rId358" location="" display="https://ljk.wine/product/2016-raen-free-stone-occidental-bodega-vineyard-sonoma-coast-2x75cl-10511554-2-ib-stock-n"/>
+    <hyperlink ref="D361" r:id="rId359" location="" display="https://ljk.wine/product/2016-raen-home-field-pinot-noir-fort-ross-seaview-2x75cl-10511555-2-ib-stock-n"/>
+    <hyperlink ref="D362" r:id="rId360" location="" display="https://ljk.wine/product/2016-raen-royal-st-robert-cuvee-pinot-noir-sonoma-coast-2x75cl-10511556-2-ib-stock-n"/>
+    <hyperlink ref="D363" r:id="rId361" location="" display="https://ljk.wine/product/2016-the-mascot-cabernet-sauvignon-napa-valley-6x75cl-10570148-6-dp-stock-n"/>
+    <hyperlink ref="D364" r:id="rId362" location="" display="https://ljk.wine/product/2017-raen-free-stone-occidental-bodega-vineyard-sonoma-coast-2x75cl-10511571-2-ib-stock-n"/>
+    <hyperlink ref="D365" r:id="rId363" location="" display="https://ljk.wine/product/2017-raen-home-field-pinot-noir-fort-ross-seaview-2x75cl-10511572-2-ib-stock-n"/>
+    <hyperlink ref="D366" r:id="rId364" location="" display="https://ljk.wine/product/2017-raen-royal-st-robert-cuvee-pinot-noir-sonoma-coast-2x75cl-10511573-2-ib-stock-n"/>
+    <hyperlink ref="D367" r:id="rId365" location="" display="https://ljk.wine/product/2019-kistler-les-noisetiers-sonoma-coast-1x75cl-1050573512999822"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>