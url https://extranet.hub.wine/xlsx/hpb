--- v0 (2026-04-03)
+++ v1 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="709">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="694">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
@@ -282,146 +282,143 @@
   <si>
     <t>Marquis d'Angerville Volnay 1er  Clos des Ducs</t>
   </si>
   <si>
     <t>£650</t>
   </si>
   <si>
     <t>£550</t>
   </si>
   <si>
     <t>92 VM</t>
   </si>
   <si>
     <t>Marquis d'Angerville Volnay 1er Champans</t>
   </si>
   <si>
     <t>£275</t>
   </si>
   <si>
     <t>£180</t>
   </si>
   <si>
     <t>88 VM</t>
   </si>
   <si>
-    <t>Jadot Corton GC Pougets</t>
+    <t>89 WA</t>
+  </si>
+  <si>
+    <t>£278.50</t>
+  </si>
+  <si>
+    <t>Ramonet Chassagne-Montrachet 1er Rouge  Clos de la Boudriotte</t>
+  </si>
+  <si>
+    <t>£195</t>
+  </si>
+  <si>
+    <t>Comtes Lafon Volnay 1er  Clos des Chenes</t>
+  </si>
+  <si>
+    <t>£160</t>
+  </si>
+  <si>
+    <t>Jadot Beaune 1er Clos des Couchereaux</t>
+  </si>
+  <si>
+    <t>£175</t>
+  </si>
+  <si>
+    <t>87-89 VM</t>
+  </si>
+  <si>
+    <t>Marquis d'Angerville Volnay 1er  Taillepieds</t>
+  </si>
+  <si>
+    <t>£225</t>
+  </si>
+  <si>
+    <t>93 VM</t>
+  </si>
+  <si>
+    <t>£295</t>
+  </si>
+  <si>
+    <t>Nicolas Potel Pommard 1er  Les Rugiens</t>
+  </si>
+  <si>
+    <t>£690</t>
+  </si>
+  <si>
+    <t>90 VM</t>
+  </si>
+  <si>
+    <t>Pavelot Savigny-les-Beaune 1er  La Dominode</t>
+  </si>
+  <si>
+    <t>£45</t>
+  </si>
+  <si>
+    <t>89 VM</t>
+  </si>
+  <si>
+    <t>Comte Armand Pommard 1er Clos des Epeneaux</t>
+  </si>
+  <si>
+    <t>£110</t>
+  </si>
+  <si>
+    <t>87 WA</t>
+  </si>
+  <si>
+    <t>Janotsbos Volnay</t>
+  </si>
+  <si>
+    <t>£32.50</t>
+  </si>
+  <si>
+    <t>Marc Colin le Montrachet GC</t>
+  </si>
+  <si>
+    <t>£975</t>
+  </si>
+  <si>
+    <t>£795</t>
+  </si>
+  <si>
+    <t>Tollot-Beaut Corton GC Les Bressandes</t>
+  </si>
+  <si>
+    <t>17.5/20 JR</t>
+  </si>
+  <si>
+    <t>Voillot Pommard 1er  Les Rugiens</t>
   </si>
   <si>
     <t>£90</t>
   </si>
   <si>
-    <t>90 VM</t>
-[...88 lines deleted...]
-  <si>
     <t>92 WA</t>
   </si>
   <si>
     <t>Louis Boillot Pommard 1er  Les Croix Noires</t>
   </si>
   <si>
     <t>£660</t>
   </si>
   <si>
     <t>93 WA</t>
   </si>
   <si>
     <t>£58.50</t>
   </si>
   <si>
     <t>Roche de Bellene Savigny-les-Beaune VV</t>
   </si>
   <si>
     <t>Comtes Lafon Volnay 1er Santenots du Milieu</t>
   </si>
   <si>
     <t>93+ AG</t>
   </si>
   <si>
     <t>Drouhin Volnay 1er  Clos des Chenes</t>
@@ -447,1731 +444,1689 @@
   <si>
     <t>£1,395</t>
   </si>
   <si>
     <t>£1,095</t>
   </si>
   <si>
     <t>91 WA</t>
   </si>
   <si>
     <t>Comte Armand Auxey-Duresses</t>
   </si>
   <si>
     <t>£32</t>
   </si>
   <si>
     <t>88-90 WA</t>
   </si>
   <si>
     <t>Comtes Lafon Monthelie 1er Les Duresses</t>
   </si>
   <si>
     <t>£55</t>
   </si>
   <si>
+    <t>Jacques Carillon St. Aubin 1er Rouge  Les Pitangerets</t>
+  </si>
+  <si>
+    <t>£22.50</t>
+  </si>
+  <si>
+    <t>15/20 JR</t>
+  </si>
+  <si>
+    <t>Jadot Beaune 1er  Clos des Ursules</t>
+  </si>
+  <si>
+    <t>£66</t>
+  </si>
+  <si>
+    <t>92-94 AG</t>
+  </si>
+  <si>
+    <t>de Montille Beaune 1er Blanc  Les Aigrots</t>
+  </si>
+  <si>
+    <t>16.5+/20 JR</t>
+  </si>
+  <si>
+    <t>Bachelet-Monnot Maranges 1er Clos Boutiere Rouge</t>
+  </si>
+  <si>
+    <t>£27.50</t>
+  </si>
+  <si>
+    <t>Chandon de Briailles Corton GC Blanc</t>
+  </si>
+  <si>
+    <t>£82.60</t>
+  </si>
+  <si>
+    <t>Darviot-Perrin Meursault 1er  Les Perrieres</t>
+  </si>
+  <si>
+    <t>£120</t>
+  </si>
+  <si>
+    <t>16.5/20 JR</t>
+  </si>
+  <si>
+    <t>Faiveley Bienvenues-Batard-Montrachet GC</t>
+  </si>
+  <si>
+    <t>Ravaut Ladoix 1er  Les Basses Mourottes</t>
+  </si>
+  <si>
+    <t>£348</t>
+  </si>
+  <si>
+    <t>16/20 JR</t>
+  </si>
+  <si>
+    <t>Camus-Bruchon Savigny les Beaune  Pimentiers VV</t>
+  </si>
+  <si>
+    <t>£26</t>
+  </si>
+  <si>
+    <t>91+ JG</t>
+  </si>
+  <si>
+    <t>Camus-Bruchon Savigny les Beaune 1er  Les Lavieres</t>
+  </si>
+  <si>
+    <t>93+ JG</t>
+  </si>
+  <si>
+    <t>Camus-Bruchon Savigny-les-Beaune 1er  Les Lavieres</t>
+  </si>
+  <si>
+    <t>£33.50</t>
+  </si>
+  <si>
+    <t>J-M Pillot Santenay Les Champs Claudes</t>
+  </si>
+  <si>
+    <t>£38</t>
+  </si>
+  <si>
+    <t>£29</t>
+  </si>
+  <si>
+    <t>Jean-Yves Devevey Hautes Cotes de Beaune Blanc  Les Champs Perdrix</t>
+  </si>
+  <si>
+    <t>£300</t>
+  </si>
+  <si>
+    <t>£28.50</t>
+  </si>
+  <si>
+    <t>Ravaut Ladoix 1er  Bois Roussot</t>
+  </si>
+  <si>
+    <t>£420</t>
+  </si>
+  <si>
+    <t>90+ MR</t>
+  </si>
+  <si>
+    <t>£38.50</t>
+  </si>
+  <si>
+    <t>Violot-Guillemard Pommard 1er  Les Rugiens</t>
+  </si>
+  <si>
+    <t>£87.50</t>
+  </si>
+  <si>
+    <t>93 NM</t>
+  </si>
+  <si>
+    <t>Bernard Moreau Chassagne-Montrachet 1er  Les Caillerets</t>
+  </si>
+  <si>
+    <t>£1,050</t>
+  </si>
+  <si>
+    <t>£270</t>
+  </si>
+  <si>
+    <t>92+ JG</t>
+  </si>
+  <si>
+    <t>Coche-Dury Puligny-Montrachet  Les Enseigneres</t>
+  </si>
+  <si>
+    <t>£1,175</t>
+  </si>
+  <si>
+    <t>92+ WA</t>
+  </si>
+  <si>
+    <t>Matrot Monthelie</t>
+  </si>
+  <si>
+    <t>Rollin Pernand-Vergelesses Blanc</t>
+  </si>
+  <si>
+    <t>88 JM</t>
+  </si>
+  <si>
+    <t>Violot-Guillemard Pommard 1er  La Platiere</t>
+  </si>
+  <si>
+    <t>£57.50</t>
+  </si>
+  <si>
+    <t>£77.50</t>
+  </si>
+  <si>
+    <t>de Montille Volnay 1er  Taillepieds</t>
+  </si>
+  <si>
+    <t>Claire Naudin Hautes Cotes de Beaune Blanc  Bellis Perennis</t>
+  </si>
+  <si>
+    <t>£42.50</t>
+  </si>
+  <si>
+    <t>87 JM</t>
+  </si>
+  <si>
+    <t>Drouhin Beaune 1er Clos des Mouches Blanc</t>
+  </si>
+  <si>
+    <t>£145</t>
+  </si>
+  <si>
+    <t>89 NM</t>
+  </si>
+  <si>
+    <t>J-M Pillot Chassagne-Montrachet Rouge  'Mes Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Jacques Carillon Puligny-Montrachet</t>
+  </si>
+  <si>
+    <t>£75</t>
+  </si>
+  <si>
+    <t>17/20 JR</t>
+  </si>
+  <si>
+    <t>Jadot Chevalier-Montrachet GC  Les Demoiselles</t>
+  </si>
+  <si>
+    <t>Soon</t>
+  </si>
+  <si>
+    <t>Lafarge Volnay</t>
+  </si>
+  <si>
+    <t>89-91 NM</t>
+  </si>
+  <si>
+    <t>Ravaut Ladoix Blanc  Les Hautes Mourottes</t>
+  </si>
+  <si>
+    <t>£40</t>
+  </si>
+  <si>
+    <t>Rebourgeon-Mure Pommard 1er  Clos Micault</t>
+  </si>
+  <si>
+    <t>£43.50</t>
+  </si>
+  <si>
+    <t>90-92 NM</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>£288</t>
+  </si>
+  <si>
+    <t>Bernard Moreau Chassagne-Montrachet 1er  Les Vergers</t>
+  </si>
+  <si>
+    <t>£135</t>
+  </si>
+  <si>
+    <t>Jadot Beaune 1er Greves Le Clos Blanc</t>
+  </si>
+  <si>
+    <t>15.5/20 JR</t>
+  </si>
+  <si>
+    <t>£33</t>
+  </si>
+  <si>
+    <t>15.5+/20 JR</t>
+  </si>
+  <si>
+    <t>£177</t>
+  </si>
+  <si>
+    <t>Vincent Latour Meursault  Cuvee St. Jean</t>
+  </si>
+  <si>
+    <t>91 BH</t>
+  </si>
+  <si>
+    <t>£324</t>
+  </si>
+  <si>
+    <t>Alain Gras St. Romain Rouge</t>
+  </si>
+  <si>
+    <t>£25.50</t>
+  </si>
+  <si>
+    <t>Bzikot Puligny-Montrachet 1er Folatieres</t>
+  </si>
+  <si>
+    <t>86-87 JM</t>
+  </si>
+  <si>
+    <t>Jean-Yves Devevey Hautes Cotes de Beaune Blanc  Les Chagnots XVIII Lunes</t>
+  </si>
+  <si>
+    <t>£360</t>
+  </si>
+  <si>
+    <t>£480</t>
+  </si>
+  <si>
+    <t>90 JM</t>
+  </si>
+  <si>
+    <t>£37.50</t>
+  </si>
+  <si>
+    <t>87-90 JM</t>
+  </si>
+  <si>
+    <t>89-90 JM</t>
+  </si>
+  <si>
+    <t>Paul Pillot Chassagne-Montrachet</t>
+  </si>
+  <si>
+    <t>£36.50</t>
+  </si>
+  <si>
+    <t>£198</t>
+  </si>
+  <si>
+    <t>£48.50</t>
+  </si>
+  <si>
+    <t>Justin Girardin Santenay 1er La Maladiere</t>
+  </si>
+  <si>
+    <t>£29.50</t>
+  </si>
+  <si>
+    <t>Lafouge Auxey-Duresses 1er Les Duresses</t>
+  </si>
+  <si>
+    <t>Cote de Nuits</t>
+  </si>
+  <si>
+    <t>Rousseau Chambertin GC</t>
+  </si>
+  <si>
+    <t>£2,950</t>
+  </si>
+  <si>
+    <t>£2,750</t>
+  </si>
+  <si>
+    <t>93 AG</t>
+  </si>
+  <si>
+    <t>Engel Clos Vougeot GC</t>
+  </si>
+  <si>
+    <t>£1,825</t>
+  </si>
+  <si>
+    <t>£1,245</t>
+  </si>
+  <si>
+    <t>Roumier Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£625</t>
+  </si>
+  <si>
+    <t>Arnoux Nuits-St. Georges 1er Clos des Corvees Pagets</t>
+  </si>
+  <si>
+    <t>Jadot Chapelle-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Dujac Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>£1,425</t>
+  </si>
+  <si>
+    <t>£1,295</t>
+  </si>
+  <si>
+    <t>Barthod Chambolle-Musigny 1er Charmes</t>
+  </si>
+  <si>
+    <t>Comte de Vogue Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>£895</t>
+  </si>
+  <si>
+    <t>93+ VM</t>
+  </si>
+  <si>
+    <t>Comte de Vogue Musigny GC  Cuvee VV</t>
+  </si>
+  <si>
+    <t>£995</t>
+  </si>
+  <si>
+    <t>£825</t>
+  </si>
+  <si>
+    <t>96 VM</t>
+  </si>
+  <si>
+    <t>86 VM</t>
+  </si>
+  <si>
+    <t>£775</t>
+  </si>
+  <si>
+    <t>94+ VM</t>
+  </si>
+  <si>
+    <t>£2,275</t>
+  </si>
+  <si>
+    <t>£1,675</t>
+  </si>
+  <si>
+    <t>90-93 WA</t>
+  </si>
+  <si>
+    <t>Engel Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£2,400</t>
+  </si>
+  <si>
+    <t>£1,575</t>
+  </si>
+  <si>
+    <t>18 MR</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin 1er Combe aux Moines VV</t>
+  </si>
+  <si>
+    <t>£210</t>
+  </si>
+  <si>
+    <t>90+ VM</t>
+  </si>
+  <si>
+    <t>Jadot Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£165</t>
+  </si>
+  <si>
+    <t>88-90 VM</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Clos Vougeot GC</t>
+  </si>
+  <si>
+    <t>£850</t>
+  </si>
+  <si>
+    <t>£875</t>
+  </si>
+  <si>
+    <t>94 VM</t>
+  </si>
+  <si>
+    <t>Grivot Richebourg GC</t>
+  </si>
+  <si>
+    <t>Roumier Morey-St. Denis 1er Clos de la Bussiere</t>
+  </si>
+  <si>
+    <t>£450</t>
+  </si>
+  <si>
+    <t>87 VM</t>
+  </si>
+  <si>
+    <t>Arnoux Clos de Vougeot GC</t>
+  </si>
+  <si>
+    <t>Arnoux Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£575</t>
+  </si>
+  <si>
+    <t>Arnoux Vosne-Romanee 1er Suchots</t>
+  </si>
+  <si>
+    <t>£395</t>
+  </si>
+  <si>
+    <t>Clos de Tart Clos de Tart GC</t>
+  </si>
+  <si>
+    <t>95 VM</t>
+  </si>
+  <si>
+    <t>Fourrier Griotte-Chambertin GC VV</t>
+  </si>
+  <si>
+    <t>£595</t>
+  </si>
+  <si>
+    <t>£545</t>
+  </si>
+  <si>
+    <t>Grivot Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£350</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Echezeaux GC</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Ruchottes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Mugnier Chambolle-Musigny 1er  Les Fuees</t>
+  </si>
+  <si>
+    <t>91+ VM</t>
+  </si>
+  <si>
+    <t>£2,550</t>
+  </si>
+  <si>
+    <t>Cathiard Vosne-Romanee 1er  Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>92 BH</t>
+  </si>
+  <si>
+    <t>£675</t>
+  </si>
+  <si>
+    <t>Dom. Leroy Vosne-Romanee 1er  Les Beaux Monts</t>
+  </si>
+  <si>
+    <t>£4,250</t>
+  </si>
+  <si>
+    <t>£3,495</t>
+  </si>
+  <si>
+    <t>Fougeray de Beauclair Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>Groffier Chambolle-Musigny 1er Les Hauts Doix</t>
+  </si>
+  <si>
+    <t>Groffier Chambolle-Musigny 1er Les Sentiers</t>
+  </si>
+  <si>
+    <t>Jadot Gevrey-Chambertin 1er Clos St Jacques</t>
+  </si>
+  <si>
+    <t>Jadot Gevrey-Chambertin 1er Lavaut St Jacques</t>
+  </si>
+  <si>
+    <t>90-92 VM</t>
+  </si>
+  <si>
+    <t>Rousseau Chambertin Clos de Beze GC</t>
+  </si>
+  <si>
+    <t>£3,950</t>
+  </si>
+  <si>
+    <t>£3,250</t>
+  </si>
+  <si>
+    <t>Chauvenet Nuits St Georges</t>
+  </si>
+  <si>
+    <t>85-88 VM</t>
+  </si>
+  <si>
+    <t>£410</t>
+  </si>
+  <si>
+    <t>£600</t>
+  </si>
+  <si>
+    <t>£400</t>
+  </si>
+  <si>
+    <t>Cathiard Vosne-Romanee 1er  Orveaux</t>
+  </si>
+  <si>
+    <t>£845</t>
+  </si>
+  <si>
+    <t>Drouhin-Laroze Latricieres-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin 1er Clos St Jacques VV</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin 1er Goulots VV</t>
+  </si>
+  <si>
+    <t>Groffier Chambolle-Musigny 1er Les Amoureuses</t>
+  </si>
+  <si>
+    <t>JJ Confuron Nuits-St. Georges 1er Chaboeufs</t>
+  </si>
+  <si>
+    <t>£325</t>
+  </si>
+  <si>
+    <t>£250</t>
+  </si>
+  <si>
+    <t>Lamarche Clos de Vougeot GC</t>
+  </si>
+  <si>
+    <t>83 WA</t>
+  </si>
+  <si>
+    <t>Lamarche Echezeaux GC</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>Mugnier Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>Ponsot Clos de la Roche GC  VV</t>
+  </si>
+  <si>
+    <t>Rouget Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>86-89 VM</t>
+  </si>
+  <si>
+    <t>Rousseau Ruchottes-Chambertin GC Clos des Ruchottes</t>
+  </si>
+  <si>
+    <t>£1,550</t>
+  </si>
+  <si>
+    <t>£1,500</t>
+  </si>
+  <si>
+    <t>90 NM</t>
+  </si>
+  <si>
+    <t>Gerard Mugneret Echezeaux GC</t>
+  </si>
+  <si>
+    <t>Grivot Vosne-Romanee 1er Beaux Monts</t>
+  </si>
+  <si>
+    <t>£100</t>
+  </si>
+  <si>
+    <t>89-92 VM</t>
+  </si>
+  <si>
+    <t>Rouget Vosne-Romanee 1er Les Beaux Monts</t>
+  </si>
+  <si>
+    <t>86-88 VM</t>
+  </si>
+  <si>
+    <t>£1,750</t>
+  </si>
+  <si>
+    <t>£1,375</t>
+  </si>
+  <si>
+    <t>Fourrier Morey-St. Denis Clos Solon VV</t>
+  </si>
+  <si>
+    <t>Fourrier Vougeot 1er  Les Petits Vougeots VV</t>
+  </si>
+  <si>
+    <t>Barthod Chambolle-Musigny</t>
+  </si>
+  <si>
     <t>£95</t>
   </si>
   <si>
-    <t>92-94 AG</t>
-[...17 lines deleted...]
-    <t>de Montille Beaune 1er Blanc  Les Aigrots</t>
+    <t>Mugneret-Gibourg Nuits-St, Georges 1er Vignes Rondes</t>
+  </si>
+  <si>
+    <t>Roumier Chambolle-Musigny 1er Les Cras</t>
+  </si>
+  <si>
+    <t>81 NM</t>
+  </si>
+  <si>
+    <t>Rousseau Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Arlaud Morey-St.-Denis 1er Les Millandes</t>
+  </si>
+  <si>
+    <t>89+ VM</t>
+  </si>
+  <si>
+    <t>Dominique Mugneret Nuits-St. Georges 1er Boudots</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin VV</t>
+  </si>
+  <si>
+    <t>88-91 VM</t>
+  </si>
+  <si>
+    <t>Groffier Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>£445</t>
+  </si>
+  <si>
+    <t>£748</t>
+  </si>
+  <si>
+    <t>Louis Boillot Nuits St Georges 1er  Les Pruliers</t>
+  </si>
+  <si>
+    <t>92-93 WA</t>
+  </si>
+  <si>
+    <t>Nicolas Potel Chambertin GC</t>
+  </si>
+  <si>
+    <t>92-95 VM</t>
+  </si>
+  <si>
+    <t>Dugat-Py Gevrey-Chambertin 1er  Petite Chapelle</t>
+  </si>
+  <si>
+    <t>Dujac Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£725</t>
+  </si>
+  <si>
+    <t>Dujac Gevrey-Chambertin 1er Aux Combottes</t>
+  </si>
+  <si>
+    <t>£640</t>
+  </si>
+  <si>
+    <t>Frederic Esmonin Ruchottes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>£525</t>
+  </si>
+  <si>
+    <t>Arnoux Nuits-St. Georges 1er  Les Proces</t>
+  </si>
+  <si>
+    <t>Chevillon Nuits-St.-Georges 1er Les Cailles</t>
+  </si>
+  <si>
+    <t>£98</t>
+  </si>
+  <si>
+    <t>£88</t>
+  </si>
+  <si>
+    <t>91-94 VM</t>
+  </si>
+  <si>
+    <t>£653</t>
+  </si>
+  <si>
+    <t>Dujac Clos St Denis GC</t>
+  </si>
+  <si>
+    <t>£716</t>
+  </si>
+  <si>
+    <t>96 AG</t>
+  </si>
+  <si>
+    <t>£155</t>
+  </si>
+  <si>
+    <t>£115</t>
+  </si>
+  <si>
+    <t>Meo-Camuzet Nuits-St. Georges 1er Boudots</t>
+  </si>
+  <si>
+    <t>£2,650</t>
+  </si>
+  <si>
+    <t>96+ AG</t>
+  </si>
+  <si>
+    <t>£1,975</t>
+  </si>
+  <si>
+    <t>95+ AG</t>
+  </si>
+  <si>
+    <t>Rousseau Gevrey-Chambertin 1er  Clos St Jacques</t>
+  </si>
+  <si>
+    <t>Rousseau Gevrey-Chambertin 1er  Lavaux St Jacques</t>
+  </si>
+  <si>
+    <t>Rousseau Gevrey-Chambertin 1er  Les Cazetiers</t>
+  </si>
+  <si>
+    <t>£635</t>
+  </si>
+  <si>
+    <t>Arnoux-Lachaux Vosne-Romanee Les Hautes Maizieres</t>
+  </si>
+  <si>
+    <t>Confuron-Cotetidot Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£48</t>
+  </si>
+  <si>
+    <t>Dujac Vosne-Romanee 1er  Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>£553</t>
+  </si>
+  <si>
+    <t>94 AG</t>
+  </si>
+  <si>
+    <t>Lamarche Vosne-Romanee 1er Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>£255</t>
+  </si>
+  <si>
+    <t>95 WA</t>
+  </si>
+  <si>
+    <t>Rouget Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£1,100</t>
+  </si>
+  <si>
+    <t>93-95 AG</t>
+  </si>
+  <si>
+    <t>£163</t>
+  </si>
+  <si>
+    <t>88-90 AG</t>
+  </si>
+  <si>
+    <t>Bertheau Chambolle-Musigny 1er</t>
+  </si>
+  <si>
+    <t>Bichot Vosne-Romanee 1er  Les Malconsorts Clos Frantin</t>
+  </si>
+  <si>
+    <t>£1,850</t>
+  </si>
+  <si>
+    <t>94-97 AG</t>
+  </si>
+  <si>
+    <t>£1,275</t>
+  </si>
+  <si>
+    <t>Jadot Nuits-St. Georges 1er  Les Boudots</t>
+  </si>
+  <si>
+    <t>£80</t>
+  </si>
+  <si>
+    <t>90-92 AG</t>
+  </si>
+  <si>
+    <t>£415</t>
+  </si>
+  <si>
+    <t>3x75cl</t>
+  </si>
+  <si>
+    <t>£1,185</t>
+  </si>
+  <si>
+    <t>£5,750</t>
+  </si>
+  <si>
+    <t>£4,950</t>
+  </si>
+  <si>
+    <t>95-97 AG</t>
+  </si>
+  <si>
+    <t>Bachelet Charmes-Chambertin GC  VV</t>
+  </si>
+  <si>
+    <t>Jadot Chambertin Clos de Beze GC</t>
+  </si>
+  <si>
+    <t>£172.50</t>
+  </si>
+  <si>
+    <t>89 AG</t>
+  </si>
+  <si>
+    <t>Jouan Morey-St. Denis 1er  Clos Sorbe</t>
+  </si>
+  <si>
+    <t>£65</t>
+  </si>
+  <si>
+    <t>Perrot-Minot Nuits St Georges 1er  La Richemone</t>
+  </si>
+  <si>
+    <t>Rossignol-Trapet Chapelle-Chambertin GC</t>
+  </si>
+  <si>
+    <t>£2,250</t>
+  </si>
+  <si>
+    <t>£1,350</t>
+  </si>
+  <si>
+    <t>£1,225</t>
+  </si>
+  <si>
+    <t>Bichot Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£1,045</t>
+  </si>
+  <si>
+    <t>98 AG</t>
+  </si>
+  <si>
+    <t>£678</t>
+  </si>
+  <si>
+    <t>97 AG</t>
+  </si>
+  <si>
+    <t>J &amp; J-L Trapet Chambertin GC</t>
+  </si>
+  <si>
+    <t>£1,125</t>
+  </si>
+  <si>
+    <t>91 AG</t>
+  </si>
+  <si>
+    <t>Odoul-Coquard Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>£1,785</t>
+  </si>
+  <si>
+    <t>£735</t>
+  </si>
+  <si>
+    <t>Serafin Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>94-96 AG</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Gevrey-Chambertin 1er  Bel-Air</t>
+  </si>
+  <si>
+    <t>£82.50</t>
+  </si>
+  <si>
+    <t>£770</t>
+  </si>
+  <si>
+    <t>£655</t>
+  </si>
+  <si>
+    <t>92-95 AG</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin 1er  Les Goulots</t>
+  </si>
+  <si>
+    <t>£50.10</t>
+  </si>
+  <si>
+    <t>Hudelot-Baillet Chambolle-Musigny  VV</t>
+  </si>
+  <si>
+    <t>J &amp; J-L Trapet Gevrey-Chambertin  Cuvee Ostrea</t>
+  </si>
+  <si>
+    <t>91-93 WA</t>
+  </si>
+  <si>
+    <t>£81</t>
+  </si>
+  <si>
+    <t>91-93 VM</t>
+  </si>
+  <si>
+    <t>£465</t>
+  </si>
+  <si>
+    <t>Coquard-Loison-Fleurot Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£142.50</t>
+  </si>
+  <si>
+    <t>£834</t>
+  </si>
+  <si>
+    <t>£638</t>
+  </si>
+  <si>
+    <t>Dujac Morey-St. Denis</t>
+  </si>
+  <si>
+    <t>£111</t>
+  </si>
+  <si>
+    <t>Geantet-Pansiot Gevrey-Chambertin 1er Poissenot</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£320</t>
+  </si>
+  <si>
+    <t>95 AG</t>
+  </si>
+  <si>
+    <t>£323.50</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Gevrey-Chambertin  La Justice</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Morey St Denis  Tres Girard</t>
+  </si>
+  <si>
+    <t>85-87 VM</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Morey St Denis 1er  La Riotte</t>
+  </si>
+  <si>
+    <t>£83</t>
+  </si>
+  <si>
+    <t>Joliet Fixin 1er Clos de la Perriere</t>
+  </si>
+  <si>
+    <t>Louis Boillot Gevrey-Chambertin  Les Evocelles</t>
+  </si>
+  <si>
+    <t>Roty Gevrey-Chambertin 1er  Fontenys</t>
+  </si>
+  <si>
+    <t>Roty Marsannay  Champs St Etienne</t>
+  </si>
+  <si>
+    <t>88.5 VM</t>
+  </si>
+  <si>
+    <t>£500</t>
+  </si>
+  <si>
+    <t>Clavelier Vosne-Romanee 1er Brulees VV</t>
+  </si>
+  <si>
+    <t>£166</t>
+  </si>
+  <si>
+    <t>£878</t>
+  </si>
+  <si>
+    <t>95+ VM</t>
+  </si>
+  <si>
+    <t>Gerard Julien Nuits St Georges</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin 1er  Champonnets</t>
+  </si>
+  <si>
+    <t>£390</t>
+  </si>
+  <si>
+    <t>£285</t>
+  </si>
+  <si>
+    <t>Michelot Nuits-St. Georges 1er  Les Saint Georges</t>
+  </si>
+  <si>
+    <t>£370</t>
+  </si>
+  <si>
+    <t>£462</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Morey-St. Denis</t>
+  </si>
+  <si>
+    <t>Audoin Marsannay  Les Longeroies</t>
+  </si>
+  <si>
+    <t>£950</t>
+  </si>
+  <si>
+    <t>£808</t>
+  </si>
+  <si>
+    <t>93-95 VM</t>
+  </si>
+  <si>
+    <t>£618</t>
+  </si>
+  <si>
+    <t>96 NM</t>
+  </si>
+  <si>
+    <t>Dujac Fils &amp; Pere Nuits St Georges 1er  Aux Cras</t>
+  </si>
+  <si>
+    <t>£75.35</t>
+  </si>
+  <si>
+    <t>90 WA</t>
+  </si>
+  <si>
+    <t>Geantet-Pansiot Gevrey-Chambertin en Champs</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin  VV Les Songes</t>
+  </si>
+  <si>
+    <t>£510</t>
+  </si>
+  <si>
+    <t>£46</t>
+  </si>
+  <si>
+    <t>87-88 VM</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Morey-St. Denis 1er  Les Chaffots</t>
+  </si>
+  <si>
+    <t>£870</t>
+  </si>
+  <si>
+    <t>£75.50</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Nuits St Georges  Bas de Combe</t>
+  </si>
+  <si>
+    <t>£228</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Nuits St Georges 1er  Chaignots</t>
+  </si>
+  <si>
+    <t>£248.50</t>
+  </si>
+  <si>
+    <t>£1,470</t>
+  </si>
+  <si>
+    <t>£2,125</t>
+  </si>
+  <si>
+    <t>89-91 VM</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Chambolle-Musigny 1er  La Combe d' Orveau</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>£696</t>
+  </si>
+  <si>
+    <t>92-94 VM</t>
+  </si>
+  <si>
+    <t>£80.50</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Mazoyeres-Chambertin GC</t>
+  </si>
+  <si>
+    <t>95 NM</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Morey-St.-Denis 1er La Riotte</t>
+  </si>
+  <si>
+    <t>£68</t>
+  </si>
+  <si>
+    <t>Geantet Pansiot Gevrey-Chambertin 1er Poissenot</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin  VV</t>
+  </si>
+  <si>
+    <t>91-94 JM</t>
+  </si>
+  <si>
+    <t>£1,325</t>
+  </si>
+  <si>
+    <t>Naudin-Ferrand Hautes Cotes de Nuits</t>
+  </si>
+  <si>
+    <t>£30.50</t>
+  </si>
+  <si>
+    <t>Perrot-Minot Nuits St Georges  Les Murgers des Cras</t>
+  </si>
+  <si>
+    <t>Rossignol-Trapet Gevrey-Chambertin VV</t>
+  </si>
+  <si>
+    <t>Dujac Morey-St. Denis 1er Cru</t>
+  </si>
+  <si>
+    <t>Claire Naudin Cote de Nuits Villages  Viola Odorata</t>
+  </si>
+  <si>
+    <t>89-92 JM</t>
+  </si>
+  <si>
+    <t>£83.50</t>
+  </si>
+  <si>
+    <t>Naudin-Ferrand Cote de Nuits-Villages</t>
+  </si>
+  <si>
+    <t>£34.25</t>
+  </si>
+  <si>
+    <t>86-88 JM</t>
+  </si>
+  <si>
+    <t>£330</t>
+  </si>
+  <si>
+    <t>92-95 JM</t>
+  </si>
+  <si>
+    <t>Maconnais</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin Pouilly-Fuisse  Pentacrine</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin St. Veran</t>
+  </si>
+  <si>
+    <t>Julien Guillot Pouilly-Fuisse</t>
+  </si>
+  <si>
+    <t>£41.25</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin Pouilly-Fuisse Clos sur la Roche</t>
+  </si>
+  <si>
+    <t>91+ NM</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin Pouilly-Fuisse 1er Clos sur la Roche</t>
+  </si>
+  <si>
+    <t>Other Burgundy</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>R&amp;P Bouley Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>£25</t>
+  </si>
+  <si>
+    <t>Roumier Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>Barthod Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>88-89 AG</t>
+  </si>
+  <si>
+    <t>Confuron-Gindre Bourgogne Aligote</t>
+  </si>
+  <si>
+    <t>£15</t>
+  </si>
+  <si>
+    <t>Giroud Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>86-88 AG</t>
+  </si>
+  <si>
+    <t>Lafarge Bourgogne Passetoutgrains  L'Exception</t>
+  </si>
+  <si>
+    <t>£23</t>
+  </si>
+  <si>
+    <t>Dom. Chartron Mercurey VV</t>
+  </si>
+  <si>
+    <t>Labruyere Moulin a Vent  Carquelin</t>
+  </si>
+  <si>
+    <t>Labruyere Moulin a Vent  Coeur de Terroirs VV</t>
+  </si>
+  <si>
+    <t>3x150cl</t>
+  </si>
+  <si>
+    <t>£129</t>
+  </si>
+  <si>
+    <t>Arnoux-Lachaux Bourgogne Rouge  Pinot Fin</t>
+  </si>
+  <si>
+    <t>£335</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Bourgogne Rouge  Grand Chaliot</t>
+  </si>
+  <si>
+    <t>£31.50</t>
+  </si>
+  <si>
+    <t>Lafarge Bourgogne Aligote  Raisins Dores</t>
+  </si>
+  <si>
+    <t>£22.75</t>
+  </si>
+  <si>
+    <t>Lafarge-Vial Fleurie  Clos Vernay</t>
+  </si>
+  <si>
+    <t>£159</t>
+  </si>
+  <si>
+    <t>Coudert Fleurie  Clos de la Roilette</t>
+  </si>
+  <si>
+    <t>J-H Goisot Bourgogne Aligote</t>
+  </si>
+  <si>
+    <t>£18</t>
+  </si>
+  <si>
+    <t>Bernard Moreau Bourgogne Blanc</t>
+  </si>
+  <si>
+    <t>86 NM</t>
+  </si>
+  <si>
+    <t>Violot-Guillemard Bourgogne Maison-Dieu</t>
+  </si>
+  <si>
+    <t>£168</t>
+  </si>
+  <si>
+    <t>Philippe Garrey Mercurey 1er Chassiere</t>
+  </si>
+  <si>
+    <t>£207</t>
+  </si>
+  <si>
+    <t>Theulot-Juillot Mercurey VV</t>
+  </si>
+  <si>
+    <t>Cave de Buxy Bourgogne Blanc  Cote Chalonnaise 'Buissonnier'</t>
+  </si>
+  <si>
+    <t>£12.75</t>
+  </si>
+  <si>
+    <t>Other Wines</t>
+  </si>
+  <si>
+    <t>J-L Chave Hermitage Rouge</t>
+  </si>
+  <si>
+    <t>4x75cl</t>
+  </si>
+  <si>
+    <t>£6,700</t>
+  </si>
+  <si>
+    <t>Krug Champagne  Vintage Brut</t>
+  </si>
+  <si>
+    <t>Sparkling</t>
+  </si>
+  <si>
+    <t>£3,750</t>
+  </si>
+  <si>
+    <t>J-L Chave Hermitage Blanc</t>
+  </si>
+  <si>
+    <t>98 VM</t>
+  </si>
+  <si>
+    <t>Thierry Allemand Cornas</t>
+  </si>
+  <si>
+    <t>Le Soula Blanc, Cotes Catalanes</t>
+  </si>
+  <si>
+    <t>Grange des Peres VdP Herault Rouge</t>
+  </si>
+  <si>
+    <t>£235</t>
+  </si>
+  <si>
+    <t>Edmond Vatan Sancerre  Clos la Neore</t>
+  </si>
+  <si>
+    <t>97 JG</t>
+  </si>
+  <si>
+    <t>L'Oratoire Saint Jean d'Aureilhan</t>
+  </si>
+  <si>
+    <t>£62</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Gardet Champagne 'Charles Gardet' Blanc De Blancs Prestige</t>
+  </si>
+  <si>
+    <t>Gardet Champagne Brut Tradition</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Donnhoff   Niederhauser Hermannshohle Auslese Goldkapsel</t>
+  </si>
+  <si>
+    <t>1x37.5cl</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Produttori del Barbaresco Barbaresco  Montestefano Riserva</t>
+  </si>
+  <si>
+    <t>91 JG</t>
+  </si>
+  <si>
+    <t>E Pira e Figli (Chiara Boschis) Barolo Cannubi</t>
+  </si>
+  <si>
+    <t>Elio Altare Langhe Arborina</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>New World</t>
+  </si>
+  <si>
+    <t>TerraVin Marlborough Pinot Noir  Eaton Family Vineyard</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Leacock Boal Madeira</t>
+  </si>
+  <si>
+    <t>Fortified</t>
+  </si>
+  <si>
+    <t>Luis Seabra Douro White Blend  Xisto Cru Branco</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>Lautarul Pinot Noir</t>
+  </si>
+  <si>
+    <t>£8.30</t>
+  </si>
+  <si>
+    <t>88-91 MR</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>CVNE Contino Rioja Reserva</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Calera Mt. Harlan Pinot Noir Reed Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Anderson Valley Pinot Noir  Bearwallow Vineyard</t>
+  </si>
+  <si>
+    <t>£70</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Syrah  Horseshoe Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Syrah  Skyline Vineyard</t>
+  </si>
+  <si>
+    <t>Drew Family Cellars Anderson Valley Pinot Noir  Fog Eater</t>
+  </si>
+  <si>
+    <t>£31</t>
+  </si>
+  <si>
+    <t>Rhys San Mateo County Pinot Noir  Home Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys San Mateo County Pinot Noir</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Pinot Noir  Family Farm Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Pinot Noir  Horseshoe Vineyard</t>
+  </si>
+  <si>
+    <t>£900</t>
+  </si>
+  <si>
+    <t>£78.50</t>
+  </si>
+  <si>
+    <t>Drew Family Cellars Anderson Valley Pinot Noir  Gatekeepers</t>
+  </si>
+  <si>
+    <t>Drew Family Cellars Anderson Valley Pinot Noir  Morning Dew Ranch Vineyard</t>
+  </si>
+  <si>
+    <t>£41</t>
+  </si>
+  <si>
+    <t>Rhys Alesia Mendocino County Chardonnay  Alder Springs Vineyard</t>
+  </si>
+  <si>
+    <t>£810</t>
+  </si>
+  <si>
+    <t>£71</t>
+  </si>
+  <si>
+    <t>Rhys Anderson Valley Pinot Noir  Porcupine Hill</t>
+  </si>
+  <si>
+    <t>£82.23</t>
+  </si>
+  <si>
+    <t>94+ AG</t>
+  </si>
+  <si>
+    <t>£50</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Chardonnay  Horseshoe Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Pinot Noir  Alpine Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Pinot Noir</t>
+  </si>
+  <si>
+    <t>Varner Santa Cruz Mountains Chardonnay  Spring Ridge Vineyard Amphitheater Block</t>
+  </si>
+  <si>
+    <t>Varner Santa Cruz Mountains Chardonnay  Spring Ridge Vineyard Home Block</t>
+  </si>
+  <si>
+    <t>Lutum Sonoma Coast Chardonnay  Gap's Crown Vineyard</t>
+  </si>
+  <si>
+    <t>Neely (Varner) Santa Cruz Mountains Chardonnay  Spring Ridge Vineyard Holly's Cuvee</t>
+  </si>
+  <si>
+    <t>Rhys Anderson Valley Chardonnay</t>
+  </si>
+  <si>
+    <t>£43.75</t>
+  </si>
+  <si>
+    <t>92 JG</t>
+  </si>
+  <si>
+    <t>£72.50</t>
+  </si>
+  <si>
+    <t>£76</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Chardonnay  Alpine Vineyard</t>
+  </si>
+  <si>
+    <t>£203.50</t>
+  </si>
+  <si>
+    <t>1x50cl</t>
+  </si>
+  <si>
+    <t>£208.50</t>
+  </si>
+  <si>
+    <t>£62.50</t>
+  </si>
+  <si>
+    <t>£89</t>
+  </si>
+  <si>
+    <t>£92.50</t>
+  </si>
+  <si>
+    <t>6x150cl</t>
+  </si>
+  <si>
+    <t>£1,209</t>
+  </si>
+  <si>
+    <t>Rhys Alesia Santa Cruz Mountains Chardonnay</t>
+  </si>
+  <si>
+    <t>Rhys Alesia Santa Cruz Mountains Pinot Noir</t>
   </si>
   <si>
     <t>£35</t>
-  </si>
-[...1654 lines deleted...]
-    <t>Rhys Alesia Santa Cruz Mountains Pinot Noir</t>
   </si>
   <si>
     <t>Drew Family Cellars Mendocino Ridge Pinot Noir Faite de Mer Farm</t>
   </si>
   <si>
     <t>Kongsgaard Estate Chardonnay</t>
   </si>
   <si>
     <t>£1,380</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <i/>
@@ -2208,583 +2163,568 @@
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-raveneau-chablis-gc-blanchot-1x75cl-1023500210990686" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235001-1-DP-10990799" TargetMode="External"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-gruhier-bourgogne-epineuil-1x75cl-hub-SE10256977-1-DP-11155595" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-gruhier-bourgogne-epineuil-1x75cl-1025697711155595" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-julien-brocard-chablis-1er-cote-de-lechet-1x75cl-hub-SE10235085-1-DP-10990841" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-j-h-goisot-st-bris-exogyra-virgula-1x75cl-hub-SE10234898-1-DP-10990546" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-rv-dauvissat-chablis-1er-sechet-1x75cl-hub-SE10234968-1-DP-10990635" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-rv-dauvissat-irancy-1x75cl-1025698411155604" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235065-1-DP-11074140" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-12x75cl-1023482311037179" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-1x75cl-1025699213562078" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-6x75cl-hub-SE10256992-6-IB-11155614" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-1x75cl-hub-SE10234823-1-DP-10990448" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-la-forest-1x75cl-1025699011155610" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-sechet-1x75cl-1025698911155609" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1x75cl-1025698811155608" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-petit-chablis-1x75cl-1025698511155605" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-12x75cl-hub-SE10239395-12-IB-11037186" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10239395-1-DP-12617809" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-montee-de-tonnerre-1x75cl-hub-SE10239396-1-DP-12617804" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1976-bouchard-pere-fils-volnay-1er-taillepieds-1x150cl-hub-VS10253644-1-DP-11136103" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1990-coche-dury-meursault-rouge-1x75cl-hub-VS10234324-1-DP-10989860" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1990-de-courcel-pommard-1er-grand-clos-des-epenots-1x75cl-hub-SE10234816-1-DP-10990435" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-chandon-de-briailles-pernand-vergelesses-1er-ile-des-vergelesses-1x75cl-hub-SE10239177-1-DP-11035625" TargetMode="External"/>
-<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-lafarge-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234297-1-DP-10989831" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-lafarge-volnay-1er-clos-des-chenes-1x75cl-1023429710989831" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-faiveley-corton-gc-clos-des-cortons-faiveley-1x150cl-hub-VS10234401-1-DP-10989939" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-clos-des-ducs-1x150cl-hub-VS10234302-1-DP-10989837" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253704-1-DP-11136167" TargetMode="External"/>
-<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-jadot-corton-gc-pougets-1x75cl-hub-SE10235078-1-DP-10990826" TargetMode="External"/>
-[...476 lines deleted...]
-<Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066" TargetMode="External"/></Relationships>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-IB-10990865" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-DP-10990467" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-ramonet-chassagne-montrachet-1er-rouge-clos-de-la-boudriotte-1x75cl-hub-VS10234315-1-DP-10989851" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-comtes-lafon-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234394-1-DP-10989932" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-jadot-beaune-1er-clos-des-couchereaux-1x150cl-hub-VS10254803-1-DP-11136155" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-taillepieds-1x75cl-hub-VS10234303-1-DP-10989838" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253705-1-DP-11136168" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-nicolas-potel-pommard-1er-les-rugiens-12x75cl-hub-SE10234848-12-IB-10990625" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-pavelot-savigny-les-beaune-1er-la-dominode-1x75cl-hub-VS10442278-1-DP-12529679" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-comte-armand-pommard-1er-clos-des-epeneaux-1x75cl-hub-VS10253655-1-DP-11136114" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-lafarge-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234298-1-DP-10989832" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-janotsbos-volnay-1x75cl-hub-SE10235081-1-DP-10990830" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-marc-colin-le-montrachet-gc-1x75cl-hub-VS10234301-1-DP-10989835" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-tollot-beaut-corton-gc-les-bressandes-1x150cl-hub-VS10442289-1-DP-12529691" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-voillot-pommard-1er-les-rugiens-1x75cl-hub-SE10235073-1-DP-10990820" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-12x75cl-hub-SE10234950-12-IB-10990613" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10234950-1-DP-10990854" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10235093-1-DP-10990855" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-roche-de-bellene-savigny-les-beaune-vv-1x75cl-1044224313231458" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-comtes-lafon-volnay-1er-santenots-du-milieu-1x75cl-1023472713706487" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-drouhin-volnay-1er-clos-des-chenes-1x75cl-hub-SE10234773-1-DP-10990384" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-drouhin-volnay-1er-clos-des-chenes-6x75cl-hub-SE10234773-6-IB-10990439" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-hubert-lamy-st-aubin-1er-clos-de-la-chateniere-blanc-1x75cl-hub-VS10442267-1-DP-12529668" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-coche-dury-meursault-1x75cl-hub-VS10234387-1-DP-10989924" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-comte-armand-auxey-duresses-1x75cl-hub-SE10234725-1-DP-10990316" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-comtes-lafon-monthelie-1er-les-duresses-1x75cl-1058261413706485" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-jacques-carillon-st-aubin-1er-rouge-les-pitangerets-1x75cl-hub-SE10234806-1-DP-10990421" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-1x75cl-hub-SE10234892-1-DP-10990538" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-6x75cl-hub-SE10234892-6-IB-10990539" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-de-montille-beaune-1er-blanc-les-aigrots-1x75cl-1023563210999163" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-bachelet-monnot-maranges-1er-clos-boutiere-rouge-1x75cl-hub-SE10234699-1-DP-10990287" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-chandon-de-briailles-corton-gc-blanc-1x75cl-hub-SE10234750-1-DP-10990349" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-darviot-perrin-meursault-1er-les-perrieres-1x75cl-hub-SE10234731-1-DP-10990324" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-faiveley-bienvenues-batard-montrachet-gc-1x75cl-1058891413805809" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-12x75cl-hub-SE10234861-12-IB-10990640" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234861-1-DP-10990495" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234701-1-DP-11868841" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234700-6-IB-10990288" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023470011868852" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-j-m-pillot-santenay-les-champs-claudes-1x75cl-1044227912529680" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-12x75cl-hub-SE10234896-12-IB-10990544" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-1x75cl-hub-SE10234896-1-DP-10990833" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-12x75cl-hub-SE10234971-12-IB-10990638" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-1x75cl-hub-SE10234971-1-DP-12002455" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-violot-guillemard-pommard-1er-les-rugiens-1x75cl-1023507110990817" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-bernard-moreau-chassagne-montrachet-1er-les-caillerets-6x75cl-hub-SE10234751-6-IB-10990350" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-12x75cl-hub-SE10234737-12-IB-10990422" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234737-1-DP-11868848" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023474413562141" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234744-6-IB-10990423" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-coche-dury-puligny-montrachet-les-enseigneres-1x75cl-hub-VS10234651-1-DP-10990225" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-matrot-monthelie-1x75cl-1058261913706491" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234988-1-DP-10990667" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235041-1-DP-10990770" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-les-rugiens-1x75cl-hub-SE10235072-1-DP-10990819" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-de-montille-volnay-1er-taillepieds-1x75cl-hub-SE10234732-1-DP-10990326" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472210990310" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-drouhin-beaune-1er-clos-des-mouches-blanc-1x75cl-1058891613805811" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-1x75cl-hub-SE10234899-1-DP-12006698" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-6x75cl-hub-SE10234899-6-IB-10990547" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-jacques-carillon-puligny-montrachet-1x75cl-hub-SE10234890-1-DP-10990535" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-jadot-chevalier-montrachet-gc-les-demoiselles-1x75cl-hub-VS10234653-1-IB-10990227" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-lafarge-volnay-1x75cl-hub-SE10235090-1-DP-11877613" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-ravaut-ladoix-blanc-les-hautes-mourottes-1x75cl-hub-SE10234864-1-DP-10990498" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-1x75cl-hub-SE10234865-1-DP-12296585" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-6x75cl-hub-SE10234865-6-IB-10990687" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-12x75cl-hub-SE10234989-12-IB-10990782" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234989-1-DP-10990668" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235070-1-DP-10990815" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-bernard-moreau-chassagne-montrachet-1er-les-vergers-1x75cl-1023476410990373" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-jadot-beaune-1er-greves-le-clos-blanc-1x75cl-hub-SE10256493-1-DP-11153018" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023486213264652" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234862-6-IB-10990641" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234713-1-DP-10990766" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10234716-1-DP-10990816" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-6x75cl-hub-SE10234716-6-IB-10990304" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-12x75cl-hub-SE10234739-12-IB-10990362" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-1x75cl-hub-SE10234739-1-DP-10990335" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-bzikot-puligny-montrachet-1er-folatieres-1x75cl-1058259813706469" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472310990312" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234894-12-IB-10990541" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234894-1-DP-10990832" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234863-1-DP-10990497" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234863-6-IB-10990642" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-12x75cl-hub-SE10234714-12-IB-10990302" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234714-1-DP-10990769" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-hub-SE10236308-1-DP-11661729" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234895-12-IB-10990542" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234895-1-DP-10990543" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-paul-pillot-chassagne-montrachet-1x75cl-1023629911002882" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023630313264653" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-1023630311002895" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-1x75cl-1023471513562138" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-6x75cl-1023471510990303" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-justin-girardin-santenay-1er-la-maladiere-1x75cl-1046570912780706" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-lafouge-auxey-duresses-1er-les-duresses-1x75cl-1058261713706489" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1988-rousseau-chambertin-gc-1x75cl-hub-VS10383439-1-DP-11923970" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1989-engel-clos-vougeot-gc-1x75cl-hub-SE10234776-1-DP-10990387" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1989-roumier-chambolle-musigny-1x75cl-1023499510990678" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1989-roumier-chambolle-musigny-1x75cl-1023499510990677" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1991-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253637-1-DP-11136096" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-jadot-chapelle-chambertin-gc-1x75cl-hub-VS10234290-1-DP-10989824" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1994-dujac-bonnes-mares-gc-1x75cl-hub-VS10234398-1-DP-10989936" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-barthod-chambolle-musigny-1er-charmes-1x75cl-1025364013231531" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234388-1-DP-10989925" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234390-1-DP-10989928" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253636-1-DP-11136095" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234391-1-DP-10989929" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-engel-clos-vougeot-gc-1x75cl-hub-SE10234777-1-DP-10990389" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-engel-echezeaux-gc-1x75cl-hub-SE10234578-1-DP-11899392" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10254744-1-DP-11143219" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-jadot-clos-de-la-roche-gc-1x75cl-1023437010989906" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-mugneret-gibourg-clos-vougeot-gc-1x75cl-hub-VS10234482-1-DP-10990029" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1997-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234392-1-DP-10989930" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1997-grivot-richebourg-gc-1x75cl-hub-VS10249890-1-DP-11114697" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1997-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10253720-1-DP-11136183" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10253634-1-DP-11136093" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-arnoux-echezeaux-gc-1x75cl-hub-VS10253635-1-DP-11136094" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-arnoux-vosne-romanee-1er-suchots-1x75cl-hub-VS10253638-1-DP-11136097" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234382-1-DP-10989918" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234393-1-DP-10989931" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-fourrier-griotte-chambertin-gc-vv-1x75cl-1025368813604139" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-grivot-echezeaux-gc-1x75cl-1023459810990172" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-mugneret-gibourg-echezeaux-gc-1x75cl-1023459910990173" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-mugneret-gibourg-ruchottes-chambertin-gc-1x75cl-hub-VS10253709-1-DP-11136172" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-mugnier-chambolle-musigny-1er-les-fuees-1x75cl-hub-VS10234305-1-DP-10989840" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-rousseau-chambertin-gc-1x75cl-hub-VS10234508-1-DP-10990058" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-cathiard-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234678-1-DP-11766283" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234383-1-DP-10989920" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-dom-leroy-vosne-romanee-1er-les-beaux-monts-1x75cl-hub-VS10234397-1-DP-10989935" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-fougeray-de-beauclair-bonnes-mares-gc-1x75cl-1023478310990396" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-hauts-doix-1x75cl-1052693713229518" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-sentiers-1x75cl-1052693813229519" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10253696-1-DP-11136159" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253700-1-DP-11136163" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-rousseau-chambertin-clos-de-beze-gc-1x75cl-1023431810989854" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2000-chauvenet-nuits-st-georges-12x75cl-hub-SE10234742-12-IB-10990426" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2000-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234505-1-DP-10990055" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10235641-1-DP-10999178" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-cathiard-vosne-romanee-1er-orveaux-1x75cl-hub-VS10234378-1-DP-10989914" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-drouhin-laroze-latricieres-chambertin-gc-1x75cl-hub-VS10253672-1-DP-11136131" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-clos-saint-jacques-vv-1x75cl-hub-VS10253679-1-DP-11136138" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023447310990019" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234431-1-DP-11136150" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693413229514" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-jj-confuron-nuits-st-georges-1er-chaboeufs-1x150cl-hub-VS10256189-1-DP-11150886" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-lamarche-clos-vougeot-gc-1x75cl-hub-VS10253702-1-DP-11136165" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-lamarche-echezeaux-gc-1x75cl-hub-VS10253703-1-DP-11136166" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-mugneret-gibourg-vosne-romanee-1x75cl-hub-VS10253710-1-DP-11136173" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-mugnier-chambolle-musigny-1x75cl-hub-VS10253712-1-DP-11136175" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-ponsot-clos-de-la-roche-gc-vv-1x75cl-hub-VS10234311-1-DP-10989847" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-rouget-vosne-romanee-1x75cl-hub-VS10253718-1-DP-11136181" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-rousseau-ruchottes-chambertin-gc-clos-des-ruchottes-1x75cl-hub-VS10234284-1-DP-10989752" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-gerard-mugneret-echezeaux-gc-1x75cl-hub-VS10234322-1-DP-10989858" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-grivot-vosne-romanee-1er-beaux-monts-1x75cl-hub-VS10249891-1-DP-11766288" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1036037913229515" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253699-1-DP-11136162" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-rouget-vosne-romanee-1er-les-beaux-monts-1x75cl-hub-VS10360381-1-DP-11766274" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-engel-clos-vougeot-gc-1x75cl-hub-VS10234400-1-DP-10989938" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-fourrier-morey-st-denis-clos-solon-vv-1x75cl-hub-VS10253689-1-DP-11136152" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-fourrier-vougeot-1er-les-petits-vougeots-vv-1x75cl-hub-VS10234404-1-DP-10989942" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-barthod-chambolle-musigny-1x75cl-1044223412529634" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-mugneret-gibourg-nuits-st-georges-1er-vignes-rondes-1x75cl-hub-VS10253708-1-DP-11136171" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-mugneret-gibourg-vosne-romanee-1x75cl-hub-VS10253711-1-DP-11136174" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10453437-1-DP-12619508" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-rousseau-charmes-chambertin-gc-1x75cl-hub-VS10234282-1-DP-10989750" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-arlaud-morey-st-denis-1er-les-millandes-1x75cl-hub-VS10442231-1-DP-12529631" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-dominique-mugneret-nuits-st-georges-1er-boudots-1x75cl-1031140911452786" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234287-1-DP-10989755" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10234403-1-DP-10989941" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-groffier-bonnes-mares-gc-1x75cl-1052693213229512" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-roumier-chambolle-musigny-1x75cl-hub-VS10234543-1-DP-10990099" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234591-1-DP-10990161" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-dujac-bonnes-mares-gc-1x75cl-hub-VS10234616-1-DP-10990190" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-groffier-bonnes-mares-gc-1x75cl-1052693313229513" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693613229517" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-louis-boillot-nuits-st-georges-1er-les-pruliers-12x75cl-hub-SE10234949-12-IB-10990612" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-nicolas-potel-chambertin-gc-1x75cl-hub-VS10442281-1-DP-12529682" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234548-1-DP-10990109" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1x75cl-hub-VS10234540-1-DP-10990094" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-dugat-py-gevrey-chambertin-1er-petite-chapelle-1x75cl-hub-VS10234611-1-DP-10990185" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-dujac-clos-de-la-roche-gc-1x75cl-hub-VS10442247-1-DP-12529647" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-dujac-gevrey-chambertin-1er-aux-combottes-1x75cl-hub-VS10442248-1-DP-12529648" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10253680-1-DP-11136140" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-frederic-esmonin-ruchottes-chambertin-gc-1x75cl-1031139111452768" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234583-1-DP-10990147" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-arnoux-nuits-st-georges-1er-les-proces-1x75cl-hub-VS10234572-1-DP-10990135" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-1044223812529638" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-dujac-bonnes-mares-gc-1x75cl-hub-VS10234617-1-DP-10990191" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-dujac-clos-st-denis-gc-1x75cl-hub-VS10234626-1-DP-10990200" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311393-1-DP-11452770" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-meo-camuzet-nuits-saint-georges-1er-boudots-1x75cl-hub-VS10249893-1-DP-11114700" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234562-1-DP-10990157" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-SE10234497-1-DP-10990679" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-chambertin-gc-1x75cl-hub-SE10234996-1-DP-10990680" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-SE10234998-1-DP-10990682" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-lavaux-st-jacques-1x75cl-hub-SE10234999-1-DP-10990683" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-les-cazetiers-1x75cl-hub-SE10235000-1-DP-10990684" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-arnoux-lachaux-vosne-romanee-les-hautes-maizieres-1x75cl-hub-VS10442233-1-DP-12529633" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-confuron-cotetidot-chambolle-musigny-1x75cl-hub-VS10442240-1-DP-12529640" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-dujac-clos-st-denis-gc-1x75cl-hub-VS10234627-1-DP-10990201" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-dujac-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234643-1-DP-10990217" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-lamarche-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10241257-1-DP-11062168" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-rouget-echezeaux-gc-1x75cl-hub-VS10234568-1-DP-10990131" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234584-1-DP-10990148" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234563-1-DP-10990162" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-barthod-chambolle-musigny-1x75cl-1023445711076573" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-bertheau-chambolle-musigny-1er-6x75cl-1023469710990285" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-bichot-vosne-romanee-1er-les-malconsorts-clos-frantin-1x75cl-hub-SE10234768-1-DP-10990377" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-comte-de-vogue-musigny-gc-cuvee-vv-1x150cl-hub-VS10234567-1-DP-10990130" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-domaine-fourrier-gevrey-chambertin-vieille-vigne-6x75cl-hub-SE10234784-6-IB-10990397" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-jadot-nuits-st-georges-1er-les-boudots-1x75cl-hub-SE10235080-1-DP-10990829" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-roumier-chambolle-musigny-1x75cl-hub-VS10234491-1-DP-10990105" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-roumier-morey-st-denis-1er-clos-de-la-bussiere-3x75cl-hub-SE10234592-3-DP-12575077" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-rousseau-chambertin-gc-1x75cl-hub-VS10234280-1-DP-10989748" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-bachelet-charmes-chambertin-gc-vv-1x75cl-1052692813229508" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-jadot-chambertin-clos-de-beze-gc-1x75cl-hub-SE10235077-1-DP-12141816" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-jouan-morey-st-denis-1er-clos-sorbe-1x75cl-hub-SE10235083-1-DP-10990838" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-perrot-minot-nuits-st-georges-1er-la-richemone-1x75cl-1023475810990361" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rossignol-trapet-chapelle-chambertin-gc-6x75cl-hub-SE10234990-6-IB-10990669" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234585-1-DP-10990149" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-VS10234279-1-DP-10989747" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rousseau-chambertin-gc-1x75cl-hub-VS10234281-1-DP-10989749" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10234283-1-DP-10989751" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-1023457113231504" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-bichot-clos-de-la-roche-gc-6x75cl-hub-SE10234766-6-IB-10990375" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-comte-de-vogue-bonnes-mares-gc-1x150cl-1023481210990430" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-dujac-bonnes-mares-gc-1x75cl-hub-VS10234620-1-DP-10990194" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-dujac-clos-st-denis-gc-1x75cl-hub-VS10234629-1-DP-10990203" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-j-j-l-trapet-chambertin-gc-1x150cl-hub-SE10234802-1-IB-10990416" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-mugnier-chambolle-musigny-3x75cl-hub-VS10234520-3-DP-10990070" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-odoul-coquard-charmes-chambertin-gc-6x75cl-hub-SE10234849-6-IB-10990479" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-SE10234586-1-DP-12575071" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-roumier-chambolle-musigny-1er-les-cras-3x75cl-hub-SE10234586-3-DP-12575073" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234590-1-DP-10990160" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-roumier-morey-st-denis-1er-clos-de-la-bussiere-3x75cl-1023459010990165" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-serafin-charmes-chambertin-gc-1x75cl-hub-SE10235030-1-DP-10990736" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-taupenot-merme-charmes-chambertin-gc-1x75cl-hub-SE10235033-1-DP-10990741" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235035-1-DP-10990743" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-dujac-bonnes-mares-gc-1x75cl-hub-VS10234621-1-DP-10990195" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-heresztyn-mazzini-gevrey-chambertin-1er-les-goulots-1x75cl-hub-SE10234797-1-DP-10990411" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-hudelot-baillet-chambolle-musigny-vv-6x75cl-1023488610990530" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-hub-SE10234804-1-DP-10990418" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-mugnier-chambolle-musigny-3x75cl-hub-VS10234521-3-DP-10990071" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234547-1-DP-10990108" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234593-1-DP-10990166" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-hub-SE10234749-1-DP-10990348" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-6x75cl-hub-SE10234749-6-IB-10990347" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-1x75cl-1023472914109953" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-6x75cl-hub-SE10234729-6-IB-10990321" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-dujac-bonnes-mares-gc-1x75cl-hub-VS10234622-1-DP-10990196" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-dujac-morey-st-denis-1x75cl-hub-VS10234638-1-DP-10990212" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311394-1-DP-11452771" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260613706477" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-hub-SE10234837-1-IB-10990466" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-1023483713935922" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234800-1-DP-10990414" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-6x75cl-hub-SE10234800-6-IB-10990515" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-tres-girard-6x75cl-hub-SE10234876-6-IB-10990518" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-1er-la-riotte-1x150cl-hub-SE10234879-1-IB-10990521" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-1er-la-riotte-1x75cl-hub-SE10234878-1-DP-10990524" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-joliet-fixin-1er-clos-de-la-perriere-1x75cl-hub-VS10442265-1-DP-12529666" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234947-6-IB-10990610" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-mugnier-chambolle-musigny-3x75cl-hub-VS10234522-3-DP-10990072" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-roty-gevrey-chambertin-1er-fontenys-1x75cl-hub-SE10234993-1-DP-10990673" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-roty-marsannay-champs-st-etienne-1x75cl-1023499410990676" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-SE10234587-1-DP-12575075" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-1x75cl-1023481113935921" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-6x75cl-1023481110990429" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-dujac-bonnes-mares-gc-1x75cl-hub-VS10234623-1-DP-10990197" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260713706478" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-gerard-julien-nuits-st-georges-1x75cl-1023478812296579" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-heresztyn-mazzini-gevrey-chambertin-1er-champonnets-6x75cl-hub-SE10234796-6-IB-10990410" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234948-6-IB-10990611" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-michelot-nuits-st-georges-1er-les-saint-georges-1x75cl-hub-SE10234840-1-DP-10990470" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-mugnier-chambolle-musigny-3x75cl-hub-VS10234523-3-DP-10990073" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234595-1-IB-10990169" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10234565-6-IB-10990811" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234702-6-IB-10990290" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234740-1-DP-10990339" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-dujac-bonnes-mares-gc-1x75cl-hub-VS10234624-1-DP-10990198" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-dujac-clos-st-denis-gc-1x75cl-1023463310990207" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-dujac-fils-et-pere-nuits-st-georges-1er-aux-cras-1x75cl-hub-SE10234775-1-DP-10990386" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311379-1-DP-11452756" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260813706479" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261213706483" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234794-12-IB-10990451" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234794-1-DP-10990408" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234874-1-DP-10990516" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-tres-girard-1x75cl-hub-SE10234877-1-DP-10990519" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-la-riotte-6x75cl-hub-SE10234880-6-IB-10990522" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-les-chaffots-6x75cl-hub-SE10234884-6-IB-10990528" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-12x75cl-1023488910990533" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-1023488913562066" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-bas-de-combe-1x75cl-hub-SE10234956-1-DP-10990620" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-1er-chaignots-1x75cl-hub-SE10234843-1-DP-10990473" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-1er-chaignots-6x75cl-hub-SE10234843-6-IB-10990622" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-mugneret-gibourg-vosne-romanee-6x75cl-hub-SE10234845-6-IB-10990475" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-chambolle-musigny-1er-la-combe-d-orveau-6x75cl-hub-SE10235068-6-IB-10990808" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-charmes-chambertin-gc-6x75cl-1023506910990810" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235036-1-DP-10990746" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235036-6-IB-10990812" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-mazoyeres-chambertin-gc-1x75cl-hub-VS10234655-1-DP-10990229" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234703-1-DP-10990750" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234703-6-IB-10990291" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1er-la-riotte-1x75cl-hub-SE10234705-1-DP-10990754" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234741-1-DP-10990341" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234741-6-IB-10990365" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-dujac-gevrey-chambertin-1er-combottes-1x75cl-hub-VS10234604-1-DP-10990178" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260913706480" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261313706484" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-12x75cl-hub-SE10234824-12-IB-10990449" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-1x75cl-hub-SE10234824-1-DP-10990450" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234795-12-IB-10990452" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234795-1-DP-10990409" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235037-1-DP-10990747" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235037-6-IB-10990813" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234704-1-DP-10990752" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234704-6-IB-10990292" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234760-1-DP-10990368" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234760-6-IB-10990366" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-dujac-morey-st-denis-1x75cl-1059028313812197" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-6x75cl-hub-SE10234786-6-IB-10990399" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-1023472413562086" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-perrot-minot-nuits-st-georges-les-murgers-des-cras-6x75cl-hub-SE10234963-6-IB-10990630" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-rossignol-trapet-gevrey-chambertin-vv-1x75cl-1058262013706492" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-dujac-morey-st-denis-1er-cru-1x75cl-1031141111452789" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10234787-1-IB-10990400" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-rousseau-chambertin-gc-1x75cl-hub-VS10234606-1-DP-10990180" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-claire-naudin-cote-de-nuits-villages-viola-odorata-1x75cl-hub-SE10236311-1-DP-11002909" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023630211002894" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-1x75cl-1023630113554586" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-6x75cl-1023630111002891" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-naudin-ferrand-cote-de-nuits-villages-1x75cl-hub-SE10236310-1-DP-12617783" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-12x75cl-hub-SE10236309-12-IB-11002907" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-hub-SE10236309-1-DP-11661738" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1025823011162210" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-vv-1x75cl-hub-SE10258229-1-DP-11162209" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235026-1-DP-10990732" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-saumaize-michelin-st-veran-1x75cl-hub-SE10235028-1-DP-10990734" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-12x75cl-hub-SE10235027-12-IB-10990806" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235027-1-DP-10990733" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-julien-guillot-pouilly-fuisse-1x75cl-hub-SE10235636-1-DP-10999169" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-12x75cl-hub-SE10235025-12-IB-10990803" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-1x75cl-hub-SE10235025-1-DP-10990730" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-12x75cl-hub-SE10235066-12-IB-10990804" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023506613562110" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023940113264654" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-6x75cl-1023940111037214" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-mugneret-gibourg-bourgogne-rouge-1x75cl-hub-VS10234515-1-DP-10990065" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rp-bouley-bourgogne-rouge-1x75cl-hub-SE10311407-1-DP-11543295" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-roumier-bourgogne-rouge-1x75cl-1032903311452783" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-barthod-bourgogne-rouge-1x75cl-1031138111452758" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-confuron-gindre-bourgogne-aligote-1x75cl-hub-SE10234728-1-DP-10990319" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-giroud-bourgogne-rouge-1x75cl-hub-SE10234791-1-DP-10990404" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-1x75cl-hub-SE10234945-1-DP-10990605" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-6x75cl-hub-SE10234945-6-IB-10990604" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-dom-chartron-mercurey-vv-1x75cl-hub-SE10242126-1-DP-10999161" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-carquelin-1x75cl-hub-SE10235087-1-DP-10990843" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-coeur-de-terroirs-vv-3x150cl-hub-SE10235088-3-IB-10990845" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-arnoux-lachaux-bourgogne-rouge-pinot-fin-1x150cl-hub-SE10234519-1-DP-11250082" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-hubert-lignier-bourgogne-rouge-grand-chaliot-1x75cl-hub-SE10234798-1-DP-10990412" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-lafarge-bourgogne-aligote-raisins-dores-1x75cl-1023494410990603" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-1x75cl-hub-SE10234946-1-DP-10990848" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-6x75cl-hub-SE10234946-6-IB-10990609" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-coudert-fleurie-clos-de-la-roilette-1x75cl-hub-SE10234730-1-DP-10990322" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-12x75cl-hub-SE10234897-12-IB-10990545" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-1x75cl-hub-SE10234897-1-DP-12085551" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-bernard-moreau-bourgogne-blanc-1x75cl-hub-SE10234762-1-DP-10990369" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-1x75cl-hub-SE10236304-1-DP-11256331" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-6x75cl-hub-SE10236304-6-IB-11002897" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-1x75cl-hub-SE10258232-1-DP-11868882" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-6x75cl-hub-SE10258232-6-IB-11162212" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-12x75cl-hub-SE10239399-12-IB-11037206" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-1x75cl-hub-SE10239399-1-DP-11661653" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-cave-de-buxy-bourgogne-blanc-cote-chalonnaise-buissonnier-1x75cl-hub-SE10400305-1-DP-12085677" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1978-j-l-chave-hermitage-4x75cl-hub-VS10234292-4-DP-10989826" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1981-krug-champagne-vintage-brut-1x150cl-hub-VS10234296-1-DP-10989830" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2000-j-l-chave-hermitage-blanc-1x75cl-hub-VS10234612-1-DP-10990186" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-j-l-chave-hermitage-rouge-1x75cl-1023429410989828" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-thierry-allemand-cornas-1x75cl-hub-VS10442230-1-DP-12529630" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-le-soula-blanc-cotes-catalanes-1x75cl-1052692913229509" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-grange-des-peres-vdp-herault-rouge-1x75cl-hub-VS10442293-1-DP-12529696" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234470-1-DP-10990015" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234472-1-DP-10990017" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-loratoire-saint-jean-daureilhan-1x75cl-1059402613889157" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/nv-gardet-champagne-charles-gardet-blanc-de-blancs-prestige-1x75cl-hub-SE10400304-1-DP-12085676" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/nv-gardet-champagne-brut-tradition-1x75cl-hub-SE10400302-1-DP-12085667" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-donnhoff-niederhauser-hermannshohle-auslese-goldkapsel-1x375cl-hub-SE10234736-1-DP-10990332" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1982-produttori-del-barbaresco-barbaresco-montestefano-riserva-1x75cl-1023496510990632" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-e-pira-e-figli-chiara-boschis-barolo-cannubi-1x75cl-1052693913229520" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-elio-altare-langhe-arborina-1x75cl-1058260213706473" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-terravin-marlborough-pinot-noir-eaton-family-vineyard-1x75cl-hub-SE10235039-1-DP-10990755" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1934-leacock-boal-madeira-1x75cl-1023509110990849" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-luis-seabra-douro-white-blend-xisto-cru-branco-1x75cl-1023495310990617" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-lautarul-pinot-noir-1x75cl-hub-SE10378389-1-DP-11877757" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-cvne-contino-rioja-reserva-1x75cl-1058262213706494" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-calera-mt-harlan-pinot-noir-reed-vineyard-1x75cl-1023631711002989" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x150cl-hub-SE10234870-1-DP-10990508" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234908-1-DP-10990556" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-rhys-santa-cruz-mountains-syrah-horseshoe-vineyard-1x75cl-hub-SE10234983-1-DP-10990660" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234909-1-DP-10990557" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234984-1-DP-10990662" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-drew-family-cellars-anderson-valley-pinot-noir-fog-eater-1x75cl-hub-SE10234769-1-DP-10990378" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234910-1-DP-10990559" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234919-1-DP-10990573" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234917-1-DP-10990571" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234974-1-DP-10990646" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-12x75cl-hub-SE10234981-12-IB-10990772" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234981-1-DP-11074383" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234985-1-DP-10990663" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-gatekeepers-1x75cl-hub-SE10234770-1-DP-10990379" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-12x75cl-hub-SE10234753-12-IB-10990353" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-1x75cl-hub-SE10234753-1-DP-10990380" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-12x75cl-hub-SE10234866-12-IB-10990688" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-1x75cl-1023486610990502" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-1x75cl-hub-SE10234866-1-DP-10990501" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-12x75cl-hub-SE10234911-12-IB-10990693" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234911-1-DP-10990561" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234914-1-DP-10990567" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234920-1-DP-10990574" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x150cl-hub-SE10234916-1-DP-10990570" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234918-1-DP-10990572" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-chardonnay-horseshoe-vineyard-1x75cl-hub-SE10234928-1-DP-10990583" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-1023493310990716" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234975-1-DP-10990647" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234930-1-DP-10990586" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234986-1-DP-10990664" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234709-12-IB-10990297" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234709-1-DP-10990758" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10235040-1-DP-10990761" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-lutum-sonoma-coast-chardonnay-gaps-crown-vineyard-1x75cl-hub-VS10234299-1-DP-10989833" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-neely-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-hollys-cuvee-1x75cl-hub-SE10234847-1-DP-10990477" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-chardonnay-1x75cl-hub-SE10234869-1-DP-10990507" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-IB-10990695" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-DP-10990563" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234915-1-DP-10990569" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234978-1-DP-10990652" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-chardonnay-alpine-vineyard-1x75cl-hub-SE10234923-1-DP-10990577" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x150cl-hub-SE10234931-1-DP-10990587" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x50cl-hub-SE10234932-1-DP-10990588" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234934-1-DP-10990591" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x150cl-hub-SE10234972-1-DP-10990643" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234976-1-DP-10990648" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x150cl-hub-SE10234979-1-DP-10990654" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x50cl-hub-SE10234980-1-DP-10990655" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-1023498210990773" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234982-1-DP-10990659" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-6x150cl-1023497911785658" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234710-12-IB-10990298" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234710-1-DP-10990760" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10234711-1-DP-10990763" TargetMode="External"/>
+<Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234935-1-DP-10990592" TargetMode="External"/>
+<Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-chardonnay-1x75cl-hub-SE10234867-1-DP-10990504" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-IB-10990690" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-DP-10990505" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-IB-10990696" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-DP-10990565" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234936-1-DP-10990595" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234977-1-DP-10990650" TargetMode="External"/>
+<Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-drew-family-cellars-mendocino-ridge-pinot-noir-faite-de-mer-farm-1x75cl-hub-SE10236314-1-DP-11002940" TargetMode="External"/>
+<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-12x75cl-1059060713817067" TargetMode="External"/>
+<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L507"/>
+  <dimension ref="A1:L492"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="15"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="13"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="12"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="255">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Hand Picked Burgundy
 The Vinery, Kirby Sigston, Northallerton, DL6 3RD, United Kingdom
 sales@hpb-wines.com
 +44 (0)1609 777650
 Wine List
-Last Updated: Fri, 03 Apr 2026 19:00:11
-# of Products: 505
+Last Updated: Fri, 12 Jun 2026 02:00:09
+# of Products: 490
 IB = In Bond. These wines have had no UK Duty or VAT paid on them. If purchased for storage in a bonded warehouses or for export then no UK Duty or VAT will be payable, but if delivered to a UK address both UK Duty and VAT will be added to the prices shown.
 DP = Duty Paid. VAT will be added to the prices shown (except when directly exported).
 MS = Margin Scheme. These wines are offered under the VAT margin scheme for second-hand goods. The prices include UK Duty &amp; VAT, but this is not reclaimable, even on export.</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
@@ -2896,51 +2836,51 @@
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3">
         <v>2018</v>
       </c>
       <c r="D5" t="s" s="4">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="3">
         <v>2019</v>
       </c>
       <c r="D6" t="s" s="4">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
@@ -3256,51 +3196,51 @@
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="3">
         <v>2021</v>
       </c>
       <c r="D15" t="s" s="4">
         <v>51</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>52</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="3">
         <v>2021</v>
       </c>
       <c r="D16" t="s" s="4">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
@@ -3789,18059 +3729,17496 @@
       </c>
       <c r="I29" s="3">
         <v>2</v>
       </c>
       <c r="J29" t="s">
         <v>87</v>
       </c>
       <c r="K29" t="s">
         <v>88</v>
       </c>
       <c r="L29" t="s" s="3">
         <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="3">
         <v>1996</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H30" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J30" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s" s="3">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="3">
         <v>1996</v>
       </c>
       <c r="D31" t="s" s="4">
         <v>82</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J31" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="K31"/>
       <c r="L31" t="s" s="3">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="3">
         <v>1996</v>
       </c>
       <c r="D32" t="s" s="4">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H32" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="3">
         <v>3</v>
       </c>
       <c r="J32" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="K32"/>
+        <v>93</v>
+      </c>
+      <c r="K32" t="s">
+        <v>49</v>
+      </c>
       <c r="L32" t="s" s="3">
-        <v>93</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="3">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="D33" t="s" s="4">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J33" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="K33"/>
       <c r="L33" t="s" s="3">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="3">
         <v>1999</v>
       </c>
       <c r="D34" t="s" s="4">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J34" t="s">
+        <v>97</v>
+      </c>
+      <c r="K34" t="s">
+        <v>53</v>
+      </c>
+      <c r="L34" t="s" s="3">
         <v>98</v>
-      </c>
-[...2 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="3">
         <v>1999</v>
       </c>
       <c r="D35" t="s" s="4">
         <v>99</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J35" t="s">
+        <v>87</v>
+      </c>
+      <c r="K35" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="L35" t="s" s="3">
         <v>101</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="3">
         <v>1999</v>
       </c>
       <c r="D36" t="s" s="4">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J36" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="K36" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="L36" t="s" s="3">
-        <v>104</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="3">
         <v>1999</v>
       </c>
       <c r="D37" t="s" s="4">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G37" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J37" t="s">
+        <v>104</v>
+      </c>
+      <c r="K37"/>
+      <c r="L37" t="s" s="3">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="3">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="D38" t="s" s="4">
         <v>106</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H38" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
       <c r="J38" t="s">
+        <v>39</v>
+      </c>
+      <c r="K38" t="s">
         <v>107</v>
       </c>
-      <c r="K38"/>
       <c r="L38" t="s" s="3">
-        <v>92</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="3">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J39" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="K39"/>
       <c r="L39" t="s" s="3">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="3">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J40" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="K40"/>
+        <v>97</v>
+      </c>
+      <c r="K40" t="s">
+        <v>49</v>
+      </c>
       <c r="L40" t="s" s="3">
-        <v>93</v>
+        <v>111</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
         <v>5</v>
       </c>
       <c r="J41" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="K41"/>
       <c r="L41" t="s" s="3">
-        <v>113</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="3">
         <v>2005</v>
       </c>
       <c r="D42" t="s" s="4">
         <v>114</v>
       </c>
       <c r="E42" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H42" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J42" t="s">
         <v>115</v>
       </c>
-      <c r="K42"/>
+      <c r="K42" t="s">
+        <v>116</v>
+      </c>
       <c r="L42" t="s" s="3">
-        <v>29</v>
+        <v>74</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="3">
         <v>2005</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43" t="s">
         <v>18</v>
       </c>
       <c r="I43" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J43" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="K43" t="s">
+        <v>95</v>
+      </c>
+      <c r="L43" t="s" s="3">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>12</v>
       </c>
       <c r="B44" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="3">
         <v>2005</v>
       </c>
       <c r="D44" t="s" s="4">
         <v>119</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
       <c r="J44" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="K44"/>
       <c r="L44" t="s" s="3">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>12</v>
       </c>
       <c r="B45" t="s">
         <v>64</v>
       </c>
       <c r="C45" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G45" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H45" t="s">
         <v>18</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
       <c r="J45" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="K45"/>
       <c r="L45" t="s" s="3">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>12</v>
       </c>
       <c r="B46" t="s">
         <v>64</v>
       </c>
       <c r="C46" s="3">
         <v>2008</v>
       </c>
       <c r="D46" t="s" s="4">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G46" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H46" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s" s="3">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>64</v>
       </c>
       <c r="C47" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D47" t="s" s="4">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J47" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
       <c r="K47"/>
       <c r="L47" t="s" s="3">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>64</v>
       </c>
       <c r="C48" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H48" t="s">
         <v>18</v>
       </c>
       <c r="I48" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J48" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="K48"/>
       <c r="L48" t="s" s="3">
-        <v>122</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D49" t="s" s="4">
         <v>127</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49" t="s">
         <v>18</v>
       </c>
       <c r="I49" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="K49"/>
       <c r="L49" t="s" s="3">
-        <v>29</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
         <v>64</v>
       </c>
       <c r="C50" s="3">
         <v>2011</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H50" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J50" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="K50"/>
       <c r="L50" t="s" s="3">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
         <v>64</v>
       </c>
       <c r="C51" s="3">
         <v>2011</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G51" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H51" t="s">
         <v>18</v>
       </c>
       <c r="I51" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K51"/>
       <c r="L51" t="s" s="3">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="3">
         <v>2011</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E52" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F52" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G52" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H52" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="K52"/>
+        <v>110</v>
+      </c>
+      <c r="K52" t="s">
+        <v>120</v>
+      </c>
       <c r="L52" t="s" s="3">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>16</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J53" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="K53" t="s">
-        <v>91</v>
+        <v>137</v>
       </c>
       <c r="L53" t="s" s="3">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
         <v>64</v>
       </c>
       <c r="C54" s="3">
         <v>2012</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F54" t="s">
         <v>16</v>
       </c>
       <c r="G54" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J54" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="K54"/>
       <c r="L54" t="s" s="3">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="3">
         <v>2012</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H55" t="s">
         <v>18</v>
       </c>
       <c r="I55" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J55" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K55"/>
       <c r="L55" t="s" s="3">
-        <v>142</v>
+        <v>98</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="3">
         <v>2012</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>16</v>
       </c>
       <c r="G56" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J56" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="K56"/>
       <c r="L56" t="s" s="3">
-        <v>101</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="3">
         <v>2012</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
       <c r="G57" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>18</v>
       </c>
       <c r="I57" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J57" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="K57"/>
       <c r="L57" t="s" s="3">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>64</v>
       </c>
       <c r="C58" s="3">
         <v>2012</v>
       </c>
       <c r="D58" t="s" s="4">
         <v>147</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G58" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H58" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J58" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="K58"/>
       <c r="L58" t="s" s="3">
         <v>149</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
         <v>64</v>
       </c>
       <c r="C59" s="3">
         <v>2012</v>
       </c>
       <c r="D59" t="s" s="4">
         <v>150</v>
       </c>
       <c r="E59" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J59" t="s">
-        <v>151</v>
+        <v>113</v>
       </c>
       <c r="K59"/>
       <c r="L59" t="s" s="3">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G60" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J60" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="K60"/>
       <c r="L60" t="s" s="3">
-        <v>146</v>
+        <v>29</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J61" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="K61"/>
       <c r="L61" t="s" s="3">
-        <v>154</v>
+        <v>81</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E62" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>18</v>
       </c>
       <c r="I62" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J62" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K62"/>
       <c r="L62" t="s" s="3">
-        <v>29</v>
+        <v>158</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
         <v>64</v>
       </c>
       <c r="C63" s="3">
         <v>2014</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H63" t="s">
         <v>18</v>
       </c>
       <c r="I63" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J63" t="s">
-        <v>158</v>
+        <v>73</v>
       </c>
       <c r="K63"/>
       <c r="L63" t="s" s="3">
-        <v>81</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
         <v>64</v>
       </c>
       <c r="C64" s="3">
         <v>2014</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F64" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G64" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H64" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J64" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s" s="3">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="3">
         <v>2014</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F65" t="s">
         <v>16</v>
       </c>
       <c r="G65" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>18</v>
       </c>
       <c r="I65" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J65" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="K65"/>
       <c r="L65" t="s" s="3">
-        <v>104</v>
+        <v>162</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
         <v>64</v>
       </c>
       <c r="C66" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D66" t="s" s="4">
         <v>163</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66" t="s">
         <v>16</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>18</v>
       </c>
       <c r="I66" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J66" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s" s="3">
-        <v>101</v>
+        <v>165</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G67" t="s">
         <v>43</v>
       </c>
       <c r="H67" t="s">
         <v>18</v>
       </c>
       <c r="I67" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J67" t="s">
-        <v>165</v>
+        <v>88</v>
       </c>
       <c r="K67"/>
       <c r="L67" t="s" s="3">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D68" t="s" s="4">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68" t="s">
         <v>16</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>18</v>
       </c>
       <c r="I68" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J68" t="s">
-        <v>115</v>
+        <v>169</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s" s="3">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>12</v>
       </c>
       <c r="B69" t="s">
         <v>64</v>
       </c>
       <c r="C69" s="3">
         <v>2015</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69" t="s">
         <v>16</v>
       </c>
       <c r="G69" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H69" t="s">
         <v>18</v>
       </c>
       <c r="I69" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J69" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="K69"/>
+        <v>171</v>
+      </c>
+      <c r="K69" t="s">
+        <v>172</v>
+      </c>
       <c r="L69" t="s" s="3">
-        <v>169</v>
+        <v>158</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>12</v>
       </c>
       <c r="B70" t="s">
         <v>64</v>
       </c>
       <c r="C70" s="3">
         <v>2015</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E70" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F70" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G70" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H70" t="s">
         <v>18</v>
       </c>
       <c r="I70" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J70" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s" s="3">
-        <v>172</v>
+        <v>29</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>12</v>
       </c>
       <c r="B71" t="s">
         <v>64</v>
       </c>
       <c r="C71" s="3">
         <v>2015</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E71" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F71" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G71" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H71" t="s">
         <v>18</v>
       </c>
       <c r="I71" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J71" t="s">
-        <v>88</v>
+        <v>175</v>
       </c>
       <c r="K71"/>
       <c r="L71" t="s" s="3">
-        <v>172</v>
+        <v>29</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>12</v>
       </c>
       <c r="B72" t="s">
         <v>64</v>
       </c>
       <c r="C72" s="3">
         <v>2015</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G72" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H72" t="s">
         <v>18</v>
       </c>
       <c r="I72" s="3">
         <v>2</v>
       </c>
       <c r="J72" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="K72"/>
       <c r="L72" t="s" s="3">
-        <v>161</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>12</v>
       </c>
       <c r="B73" t="s">
         <v>64</v>
       </c>
       <c r="C73" s="3">
         <v>2015</v>
       </c>
       <c r="D73" t="s" s="4">
         <v>176</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F73" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G73" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H73" t="s">
         <v>18</v>
       </c>
       <c r="I73" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J73" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K73"/>
       <c r="L73" t="s" s="3">
-        <v>29</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>12</v>
       </c>
       <c r="B74" t="s">
         <v>64</v>
       </c>
       <c r="C74" s="3">
         <v>2015</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J74" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="K74"/>
       <c r="L74" t="s" s="3">
-        <v>29</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>12</v>
       </c>
       <c r="B75" t="s">
         <v>64</v>
       </c>
       <c r="C75" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D75" t="s" s="4">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E75" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F75" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G75" t="s">
         <v>43</v>
       </c>
       <c r="H75" t="s">
         <v>18</v>
       </c>
       <c r="I75" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J75" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="K75"/>
       <c r="L75" t="s" s="3">
-        <v>181</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>64</v>
       </c>
       <c r="C76" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G76" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H76" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J76" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="K76"/>
       <c r="L76" t="s" s="3">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>64</v>
       </c>
       <c r="C77" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J77" t="s">
-        <v>184</v>
+        <v>164</v>
       </c>
       <c r="K77"/>
       <c r="L77" t="s" s="3">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
         <v>64</v>
       </c>
       <c r="C78" s="3">
         <v>2016</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>186</v>
+        <v>166</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F78" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G78" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J78" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="K78"/>
       <c r="L78" t="s" s="3">
-        <v>29</v>
+        <v>167</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="3">
         <v>2016</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G79" t="s">
         <v>43</v>
       </c>
       <c r="H79" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="3">
         <v>1</v>
       </c>
       <c r="J79" t="s">
-        <v>188</v>
+        <v>88</v>
       </c>
       <c r="K79"/>
       <c r="L79" t="s" s="3">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>12</v>
       </c>
       <c r="B80" t="s">
         <v>64</v>
       </c>
       <c r="C80" s="3">
         <v>2016</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="E80" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>16</v>
       </c>
       <c r="G80" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H80" t="s">
         <v>18</v>
       </c>
       <c r="I80" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J80" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="K80"/>
       <c r="L80" t="s" s="3">
-        <v>169</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>12</v>
       </c>
       <c r="B81" t="s">
         <v>64</v>
       </c>
       <c r="C81" s="3">
         <v>2016</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H81" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J81" t="s">
-        <v>171</v>
+        <v>47</v>
       </c>
       <c r="K81"/>
       <c r="L81" t="s" s="3">
-        <v>189</v>
+        <v>29</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>12</v>
       </c>
       <c r="B82" t="s">
         <v>64</v>
       </c>
       <c r="C82" s="3">
         <v>2016</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E82" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F82" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G82" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H82" t="s">
         <v>18</v>
       </c>
       <c r="I82" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J82" t="s">
-        <v>88</v>
+        <v>153</v>
       </c>
       <c r="K82"/>
       <c r="L82" t="s" s="3">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>64</v>
       </c>
       <c r="C83" s="3">
         <v>2016</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>18</v>
       </c>
       <c r="I83" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J83" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="K83"/>
       <c r="L83" t="s" s="3">
-        <v>192</v>
+        <v>151</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>12</v>
       </c>
       <c r="B84" t="s">
         <v>64</v>
       </c>
       <c r="C84" s="3">
         <v>2016</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>18</v>
       </c>
       <c r="I84" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J84" t="s">
-        <v>47</v>
+        <v>195</v>
       </c>
       <c r="K84"/>
       <c r="L84" t="s" s="3">
-        <v>29</v>
+        <v>63</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>64</v>
       </c>
       <c r="C85" s="3">
         <v>2016</v>
       </c>
       <c r="D85" t="s" s="4">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J85" t="s">
-        <v>156</v>
+        <v>195</v>
       </c>
       <c r="K85"/>
       <c r="L85" t="s" s="3">
-        <v>169</v>
+        <v>35</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
         <v>64</v>
       </c>
       <c r="C86" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E86" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="H86" t="s">
         <v>18</v>
       </c>
       <c r="I86" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J86" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="K86"/>
       <c r="L86" t="s" s="3">
-        <v>154</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>12</v>
       </c>
       <c r="B87" t="s">
         <v>64</v>
       </c>
       <c r="C87" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="E87" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
         <v>16</v>
       </c>
       <c r="G87" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H87" t="s">
         <v>18</v>
       </c>
       <c r="I87" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J87" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="K87"/>
       <c r="L87" t="s" s="3">
-        <v>63</v>
+        <v>202</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>64</v>
       </c>
       <c r="C88" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="H88" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J88" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="K88"/>
       <c r="L88" t="s" s="3">
-        <v>35</v>
+        <v>158</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>12</v>
       </c>
       <c r="B89" t="s">
         <v>64</v>
       </c>
       <c r="C89" s="3">
         <v>2017</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F89" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G89" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H89" t="s">
         <v>18</v>
       </c>
       <c r="I89" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J89" t="s">
-        <v>200</v>
+        <v>49</v>
       </c>
       <c r="K89"/>
       <c r="L89" t="s" s="3">
-        <v>201</v>
+        <v>158</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>12</v>
       </c>
       <c r="B90" t="s">
         <v>64</v>
       </c>
       <c r="C90" s="3">
         <v>2017</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>16</v>
       </c>
       <c r="G90" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>18</v>
       </c>
       <c r="I90" s="3">
         <v>4</v>
       </c>
       <c r="J90" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s" s="3">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>12</v>
       </c>
       <c r="B91" t="s">
         <v>64</v>
       </c>
       <c r="C91" s="3">
         <v>2017</v>
       </c>
       <c r="D91" t="s" s="4">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E91" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
       <c r="G91" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H91" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="I91" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J91" t="s">
-        <v>178</v>
+        <v>80</v>
       </c>
       <c r="K91"/>
       <c r="L91" t="s" s="3">
-        <v>161</v>
+        <v>29</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>64</v>
       </c>
       <c r="C92" s="3">
         <v>2017</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E92" t="s">
         <v>27</v>
       </c>
       <c r="F92" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G92" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H92" t="s">
         <v>18</v>
       </c>
       <c r="I92" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J92" t="s">
-        <v>49</v>
+        <v>194</v>
       </c>
       <c r="K92"/>
       <c r="L92" t="s" s="3">
-        <v>161</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>12</v>
       </c>
       <c r="B93" t="s">
         <v>64</v>
       </c>
       <c r="C93" s="3">
         <v>2017</v>
       </c>
       <c r="D93" t="s" s="4">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93" t="s">
         <v>18</v>
       </c>
       <c r="I93" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J93" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="K93"/>
       <c r="L93" t="s" s="3">
-        <v>208</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>12</v>
       </c>
       <c r="B94" t="s">
         <v>64</v>
       </c>
       <c r="C94" s="3">
         <v>2017</v>
       </c>
       <c r="D94" t="s" s="4">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E94" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H94" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="I94" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J94" t="s">
-        <v>80</v>
+        <v>214</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s" s="3">
-        <v>29</v>
+        <v>215</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>12</v>
       </c>
       <c r="B95" t="s">
         <v>64</v>
       </c>
       <c r="C95" s="3">
         <v>2017</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
       <c r="F95" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G95" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H95" t="s">
         <v>18</v>
       </c>
       <c r="I95" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J95" t="s">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="K95"/>
       <c r="L95" t="s" s="3">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>64</v>
       </c>
       <c r="C96" s="3">
         <v>2017</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G96" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H96" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J96" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="K96"/>
       <c r="L96" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>64</v>
       </c>
       <c r="C97" s="3">
         <v>2017</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="E97" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="H97" t="s">
         <v>18</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
       <c r="J97" t="s">
-        <v>216</v>
+        <v>153</v>
       </c>
       <c r="K97"/>
       <c r="L97" t="s" s="3">
-        <v>217</v>
+        <v>29</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>12</v>
       </c>
       <c r="B98" t="s">
         <v>64</v>
       </c>
       <c r="C98" s="3">
         <v>2017</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="E98" t="s">
         <v>27</v>
       </c>
       <c r="F98" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G98" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H98" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J98" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s" s="3">
-        <v>217</v>
+        <v>206</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>12</v>
       </c>
       <c r="B99" t="s">
         <v>64</v>
       </c>
       <c r="C99" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>194</v>
+        <v>218</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G99" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H99" t="s">
         <v>18</v>
       </c>
       <c r="I99" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J99" t="s">
         <v>219</v>
       </c>
-      <c r="K99"/>
+      <c r="K99" t="s">
+        <v>157</v>
+      </c>
       <c r="L99" t="s" s="3">
-        <v>29</v>
+        <v>182</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>12</v>
       </c>
       <c r="B100" t="s">
         <v>64</v>
       </c>
       <c r="C100" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>194</v>
+        <v>220</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="H100" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J100" t="s">
-        <v>156</v>
+        <v>107</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s" s="3">
-        <v>29</v>
+        <v>221</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>12</v>
       </c>
       <c r="B101" t="s">
         <v>64</v>
       </c>
       <c r="C101" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>195</v>
+        <v>160</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>16</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="H101" t="s">
         <v>18</v>
       </c>
       <c r="I101" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J101" t="s">
-        <v>196</v>
+        <v>222</v>
       </c>
       <c r="K101"/>
       <c r="L101" t="s" s="3">
-        <v>208</v>
+        <v>223</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>12</v>
       </c>
       <c r="B102" t="s">
         <v>64</v>
       </c>
       <c r="C102" s="3">
         <v>2018</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F102" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G102" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H102" t="s">
         <v>18</v>
       </c>
       <c r="I102" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J102" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="K102"/>
       <c r="L102" t="s" s="3">
-        <v>185</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>12</v>
       </c>
       <c r="B103" t="s">
         <v>64</v>
       </c>
       <c r="C103" s="3">
         <v>2018</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="H103" t="s">
         <v>18</v>
       </c>
       <c r="I103" s="3">
         <v>6</v>
       </c>
       <c r="J103" t="s">
-        <v>109</v>
+        <v>214</v>
       </c>
       <c r="K103"/>
       <c r="L103" t="s" s="3">
-        <v>223</v>
+        <v>158</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>12</v>
       </c>
       <c r="B104" t="s">
         <v>64</v>
       </c>
       <c r="C104" s="3">
         <v>2018</v>
       </c>
       <c r="D104" t="s" s="4">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
         <v>16</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="H104" t="s">
         <v>18</v>
       </c>
       <c r="I104" s="3">
         <v>6</v>
       </c>
       <c r="J104" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="K104"/>
       <c r="L104" t="s" s="3">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>12</v>
       </c>
       <c r="B105" t="s">
         <v>64</v>
       </c>
       <c r="C105" s="3">
         <v>2018</v>
       </c>
       <c r="D105" t="s" s="4">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
         <v>48</v>
       </c>
       <c r="G105" t="s">
         <v>43</v>
       </c>
       <c r="H105" t="s">
         <v>18</v>
       </c>
       <c r="I105" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J105" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="K105"/>
       <c r="L105" t="s" s="3">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>12</v>
       </c>
       <c r="B106" t="s">
         <v>64</v>
       </c>
       <c r="C106" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E106" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F106" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G106" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H106" t="s">
         <v>18</v>
       </c>
       <c r="I106" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J106" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="K106"/>
       <c r="L106" t="s" s="3">
-        <v>161</v>
+        <v>35</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>64</v>
       </c>
       <c r="C107" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D107" t="s" s="4">
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="H107" t="s">
         <v>18</v>
       </c>
       <c r="I107" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J107" t="s">
-        <v>196</v>
+        <v>229</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s" s="3">
-        <v>172</v>
+        <v>35</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>12</v>
       </c>
       <c r="B108" t="s">
         <v>64</v>
       </c>
       <c r="C108" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>195</v>
+        <v>230</v>
       </c>
       <c r="E108" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G108" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H108" t="s">
         <v>18</v>
       </c>
       <c r="I108" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J108" t="s">
-        <v>228</v>
+        <v>39</v>
       </c>
       <c r="K108"/>
       <c r="L108" t="s" s="3">
-        <v>172</v>
+        <v>158</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>12</v>
       </c>
       <c r="B109" t="s">
         <v>64</v>
       </c>
       <c r="C109" s="3">
         <v>2019</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="E109" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G109" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H109" t="s">
         <v>18</v>
       </c>
       <c r="I109" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J109" t="s">
-        <v>188</v>
+        <v>57</v>
       </c>
       <c r="K109"/>
       <c r="L109" t="s" s="3">
-        <v>35</v>
+        <v>231</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>12</v>
       </c>
       <c r="B110" t="s">
         <v>64</v>
       </c>
       <c r="C110" s="3">
         <v>2019</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E110" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G110" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H110" t="s">
         <v>18</v>
       </c>
       <c r="I110" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s" s="3">
-        <v>35</v>
+        <v>202</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>12</v>
       </c>
       <c r="B111" t="s">
         <v>64</v>
       </c>
       <c r="C111" s="3">
         <v>2019</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
       <c r="G111" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H111" t="s">
         <v>18</v>
       </c>
       <c r="I111" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J111" t="s">
-        <v>39</v>
+        <v>169</v>
       </c>
       <c r="K111"/>
       <c r="L111" t="s" s="3">
-        <v>161</v>
+        <v>202</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>64</v>
       </c>
       <c r="C112" s="3">
         <v>2019</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>199</v>
+        <v>160</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F112" t="s">
         <v>16</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="H112" t="s">
         <v>18</v>
       </c>
       <c r="I112" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J112" t="s">
-        <v>57</v>
+        <v>169</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s" s="3">
-        <v>232</v>
+        <v>29</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>12</v>
       </c>
       <c r="B113" t="s">
         <v>64</v>
       </c>
       <c r="C113" s="3">
         <v>2019</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>233</v>
+        <v>160</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F113" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G113" t="s">
         <v>43</v>
       </c>
       <c r="H113" t="s">
         <v>18</v>
       </c>
       <c r="I113" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J113" t="s">
-        <v>234</v>
+        <v>88</v>
       </c>
       <c r="K113"/>
       <c r="L113" t="s" s="3">
-        <v>204</v>
+        <v>29</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>12</v>
       </c>
       <c r="B114" t="s">
         <v>64</v>
       </c>
       <c r="C114" s="3">
         <v>2019</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G114" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H114" t="s">
         <v>18</v>
       </c>
       <c r="I114" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J114" t="s">
-        <v>171</v>
+        <v>234</v>
       </c>
       <c r="K114"/>
       <c r="L114" t="s" s="3">
-        <v>204</v>
+        <v>235</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>12</v>
       </c>
       <c r="B115" t="s">
         <v>64</v>
       </c>
       <c r="C115" s="3">
         <v>2019</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="E115" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F115" t="s">
         <v>16</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="H115" t="s">
         <v>18</v>
       </c>
       <c r="I115" s="3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J115" t="s">
-        <v>171</v>
+        <v>214</v>
       </c>
       <c r="K115"/>
       <c r="L115" t="s" s="3">
-        <v>29</v>
+        <v>235</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>12</v>
       </c>
       <c r="B116" t="s">
         <v>64</v>
       </c>
       <c r="C116" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="E116" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G116" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H116" t="s">
         <v>18</v>
       </c>
       <c r="I116" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="J116" t="s">
-        <v>88</v>
+        <v>236</v>
       </c>
       <c r="K116"/>
       <c r="L116" t="s" s="3">
-        <v>29</v>
+        <v>237</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>12</v>
       </c>
       <c r="B117" t="s">
         <v>64</v>
       </c>
       <c r="C117" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D117" t="s" s="4">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117" t="s">
         <v>42</v>
       </c>
       <c r="G117" t="s">
         <v>43</v>
       </c>
       <c r="H117" t="s">
         <v>18</v>
       </c>
       <c r="I117" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J117" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="K117"/>
       <c r="L117" t="s" s="3">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>12</v>
       </c>
       <c r="B118" t="s">
         <v>64</v>
       </c>
       <c r="C118" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="H118" t="s">
         <v>18</v>
       </c>
       <c r="I118" s="3">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J118" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="K118"/>
       <c r="L118" t="s" s="3">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>12</v>
       </c>
       <c r="B119" t="s">
         <v>64</v>
       </c>
       <c r="C119" s="3">
         <v>2020</v>
       </c>
       <c r="D119" t="s" s="4">
-        <v>199</v>
+        <v>239</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>16</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="H119" t="s">
         <v>18</v>
       </c>
       <c r="I119" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J119" t="s">
-        <v>237</v>
+        <v>181</v>
       </c>
       <c r="K119"/>
       <c r="L119" t="s" s="3">
-        <v>238</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>12</v>
       </c>
       <c r="B120" t="s">
         <v>64</v>
       </c>
       <c r="C120" s="3">
         <v>2020</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>233</v>
+        <v>160</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F120" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H120" t="s">
         <v>18</v>
       </c>
       <c r="I120" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J120" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="K120"/>
       <c r="L120" t="s" s="3">
-        <v>239</v>
+        <v>29</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>12</v>
       </c>
       <c r="B121" t="s">
         <v>64</v>
       </c>
       <c r="C121" s="3">
         <v>2020</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>233</v>
+        <v>160</v>
       </c>
       <c r="E121" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F121" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G121" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H121" t="s">
         <v>18</v>
       </c>
       <c r="I121" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J121" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="K121"/>
       <c r="L121" t="s" s="3">
-        <v>239</v>
+        <v>29</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>12</v>
       </c>
       <c r="B122" t="s">
         <v>64</v>
       </c>
       <c r="C122" s="3">
         <v>2020</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="H122" t="s">
         <v>18</v>
       </c>
       <c r="I122" s="3">
         <v>5</v>
       </c>
       <c r="J122" t="s">
-        <v>184</v>
+        <v>242</v>
       </c>
       <c r="K122"/>
       <c r="L122" t="s" s="3">
-        <v>25</v>
+        <v>221</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>12</v>
       </c>
       <c r="B123" t="s">
         <v>64</v>
       </c>
       <c r="C123" s="3">
         <v>2020</v>
       </c>
       <c r="D123" t="s" s="4">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="E123" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F123" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G123" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H123" t="s">
         <v>18</v>
       </c>
       <c r="I123" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J123" t="s">
-        <v>241</v>
+        <v>185</v>
       </c>
       <c r="K123"/>
       <c r="L123" t="s" s="3">
-        <v>29</v>
+        <v>221</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>12</v>
       </c>
       <c r="B124" t="s">
         <v>64</v>
       </c>
       <c r="C124" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>164</v>
+        <v>243</v>
       </c>
       <c r="E124" t="s">
         <v>27</v>
       </c>
       <c r="F124" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G124" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H124" t="s">
         <v>18</v>
       </c>
       <c r="I124" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J124" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="K124"/>
       <c r="L124" t="s" s="3">
-        <v>29</v>
+        <v>237</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>12</v>
       </c>
       <c r="B125" t="s">
         <v>64</v>
       </c>
       <c r="C125" s="3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H125" t="s">
         <v>18</v>
       </c>
       <c r="I125" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J125" t="s">
-        <v>243</v>
+        <v>31</v>
       </c>
       <c r="K125"/>
       <c r="L125" t="s" s="3">
-        <v>223</v>
+        <v>29</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>12</v>
       </c>
       <c r="B126" t="s">
-        <v>64</v>
+        <v>246</v>
       </c>
       <c r="C126" s="3">
-        <v>2020</v>
+        <v>1988</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>227</v>
+        <v>247</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F126" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G126" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H126" t="s">
         <v>18</v>
       </c>
       <c r="I126" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J126" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="K126"/>
+        <v>248</v>
+      </c>
+      <c r="K126" t="s">
+        <v>249</v>
+      </c>
       <c r="L126" t="s" s="3">
-        <v>223</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>12</v>
       </c>
       <c r="B127" t="s">
-        <v>64</v>
+        <v>246</v>
       </c>
       <c r="C127" s="3">
-        <v>2021</v>
+        <v>1989</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E127" t="s">
         <v>27</v>
       </c>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H127" t="s">
         <v>18</v>
       </c>
       <c r="I127" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J127" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="K127"/>
+        <v>252</v>
+      </c>
+      <c r="K127" t="s">
+        <v>253</v>
+      </c>
       <c r="L127" t="s" s="3">
-        <v>238</v>
+        <v>29</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>12</v>
       </c>
       <c r="B128" t="s">
-        <v>64</v>
+        <v>246</v>
       </c>
       <c r="C128" s="3">
-        <v>2022</v>
+        <v>1989</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128" t="s">
         <v>18</v>
       </c>
       <c r="I128" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J128" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="K128"/>
+        <v>255</v>
+      </c>
+      <c r="K128" t="s">
+        <v>58</v>
+      </c>
       <c r="L128" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>12</v>
       </c>
       <c r="B129" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C129" s="3">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
       <c r="F129" t="s">
         <v>16</v>
       </c>
       <c r="G129" t="s">
         <v>17</v>
       </c>
       <c r="H129" t="s">
         <v>18</v>
       </c>
       <c r="I129" s="3">
         <v>1</v>
       </c>
       <c r="J129" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="K129" t="s">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="L129" t="s" s="3">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>12</v>
       </c>
       <c r="B130" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C130" s="3">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130" t="s">
         <v>17</v>
       </c>
       <c r="H130" t="s">
         <v>18</v>
       </c>
       <c r="I130" s="3">
         <v>1</v>
       </c>
       <c r="J130" t="s">
-        <v>253</v>
+        <v>87</v>
       </c>
       <c r="K130" t="s">
-        <v>254</v>
+        <v>93</v>
       </c>
       <c r="L130" t="s" s="3">
-        <v>29</v>
+        <v>71</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>12</v>
       </c>
       <c r="B131" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C131" s="3">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E131" t="s">
         <v>27</v>
       </c>
       <c r="F131" t="s">
         <v>16</v>
       </c>
       <c r="G131" t="s">
         <v>17</v>
       </c>
       <c r="H131" t="s">
         <v>18</v>
       </c>
       <c r="I131" s="3">
         <v>2</v>
       </c>
       <c r="J131" t="s">
-        <v>256</v>
+        <v>100</v>
       </c>
       <c r="K131" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="L131" t="s" s="3">
-        <v>29</v>
+        <v>90</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>12</v>
       </c>
       <c r="B132" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C132" s="3">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="H132" t="s">
         <v>18</v>
       </c>
       <c r="I132" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J132" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="K132" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="L132" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>12</v>
       </c>
       <c r="B133" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C133" s="3">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133" t="s">
         <v>16</v>
       </c>
       <c r="G133" t="s">
         <v>17</v>
       </c>
       <c r="H133" t="s">
         <v>18</v>
       </c>
       <c r="I133" s="3">
         <v>1</v>
       </c>
       <c r="J133" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="K133" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L133" t="s" s="3">
-        <v>71</v>
+        <v>29</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>12</v>
       </c>
       <c r="B134" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C134" s="3">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E134" t="s">
         <v>27</v>
       </c>
       <c r="F134" t="s">
         <v>16</v>
       </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="H134" t="s">
         <v>18</v>
       </c>
       <c r="I134" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J134" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="K134"/>
       <c r="L134" t="s" s="3">
-        <v>29</v>
+        <v>264</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>12</v>
       </c>
       <c r="B135" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C135" s="3">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="F135" t="s">
         <v>16</v>
       </c>
       <c r="G135" t="s">
         <v>17</v>
       </c>
       <c r="H135" t="s">
         <v>18</v>
       </c>
       <c r="I135" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J135" t="s">
-        <v>103</v>
+        <v>266</v>
       </c>
       <c r="K135" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="L135" t="s" s="3">
-        <v>93</v>
+        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>12</v>
       </c>
       <c r="B136" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C136" s="3">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136" t="s">
         <v>16</v>
       </c>
       <c r="G136" t="s">
         <v>17</v>
       </c>
       <c r="H136" t="s">
         <v>18</v>
       </c>
       <c r="I136" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J136" t="s">
-        <v>262</v>
+        <v>73</v>
       </c>
       <c r="K136" t="s">
-        <v>263</v>
+        <v>97</v>
       </c>
       <c r="L136" t="s" s="3">
-        <v>29</v>
+        <v>269</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>12</v>
       </c>
       <c r="B137" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C137" s="3">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E137" t="s">
         <v>27</v>
       </c>
       <c r="F137" t="s">
         <v>16</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
         <v>18</v>
       </c>
       <c r="I137" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J137" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="K137"/>
+        <v>266</v>
+      </c>
+      <c r="K137" t="s">
+        <v>270</v>
+      </c>
       <c r="L137" t="s" s="3">
-        <v>29</v>
+        <v>271</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>12</v>
       </c>
       <c r="B138" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C138" s="3">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>16</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138" t="s">
         <v>18</v>
       </c>
       <c r="I138" s="3">
         <v>3</v>
       </c>
       <c r="J138" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="K138"/>
+        <v>272</v>
+      </c>
+      <c r="K138" t="s">
+        <v>273</v>
+      </c>
       <c r="L138" t="s" s="3">
-        <v>267</v>
+        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>12</v>
       </c>
       <c r="B139" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C139" s="3">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139" t="s">
         <v>18</v>
       </c>
       <c r="I139" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J139" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="K139" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="L139" t="s" s="3">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>12</v>
       </c>
       <c r="B140" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C140" s="3">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="E140" t="s">
         <v>27</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
         <v>18</v>
       </c>
       <c r="I140" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J140" t="s">
-        <v>273</v>
+        <v>102</v>
       </c>
       <c r="K140" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="L140" t="s" s="3">
-        <v>63</v>
+        <v>281</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>12</v>
       </c>
       <c r="B141" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C141" s="3">
         <v>1996</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
       <c r="F141" t="s">
         <v>16</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="H141" t="s">
         <v>18</v>
       </c>
       <c r="I141" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J141" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="K141" t="s">
-        <v>100</v>
+        <v>283</v>
       </c>
       <c r="L141" t="s" s="3">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>12</v>
       </c>
       <c r="B142" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C142" s="3">
         <v>1996</v>
       </c>
       <c r="D142" t="s" s="4">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="F142" t="s">
         <v>16</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="H142" t="s">
         <v>18</v>
       </c>
       <c r="I142" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J142" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="K142" t="s">
-        <v>276</v>
+        <v>19</v>
       </c>
       <c r="L142" t="s" s="3">
-        <v>277</v>
+        <v>81</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>12</v>
       </c>
       <c r="B143" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C143" s="3">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="F143" t="s">
         <v>16</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
       <c r="H143" t="s">
         <v>18</v>
       </c>
       <c r="I143" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J143" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="K143" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="L143" t="s" s="3">
-        <v>280</v>
+        <v>288</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>12</v>
       </c>
       <c r="B144" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C144" s="3">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="F144" t="s">
         <v>16</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="H144" t="s">
         <v>18</v>
       </c>
       <c r="I144" s="3">
         <v>1</v>
       </c>
       <c r="J144" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="K144"/>
       <c r="L144" t="s" s="3">
-        <v>284</v>
+        <v>81</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>12</v>
       </c>
       <c r="B145" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C145" s="3">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145" t="s">
         <v>16</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="H145" t="s">
         <v>18</v>
       </c>
       <c r="I145" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J145" t="s">
-        <v>105</v>
+        <v>291</v>
       </c>
       <c r="K145" t="s">
-        <v>286</v>
+        <v>80</v>
       </c>
       <c r="L145" t="s" s="3">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>12</v>
       </c>
       <c r="B146" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C146" s="3">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146" t="s">
         <v>16</v>
       </c>
       <c r="G146" t="s">
         <v>17</v>
       </c>
       <c r="H146" t="s">
         <v>18</v>
       </c>
       <c r="I146" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J146" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="K146" t="s">
-        <v>289</v>
+        <v>73</v>
       </c>
       <c r="L146" t="s" s="3">
-        <v>290</v>
+        <v>105</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>12</v>
       </c>
       <c r="B147" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C147" s="3">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147" t="s">
         <v>16</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147" t="s">
         <v>18</v>
       </c>
       <c r="I147" s="3">
         <v>1</v>
       </c>
       <c r="J147" t="s">
-        <v>117</v>
+        <v>255</v>
       </c>
       <c r="K147" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="L147" t="s" s="3">
-        <v>81</v>
+        <v>131</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>12</v>
       </c>
       <c r="B148" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C148" s="3">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="F148" t="s">
         <v>16</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148" t="s">
         <v>18</v>
       </c>
       <c r="I148" s="3">
         <v>1</v>
       </c>
       <c r="J148" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="K148" t="s">
-        <v>256</v>
+        <v>297</v>
       </c>
       <c r="L148" t="s" s="3">
-        <v>294</v>
+        <v>29</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>12</v>
       </c>
       <c r="B149" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C149" s="3">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E149" t="s">
         <v>27</v>
       </c>
       <c r="F149" t="s">
         <v>16</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="H149" t="s">
         <v>18</v>
       </c>
       <c r="I149" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J149" t="s">
-        <v>118</v>
+        <v>58</v>
       </c>
       <c r="K149"/>
       <c r="L149" t="s" s="3">
-        <v>81</v>
+        <v>45</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>12</v>
       </c>
       <c r="B150" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C150" s="3">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="H150" t="s">
         <v>18</v>
       </c>
       <c r="I150" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J150" t="s">
-        <v>83</v>
+        <v>266</v>
       </c>
       <c r="K150" t="s">
-        <v>297</v>
+        <v>116</v>
       </c>
       <c r="L150" t="s" s="3">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>12</v>
       </c>
       <c r="B151" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C151" s="3">
         <v>1998</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E151" t="s">
         <v>27</v>
       </c>
       <c r="F151" t="s">
         <v>16</v>
       </c>
       <c r="G151" t="s">
         <v>17</v>
       </c>
       <c r="H151" t="s">
         <v>18</v>
       </c>
       <c r="I151" s="3">
         <v>1</v>
       </c>
       <c r="J151" t="s">
-        <v>105</v>
+        <v>301</v>
       </c>
       <c r="K151" t="s">
-        <v>73</v>
+        <v>302</v>
       </c>
       <c r="L151" t="s" s="3">
-        <v>92</v>
+        <v>264</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>12</v>
       </c>
       <c r="B152" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C152" s="3">
         <v>1998</v>
       </c>
       <c r="D152" t="s" s="4">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152" t="s">
         <v>16</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="H152" t="s">
         <v>18</v>
       </c>
       <c r="I152" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J152" t="s">
-        <v>256</v>
+        <v>70</v>
       </c>
       <c r="K152" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="L152" t="s" s="3">
-        <v>132</v>
+        <v>81</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>12</v>
       </c>
       <c r="B153" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C153" s="3">
         <v>1998</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153" t="s">
         <v>16</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153" t="s">
         <v>18</v>
       </c>
       <c r="I153" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J153" t="s">
-        <v>301</v>
+        <v>263</v>
       </c>
       <c r="K153" t="s">
-        <v>303</v>
+        <v>19</v>
       </c>
       <c r="L153" t="s" s="3">
-        <v>29</v>
+        <v>105</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>12</v>
       </c>
       <c r="B154" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C154" s="3">
         <v>1998</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154" t="s">
         <v>18</v>
       </c>
       <c r="I154" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J154" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="K154"/>
+        <v>253</v>
+      </c>
+      <c r="K154" t="s">
+        <v>266</v>
+      </c>
       <c r="L154" t="s" s="3">
-        <v>45</v>
+        <v>101</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>12</v>
       </c>
       <c r="B155" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C155" s="3">
         <v>1998</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155" t="s">
         <v>16</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155" t="s">
         <v>18</v>
       </c>
       <c r="I155" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J155" t="s">
-        <v>269</v>
+        <v>115</v>
       </c>
       <c r="K155" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="L155" t="s" s="3">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>12</v>
       </c>
       <c r="B156" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C156" s="3">
         <v>1998</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="F156" t="s">
         <v>16</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="H156" t="s">
         <v>18</v>
       </c>
       <c r="I156" s="3">
         <v>1</v>
       </c>
       <c r="J156" t="s">
-        <v>306</v>
+        <v>249</v>
       </c>
       <c r="K156" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="L156" t="s" s="3">
-        <v>267</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>12</v>
       </c>
       <c r="B157" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C157" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E157" t="s">
         <v>27</v>
       </c>
       <c r="F157" t="s">
         <v>16</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="H157" t="s">
         <v>18</v>
       </c>
       <c r="I157" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J157" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="K157"/>
       <c r="L157" t="s" s="3">
-        <v>81</v>
+        <v>311</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>12</v>
       </c>
       <c r="B158" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C158" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="E158" t="s">
         <v>27</v>
       </c>
       <c r="F158" t="s">
         <v>16</v>
       </c>
       <c r="G158" t="s">
         <v>17</v>
       </c>
       <c r="H158" t="s">
         <v>18</v>
       </c>
       <c r="I158" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J158" t="s">
-        <v>266</v>
+        <v>312</v>
       </c>
       <c r="K158" t="s">
-        <v>19</v>
+        <v>291</v>
       </c>
       <c r="L158" t="s" s="3">
-        <v>92</v>
+        <v>35</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>12</v>
       </c>
       <c r="B159" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C159" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E159" t="s">
         <v>27</v>
       </c>
       <c r="F159" t="s">
         <v>16</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159" t="s">
         <v>18</v>
       </c>
       <c r="I159" s="3">
         <v>1</v>
       </c>
       <c r="J159" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="K159" t="s">
-        <v>269</v>
+        <v>315</v>
       </c>
       <c r="L159" t="s" s="3">
-        <v>104</v>
+        <v>124</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>12</v>
       </c>
       <c r="B160" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C160" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E160" t="s">
         <v>27</v>
       </c>
       <c r="F160" t="s">
         <v>16</v>
       </c>
       <c r="G160" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H160" t="s">
         <v>18</v>
       </c>
       <c r="I160" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J160" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="K160"/>
       <c r="L160" t="s" s="3">
-        <v>314</v>
+        <v>226</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>12</v>
       </c>
       <c r="B161" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C161" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>248</v>
+        <v>317</v>
       </c>
       <c r="E161" t="s">
         <v>27</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="H161" t="s">
         <v>18</v>
       </c>
       <c r="I161" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J161" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="K161"/>
       <c r="L161" t="s" s="3">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>12</v>
       </c>
       <c r="B162" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C162" s="3">
         <v>1999</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E162" t="s">
         <v>27</v>
       </c>
       <c r="F162" t="s">
         <v>16</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="H162" t="s">
         <v>18</v>
       </c>
       <c r="I162" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J162" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="K162"/>
       <c r="L162" t="s" s="3">
-        <v>317</v>
+        <v>308</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>12</v>
       </c>
       <c r="B163" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C163" s="3">
         <v>1999</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="E163" t="s">
         <v>27</v>
       </c>
       <c r="F163" t="s">
         <v>16</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163" t="s">
         <v>18</v>
       </c>
       <c r="I163" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J163" t="s">
-        <v>318</v>
+        <v>80</v>
       </c>
       <c r="K163" t="s">
-        <v>297</v>
+        <v>102</v>
       </c>
       <c r="L163" t="s" s="3">
-        <v>35</v>
+        <v>281</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>12</v>
       </c>
       <c r="B164" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C164" s="3">
         <v>1999</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E164" t="s">
         <v>27</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164" t="s">
         <v>18</v>
       </c>
       <c r="I164" s="3">
         <v>1</v>
       </c>
       <c r="J164" t="s">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="K164" t="s">
+        <v>37</v>
+      </c>
+      <c r="L164" t="s" s="3">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>12</v>
       </c>
       <c r="B165" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C165" s="3">
         <v>1999</v>
       </c>
       <c r="D165" t="s" s="4">
         <v>322</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165" t="s">
         <v>16</v>
       </c>
       <c r="G165" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H165" t="s">
         <v>18</v>
       </c>
       <c r="I165" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J165" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="K165"/>
+        <v>323</v>
+      </c>
+      <c r="K165" t="s">
+        <v>324</v>
+      </c>
       <c r="L165" t="s" s="3">
-        <v>172</v>
+        <v>271</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>12</v>
       </c>
       <c r="B166" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C166" s="3">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G166" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H166" t="s">
         <v>18</v>
       </c>
       <c r="I166" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J166" t="s">
-        <v>286</v>
+        <v>233</v>
       </c>
       <c r="K166"/>
       <c r="L166" t="s" s="3">
-        <v>29</v>
+        <v>326</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>12</v>
       </c>
       <c r="B167" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C167" s="3">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>324</v>
+        <v>262</v>
       </c>
       <c r="E167" t="s">
         <v>27</v>
       </c>
       <c r="F167" t="s">
         <v>16</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="H167" t="s">
         <v>18</v>
       </c>
       <c r="I167" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J167" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="K167"/>
+        <v>58</v>
+      </c>
+      <c r="K167" t="s">
+        <v>327</v>
+      </c>
       <c r="L167" t="s" s="3">
-        <v>314</v>
+        <v>308</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>12</v>
       </c>
       <c r="B168" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C168" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>325</v>
+        <v>293</v>
       </c>
       <c r="E168" t="s">
         <v>27</v>
       </c>
       <c r="F168" t="s">
         <v>16</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="H168" t="s">
         <v>18</v>
       </c>
       <c r="I168" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J168" t="s">
-        <v>80</v>
+        <v>328</v>
       </c>
       <c r="K168" t="s">
-        <v>105</v>
+        <v>329</v>
       </c>
       <c r="L168" t="s" s="3">
-        <v>287</v>
+        <v>29</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>12</v>
       </c>
       <c r="B169" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C169" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169" t="s">
         <v>16</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
       <c r="H169" t="s">
         <v>18</v>
       </c>
       <c r="I169" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J169" t="s">
-        <v>98</v>
+        <v>331</v>
       </c>
       <c r="K169" t="s">
-        <v>37</v>
+        <v>255</v>
       </c>
       <c r="L169" t="s" s="3">
-        <v>327</v>
+        <v>29</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>12</v>
       </c>
       <c r="B170" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C170" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="E170" t="s">
         <v>27</v>
       </c>
       <c r="F170" t="s">
         <v>16</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="H170" t="s">
         <v>18</v>
       </c>
       <c r="I170" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J170" t="s">
-        <v>329</v>
+        <v>100</v>
       </c>
       <c r="K170" t="s">
-        <v>330</v>
+        <v>97</v>
       </c>
       <c r="L170" t="s" s="3">
-        <v>277</v>
+        <v>29</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>12</v>
       </c>
       <c r="B171" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C171" s="3">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E171" t="s">
         <v>27</v>
       </c>
       <c r="F171" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G171" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H171" t="s">
         <v>18</v>
       </c>
       <c r="I171" s="3">
         <v>1</v>
       </c>
       <c r="J171" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="K171"/>
+        <v>78</v>
+      </c>
+      <c r="K171" t="s">
+        <v>301</v>
+      </c>
       <c r="L171" t="s" s="3">
-        <v>332</v>
+        <v>85</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>12</v>
       </c>
       <c r="B172" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C172" s="3">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="E172" t="s">
         <v>27</v>
       </c>
       <c r="F172" t="s">
         <v>16</v>
       </c>
       <c r="G172" t="s">
         <v>17</v>
       </c>
       <c r="H172" t="s">
         <v>18</v>
       </c>
       <c r="I172" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J172" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="K172" t="s">
-        <v>333</v>
+        <v>93</v>
       </c>
       <c r="L172" t="s" s="3">
-        <v>314</v>
+        <v>81</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>12</v>
       </c>
       <c r="B173" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C173" s="3">
         <v>2001</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>299</v>
+        <v>334</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
       <c r="F173" t="s">
         <v>16</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="H173" t="s">
         <v>18</v>
       </c>
       <c r="I173" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J173" t="s">
-        <v>334</v>
+        <v>87</v>
       </c>
       <c r="K173" t="s">
-        <v>335</v>
+        <v>93</v>
       </c>
       <c r="L173" t="s" s="3">
-        <v>29</v>
+        <v>131</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>12</v>
       </c>
       <c r="B174" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C174" s="3">
         <v>2001</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E174" t="s">
         <v>27</v>
       </c>
       <c r="F174" t="s">
         <v>16</v>
       </c>
       <c r="G174" t="s">
         <v>17</v>
       </c>
       <c r="H174" t="s">
         <v>18</v>
       </c>
       <c r="I174" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J174" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="K174"/>
       <c r="L174" t="s" s="3">
-        <v>29</v>
+        <v>85</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>12</v>
       </c>
       <c r="B175" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C175" s="3">
         <v>2001</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="H175" t="s">
         <v>18</v>
       </c>
       <c r="I175" s="3">
         <v>2</v>
       </c>
       <c r="J175" t="s">
-        <v>103</v>
+        <v>337</v>
       </c>
       <c r="K175" t="s">
-        <v>100</v>
+        <v>338</v>
       </c>
       <c r="L175" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>12</v>
       </c>
       <c r="B176" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C176" s="3">
         <v>2001</v>
       </c>
       <c r="D176" t="s" s="4">
         <v>339</v>
       </c>
       <c r="E176" t="s">
         <v>27</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="H176" t="s">
         <v>18</v>
       </c>
       <c r="I176" s="3">
         <v>1</v>
       </c>
       <c r="J176" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="K176" t="s">
-        <v>306</v>
+        <v>49</v>
       </c>
       <c r="L176" t="s" s="3">
-        <v>85</v>
+        <v>340</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>12</v>
       </c>
       <c r="B177" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C177" s="3">
         <v>2001</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>285</v>
+        <v>341</v>
       </c>
       <c r="E177" t="s">
         <v>27</v>
       </c>
       <c r="F177" t="s">
         <v>16</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177" t="s">
         <v>18</v>
       </c>
       <c r="I177" s="3">
         <v>2</v>
       </c>
       <c r="J177" t="s">
         <v>87</v>
       </c>
       <c r="K177" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L177" t="s" s="3">
-        <v>81</v>
+        <v>29</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>12</v>
       </c>
       <c r="B178" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C178" s="3">
         <v>2001</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E178" t="s">
         <v>27</v>
       </c>
       <c r="F178" t="s">
         <v>16</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="H178" t="s">
         <v>18</v>
       </c>
       <c r="I178" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J178" t="s">
-        <v>87</v>
+        <v>304</v>
       </c>
       <c r="K178" t="s">
-        <v>96</v>
+        <v>185</v>
       </c>
       <c r="L178" t="s" s="3">
-        <v>132</v>
+        <v>89</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>12</v>
       </c>
       <c r="B179" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C179" s="3">
         <v>2001</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
       <c r="F179" t="s">
         <v>16</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="H179" t="s">
         <v>18</v>
       </c>
       <c r="I179" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J179" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K179"/>
+        <v>83</v>
+      </c>
+      <c r="K179" t="s">
+        <v>297</v>
+      </c>
       <c r="L179" t="s" s="3">
-        <v>35</v>
+        <v>292</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>12</v>
       </c>
       <c r="B180" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C180" s="3">
         <v>2001</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E180" t="s">
         <v>27</v>
       </c>
       <c r="F180" t="s">
         <v>16</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="H180" t="s">
         <v>18</v>
       </c>
       <c r="I180" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J180" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="K180"/>
+        <v>297</v>
+      </c>
+      <c r="K180" t="s">
+        <v>80</v>
+      </c>
       <c r="L180" t="s" s="3">
-        <v>85</v>
+        <v>59</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>12</v>
       </c>
       <c r="B181" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C181" s="3">
         <v>2001</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E181" t="s">
         <v>27</v>
       </c>
       <c r="F181" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="H181" t="s">
         <v>18</v>
       </c>
       <c r="I181" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J181" t="s">
-        <v>344</v>
+        <v>70</v>
       </c>
       <c r="K181" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
       <c r="L181" t="s" s="3">
-        <v>29</v>
+        <v>346</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>12</v>
       </c>
       <c r="B182" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C182" s="3">
         <v>2001</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E182" t="s">
         <v>27</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="H182" t="s">
         <v>18</v>
       </c>
       <c r="I182" s="3">
         <v>1</v>
       </c>
       <c r="J182" t="s">
-        <v>96</v>
+        <v>348</v>
       </c>
       <c r="K182" t="s">
-        <v>49</v>
+        <v>349</v>
       </c>
       <c r="L182" t="s" s="3">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>12</v>
       </c>
       <c r="B183" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C183" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E183" t="s">
         <v>27</v>
       </c>
       <c r="F183" t="s">
         <v>16</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="H183" t="s">
         <v>18</v>
       </c>
       <c r="I183" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J183" t="s">
-        <v>87</v>
+        <v>255</v>
       </c>
       <c r="K183" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="L183" t="s" s="3">
-        <v>29</v>
+        <v>278</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>12</v>
       </c>
       <c r="B184" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C184" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D184" t="s" s="4">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E184" t="s">
         <v>27</v>
       </c>
       <c r="F184" t="s">
         <v>16</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="H184" t="s">
         <v>18</v>
       </c>
       <c r="I184" s="3">
         <v>1</v>
       </c>
       <c r="J184" t="s">
-        <v>309</v>
+        <v>132</v>
       </c>
       <c r="K184" t="s">
-        <v>188</v>
+        <v>102</v>
       </c>
       <c r="L184" t="s" s="3">
-        <v>89</v>
+        <v>21</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>12</v>
       </c>
       <c r="B185" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C185" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="E185" t="s">
         <v>27</v>
       </c>
       <c r="F185" t="s">
         <v>16</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185" t="s">
         <v>18</v>
       </c>
       <c r="I185" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J185" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="K185"/>
       <c r="L185" t="s" s="3">
-        <v>298</v>
+        <v>308</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>12</v>
       </c>
       <c r="B186" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C186" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>351</v>
+        <v>320</v>
       </c>
       <c r="E186" t="s">
         <v>27</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="H186" t="s">
         <v>18</v>
       </c>
       <c r="I186" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J186" t="s">
-        <v>303</v>
+        <v>201</v>
       </c>
       <c r="K186" t="s">
-        <v>80</v>
+        <v>353</v>
       </c>
       <c r="L186" t="s" s="3">
-        <v>59</v>
+        <v>354</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>12</v>
       </c>
       <c r="B187" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C187" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E187" t="s">
         <v>27</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="H187" t="s">
         <v>18</v>
       </c>
       <c r="I187" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J187" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="K187" t="s">
-        <v>309</v>
+        <v>116</v>
       </c>
       <c r="L187" t="s" s="3">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>12</v>
       </c>
       <c r="B188" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C188" s="3">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>354</v>
+        <v>251</v>
       </c>
       <c r="E188" t="s">
         <v>27</v>
       </c>
       <c r="F188" t="s">
         <v>16</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="H188" t="s">
         <v>18</v>
       </c>
       <c r="I188" s="3">
         <v>1</v>
       </c>
       <c r="J188" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="K188" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="L188" t="s" s="3">
-        <v>357</v>
+        <v>121</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>12</v>
       </c>
       <c r="B189" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C189" s="3">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E189" t="s">
         <v>27</v>
       </c>
       <c r="F189" t="s">
         <v>16</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="H189" t="s">
         <v>18</v>
       </c>
       <c r="I189" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J189" t="s">
-        <v>256</v>
+        <v>95</v>
       </c>
       <c r="K189" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="L189" t="s" s="3">
-        <v>189</v>
+        <v>108</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>12</v>
       </c>
       <c r="B190" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C190" s="3">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E190" t="s">
         <v>27</v>
       </c>
       <c r="F190" t="s">
         <v>16</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190" t="s">
         <v>18</v>
       </c>
       <c r="I190" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J190" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="K190" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="L190" t="s" s="3">
-        <v>21</v>
+        <v>346</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>12</v>
       </c>
       <c r="B191" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C191" s="3">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="E191" t="s">
         <v>27</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="H191" t="s">
         <v>18</v>
       </c>
       <c r="I191" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J191" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="K191"/>
+        <v>53</v>
+      </c>
+      <c r="K191" t="s">
+        <v>362</v>
+      </c>
       <c r="L191" t="s" s="3">
-        <v>314</v>
+        <v>90</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>12</v>
       </c>
       <c r="B192" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C192" s="3">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D192" t="s" s="4">
-        <v>326</v>
+        <v>363</v>
       </c>
       <c r="E192" t="s">
         <v>27</v>
       </c>
       <c r="F192" t="s">
         <v>16</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="H192" t="s">
         <v>18</v>
       </c>
       <c r="I192" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J192" t="s">
-        <v>203</v>
+        <v>80</v>
       </c>
       <c r="K192" t="s">
-        <v>360</v>
+        <v>87</v>
       </c>
       <c r="L192" t="s" s="3">
-        <v>361</v>
+        <v>29</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>12</v>
       </c>
       <c r="B193" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C193" s="3">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E193" t="s">
         <v>27</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="H193" t="s">
         <v>18</v>
       </c>
       <c r="I193" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J193" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="K193" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
       <c r="L193" t="s" s="3">
-        <v>363</v>
+        <v>89</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>12</v>
       </c>
       <c r="B194" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C194" s="3">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>252</v>
+        <v>364</v>
       </c>
       <c r="E194" t="s">
         <v>27</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
       <c r="G194" t="s">
         <v>17</v>
       </c>
       <c r="H194" t="s">
         <v>18</v>
       </c>
       <c r="I194" s="3">
         <v>1</v>
       </c>
       <c r="J194" t="s">
-        <v>364</v>
+        <v>255</v>
       </c>
       <c r="K194" t="s">
+        <v>58</v>
+      </c>
+      <c r="L194" t="s" s="3">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>12</v>
       </c>
       <c r="B195" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C195" s="3">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="D195" t="s" s="4">
         <v>366</v>
       </c>
       <c r="E195" t="s">
         <v>27</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195" t="s">
         <v>18</v>
       </c>
       <c r="I195" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J195" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="K195"/>
       <c r="L195" t="s" s="3">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>12</v>
       </c>
       <c r="B196" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C196" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D196" t="s" s="4">
         <v>367</v>
       </c>
       <c r="E196" t="s">
         <v>27</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196" t="s">
         <v>18</v>
       </c>
       <c r="I196" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J196" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="K196"/>
       <c r="L196" t="s" s="3">
-        <v>353</v>
+        <v>368</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>12</v>
       </c>
       <c r="B197" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C197" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E197" t="s">
         <v>27</v>
       </c>
       <c r="F197" t="s">
         <v>16</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="H197" t="s">
         <v>18</v>
       </c>
       <c r="I197" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J197" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="K197" t="s">
-        <v>145</v>
+        <v>76</v>
       </c>
       <c r="L197" t="s" s="3">
-        <v>93</v>
+        <v>29</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>12</v>
       </c>
       <c r="B198" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C198" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>369</v>
+        <v>334</v>
       </c>
       <c r="E198" t="s">
         <v>27</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="H198" t="s">
         <v>18</v>
       </c>
       <c r="I198" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J198" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="K198" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="L198" t="s" s="3">
-        <v>29</v>
+        <v>354</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>12</v>
       </c>
       <c r="B199" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C199" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D199" t="s" s="4">
         <v>370</v>
       </c>
       <c r="E199" t="s">
         <v>27</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="H199" t="s">
         <v>18</v>
       </c>
       <c r="I199" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="K199" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="L199" t="s" s="3">
-        <v>29</v>
+        <v>371</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>12</v>
       </c>
       <c r="B200" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C200" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>349</v>
+        <v>372</v>
       </c>
       <c r="E200" t="s">
         <v>27</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="H200" t="s">
         <v>18</v>
       </c>
       <c r="I200" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J200" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="K200"/>
       <c r="L200" t="s" s="3">
-        <v>89</v>
+        <v>21</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>12</v>
       </c>
       <c r="B201" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C201" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>371</v>
+        <v>254</v>
       </c>
       <c r="E201" t="s">
         <v>27</v>
       </c>
       <c r="F201" t="s">
         <v>16</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="H201" t="s">
         <v>18</v>
       </c>
       <c r="I201" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J201" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="K201"/>
+        <v>58</v>
+      </c>
+      <c r="K201" t="s">
+        <v>373</v>
+      </c>
       <c r="L201" t="s" s="3">
-        <v>372</v>
+        <v>105</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>12</v>
       </c>
       <c r="B202" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C202" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>373</v>
+        <v>290</v>
       </c>
       <c r="E202" t="s">
         <v>27</v>
       </c>
       <c r="F202" t="s">
         <v>16</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="H202" t="s">
         <v>18</v>
       </c>
       <c r="I202" s="3">
         <v>1</v>
       </c>
       <c r="J202" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="K202"/>
+        <v>58</v>
+      </c>
+      <c r="K202" t="s">
+        <v>297</v>
+      </c>
       <c r="L202" t="s" s="3">
-        <v>357</v>
+        <v>182</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>12</v>
       </c>
       <c r="B203" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C203" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>374</v>
+        <v>258</v>
       </c>
       <c r="E203" t="s">
         <v>27</v>
       </c>
       <c r="F203" t="s">
         <v>16</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="H203" t="s">
         <v>18</v>
       </c>
       <c r="I203" s="3">
         <v>2</v>
       </c>
       <c r="J203" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="K203"/>
+        <v>266</v>
+      </c>
+      <c r="K203" t="s">
+        <v>374</v>
+      </c>
       <c r="L203" t="s" s="3">
-        <v>375</v>
+        <v>271</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>12</v>
       </c>
       <c r="B204" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C204" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E204" t="s">
         <v>27</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="H204" t="s">
         <v>18</v>
       </c>
       <c r="I204" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J204" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="K204"/>
       <c r="L204" t="s" s="3">
-        <v>29</v>
+        <v>264</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>12</v>
       </c>
       <c r="B205" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C205" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E205" t="s">
         <v>27</v>
       </c>
       <c r="F205" t="s">
         <v>16</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="H205" t="s">
         <v>18</v>
       </c>
       <c r="I205" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J205" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="K205"/>
       <c r="L205" t="s" s="3">
-        <v>361</v>
+        <v>101</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>12</v>
       </c>
       <c r="B206" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C206" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E206" t="s">
         <v>27</v>
       </c>
       <c r="F206" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G206" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H206" t="s">
         <v>18</v>
       </c>
       <c r="I206" s="3">
         <v>1</v>
       </c>
       <c r="J206" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="K206"/>
       <c r="L206" t="s" s="3">
-        <v>378</v>
+        <v>376</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>12</v>
       </c>
       <c r="B207" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C207" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D207" t="s" s="4">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E207" t="s">
         <v>27</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="H207" t="s">
         <v>18</v>
       </c>
       <c r="I207" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J207" t="s">
-        <v>297</v>
+        <v>100</v>
       </c>
       <c r="K207"/>
       <c r="L207" t="s" s="3">
-        <v>21</v>
+        <v>378</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>12</v>
       </c>
       <c r="B208" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C208" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>255</v>
+        <v>364</v>
       </c>
       <c r="E208" t="s">
         <v>27</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="H208" t="s">
         <v>18</v>
       </c>
       <c r="I208" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J208" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="K208" t="s">
         <v>58</v>
       </c>
       <c r="L208" t="s" s="3">
-        <v>92</v>
+        <v>202</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>12</v>
       </c>
       <c r="B209" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C209" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>296</v>
+        <v>254</v>
       </c>
       <c r="E209" t="s">
         <v>27</v>
       </c>
       <c r="F209" t="s">
         <v>16</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="H209" t="s">
         <v>18</v>
       </c>
       <c r="I209" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J209" t="s">
-        <v>301</v>
+        <v>67</v>
       </c>
       <c r="K209" t="s">
-        <v>58</v>
+        <v>297</v>
       </c>
       <c r="L209" t="s" s="3">
-        <v>185</v>
+        <v>89</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>12</v>
       </c>
       <c r="B210" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C210" s="3">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>261</v>
+        <v>379</v>
       </c>
       <c r="E210" t="s">
         <v>27</v>
       </c>
       <c r="F210" t="s">
         <v>16</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="H210" t="s">
         <v>18</v>
       </c>
       <c r="I210" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J210" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="K210"/>
       <c r="L210" t="s" s="3">
-        <v>277</v>
+        <v>138</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>12</v>
       </c>
       <c r="B211" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C211" s="3">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E211" t="s">
         <v>27</v>
       </c>
       <c r="F211" t="s">
         <v>16</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="H211" t="s">
         <v>18</v>
       </c>
       <c r="I211" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J211" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="K211"/>
+        <v>267</v>
+      </c>
+      <c r="K211" t="s">
+        <v>381</v>
+      </c>
       <c r="L211" t="s" s="3">
-        <v>267</v>
+        <v>308</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>12</v>
       </c>
       <c r="B212" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C212" s="3">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>342</v>
+        <v>382</v>
       </c>
       <c r="E212" t="s">
         <v>27</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="H212" t="s">
         <v>18</v>
       </c>
       <c r="I212" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J212" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="K212"/>
+        <v>383</v>
+      </c>
+      <c r="K212" t="s">
+        <v>295</v>
+      </c>
       <c r="L212" t="s" s="3">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>12</v>
       </c>
       <c r="B213" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C213" s="3">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="E213" t="s">
         <v>27</v>
       </c>
       <c r="F213" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G213" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H213" t="s">
         <v>18</v>
       </c>
       <c r="I213" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J213" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="K213"/>
+        <v>93</v>
+      </c>
+      <c r="K213" t="s">
+        <v>219</v>
+      </c>
       <c r="L213" t="s" s="3">
-        <v>382</v>
+        <v>105</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>12</v>
       </c>
       <c r="B214" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C214" s="3">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E214" t="s">
         <v>27</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="H214" t="s">
         <v>18</v>
       </c>
       <c r="I214" s="3">
         <v>1</v>
       </c>
       <c r="J214" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="K214"/>
+        <v>201</v>
+      </c>
+      <c r="K214" t="s">
+        <v>157</v>
+      </c>
       <c r="L214" t="s" s="3">
-        <v>384</v>
+        <v>85</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>12</v>
       </c>
       <c r="B215" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C215" s="3">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="E215" t="s">
         <v>27</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215" t="s">
         <v>18</v>
       </c>
       <c r="I215" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J215" t="s">
-        <v>266</v>
+        <v>381</v>
       </c>
       <c r="K215" t="s">
-        <v>306</v>
+        <v>385</v>
       </c>
       <c r="L215" t="s" s="3">
-        <v>204</v>
+        <v>182</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>12</v>
       </c>
       <c r="B216" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C216" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>255</v>
+        <v>386</v>
       </c>
       <c r="E216" t="s">
         <v>27</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="H216" t="s">
         <v>18</v>
       </c>
       <c r="I216" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J216" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="K216"/>
       <c r="L216" t="s" s="3">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>12</v>
       </c>
       <c r="B217" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C217" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E217" t="s">
         <v>27</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="H217" t="s">
         <v>18</v>
       </c>
       <c r="I217" s="3">
         <v>1</v>
       </c>
       <c r="J217" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="K217"/>
+        <v>388</v>
+      </c>
+      <c r="K217" t="s">
+        <v>389</v>
+      </c>
       <c r="L217" t="s" s="3">
-        <v>139</v>
+        <v>390</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>12</v>
       </c>
       <c r="B218" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C218" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E218" t="s">
         <v>27</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="H218" t="s">
         <v>18</v>
       </c>
       <c r="I218" s="3">
         <v>1</v>
       </c>
       <c r="J218" t="s">
-        <v>269</v>
+        <v>381</v>
       </c>
       <c r="K218" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="L218" t="s" s="3">
-        <v>204</v>
+        <v>288</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>12</v>
       </c>
       <c r="B219" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C219" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="E219" t="s">
         <v>27</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="H219" t="s">
         <v>18</v>
       </c>
       <c r="I219" s="3">
         <v>1</v>
       </c>
       <c r="J219" t="s">
-        <v>270</v>
+        <v>116</v>
       </c>
       <c r="K219" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="L219" t="s" s="3">
-        <v>314</v>
+        <v>394</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>12</v>
       </c>
       <c r="B220" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C220" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="E220" t="s">
         <v>27</v>
       </c>
       <c r="F220" t="s">
         <v>16</v>
       </c>
       <c r="G220" t="s">
         <v>17</v>
       </c>
       <c r="H220" t="s">
         <v>18</v>
       </c>
       <c r="I220" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J220" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="K220" t="s">
-        <v>301</v>
+        <v>396</v>
       </c>
       <c r="L220" t="s" s="3">
-        <v>92</v>
+        <v>281</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>12</v>
       </c>
       <c r="B221" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C221" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="E221" t="s">
         <v>27</v>
       </c>
       <c r="F221" t="s">
         <v>16</v>
       </c>
       <c r="G221" t="s">
         <v>17</v>
       </c>
       <c r="H221" t="s">
         <v>18</v>
       </c>
       <c r="I221" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J221" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="K221"/>
       <c r="L221" t="s" s="3">
-        <v>92</v>
+        <v>81</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>12</v>
       </c>
       <c r="B222" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C222" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>391</v>
+        <v>290</v>
       </c>
       <c r="E222" t="s">
         <v>27</v>
       </c>
       <c r="F222" t="s">
         <v>16</v>
       </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="H222" t="s">
         <v>18</v>
       </c>
       <c r="I222" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J222" t="s">
-        <v>203</v>
+        <v>68</v>
       </c>
       <c r="K222" t="s">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="L222" t="s" s="3">
-        <v>85</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>12</v>
       </c>
       <c r="B223" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C223" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D223" t="s" s="4">
-        <v>371</v>
+        <v>322</v>
       </c>
       <c r="E223" t="s">
         <v>27</v>
       </c>
       <c r="F223" t="s">
         <v>16</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="H223" t="s">
         <v>18</v>
       </c>
       <c r="I223" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J223" t="s">
-        <v>266</v>
+        <v>398</v>
       </c>
       <c r="K223" t="s">
-        <v>388</v>
+        <v>357</v>
       </c>
       <c r="L223" t="s" s="3">
-        <v>185</v>
+        <v>399</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>12</v>
       </c>
       <c r="B224" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C224" s="3">
         <v>2008</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>392</v>
+        <v>247</v>
       </c>
       <c r="E224" t="s">
         <v>27</v>
       </c>
       <c r="F224" t="s">
         <v>16</v>
       </c>
       <c r="G224" t="s">
         <v>17</v>
       </c>
       <c r="H224" t="s">
         <v>18</v>
       </c>
       <c r="I224" s="3">
         <v>1</v>
       </c>
       <c r="J224" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="K224"/>
+        <v>276</v>
+      </c>
+      <c r="K224" t="s">
+        <v>400</v>
+      </c>
       <c r="L224" t="s" s="3">
-        <v>81</v>
+        <v>401</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>12</v>
       </c>
       <c r="B225" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C225" s="3">
         <v>2008</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="E225" t="s">
         <v>27</v>
       </c>
       <c r="F225" t="s">
         <v>16</v>
       </c>
       <c r="G225" t="s">
         <v>17</v>
       </c>
       <c r="H225" t="s">
         <v>18</v>
       </c>
       <c r="I225" s="3">
         <v>1</v>
       </c>
       <c r="J225" t="s">
-        <v>394</v>
+        <v>358</v>
       </c>
       <c r="K225" t="s">
-        <v>395</v>
+        <v>266</v>
       </c>
       <c r="L225" t="s" s="3">
-        <v>396</v>
+        <v>134</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>12</v>
       </c>
       <c r="B226" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C226" s="3">
         <v>2008</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>261</v>
+        <v>403</v>
       </c>
       <c r="E226" t="s">
         <v>27</v>
       </c>
       <c r="F226" t="s">
         <v>16</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
       <c r="H226" t="s">
         <v>18</v>
       </c>
       <c r="I226" s="3">
         <v>1</v>
       </c>
       <c r="J226" t="s">
-        <v>388</v>
+        <v>267</v>
       </c>
       <c r="K226" t="s">
-        <v>397</v>
+        <v>295</v>
       </c>
       <c r="L226" t="s" s="3">
-        <v>294</v>
+        <v>98</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>12</v>
       </c>
       <c r="B227" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C227" s="3">
         <v>2008</v>
       </c>
       <c r="D227" t="s" s="4">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="E227" t="s">
         <v>27</v>
       </c>
       <c r="F227" t="s">
         <v>16</v>
       </c>
       <c r="G227" t="s">
         <v>17</v>
       </c>
       <c r="H227" t="s">
         <v>18</v>
       </c>
       <c r="I227" s="3">
         <v>1</v>
       </c>
       <c r="J227" t="s">
-        <v>118</v>
+        <v>270</v>
       </c>
       <c r="K227" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="L227" t="s" s="3">
-        <v>400</v>
+        <v>98</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>12</v>
       </c>
       <c r="B228" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C228" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D228" t="s" s="4">
-        <v>377</v>
+        <v>406</v>
       </c>
       <c r="E228" t="s">
         <v>27</v>
       </c>
       <c r="F228" t="s">
         <v>16</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="H228" t="s">
         <v>18</v>
       </c>
       <c r="I228" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J228" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="K228"/>
       <c r="L228" t="s" s="3">
-        <v>287</v>
+        <v>346</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>12</v>
       </c>
       <c r="B229" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C229" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D229" t="s" s="4">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="E229" t="s">
         <v>27</v>
       </c>
       <c r="F229" t="s">
         <v>16</v>
       </c>
       <c r="G229" t="s">
         <v>17</v>
       </c>
       <c r="H229" t="s">
         <v>18</v>
       </c>
       <c r="I229" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J229" t="s">
-        <v>87</v>
+        <v>408</v>
       </c>
       <c r="K229"/>
       <c r="L229" t="s" s="3">
-        <v>81</v>
+        <v>356</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>12</v>
       </c>
       <c r="B230" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C230" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D230" t="s" s="4">
-        <v>296</v>
+        <v>392</v>
       </c>
       <c r="E230" t="s">
         <v>27</v>
       </c>
       <c r="F230" t="s">
         <v>16</v>
       </c>
       <c r="G230" t="s">
         <v>17</v>
       </c>
       <c r="H230" t="s">
         <v>18</v>
       </c>
       <c r="I230" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J230" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="K230" t="s">
-        <v>68</v>
+        <v>267</v>
       </c>
       <c r="L230" t="s" s="3">
-        <v>251</v>
+        <v>394</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>12</v>
       </c>
       <c r="B231" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C231" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D231" t="s" s="4">
-        <v>328</v>
+        <v>409</v>
       </c>
       <c r="E231" t="s">
         <v>27</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
       <c r="G231" t="s">
         <v>17</v>
       </c>
       <c r="H231" t="s">
         <v>18</v>
       </c>
       <c r="I231" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J231" t="s">
-        <v>404</v>
+        <v>83</v>
       </c>
       <c r="K231" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="L231" t="s" s="3">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>12</v>
       </c>
       <c r="B232" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C232" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D232" t="s" s="4">
-        <v>248</v>
+        <v>412</v>
       </c>
       <c r="E232" t="s">
         <v>27</v>
       </c>
       <c r="F232" t="s">
         <v>16</v>
       </c>
       <c r="G232" t="s">
         <v>17</v>
       </c>
       <c r="H232" t="s">
         <v>18</v>
       </c>
       <c r="I232" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J232" t="s">
-        <v>249</v>
+        <v>102</v>
       </c>
       <c r="K232" t="s">
-        <v>282</v>
+        <v>413</v>
       </c>
       <c r="L232" t="s" s="3">
-        <v>407</v>
+        <v>414</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>12</v>
       </c>
       <c r="B233" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C233" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D233" t="s" s="4">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="E233" t="s">
         <v>27</v>
       </c>
       <c r="F233" t="s">
         <v>16</v>
       </c>
       <c r="G233" t="s">
         <v>17</v>
       </c>
       <c r="H233" t="s">
         <v>18</v>
       </c>
       <c r="I233" s="3">
         <v>1</v>
       </c>
       <c r="J233" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="K233"/>
       <c r="L233" t="s" s="3">
-        <v>135</v>
+        <v>417</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>12</v>
       </c>
       <c r="B234" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C234" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D234" t="s" s="4">
-        <v>411</v>
+        <v>364</v>
       </c>
       <c r="E234" t="s">
         <v>27</v>
       </c>
       <c r="F234" t="s">
         <v>16</v>
       </c>
       <c r="G234" t="s">
         <v>17</v>
       </c>
       <c r="H234" t="s">
         <v>18</v>
       </c>
       <c r="I234" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J234" t="s">
         <v>270</v>
       </c>
-      <c r="K234"/>
+      <c r="K234" t="s">
+        <v>295</v>
+      </c>
       <c r="L234" t="s" s="3">
-        <v>101</v>
+        <v>63</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>12</v>
       </c>
       <c r="B235" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C235" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D235" t="s" s="4">
-        <v>412</v>
+        <v>290</v>
       </c>
       <c r="E235" t="s">
         <v>27</v>
       </c>
       <c r="F235" t="s">
         <v>16</v>
       </c>
       <c r="G235" t="s">
         <v>17</v>
       </c>
       <c r="H235" t="s">
         <v>18</v>
       </c>
       <c r="I235" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J235" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="K235"/>
+        <v>297</v>
+      </c>
+      <c r="K235" t="s">
+        <v>304</v>
+      </c>
       <c r="L235" t="s" s="3">
-        <v>101</v>
+        <v>411</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>12</v>
       </c>
       <c r="B236" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C236" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D236" t="s" s="4">
-        <v>413</v>
+        <v>361</v>
       </c>
       <c r="E236" t="s">
         <v>27</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
       <c r="H236" t="s">
         <v>18</v>
       </c>
       <c r="I236" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J236" t="s">
-        <v>203</v>
+        <v>418</v>
       </c>
       <c r="K236" t="s">
-        <v>112</v>
+        <v>201</v>
       </c>
       <c r="L236" t="s" s="3">
-        <v>120</v>
+        <v>419</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>12</v>
       </c>
       <c r="B237" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C237" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D237" t="s" s="4">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="E237" t="s">
         <v>27</v>
       </c>
       <c r="F237" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G237" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H237" t="s">
         <v>18</v>
       </c>
       <c r="I237" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J237" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="K237"/>
       <c r="L237" t="s" s="3">
-        <v>353</v>
+        <v>206</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>12</v>
       </c>
       <c r="B238" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C238" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D238" t="s" s="4">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="E238" t="s">
         <v>27</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
       <c r="G238" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H238" t="s">
         <v>18</v>
       </c>
       <c r="I238" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J238" t="s">
-        <v>416</v>
+        <v>49</v>
       </c>
       <c r="K238"/>
       <c r="L238" t="s" s="3">
-        <v>363</v>
+        <v>108</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>12</v>
       </c>
       <c r="B239" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C239" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D239" t="s" s="4">
-        <v>398</v>
+        <v>265</v>
       </c>
       <c r="E239" t="s">
         <v>27</v>
       </c>
       <c r="F239" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G239" t="s">
         <v>17</v>
       </c>
       <c r="H239" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="I239" s="3">
         <v>1</v>
       </c>
       <c r="J239" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="K239"/>
       <c r="L239" t="s" s="3">
-        <v>400</v>
+        <v>423</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>12</v>
       </c>
       <c r="B240" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C240" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D240" t="s" s="4">
-        <v>417</v>
+        <v>370</v>
       </c>
       <c r="E240" t="s">
         <v>27</v>
       </c>
       <c r="F240" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G240" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H240" t="s">
         <v>18</v>
       </c>
       <c r="I240" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J240" t="s">
-        <v>83</v>
+        <v>424</v>
       </c>
       <c r="K240" t="s">
-        <v>418</v>
+        <v>115</v>
       </c>
       <c r="L240" t="s" s="3">
-        <v>419</v>
+        <v>138</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>12</v>
       </c>
       <c r="B241" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C241" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D241" t="s" s="4">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E241" t="s">
         <v>27</v>
       </c>
       <c r="F241" t="s">
         <v>16</v>
       </c>
       <c r="G241" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H241" t="s">
         <v>18</v>
       </c>
       <c r="I241" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J241" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="K241"/>
       <c r="L241" t="s" s="3">
-        <v>422</v>
+        <v>427</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>12</v>
       </c>
       <c r="B242" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C242" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D242" t="s" s="4">
-        <v>423</v>
+        <v>254</v>
       </c>
       <c r="E242" t="s">
         <v>27</v>
       </c>
       <c r="F242" t="s">
         <v>16</v>
       </c>
       <c r="G242" t="s">
         <v>17</v>
       </c>
       <c r="H242" t="s">
         <v>18</v>
       </c>
       <c r="I242" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J242" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="K242"/>
+        <v>428</v>
+      </c>
+      <c r="K242" t="s">
+        <v>132</v>
+      </c>
       <c r="L242" t="s" s="3">
-        <v>425</v>
+        <v>419</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>12</v>
       </c>
       <c r="B243" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C243" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D243" t="s" s="4">
-        <v>371</v>
+        <v>290</v>
       </c>
       <c r="E243" t="s">
         <v>27</v>
       </c>
       <c r="F243" t="s">
-        <v>16</v>
+        <v>429</v>
       </c>
       <c r="G243" t="s">
         <v>17</v>
       </c>
       <c r="H243" t="s">
         <v>18</v>
       </c>
       <c r="I243" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J243" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="K243" t="s">
-        <v>276</v>
+        <v>115</v>
       </c>
       <c r="L243" t="s" s="3">
-        <v>63</v>
+        <v>427</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>12</v>
       </c>
       <c r="B244" t="s">
+        <v>246</v>
+      </c>
+      <c r="C244" s="3">
+        <v>2010</v>
+      </c>
+      <c r="D244" t="s" s="4">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E244" t="s">
         <v>27</v>
       </c>
       <c r="F244" t="s">
         <v>16</v>
       </c>
       <c r="G244" t="s">
         <v>17</v>
       </c>
       <c r="H244" t="s">
         <v>18</v>
       </c>
       <c r="I244" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J244" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="K244" t="s">
-        <v>303</v>
+        <v>432</v>
       </c>
       <c r="L244" t="s" s="3">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>12</v>
       </c>
       <c r="B245" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C245" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D245" t="s" s="4">
-        <v>296</v>
+        <v>434</v>
       </c>
       <c r="E245" t="s">
         <v>27</v>
       </c>
       <c r="F245" t="s">
         <v>16</v>
       </c>
       <c r="G245" t="s">
         <v>17</v>
       </c>
       <c r="H245" t="s">
         <v>18</v>
       </c>
       <c r="I245" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J245" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="K245"/>
       <c r="L245" t="s" s="3">
-        <v>419</v>
+        <v>250</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>12</v>
       </c>
       <c r="B246" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C246" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D246" t="s" s="4">
-        <v>368</v>
+        <v>435</v>
       </c>
       <c r="E246" t="s">
         <v>27</v>
       </c>
       <c r="F246" t="s">
         <v>16</v>
       </c>
       <c r="G246" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H246" t="s">
         <v>18</v>
       </c>
       <c r="I246" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J246" t="s">
-        <v>429</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="K246"/>
       <c r="L246" t="s" s="3">
-        <v>430</v>
+        <v>437</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>12</v>
       </c>
       <c r="B247" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C247" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D247" t="s" s="4">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E247" t="s">
         <v>27</v>
       </c>
       <c r="F247" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G247" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H247" t="s">
         <v>18</v>
       </c>
       <c r="I247" s="3">
         <v>1</v>
       </c>
       <c r="J247" t="s">
-        <v>83</v>
+        <v>439</v>
       </c>
       <c r="K247"/>
       <c r="L247" t="s" s="3">
-        <v>208</v>
+        <v>158</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>12</v>
       </c>
       <c r="B248" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C248" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D248" t="s" s="4">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="E248" t="s">
         <v>27</v>
       </c>
       <c r="F248" t="s">
         <v>16</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="H248" t="s">
         <v>18</v>
       </c>
       <c r="I248" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J248" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="K248"/>
       <c r="L248" t="s" s="3">
-        <v>110</v>
+        <v>134</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>12</v>
       </c>
       <c r="B249" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C249" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D249" t="s" s="4">
-        <v>268</v>
+        <v>441</v>
       </c>
       <c r="E249" t="s">
         <v>27</v>
       </c>
       <c r="F249" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="G249" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H249" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="I249" s="3">
         <v>1</v>
       </c>
       <c r="J249" t="s">
-        <v>433</v>
+        <v>115</v>
       </c>
       <c r="K249"/>
       <c r="L249" t="s" s="3">
-        <v>434</v>
+        <v>111</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>12</v>
       </c>
       <c r="B250" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C250" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D250" t="s" s="4">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="E250" t="s">
         <v>27</v>
       </c>
       <c r="F250" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G250" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H250" t="s">
         <v>18</v>
       </c>
       <c r="I250" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J250" t="s">
-        <v>435</v>
+        <v>301</v>
       </c>
       <c r="K250" t="s">
-        <v>117</v>
+        <v>291</v>
       </c>
       <c r="L250" t="s" s="3">
-        <v>139</v>
+        <v>35</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>12</v>
       </c>
       <c r="B251" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C251" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D251" t="s" s="4">
-        <v>436</v>
+        <v>322</v>
       </c>
       <c r="E251" t="s">
         <v>27</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H251" t="s">
         <v>18</v>
       </c>
       <c r="I251" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J251" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="K251"/>
+        <v>249</v>
+      </c>
+      <c r="K251" t="s">
+        <v>442</v>
+      </c>
       <c r="L251" t="s" s="3">
-        <v>438</v>
+        <v>250</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>12</v>
       </c>
       <c r="B252" t="s">
+        <v>246</v>
+      </c>
+      <c r="C252" s="3">
+        <v>2011</v>
+      </c>
+      <c r="D252" t="s" s="4">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E252" t="s">
         <v>27</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
         <v>17</v>
       </c>
       <c r="H252" t="s">
         <v>18</v>
       </c>
       <c r="I252" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J252" t="s">
-        <v>83</v>
+        <v>324</v>
       </c>
       <c r="K252" t="s">
-        <v>439</v>
+        <v>248</v>
       </c>
       <c r="L252" t="s" s="3">
-        <v>430</v>
+        <v>411</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>12</v>
       </c>
       <c r="B253" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C253" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D253" t="s" s="4">
-        <v>296</v>
+        <v>402</v>
       </c>
       <c r="E253" t="s">
         <v>27</v>
       </c>
       <c r="F253" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
       <c r="H253" t="s">
         <v>18</v>
       </c>
       <c r="I253" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J253" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="K253"/>
+        <v>443</v>
+      </c>
+      <c r="K253" t="s">
+        <v>444</v>
+      </c>
       <c r="L253" t="s" s="3">
-        <v>438</v>
+        <v>394</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>12</v>
       </c>
       <c r="B254" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C254" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D254" t="s" s="4">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="E254" t="s">
         <v>27</v>
       </c>
       <c r="F254" t="s">
         <v>16</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="H254" t="s">
         <v>18</v>
       </c>
       <c r="I254" s="3">
         <v>1</v>
       </c>
       <c r="J254" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="K254"/>
       <c r="L254" t="s" s="3">
-        <v>444</v>
+        <v>321</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>12</v>
       </c>
       <c r="B255" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C255" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D255" t="s" s="4">
         <v>445</v>
       </c>
       <c r="E255" t="s">
         <v>27</v>
       </c>
       <c r="F255" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G255" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H255" t="s">
         <v>18</v>
       </c>
       <c r="I255" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J255" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="K255"/>
       <c r="L255" t="s" s="3">
-        <v>251</v>
+        <v>121</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>12</v>
       </c>
       <c r="B256" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C256" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D256" t="s" s="4">
-        <v>446</v>
+        <v>262</v>
       </c>
       <c r="E256" t="s">
         <v>27</v>
       </c>
       <c r="F256" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G256" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H256" t="s">
         <v>18</v>
       </c>
       <c r="I256" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J256" t="s">
-        <v>447</v>
+        <v>263</v>
       </c>
       <c r="K256"/>
       <c r="L256" t="s" s="3">
-        <v>448</v>
+        <v>433</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>12</v>
       </c>
       <c r="B257" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C257" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D257" t="s" s="4">
-        <v>449</v>
+        <v>258</v>
       </c>
       <c r="E257" t="s">
         <v>27</v>
       </c>
       <c r="F257" t="s">
         <v>16</v>
       </c>
       <c r="G257" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H257" t="s">
         <v>18</v>
       </c>
       <c r="I257" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J257" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="K257"/>
+        <v>446</v>
+      </c>
+      <c r="K257" t="s">
+        <v>286</v>
+      </c>
       <c r="L257" t="s" s="3">
-        <v>161</v>
+        <v>447</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>12</v>
       </c>
       <c r="B258" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C258" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D258" t="s" s="4">
-        <v>451</v>
+        <v>392</v>
       </c>
       <c r="E258" t="s">
         <v>27</v>
       </c>
       <c r="F258" t="s">
         <v>16</v>
       </c>
       <c r="G258" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H258" t="s">
         <v>18</v>
       </c>
       <c r="I258" s="3">
         <v>1</v>
       </c>
       <c r="J258" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K258"/>
+        <v>116</v>
+      </c>
+      <c r="K258" t="s">
+        <v>448</v>
+      </c>
       <c r="L258" t="s" s="3">
-        <v>135</v>
+        <v>449</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>12</v>
       </c>
       <c r="B259" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C259" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D259" t="s" s="4">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="E259" t="s">
         <v>27</v>
       </c>
       <c r="F259" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="G259" t="s">
         <v>43</v>
       </c>
       <c r="H259" t="s">
         <v>18</v>
       </c>
       <c r="I259" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J259" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="K259"/>
+        <v>116</v>
+      </c>
+      <c r="K259" t="s">
+        <v>301</v>
+      </c>
       <c r="L259" t="s" s="3">
-        <v>113</v>
+        <v>149</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>12</v>
       </c>
       <c r="B260" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C260" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D260" t="s" s="4">
-        <v>371</v>
+        <v>343</v>
       </c>
       <c r="E260" t="s">
         <v>27</v>
       </c>
       <c r="F260" t="s">
-        <v>16</v>
+        <v>429</v>
       </c>
       <c r="G260" t="s">
         <v>17</v>
       </c>
       <c r="H260" t="s">
         <v>18</v>
       </c>
       <c r="I260" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J260" t="s">
-        <v>118</v>
+        <v>259</v>
       </c>
       <c r="K260" t="s">
-        <v>306</v>
+        <v>451</v>
       </c>
       <c r="L260" t="s" s="3">
-        <v>35</v>
+        <v>452</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>12</v>
       </c>
       <c r="B261" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C261" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D261" t="s" s="4">
-        <v>328</v>
+        <v>453</v>
       </c>
       <c r="E261" t="s">
         <v>27</v>
       </c>
       <c r="F261" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G261" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H261" t="s">
         <v>18</v>
       </c>
       <c r="I261" s="3">
         <v>1</v>
       </c>
       <c r="J261" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="K261"/>
       <c r="L261" t="s" s="3">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>12</v>
       </c>
       <c r="B262" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C262" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D262" t="s" s="4">
-        <v>248</v>
+        <v>364</v>
       </c>
       <c r="E262" t="s">
         <v>27</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
         <v>17</v>
       </c>
       <c r="H262" t="s">
         <v>18</v>
       </c>
       <c r="I262" s="3">
         <v>1</v>
       </c>
       <c r="J262" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
       <c r="K262" t="s">
-        <v>249</v>
+        <v>70</v>
       </c>
       <c r="L262" t="s" s="3">
-        <v>419</v>
+        <v>182</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>12</v>
       </c>
       <c r="B263" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C263" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D263" t="s" s="4">
-        <v>408</v>
+        <v>364</v>
       </c>
       <c r="E263" t="s">
         <v>27</v>
       </c>
       <c r="F263" t="s">
-        <v>16</v>
+        <v>429</v>
       </c>
       <c r="G263" t="s">
         <v>17</v>
       </c>
       <c r="H263" t="s">
         <v>18</v>
       </c>
       <c r="I263" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J263" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="K263" t="s">
-        <v>454</v>
+        <v>424</v>
       </c>
       <c r="L263" t="s" s="3">
-        <v>400</v>
+        <v>182</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>12</v>
       </c>
       <c r="B264" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C264" s="3">
         <v>2012</v>
       </c>
       <c r="D264" t="s" s="4">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="E264" t="s">
         <v>27</v>
       </c>
       <c r="F264" t="s">
         <v>16</v>
       </c>
       <c r="G264" t="s">
         <v>17</v>
       </c>
       <c r="H264" t="s">
         <v>18</v>
       </c>
       <c r="I264" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J264" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="K264"/>
+        <v>297</v>
+      </c>
+      <c r="K264" t="s">
+        <v>73</v>
+      </c>
       <c r="L264" t="s" s="3">
-        <v>327</v>
+        <v>250</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>12</v>
       </c>
       <c r="B265" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C265" s="3">
         <v>2012</v>
       </c>
       <c r="D265" t="s" s="4">
+        <v>290</v>
+      </c>
+      <c r="E265" t="s">
+        <v>27</v>
+      </c>
+      <c r="F265" t="s">
+        <v>429</v>
+      </c>
+      <c r="G265" t="s">
+        <v>17</v>
+      </c>
+      <c r="H265" t="s">
+        <v>18</v>
+      </c>
+      <c r="I265" s="3">
+        <v>1</v>
+      </c>
+      <c r="J265" t="s">
+        <v>430</v>
+      </c>
+      <c r="K265" t="s">
         <v>455</v>
       </c>
-      <c r="E265" t="s">
-[...17 lines deleted...]
-      <c r="K265"/>
       <c r="L265" t="s" s="3">
-        <v>122</v>
+        <v>250</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>12</v>
       </c>
       <c r="B266" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C266" s="3">
         <v>2012</v>
       </c>
       <c r="D266" t="s" s="4">
-        <v>265</v>
+        <v>456</v>
       </c>
       <c r="E266" t="s">
         <v>27</v>
       </c>
       <c r="F266" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G266" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H266" t="s">
         <v>18</v>
       </c>
       <c r="I266" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J266" t="s">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="K266"/>
       <c r="L266" t="s" s="3">
-        <v>444</v>
+        <v>457</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>12</v>
       </c>
       <c r="B267" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C267" s="3">
         <v>2012</v>
       </c>
       <c r="D267" t="s" s="4">
-        <v>261</v>
+        <v>458</v>
       </c>
       <c r="E267" t="s">
         <v>27</v>
       </c>
       <c r="F267" t="s">
         <v>16</v>
       </c>
       <c r="G267" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H267" t="s">
         <v>18</v>
       </c>
       <c r="I267" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J267" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="K267"/>
       <c r="L267" t="s" s="3">
-        <v>457</v>
+        <v>417</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>12</v>
       </c>
       <c r="B268" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C268" s="3">
         <v>2012</v>
       </c>
       <c r="D268" t="s" s="4">
-        <v>398</v>
+        <v>459</v>
       </c>
       <c r="E268" t="s">
         <v>27</v>
       </c>
       <c r="F268" t="s">
         <v>16</v>
       </c>
       <c r="G268" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H268" t="s">
         <v>18</v>
       </c>
       <c r="I268" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J268" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="K268"/>
       <c r="L268" t="s" s="3">
-        <v>459</v>
+        <v>149</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>12</v>
       </c>
       <c r="B269" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C269" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D269" t="s" s="4">
-        <v>417</v>
+        <v>258</v>
       </c>
       <c r="E269" t="s">
         <v>27</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
         <v>17</v>
       </c>
       <c r="H269" t="s">
         <v>18</v>
       </c>
       <c r="I269" s="3">
         <v>1</v>
       </c>
       <c r="J269" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="K269" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="L269" t="s" s="3">
-        <v>419</v>
+        <v>463</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>12</v>
       </c>
       <c r="B270" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C270" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D270" t="s" s="4">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E270" t="s">
         <v>27</v>
       </c>
       <c r="F270" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G270" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H270" t="s">
         <v>18</v>
       </c>
       <c r="I270" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J270" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="K270"/>
       <c r="L270" t="s" s="3">
-        <v>146</v>
+        <v>138</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>12</v>
       </c>
       <c r="B271" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C271" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D271" t="s" s="4">
-        <v>350</v>
+        <v>466</v>
       </c>
       <c r="E271" t="s">
         <v>27</v>
       </c>
       <c r="F271" t="s">
-        <v>440</v>
+        <v>48</v>
       </c>
       <c r="G271" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H271" t="s">
         <v>18</v>
       </c>
       <c r="I271" s="3">
         <v>1</v>
       </c>
       <c r="J271" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="K271"/>
       <c r="L271" t="s" s="3">
-        <v>462</v>
+        <v>29</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>12</v>
       </c>
       <c r="B272" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C272" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D272" t="s" s="4">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E272" t="s">
         <v>27</v>
       </c>
       <c r="F272" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G272" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H272" t="s">
         <v>18</v>
       </c>
       <c r="I272" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J272" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="K272"/>
       <c r="L272" t="s" s="3">
-        <v>29</v>
+        <v>202</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>12</v>
       </c>
       <c r="B273" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C273" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D273" t="s" s="4">
-        <v>371</v>
+        <v>343</v>
       </c>
       <c r="E273" t="s">
         <v>27</v>
       </c>
       <c r="F273" t="s">
-        <v>16</v>
+        <v>429</v>
       </c>
       <c r="G273" t="s">
         <v>17</v>
       </c>
       <c r="H273" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="I273" s="3">
         <v>1</v>
       </c>
       <c r="J273" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="K273"/>
+        <v>451</v>
+      </c>
+      <c r="K273" t="s">
+        <v>78</v>
+      </c>
       <c r="L273" t="s" s="3">
-        <v>185</v>
+        <v>419</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>12</v>
       </c>
       <c r="B274" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C274" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D274" t="s" s="4">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="E274" t="s">
         <v>27</v>
       </c>
       <c r="F274" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="G274" t="s">
         <v>17</v>
       </c>
       <c r="H274" t="s">
         <v>18</v>
       </c>
       <c r="I274" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J274" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="K274"/>
+        <v>255</v>
+      </c>
+      <c r="K274" t="s">
+        <v>67</v>
+      </c>
       <c r="L274" t="s" s="3">
-        <v>185</v>
+        <v>468</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>12</v>
       </c>
       <c r="B275" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C275" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D275" t="s" s="4">
-        <v>255</v>
+        <v>290</v>
       </c>
       <c r="E275" t="s">
         <v>27</v>
       </c>
       <c r="F275" t="s">
         <v>16</v>
       </c>
       <c r="G275" t="s">
         <v>17</v>
       </c>
       <c r="H275" t="s">
         <v>18</v>
       </c>
       <c r="I275" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J275" t="s">
-        <v>427</v>
+        <v>337</v>
       </c>
       <c r="K275" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="L275" t="s" s="3">
-        <v>438</v>
+        <v>105</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>12</v>
       </c>
       <c r="B276" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C276" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D276" t="s" s="4">
-        <v>296</v>
+        <v>387</v>
       </c>
       <c r="E276" t="s">
         <v>27</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H276" t="s">
         <v>18</v>
       </c>
       <c r="I276" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J276" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="K276"/>
       <c r="L276" t="s" s="3">
-        <v>251</v>
+        <v>470</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>12</v>
       </c>
       <c r="B277" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C277" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D277" t="s" s="4">
-        <v>466</v>
+        <v>387</v>
       </c>
       <c r="E277" t="s">
         <v>27</v>
       </c>
       <c r="F277" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G277" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H277" t="s">
         <v>18</v>
       </c>
       <c r="I277" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J277" t="s">
-        <v>103</v>
+        <v>471</v>
       </c>
       <c r="K277"/>
       <c r="L277" t="s" s="3">
-        <v>467</v>
+        <v>470</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>12</v>
       </c>
       <c r="B278" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C278" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D278" t="s" s="4">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="E278" t="s">
         <v>27</v>
       </c>
       <c r="F278" t="s">
         <v>16</v>
       </c>
       <c r="G278" t="s">
         <v>23</v>
       </c>
       <c r="H278" t="s">
         <v>18</v>
       </c>
       <c r="I278" s="3">
         <v>6</v>
       </c>
       <c r="J278" t="s">
-        <v>98</v>
+        <v>473</v>
       </c>
       <c r="K278"/>
       <c r="L278" t="s" s="3">
-        <v>425</v>
+        <v>29</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>12</v>
       </c>
       <c r="B279" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C279" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D279" t="s" s="4">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E279" t="s">
         <v>27</v>
       </c>
       <c r="F279" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G279" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H279" t="s">
         <v>18</v>
       </c>
       <c r="I279" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J279" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="K279"/>
       <c r="L279" t="s" s="3">
-        <v>146</v>
+        <v>29</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>12</v>
       </c>
       <c r="B280" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C280" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D280" t="s" s="4">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E280" t="s">
         <v>27</v>
       </c>
       <c r="F280" t="s">
         <v>16</v>
       </c>
       <c r="G280" t="s">
         <v>17</v>
       </c>
       <c r="H280" t="s">
         <v>18</v>
       </c>
       <c r="I280" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J280" t="s">
-        <v>471</v>
+        <v>116</v>
       </c>
       <c r="K280" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="L280" t="s" s="3">
-        <v>473</v>
+        <v>299</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>12</v>
       </c>
       <c r="B281" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C281" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D281" t="s" s="4">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E281" t="s">
         <v>27</v>
       </c>
       <c r="F281" t="s">
         <v>16</v>
       </c>
       <c r="G281" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H281" t="s">
         <v>18</v>
       </c>
       <c r="I281" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J281" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="K281"/>
+        <v>37</v>
+      </c>
+      <c r="K281" t="s">
+        <v>477</v>
+      </c>
       <c r="L281" t="s" s="3">
-        <v>139</v>
+        <v>29</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>12</v>
       </c>
       <c r="B282" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C282" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D282" t="s" s="4">
-        <v>476</v>
+        <v>370</v>
       </c>
       <c r="E282" t="s">
         <v>27</v>
       </c>
       <c r="F282" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G282" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H282" t="s">
         <v>18</v>
       </c>
       <c r="I282" s="3">
         <v>1</v>
       </c>
       <c r="J282" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="K282"/>
+        <v>219</v>
+      </c>
+      <c r="K282" t="s">
+        <v>53</v>
+      </c>
       <c r="L282" t="s" s="3">
-        <v>29</v>
+        <v>138</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>12</v>
       </c>
       <c r="B283" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C283" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D283" t="s" s="4">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E283" t="s">
         <v>27</v>
       </c>
       <c r="F283" t="s">
         <v>16</v>
       </c>
       <c r="G283" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H283" t="s">
         <v>18</v>
       </c>
       <c r="I283" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J283" t="s">
-        <v>55</v>
+        <v>426</v>
       </c>
       <c r="K283"/>
       <c r="L283" t="s" s="3">
-        <v>204</v>
+        <v>162</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>12</v>
       </c>
       <c r="B284" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C284" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D284" t="s" s="4">
-        <v>311</v>
+        <v>479</v>
       </c>
       <c r="E284" t="s">
         <v>27</v>
       </c>
       <c r="F284" t="s">
         <v>16</v>
       </c>
       <c r="G284" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H284" t="s">
         <v>18</v>
       </c>
       <c r="I284" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J284" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="K284"/>
       <c r="L284" t="s" s="3">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>12</v>
       </c>
       <c r="B285" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C285" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D285" t="s" s="4">
-        <v>350</v>
+        <v>479</v>
       </c>
       <c r="E285" t="s">
         <v>27</v>
       </c>
       <c r="F285" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="G285" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H285" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="I285" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J285" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="K285"/>
       <c r="L285" t="s" s="3">
-        <v>430</v>
+        <v>481</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>12</v>
       </c>
       <c r="B286" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C286" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D286" t="s" s="4">
-        <v>371</v>
+        <v>483</v>
       </c>
       <c r="E286" t="s">
         <v>27</v>
       </c>
       <c r="F286" t="s">
         <v>16</v>
       </c>
       <c r="G286" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H286" t="s">
         <v>18</v>
       </c>
       <c r="I286" s="3">
         <v>3</v>
       </c>
       <c r="J286" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="K286"/>
       <c r="L286" t="s" s="3">
-        <v>480</v>
+        <v>356</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>12</v>
       </c>
       <c r="B287" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C287" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D287" t="s" s="4">
-        <v>296</v>
+        <v>483</v>
       </c>
       <c r="E287" t="s">
         <v>27</v>
       </c>
       <c r="F287" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G287" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H287" t="s">
         <v>18</v>
       </c>
       <c r="I287" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J287" t="s">
-        <v>481</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="K287"/>
       <c r="L287" t="s" s="3">
-        <v>92</v>
+        <v>356</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>12</v>
       </c>
       <c r="B288" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C288" s="3">
         <v>2014</v>
       </c>
       <c r="D288" t="s" s="4">
-        <v>393</v>
+        <v>484</v>
       </c>
       <c r="E288" t="s">
         <v>27</v>
       </c>
       <c r="F288" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G288" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H288" t="s">
         <v>18</v>
       </c>
       <c r="I288" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J288" t="s">
-        <v>482</v>
+        <v>338</v>
       </c>
       <c r="K288"/>
       <c r="L288" t="s" s="3">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>12</v>
       </c>
       <c r="B289" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C289" s="3">
         <v>2014</v>
       </c>
       <c r="D289" t="s" s="4">
-        <v>393</v>
+        <v>486</v>
       </c>
       <c r="E289" t="s">
         <v>27</v>
       </c>
       <c r="F289" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="G289" t="s">
         <v>43</v>
       </c>
       <c r="H289" t="s">
         <v>18</v>
       </c>
       <c r="I289" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J289" t="s">
-        <v>484</v>
+        <v>95</v>
       </c>
       <c r="K289"/>
       <c r="L289" t="s" s="3">
-        <v>483</v>
+        <v>371</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>12</v>
       </c>
       <c r="B290" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C290" s="3">
         <v>2014</v>
       </c>
       <c r="D290" t="s" s="4">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E290" t="s">
         <v>27</v>
       </c>
       <c r="F290" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G290" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H290" t="s">
         <v>18</v>
       </c>
       <c r="I290" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J290" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="K290" t="s">
         <v>487</v>
       </c>
+      <c r="K290"/>
       <c r="L290" t="s" s="3">
-        <v>29</v>
+        <v>371</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>12</v>
       </c>
       <c r="B291" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C291" s="3">
         <v>2014</v>
       </c>
       <c r="D291" t="s" s="4">
-        <v>261</v>
+        <v>488</v>
       </c>
       <c r="E291" t="s">
         <v>27</v>
       </c>
       <c r="F291" t="s">
         <v>16</v>
       </c>
       <c r="G291" t="s">
         <v>17</v>
       </c>
       <c r="H291" t="s">
         <v>18</v>
       </c>
       <c r="I291" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J291" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="K291" t="s">
-        <v>488</v>
+        <v>107</v>
       </c>
       <c r="L291" t="s" s="3">
-        <v>305</v>
+        <v>29</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>12</v>
       </c>
       <c r="B292" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C292" s="3">
         <v>2014</v>
       </c>
       <c r="D292" t="s" s="4">
         <v>489</v>
       </c>
       <c r="E292" t="s">
         <v>27</v>
       </c>
       <c r="F292" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G292" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H292" t="s">
         <v>18</v>
       </c>
       <c r="I292" s="3">
         <v>1</v>
       </c>
       <c r="J292" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="K292"/>
       <c r="L292" t="s" s="3">
-        <v>29</v>
+        <v>468</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>12</v>
       </c>
       <c r="B293" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C293" s="3">
         <v>2014</v>
       </c>
       <c r="D293" t="s" s="4">
-        <v>377</v>
+        <v>343</v>
       </c>
       <c r="E293" t="s">
         <v>27</v>
       </c>
       <c r="F293" t="s">
-        <v>16</v>
+        <v>429</v>
       </c>
       <c r="G293" t="s">
         <v>17</v>
       </c>
       <c r="H293" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="I293" s="3">
         <v>1</v>
       </c>
       <c r="J293" t="s">
-        <v>221</v>
+        <v>259</v>
       </c>
       <c r="K293" t="s">
-        <v>53</v>
+        <v>115</v>
       </c>
       <c r="L293" t="s" s="3">
-        <v>139</v>
+        <v>81</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>12</v>
       </c>
       <c r="B294" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C294" s="3">
         <v>2014</v>
       </c>
       <c r="D294" t="s" s="4">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="E294" t="s">
         <v>27</v>
       </c>
       <c r="F294" t="s">
         <v>16</v>
       </c>
       <c r="G294" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H294" t="s">
         <v>18</v>
       </c>
       <c r="I294" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J294" t="s">
-        <v>437</v>
+        <v>181</v>
       </c>
       <c r="K294"/>
       <c r="L294" t="s" s="3">
-        <v>166</v>
+        <v>308</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>12</v>
       </c>
       <c r="B295" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C295" s="3">
         <v>2014</v>
       </c>
       <c r="D295" t="s" s="4">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="E295" t="s">
         <v>27</v>
       </c>
       <c r="F295" t="s">
         <v>16</v>
       </c>
       <c r="G295" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H295" t="s">
         <v>18</v>
       </c>
       <c r="I295" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J295" t="s">
-        <v>493</v>
+        <v>31</v>
       </c>
       <c r="K295"/>
       <c r="L295" t="s" s="3">
-        <v>494</v>
+        <v>492</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>12</v>
       </c>
       <c r="B296" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C296" s="3">
         <v>2014</v>
       </c>
       <c r="D296" t="s" s="4">
-        <v>492</v>
+        <v>364</v>
       </c>
       <c r="E296" t="s">
         <v>27</v>
       </c>
       <c r="F296" t="s">
         <v>16</v>
       </c>
       <c r="G296" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H296" t="s">
         <v>18</v>
       </c>
       <c r="I296" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J296" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="K296"/>
+        <v>493</v>
+      </c>
+      <c r="K296" t="s">
+        <v>297</v>
+      </c>
       <c r="L296" t="s" s="3">
-        <v>494</v>
+        <v>74</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>12</v>
       </c>
       <c r="B297" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C297" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D297" t="s" s="4">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="E297" t="s">
         <v>27</v>
       </c>
       <c r="F297" t="s">
         <v>16</v>
       </c>
       <c r="G297" t="s">
         <v>23</v>
       </c>
       <c r="H297" t="s">
         <v>18</v>
       </c>
       <c r="I297" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J297" t="s">
-        <v>243</v>
+        <v>495</v>
       </c>
       <c r="K297"/>
       <c r="L297" t="s" s="3">
-        <v>363</v>
+        <v>101</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>12</v>
       </c>
       <c r="B298" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C298" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D298" t="s" s="4">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="E298" t="s">
         <v>27</v>
       </c>
       <c r="F298" t="s">
         <v>48</v>
       </c>
       <c r="G298" t="s">
         <v>43</v>
       </c>
       <c r="H298" t="s">
         <v>18</v>
       </c>
       <c r="I298" s="3">
         <v>1</v>
       </c>
       <c r="J298" t="s">
-        <v>188</v>
+        <v>115</v>
       </c>
       <c r="K298"/>
       <c r="L298" t="s" s="3">
-        <v>363</v>
+        <v>101</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>12</v>
       </c>
       <c r="B299" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C299" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D299" t="s" s="4">
+        <v>258</v>
+      </c>
+      <c r="E299" t="s">
+        <v>27</v>
+      </c>
+      <c r="F299" t="s">
+        <v>16</v>
+      </c>
+      <c r="G299" t="s">
+        <v>17</v>
+      </c>
+      <c r="H299" t="s">
+        <v>18</v>
+      </c>
+      <c r="I299" s="3">
+        <v>1</v>
+      </c>
+      <c r="J299" t="s">
+        <v>115</v>
+      </c>
+      <c r="K299" t="s">
+        <v>496</v>
+      </c>
+      <c r="L299" t="s" s="3">
         <v>497</v>
-      </c>
-[...20 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>12</v>
       </c>
       <c r="B300" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C300" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D300" t="s" s="4">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="E300" t="s">
         <v>27</v>
       </c>
       <c r="F300" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G300" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H300" t="s">
         <v>18</v>
       </c>
       <c r="I300" s="3">
         <v>2</v>
       </c>
       <c r="J300" t="s">
-        <v>98</v>
+        <v>426</v>
       </c>
       <c r="K300"/>
       <c r="L300" t="s" s="3">
-        <v>378</v>
+        <v>158</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>12</v>
       </c>
       <c r="B301" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C301" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D301" t="s" s="4">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E301" t="s">
         <v>27</v>
       </c>
       <c r="F301" t="s">
         <v>16</v>
       </c>
       <c r="G301" t="s">
         <v>23</v>
       </c>
       <c r="H301" t="s">
         <v>18</v>
       </c>
       <c r="I301" s="3">
         <v>1</v>
       </c>
       <c r="J301" t="s">
-        <v>500</v>
+        <v>212</v>
       </c>
       <c r="K301"/>
       <c r="L301" t="s" s="3">
-        <v>378</v>
+        <v>29</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>12</v>
       </c>
       <c r="B302" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C302" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D302" t="s" s="4">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E302" t="s">
         <v>27</v>
       </c>
       <c r="F302" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G302" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H302" t="s">
         <v>18</v>
       </c>
       <c r="I302" s="3">
         <v>1</v>
       </c>
       <c r="J302" t="s">
-        <v>144</v>
+        <v>291</v>
       </c>
       <c r="K302" t="s">
-        <v>109</v>
+        <v>500</v>
       </c>
       <c r="L302" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>12</v>
       </c>
       <c r="B303" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C303" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D303" t="s" s="4">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="E303" t="s">
         <v>27</v>
       </c>
       <c r="F303" t="s">
         <v>48</v>
       </c>
       <c r="G303" t="s">
         <v>43</v>
       </c>
       <c r="H303" t="s">
         <v>18</v>
       </c>
       <c r="I303" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J303" t="s">
-        <v>421</v>
+        <v>501</v>
       </c>
       <c r="K303"/>
       <c r="L303" t="s" s="3">
-        <v>480</v>
+        <v>138</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>12</v>
       </c>
       <c r="B304" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C304" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D304" t="s" s="4">
-        <v>350</v>
+        <v>502</v>
       </c>
       <c r="E304" t="s">
         <v>27</v>
       </c>
       <c r="F304" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="G304" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H304" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="I304" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J304" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="K304"/>
       <c r="L304" t="s" s="3">
-        <v>81</v>
+        <v>29</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>12</v>
       </c>
       <c r="B305" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C305" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D305" t="s" s="4">
-        <v>504</v>
+        <v>343</v>
       </c>
       <c r="E305" t="s">
         <v>27</v>
       </c>
       <c r="F305" t="s">
-        <v>16</v>
+        <v>429</v>
       </c>
       <c r="G305" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H305" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="I305" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J305" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="K305"/>
+        <v>277</v>
+      </c>
+      <c r="K305" t="s">
+        <v>451</v>
+      </c>
       <c r="L305" t="s" s="3">
-        <v>314</v>
+        <v>81</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>12</v>
       </c>
       <c r="B306" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C306" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D306" t="s" s="4">
-        <v>505</v>
+        <v>290</v>
       </c>
       <c r="E306" t="s">
         <v>27</v>
       </c>
       <c r="F306" t="s">
         <v>16</v>
       </c>
       <c r="G306" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H306" t="s">
         <v>18</v>
       </c>
       <c r="I306" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J306" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="K306"/>
+        <v>503</v>
+      </c>
+      <c r="K306" t="s">
+        <v>87</v>
+      </c>
       <c r="L306" t="s" s="3">
-        <v>506</v>
+        <v>81</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>12</v>
       </c>
       <c r="B307" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C307" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D307" t="s" s="4">
-        <v>371</v>
+        <v>459</v>
       </c>
       <c r="E307" t="s">
         <v>27</v>
       </c>
       <c r="F307" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G307" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H307" t="s">
         <v>18</v>
       </c>
       <c r="I307" s="3">
         <v>1</v>
       </c>
       <c r="J307" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="K307"/>
       <c r="L307" t="s" s="3">
-        <v>74</v>
+        <v>182</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>12</v>
       </c>
       <c r="B308" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C308" s="3">
         <v>2015</v>
       </c>
       <c r="D308" t="s" s="4">
-        <v>368</v>
+        <v>505</v>
       </c>
       <c r="E308" t="s">
         <v>27</v>
       </c>
       <c r="F308" t="s">
         <v>48</v>
       </c>
       <c r="G308" t="s">
         <v>43</v>
       </c>
       <c r="H308" t="s">
         <v>18</v>
       </c>
       <c r="I308" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J308" t="s">
-        <v>508</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="K308"/>
       <c r="L308" t="s" s="3">
-        <v>92</v>
+        <v>158</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>12</v>
       </c>
       <c r="B309" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C309" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D309" t="s" s="4">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="E309" t="s">
         <v>27</v>
       </c>
       <c r="F309" t="s">
         <v>16</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="H309" t="s">
         <v>18</v>
       </c>
       <c r="I309" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J309" t="s">
-        <v>510</v>
+        <v>169</v>
       </c>
       <c r="K309"/>
       <c r="L309" t="s" s="3">
-        <v>104</v>
+        <v>162</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>12</v>
       </c>
       <c r="B310" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C310" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D310" t="s" s="4">
+        <v>258</v>
+      </c>
+      <c r="E310" t="s">
+        <v>27</v>
+      </c>
+      <c r="F310" t="s">
+        <v>16</v>
+      </c>
+      <c r="G310" t="s">
+        <v>17</v>
+      </c>
+      <c r="H310" t="s">
+        <v>18</v>
+      </c>
+      <c r="I310" s="3">
+        <v>2</v>
+      </c>
+      <c r="J310" t="s">
+        <v>507</v>
+      </c>
+      <c r="K310" t="s">
+        <v>508</v>
+      </c>
+      <c r="L310" t="s" s="3">
         <v>509</v>
-      </c>
-[...20 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>12</v>
       </c>
       <c r="B311" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C311" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D311" t="s" s="4">
-        <v>261</v>
+        <v>392</v>
       </c>
       <c r="E311" t="s">
         <v>27</v>
       </c>
       <c r="F311" t="s">
         <v>16</v>
       </c>
       <c r="G311" t="s">
         <v>17</v>
       </c>
       <c r="H311" t="s">
         <v>18</v>
       </c>
       <c r="I311" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J311" t="s">
-        <v>117</v>
+        <v>381</v>
       </c>
       <c r="K311" t="s">
+        <v>510</v>
+      </c>
+      <c r="L311" t="s" s="3">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>12</v>
       </c>
       <c r="B312" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C312" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D312" t="s" s="4">
-        <v>491</v>
+        <v>512</v>
       </c>
       <c r="E312" t="s">
         <v>27</v>
       </c>
       <c r="F312" t="s">
         <v>16</v>
       </c>
       <c r="G312" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H312" t="s">
         <v>18</v>
       </c>
       <c r="I312" s="3">
         <v>2</v>
       </c>
       <c r="J312" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="K312"/>
+        <v>76</v>
+      </c>
+      <c r="K312" t="s">
+        <v>513</v>
+      </c>
       <c r="L312" t="s" s="3">
-        <v>161</v>
+        <v>29</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>12</v>
       </c>
       <c r="B313" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C313" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D313" t="s" s="4">
-        <v>513</v>
+        <v>370</v>
       </c>
       <c r="E313" t="s">
         <v>27</v>
       </c>
       <c r="F313" t="s">
         <v>16</v>
       </c>
       <c r="G313" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H313" t="s">
         <v>18</v>
       </c>
       <c r="I313" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J313" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="K313"/>
+        <v>219</v>
+      </c>
+      <c r="K313" t="s">
+        <v>53</v>
+      </c>
       <c r="L313" t="s" s="3">
-        <v>29</v>
+        <v>514</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>12</v>
       </c>
       <c r="B314" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C314" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D314" t="s" s="4">
-        <v>514</v>
+        <v>478</v>
       </c>
       <c r="E314" t="s">
         <v>27</v>
       </c>
       <c r="F314" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G314" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H314" t="s">
         <v>18</v>
       </c>
       <c r="I314" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J314" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="K314"/>
       <c r="L314" t="s" s="3">
-        <v>29</v>
+        <v>206</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>12</v>
       </c>
       <c r="B315" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C315" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D315" t="s" s="4">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E315" t="s">
         <v>27</v>
       </c>
       <c r="F315" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G315" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H315" t="s">
         <v>18</v>
       </c>
       <c r="I315" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J315" t="s">
-        <v>516</v>
+        <v>39</v>
       </c>
       <c r="K315"/>
       <c r="L315" t="s" s="3">
-        <v>139</v>
+        <v>151</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>12</v>
       </c>
       <c r="B316" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C316" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D316" t="s" s="4">
+        <v>516</v>
+      </c>
+      <c r="E316" t="s">
+        <v>27</v>
+      </c>
+      <c r="F316" t="s">
+        <v>42</v>
+      </c>
+      <c r="G316" t="s">
+        <v>43</v>
+      </c>
+      <c r="H316" t="s">
+        <v>18</v>
+      </c>
+      <c r="I316" s="3">
+        <v>2</v>
+      </c>
+      <c r="J316" t="s">
         <v>517</v>
-      </c>
-[...16 lines deleted...]
-        <v>450</v>
       </c>
       <c r="K316"/>
       <c r="L316" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>12</v>
       </c>
       <c r="B317" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C317" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D317" t="s" s="4">
-        <v>350</v>
+        <v>516</v>
       </c>
       <c r="E317" t="s">
         <v>27</v>
       </c>
       <c r="F317" t="s">
-        <v>440</v>
+        <v>16</v>
       </c>
       <c r="G317" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H317" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="I317" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J317" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="K317"/>
       <c r="L317" t="s" s="3">
-        <v>81</v>
+        <v>29</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>12</v>
       </c>
       <c r="B318" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C318" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D318" t="s" s="4">
-        <v>518</v>
+        <v>483</v>
       </c>
       <c r="E318" t="s">
         <v>27</v>
       </c>
       <c r="F318" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G318" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H318" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="I318" s="3">
         <v>3</v>
       </c>
       <c r="J318" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="K318"/>
       <c r="L318" t="s" s="3">
-        <v>85</v>
+        <v>519</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>12</v>
       </c>
       <c r="B319" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C319" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D319" t="s" s="4">
-        <v>296</v>
+        <v>484</v>
       </c>
       <c r="E319" t="s">
         <v>27</v>
       </c>
       <c r="F319" t="s">
         <v>16</v>
       </c>
       <c r="G319" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H319" t="s">
         <v>18</v>
       </c>
       <c r="I319" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J319" t="s">
-        <v>507</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="K319"/>
       <c r="L319" t="s" s="3">
-        <v>81</v>
+        <v>284</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>12</v>
       </c>
       <c r="B320" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C320" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D320" t="s" s="4">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="E320" t="s">
         <v>27</v>
       </c>
       <c r="F320" t="s">
         <v>48</v>
       </c>
       <c r="G320" t="s">
         <v>43</v>
       </c>
       <c r="H320" t="s">
         <v>18</v>
       </c>
       <c r="I320" s="3">
         <v>1</v>
       </c>
       <c r="J320" t="s">
-        <v>520</v>
+        <v>58</v>
       </c>
       <c r="K320"/>
       <c r="L320" t="s" s="3">
-        <v>185</v>
+        <v>321</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>12</v>
       </c>
       <c r="B321" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C321" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D321" t="s" s="4">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="E321" t="s">
         <v>27</v>
       </c>
       <c r="F321" t="s">
         <v>48</v>
       </c>
       <c r="G321" t="s">
         <v>43</v>
       </c>
       <c r="H321" t="s">
         <v>18</v>
       </c>
       <c r="I321" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J321" t="s">
-        <v>218</v>
+        <v>295</v>
       </c>
       <c r="K321"/>
       <c r="L321" t="s" s="3">
-        <v>161</v>
+        <v>182</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>12</v>
       </c>
       <c r="B322" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C322" s="3">
         <v>2016</v>
       </c>
       <c r="D322" t="s" s="4">
-        <v>522</v>
+        <v>467</v>
       </c>
       <c r="E322" t="s">
         <v>27</v>
       </c>
       <c r="F322" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G322" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H322" t="s">
         <v>18</v>
       </c>
       <c r="I322" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J322" t="s">
-        <v>171</v>
+        <v>521</v>
       </c>
       <c r="K322"/>
       <c r="L322" t="s" s="3">
-        <v>166</v>
+        <v>284</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>12</v>
       </c>
       <c r="B323" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C323" s="3">
         <v>2016</v>
       </c>
       <c r="D323" t="s" s="4">
-        <v>261</v>
+        <v>467</v>
       </c>
       <c r="E323" t="s">
         <v>27</v>
       </c>
       <c r="F323" t="s">
         <v>16</v>
       </c>
       <c r="G323" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H323" t="s">
         <v>18</v>
       </c>
       <c r="I323" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J323" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="K323"/>
       <c r="L323" t="s" s="3">
-        <v>524</v>
+        <v>284</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>12</v>
       </c>
       <c r="B324" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C324" s="3">
         <v>2016</v>
       </c>
       <c r="D324" t="s" s="4">
-        <v>398</v>
+        <v>523</v>
       </c>
       <c r="E324" t="s">
         <v>27</v>
       </c>
       <c r="F324" t="s">
         <v>16</v>
       </c>
       <c r="G324" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H324" t="s">
         <v>18</v>
       </c>
       <c r="I324" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J324" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="K324"/>
       <c r="L324" t="s" s="3">
-        <v>478</v>
+        <v>29</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>12</v>
       </c>
       <c r="B325" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C325" s="3">
         <v>2016</v>
       </c>
       <c r="D325" t="s" s="4">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E325" t="s">
         <v>27</v>
       </c>
       <c r="F325" t="s">
         <v>16</v>
       </c>
       <c r="G325" t="s">
         <v>23</v>
       </c>
       <c r="H325" t="s">
         <v>18</v>
       </c>
       <c r="I325" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J325" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>526</v>
+      </c>
+      <c r="K325"/>
       <c r="L325" t="s" s="3">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>12</v>
       </c>
       <c r="B326" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C326" s="3">
         <v>2016</v>
       </c>
       <c r="D326" t="s" s="4">
-        <v>377</v>
+        <v>525</v>
       </c>
       <c r="E326" t="s">
         <v>27</v>
       </c>
       <c r="F326" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G326" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H326" t="s">
         <v>18</v>
       </c>
       <c r="I326" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J326" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>527</v>
+      </c>
+      <c r="K326"/>
       <c r="L326" t="s" s="3">
-        <v>528</v>
+        <v>35</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>12</v>
       </c>
       <c r="B327" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C327" s="3">
         <v>2016</v>
       </c>
       <c r="D327" t="s" s="4">
-        <v>491</v>
+        <v>342</v>
       </c>
       <c r="E327" t="s">
         <v>27</v>
       </c>
       <c r="F327" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G327" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H327" t="s">
         <v>18</v>
       </c>
       <c r="I327" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J327" t="s">
-        <v>437</v>
+        <v>528</v>
       </c>
       <c r="K327"/>
       <c r="L327" t="s" s="3">
-        <v>208</v>
+        <v>529</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>12</v>
       </c>
       <c r="B328" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C328" s="3">
         <v>2016</v>
       </c>
       <c r="D328" t="s" s="4">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E328" t="s">
         <v>27</v>
       </c>
       <c r="F328" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G328" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H328" t="s">
         <v>18</v>
       </c>
       <c r="I328" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J328" t="s">
-        <v>39</v>
+        <v>531</v>
       </c>
       <c r="K328"/>
       <c r="L328" t="s" s="3">
-        <v>154</v>
+        <v>29</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>12</v>
       </c>
       <c r="B329" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C329" s="3">
         <v>2016</v>
       </c>
       <c r="D329" t="s" s="4">
-        <v>530</v>
+        <v>458</v>
       </c>
       <c r="E329" t="s">
         <v>27</v>
       </c>
       <c r="F329" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G329" t="s">
         <v>43</v>
       </c>
       <c r="H329" t="s">
         <v>18</v>
       </c>
       <c r="I329" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J329" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="K329"/>
+        <v>78</v>
+      </c>
+      <c r="K329" t="s">
+        <v>532</v>
+      </c>
       <c r="L329" t="s" s="3">
-        <v>29</v>
+        <v>533</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>12</v>
       </c>
       <c r="B330" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C330" s="3">
         <v>2016</v>
       </c>
       <c r="D330" t="s" s="4">
-        <v>530</v>
+        <v>459</v>
       </c>
       <c r="E330" t="s">
         <v>27</v>
       </c>
       <c r="F330" t="s">
         <v>16</v>
       </c>
       <c r="G330" t="s">
         <v>23</v>
       </c>
       <c r="H330" t="s">
         <v>18</v>
       </c>
       <c r="I330" s="3">
         <v>6</v>
       </c>
       <c r="J330" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="K330"/>
       <c r="L330" t="s" s="3">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>12</v>
       </c>
       <c r="B331" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C331" s="3">
         <v>2016</v>
       </c>
       <c r="D331" t="s" s="4">
-        <v>496</v>
+        <v>459</v>
       </c>
       <c r="E331" t="s">
         <v>27</v>
       </c>
       <c r="F331" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G331" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H331" t="s">
         <v>18</v>
       </c>
       <c r="I331" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J331" t="s">
-        <v>39</v>
+        <v>504</v>
       </c>
       <c r="K331"/>
       <c r="L331" t="s" s="3">
-        <v>533</v>
+        <v>45</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>12</v>
       </c>
       <c r="B332" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C332" s="3">
         <v>2016</v>
       </c>
       <c r="D332" t="s" s="4">
-        <v>497</v>
+        <v>535</v>
       </c>
       <c r="E332" t="s">
         <v>27</v>
       </c>
       <c r="F332" t="s">
         <v>16</v>
       </c>
       <c r="G332" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H332" t="s">
         <v>18</v>
       </c>
       <c r="I332" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J332" t="s">
-        <v>144</v>
+        <v>283</v>
       </c>
       <c r="K332"/>
       <c r="L332" t="s" s="3">
-        <v>290</v>
+        <v>536</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>12</v>
       </c>
       <c r="B333" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C333" s="3">
         <v>2016</v>
       </c>
       <c r="D333" t="s" s="4">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="E333" t="s">
         <v>27</v>
       </c>
       <c r="F333" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G333" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H333" t="s">
         <v>18</v>
       </c>
       <c r="I333" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J333" t="s">
-        <v>58</v>
+        <v>214</v>
       </c>
       <c r="K333"/>
       <c r="L333" t="s" s="3">
-        <v>327</v>
+        <v>29</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>12</v>
       </c>
       <c r="B334" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C334" s="3">
         <v>2016</v>
       </c>
       <c r="D334" t="s" s="4">
-        <v>534</v>
+        <v>505</v>
       </c>
       <c r="E334" t="s">
         <v>27</v>
       </c>
       <c r="F334" t="s">
         <v>48</v>
       </c>
       <c r="G334" t="s">
         <v>43</v>
       </c>
       <c r="H334" t="s">
         <v>18</v>
       </c>
       <c r="I334" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J334" t="s">
-        <v>301</v>
+        <v>216</v>
       </c>
       <c r="K334"/>
       <c r="L334" t="s" s="3">
-        <v>185</v>
+        <v>29</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>12</v>
       </c>
       <c r="B335" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C335" s="3">
         <v>2016</v>
       </c>
       <c r="D335" t="s" s="4">
-        <v>477</v>
+        <v>537</v>
       </c>
       <c r="E335" t="s">
         <v>27</v>
       </c>
       <c r="F335" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G335" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H335" t="s">
         <v>18</v>
       </c>
       <c r="I335" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J335" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="K335"/>
       <c r="L335" t="s" s="3">
-        <v>290</v>
+        <v>25</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>12</v>
       </c>
       <c r="B336" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C336" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D336" t="s" s="4">
-        <v>477</v>
+        <v>506</v>
       </c>
       <c r="E336" t="s">
         <v>27</v>
       </c>
       <c r="F336" t="s">
         <v>16</v>
       </c>
       <c r="G336" t="s">
         <v>23</v>
       </c>
       <c r="H336" t="s">
         <v>18</v>
       </c>
       <c r="I336" s="3">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J336" t="s">
-        <v>536</v>
+        <v>169</v>
       </c>
       <c r="K336"/>
       <c r="L336" t="s" s="3">
-        <v>290</v>
+        <v>158</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>12</v>
       </c>
       <c r="B337" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C337" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D337" t="s" s="4">
-        <v>537</v>
+        <v>506</v>
       </c>
       <c r="E337" t="s">
         <v>27</v>
       </c>
       <c r="F337" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G337" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H337" t="s">
         <v>18</v>
       </c>
       <c r="I337" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J337" t="s">
-        <v>538</v>
+        <v>88</v>
       </c>
       <c r="K337"/>
       <c r="L337" t="s" s="3">
-        <v>29</v>
+        <v>158</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>12</v>
       </c>
       <c r="B338" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C338" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D338" t="s" s="4">
-        <v>539</v>
+        <v>382</v>
       </c>
       <c r="E338" t="s">
         <v>27</v>
       </c>
       <c r="F338" t="s">
         <v>16</v>
       </c>
       <c r="G338" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H338" t="s">
         <v>18</v>
       </c>
       <c r="I338" s="3">
         <v>3</v>
       </c>
       <c r="J338" t="s">
-        <v>540</v>
+        <v>132</v>
       </c>
       <c r="K338"/>
       <c r="L338" t="s" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>12</v>
       </c>
       <c r="B339" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C339" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D339" t="s" s="4">
         <v>539</v>
       </c>
       <c r="E339" t="s">
         <v>27</v>
       </c>
       <c r="F339" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G339" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H339" t="s">
         <v>18</v>
       </c>
       <c r="I339" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J339" t="s">
-        <v>541</v>
+        <v>76</v>
       </c>
       <c r="K339"/>
       <c r="L339" t="s" s="3">
-        <v>35</v>
+        <v>206</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>12</v>
       </c>
       <c r="B340" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C340" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D340" t="s" s="4">
-        <v>349</v>
+        <v>515</v>
       </c>
       <c r="E340" t="s">
         <v>27</v>
       </c>
       <c r="F340" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G340" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H340" t="s">
         <v>18</v>
       </c>
       <c r="I340" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J340" t="s">
-        <v>542</v>
+        <v>439</v>
       </c>
       <c r="K340"/>
       <c r="L340" t="s" s="3">
-        <v>543</v>
+        <v>45</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>12</v>
       </c>
       <c r="B341" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C341" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D341" t="s" s="4">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="E341" t="s">
         <v>27</v>
       </c>
       <c r="F341" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G341" t="s">
         <v>43</v>
       </c>
       <c r="H341" t="s">
         <v>18</v>
       </c>
       <c r="I341" s="3">
         <v>1</v>
       </c>
       <c r="J341" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="K341"/>
       <c r="L341" t="s" s="3">
-        <v>29</v>
+        <v>210</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>12</v>
       </c>
       <c r="B342" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C342" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D342" t="s" s="4">
-        <v>468</v>
+        <v>540</v>
       </c>
       <c r="E342" t="s">
         <v>27</v>
       </c>
       <c r="F342" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G342" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H342" t="s">
         <v>18</v>
       </c>
       <c r="I342" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J342" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="K342"/>
       <c r="L342" t="s" s="3">
-        <v>547</v>
+        <v>210</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>12</v>
       </c>
       <c r="B343" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C343" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D343" t="s" s="4">
-        <v>469</v>
+        <v>516</v>
       </c>
       <c r="E343" t="s">
         <v>27</v>
       </c>
       <c r="F343" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G343" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H343" t="s">
         <v>18</v>
       </c>
       <c r="I343" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J343" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="K343"/>
       <c r="L343" t="s" s="3">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>12</v>
       </c>
       <c r="B344" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C344" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D344" t="s" s="4">
-        <v>469</v>
+        <v>516</v>
       </c>
       <c r="E344" t="s">
         <v>27</v>
       </c>
       <c r="F344" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G344" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H344" t="s">
         <v>18</v>
       </c>
       <c r="I344" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J344" t="s">
-        <v>520</v>
+        <v>242</v>
       </c>
       <c r="K344"/>
       <c r="L344" t="s" s="3">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>12</v>
       </c>
       <c r="B345" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C345" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D345" t="s" s="4">
-        <v>549</v>
+        <v>459</v>
       </c>
       <c r="E345" t="s">
         <v>27</v>
       </c>
       <c r="F345" t="s">
         <v>16</v>
       </c>
       <c r="G345" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H345" t="s">
         <v>18</v>
       </c>
       <c r="I345" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J345" t="s">
-        <v>289</v>
+        <v>534</v>
       </c>
       <c r="K345"/>
       <c r="L345" t="s" s="3">
-        <v>550</v>
+        <v>29</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>12</v>
       </c>
       <c r="B346" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C346" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D346" t="s" s="4">
-        <v>521</v>
+        <v>459</v>
       </c>
       <c r="E346" t="s">
         <v>27</v>
       </c>
       <c r="F346" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G346" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H346" t="s">
         <v>18</v>
       </c>
       <c r="I346" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J346" t="s">
-        <v>216</v>
+        <v>504</v>
       </c>
       <c r="K346"/>
       <c r="L346" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>12</v>
       </c>
       <c r="B347" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C347" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D347" t="s" s="4">
-        <v>521</v>
+        <v>505</v>
       </c>
       <c r="E347" t="s">
         <v>27</v>
       </c>
       <c r="F347" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G347" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H347" t="s">
         <v>18</v>
       </c>
       <c r="I347" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J347" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="K347"/>
       <c r="L347" t="s" s="3">
-        <v>29</v>
+        <v>206</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>12</v>
       </c>
       <c r="B348" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C348" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D348" t="s" s="4">
-        <v>551</v>
+        <v>505</v>
       </c>
       <c r="E348" t="s">
         <v>27</v>
       </c>
       <c r="F348" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G348" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H348" t="s">
         <v>18</v>
       </c>
       <c r="I348" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J348" t="s">
-        <v>552</v>
+        <v>216</v>
       </c>
       <c r="K348"/>
       <c r="L348" t="s" s="3">
-        <v>25</v>
+        <v>206</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>12</v>
       </c>
       <c r="B349" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C349" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D349" t="s" s="4">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="E349" t="s">
         <v>27</v>
       </c>
       <c r="F349" t="s">
         <v>16</v>
       </c>
       <c r="G349" t="s">
         <v>23</v>
       </c>
       <c r="H349" t="s">
         <v>18</v>
       </c>
       <c r="I349" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J349" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="K349"/>
       <c r="L349" t="s" s="3">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>12</v>
       </c>
       <c r="B350" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C350" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D350" t="s" s="4">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="E350" t="s">
         <v>27</v>
       </c>
       <c r="F350" t="s">
         <v>48</v>
       </c>
       <c r="G350" t="s">
         <v>43</v>
       </c>
       <c r="H350" t="s">
         <v>18</v>
       </c>
       <c r="I350" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J350" t="s">
         <v>88</v>
       </c>
       <c r="K350"/>
       <c r="L350" t="s" s="3">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>12</v>
       </c>
       <c r="B351" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C351" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D351" t="s" s="4">
-        <v>389</v>
+        <v>476</v>
       </c>
       <c r="E351" t="s">
         <v>27</v>
       </c>
       <c r="F351" t="s">
         <v>16</v>
       </c>
       <c r="G351" t="s">
         <v>17</v>
       </c>
       <c r="H351" t="s">
         <v>18</v>
       </c>
       <c r="I351" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J351" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="K351"/>
       <c r="L351" t="s" s="3">
-        <v>35</v>
+        <v>541</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>12</v>
       </c>
       <c r="B352" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C352" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D352" t="s" s="4">
-        <v>553</v>
+        <v>279</v>
       </c>
       <c r="E352" t="s">
         <v>27</v>
       </c>
       <c r="F352" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G352" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H352" t="s">
         <v>18</v>
       </c>
       <c r="I352" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J352" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="K352"/>
+        <v>542</v>
+      </c>
+      <c r="K352" t="s">
+        <v>184</v>
+      </c>
       <c r="L352" t="s" s="3">
-        <v>208</v>
+        <v>29</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>12</v>
       </c>
       <c r="B353" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C353" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D353" t="s" s="4">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="E353" t="s">
         <v>27</v>
       </c>
       <c r="F353" t="s">
         <v>16</v>
       </c>
       <c r="G353" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H353" t="s">
         <v>18</v>
       </c>
       <c r="I353" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J353" t="s">
-        <v>450</v>
+        <v>544</v>
       </c>
       <c r="K353"/>
       <c r="L353" t="s" s="3">
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>12</v>
       </c>
       <c r="B354" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C354" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D354" t="s" s="4">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="E354" t="s">
         <v>27</v>
       </c>
       <c r="F354" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G354" t="s">
         <v>43</v>
       </c>
       <c r="H354" t="s">
         <v>18</v>
       </c>
       <c r="I354" s="3">
         <v>1</v>
       </c>
       <c r="J354" t="s">
-        <v>545</v>
+        <v>184</v>
       </c>
       <c r="K354"/>
       <c r="L354" t="s" s="3">
-        <v>212</v>
+        <v>32</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>12</v>
       </c>
       <c r="B355" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C355" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D355" t="s" s="4">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="E355" t="s">
         <v>27</v>
       </c>
       <c r="F355" t="s">
         <v>16</v>
       </c>
       <c r="G355" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H355" t="s">
         <v>18</v>
       </c>
       <c r="I355" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J355" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
       <c r="K355"/>
       <c r="L355" t="s" s="3">
-        <v>212</v>
+        <v>206</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>12</v>
       </c>
       <c r="B356" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C356" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D356" t="s" s="4">
-        <v>530</v>
+        <v>547</v>
       </c>
       <c r="E356" t="s">
         <v>27</v>
       </c>
       <c r="F356" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G356" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H356" t="s">
         <v>18</v>
       </c>
       <c r="I356" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J356" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="K356"/>
+        <v>100</v>
+      </c>
+      <c r="K356" t="s">
+        <v>280</v>
+      </c>
       <c r="L356" t="s" s="3">
-        <v>29</v>
+        <v>124</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>12</v>
       </c>
       <c r="B357" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C357" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D357" t="s" s="4">
-        <v>530</v>
+        <v>279</v>
       </c>
       <c r="E357" t="s">
         <v>27</v>
       </c>
       <c r="F357" t="s">
         <v>16</v>
       </c>
       <c r="G357" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H357" t="s">
         <v>18</v>
       </c>
       <c r="I357" s="3">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J357" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="K357"/>
+        <v>87</v>
+      </c>
+      <c r="K357" t="s">
+        <v>100</v>
+      </c>
       <c r="L357" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>12</v>
       </c>
       <c r="B358" t="s">
+        <v>246</v>
+      </c>
+      <c r="C358" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D358" t="s" s="4">
         <v>247</v>
       </c>
-      <c r="C358" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E358" t="s">
         <v>27</v>
       </c>
       <c r="F358" t="s">
         <v>16</v>
       </c>
       <c r="G358" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H358" t="s">
         <v>18</v>
       </c>
       <c r="I358" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J358" t="s">
-        <v>548</v>
+        <v>432</v>
       </c>
       <c r="K358"/>
       <c r="L358" t="s" s="3">
-        <v>29</v>
+        <v>536</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>12</v>
       </c>
       <c r="B359" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C359" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D359" t="s" s="4">
-        <v>469</v>
+        <v>548</v>
       </c>
       <c r="E359" t="s">
         <v>27</v>
       </c>
       <c r="F359" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G359" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H359" t="s">
         <v>18</v>
       </c>
       <c r="I359" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J359" t="s">
-        <v>520</v>
+        <v>143</v>
       </c>
       <c r="K359"/>
       <c r="L359" t="s" s="3">
-        <v>29</v>
+        <v>549</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>12</v>
       </c>
       <c r="B360" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C360" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D360" t="s" s="4">
-        <v>521</v>
+        <v>279</v>
       </c>
       <c r="E360" t="s">
         <v>27</v>
       </c>
       <c r="F360" t="s">
         <v>16</v>
       </c>
       <c r="G360" t="s">
         <v>23</v>
       </c>
       <c r="H360" t="s">
         <v>18</v>
       </c>
       <c r="I360" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J360" t="s">
-        <v>216</v>
+        <v>283</v>
       </c>
       <c r="K360"/>
       <c r="L360" t="s" s="3">
-        <v>208</v>
+        <v>63</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>12</v>
       </c>
       <c r="B361" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C361" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D361" t="s" s="4">
-        <v>521</v>
+        <v>370</v>
       </c>
       <c r="E361" t="s">
         <v>27</v>
       </c>
       <c r="F361" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G361" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H361" t="s">
         <v>18</v>
       </c>
       <c r="I361" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J361" t="s">
-        <v>218</v>
+        <v>550</v>
       </c>
       <c r="K361"/>
       <c r="L361" t="s" s="3">
-        <v>208</v>
+        <v>350</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>12</v>
       </c>
       <c r="B362" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C362" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D362" t="s" s="4">
-        <v>522</v>
+        <v>370</v>
       </c>
       <c r="E362" t="s">
         <v>27</v>
       </c>
       <c r="F362" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G362" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H362" t="s">
         <v>18</v>
       </c>
       <c r="I362" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J362" t="s">
-        <v>171</v>
+        <v>234</v>
       </c>
       <c r="K362"/>
       <c r="L362" t="s" s="3">
-        <v>161</v>
+        <v>350</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>12</v>
       </c>
       <c r="B363" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C363" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D363" t="s" s="4">
-        <v>522</v>
+        <v>551</v>
       </c>
       <c r="E363" t="s">
         <v>27</v>
       </c>
       <c r="F363" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G363" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H363" t="s">
         <v>18</v>
       </c>
       <c r="I363" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J363" t="s">
-        <v>88</v>
+        <v>552</v>
       </c>
       <c r="K363"/>
       <c r="L363" t="s" s="3">
-        <v>161</v>
+        <v>553</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>12</v>
       </c>
       <c r="B364" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C364" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D364" t="s" s="4">
-        <v>489</v>
+        <v>543</v>
       </c>
       <c r="E364" t="s">
         <v>27</v>
       </c>
       <c r="F364" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G364" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H364" t="s">
         <v>18</v>
       </c>
       <c r="I364" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J364" t="s">
-        <v>112</v>
+        <v>554</v>
       </c>
       <c r="K364"/>
       <c r="L364" t="s" s="3">
-        <v>555</v>
+        <v>553</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>12</v>
       </c>
       <c r="B365" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C365" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D365" t="s" s="4">
-        <v>285</v>
+        <v>543</v>
       </c>
       <c r="E365" t="s">
         <v>27</v>
       </c>
       <c r="F365" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G365" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H365" t="s">
         <v>18</v>
       </c>
       <c r="I365" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J365" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="K365"/>
       <c r="L365" t="s" s="3">
-        <v>29</v>
+        <v>553</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>12</v>
       </c>
       <c r="B366" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C366" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D366" t="s" s="4">
-        <v>557</v>
+        <v>279</v>
       </c>
       <c r="E366" t="s">
         <v>27</v>
       </c>
       <c r="F366" t="s">
         <v>16</v>
       </c>
       <c r="G366" t="s">
         <v>23</v>
       </c>
       <c r="H366" t="s">
         <v>18</v>
       </c>
       <c r="I366" s="3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J366" t="s">
-        <v>558</v>
+        <v>97</v>
       </c>
       <c r="K366"/>
       <c r="L366" t="s" s="3">
-        <v>59</v>
+        <v>555</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>12</v>
       </c>
       <c r="B367" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C367" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D367" t="s" s="4">
-        <v>559</v>
+        <v>370</v>
       </c>
       <c r="E367" t="s">
         <v>27</v>
       </c>
       <c r="F367" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G367" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H367" t="s">
         <v>18</v>
       </c>
       <c r="I367" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J367" t="s">
-        <v>187</v>
+        <v>487</v>
       </c>
       <c r="K367"/>
       <c r="L367" t="s" s="3">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>12</v>
       </c>
       <c r="B368" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C368" s="3">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="D368" t="s" s="4">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="E368" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F368" t="s">
         <v>16</v>
       </c>
       <c r="G368" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H368" t="s">
         <v>18</v>
       </c>
       <c r="I368" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J368" t="s">
-        <v>214</v>
+        <v>145</v>
       </c>
       <c r="K368"/>
       <c r="L368" t="s" s="3">
-        <v>208</v>
+        <v>108</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>12</v>
       </c>
       <c r="B369" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C369" s="3">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="D369" t="s" s="4">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E369" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F369" t="s">
         <v>16</v>
       </c>
       <c r="G369" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H369" t="s">
         <v>18</v>
       </c>
       <c r="I369" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J369" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="K369"/>
       <c r="L369" t="s" s="3">
-        <v>125</v>
+        <v>29</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>12</v>
       </c>
       <c r="B370" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C370" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D370" t="s" s="4">
-        <v>285</v>
+        <v>557</v>
       </c>
       <c r="E370" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F370" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G370" t="s">
         <v>43</v>
       </c>
       <c r="H370" t="s">
         <v>18</v>
       </c>
       <c r="I370" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J370" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="K370"/>
       <c r="L370" t="s" s="3">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>12</v>
       </c>
       <c r="B371" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C371" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D371" t="s" s="4">
-        <v>248</v>
+        <v>557</v>
       </c>
       <c r="E371" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F371" t="s">
         <v>16</v>
       </c>
       <c r="G371" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H371" t="s">
         <v>18</v>
       </c>
       <c r="I371" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J371" t="s">
-        <v>443</v>
+        <v>145</v>
       </c>
       <c r="K371"/>
       <c r="L371" t="s" s="3">
-        <v>550</v>
+        <v>25</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>12</v>
       </c>
       <c r="B372" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C372" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D372" t="s" s="4">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E372" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F372" t="s">
         <v>16</v>
       </c>
       <c r="G372" t="s">
         <v>23</v>
       </c>
       <c r="H372" t="s">
         <v>18</v>
       </c>
       <c r="I372" s="3">
         <v>11</v>
       </c>
       <c r="J372" t="s">
-        <v>144</v>
+        <v>560</v>
       </c>
       <c r="K372"/>
       <c r="L372" t="s" s="3">
-        <v>563</v>
+        <v>29</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>12</v>
       </c>
       <c r="B373" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C373" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D373" t="s" s="4">
-        <v>285</v>
+        <v>561</v>
       </c>
       <c r="E373" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F373" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G373" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H373" t="s">
         <v>18</v>
       </c>
       <c r="I373" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J373" t="s">
-        <v>289</v>
+        <v>233</v>
       </c>
       <c r="K373"/>
       <c r="L373" t="s" s="3">
-        <v>63</v>
+        <v>562</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>12</v>
       </c>
       <c r="B374" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C374" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D374" t="s" s="4">
-        <v>377</v>
+        <v>561</v>
       </c>
       <c r="E374" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F374" t="s">
         <v>16</v>
       </c>
       <c r="G374" t="s">
         <v>23</v>
       </c>
       <c r="H374" t="s">
         <v>18</v>
       </c>
       <c r="I374" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J374" t="s">
-        <v>564</v>
+        <v>169</v>
       </c>
       <c r="K374"/>
       <c r="L374" t="s" s="3">
-        <v>357</v>
+        <v>562</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>12</v>
       </c>
       <c r="B375" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C375" s="3">
         <v>2020</v>
       </c>
       <c r="D375" t="s" s="4">
-        <v>377</v>
+        <v>563</v>
       </c>
       <c r="E375" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F375" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G375" t="s">
         <v>43</v>
       </c>
       <c r="H375" t="s">
         <v>18</v>
       </c>
       <c r="I375" s="3">
         <v>1</v>
       </c>
       <c r="J375" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="K375"/>
       <c r="L375" t="s" s="3">
-        <v>357</v>
+        <v>182</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>12</v>
       </c>
       <c r="B376" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C376" s="3">
         <v>2020</v>
       </c>
       <c r="D376" t="s" s="4">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="E376" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F376" t="s">
         <v>16</v>
       </c>
       <c r="G376" t="s">
         <v>23</v>
       </c>
       <c r="H376" t="s">
         <v>18</v>
       </c>
       <c r="I376" s="3">
         <v>12</v>
       </c>
       <c r="J376" t="s">
-        <v>566</v>
+        <v>169</v>
       </c>
       <c r="K376"/>
       <c r="L376" t="s" s="3">
-        <v>567</v>
+        <v>182</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>12</v>
       </c>
       <c r="B377" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C377" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D377" t="s" s="4">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="E377" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F377" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G377" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H377" t="s">
         <v>18</v>
       </c>
       <c r="I377" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J377" t="s">
-        <v>568</v>
+        <v>24</v>
       </c>
       <c r="K377"/>
       <c r="L377" t="s" s="3">
-        <v>567</v>
+        <v>85</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>12</v>
       </c>
       <c r="B378" t="s">
-        <v>247</v>
+        <v>556</v>
       </c>
       <c r="C378" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D378" t="s" s="4">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="E378" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F378" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G378" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H378" t="s">
         <v>18</v>
       </c>
       <c r="I378" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J378" t="s">
-        <v>558</v>
+        <v>93</v>
       </c>
       <c r="K378"/>
       <c r="L378" t="s" s="3">
-        <v>567</v>
+        <v>85</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>12</v>
       </c>
       <c r="B379" t="s">
-        <v>247</v>
+        <v>564</v>
       </c>
       <c r="C379" s="3">
-        <v>2021</v>
+        <v>2003</v>
       </c>
       <c r="D379" t="s" s="4">
-        <v>285</v>
+        <v>565</v>
       </c>
       <c r="E379" t="s">
         <v>27</v>
       </c>
       <c r="F379" t="s">
         <v>16</v>
       </c>
       <c r="G379" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H379" t="s">
         <v>18</v>
       </c>
       <c r="I379" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J379" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="K379"/>
+        <v>395</v>
+      </c>
+      <c r="K379" t="s">
+        <v>157</v>
+      </c>
       <c r="L379" t="s" s="3">
-        <v>569</v>
+        <v>29</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>12</v>
       </c>
       <c r="B380" t="s">
-        <v>247</v>
+        <v>564</v>
       </c>
       <c r="C380" s="3">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="D380" t="s" s="4">
-        <v>377</v>
+        <v>566</v>
       </c>
       <c r="E380" t="s">
         <v>27</v>
       </c>
       <c r="F380" t="s">
         <v>16</v>
       </c>
       <c r="G380" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H380" t="s">
         <v>18</v>
       </c>
       <c r="I380" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J380" t="s">
-        <v>500</v>
+        <v>567</v>
       </c>
       <c r="K380"/>
       <c r="L380" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>12</v>
       </c>
       <c r="B381" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C381" s="3">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D381" t="s" s="4">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="E381" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F381" t="s">
         <v>16</v>
       </c>
       <c r="G381" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H381" t="s">
         <v>18</v>
       </c>
       <c r="I381" s="3">
         <v>3</v>
       </c>
       <c r="J381" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="K381"/>
+        <v>102</v>
+      </c>
+      <c r="K381" t="s">
+        <v>100</v>
+      </c>
       <c r="L381" t="s" s="3">
-        <v>110</v>
+        <v>29</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>12</v>
       </c>
       <c r="B382" t="s">
+        <v>564</v>
+      </c>
+      <c r="C382" s="3">
+        <v>2010</v>
+      </c>
+      <c r="D382" t="s" s="4">
+        <v>569</v>
+      </c>
+      <c r="E382" t="s">
+        <v>27</v>
+      </c>
+      <c r="F382" t="s">
+        <v>16</v>
+      </c>
+      <c r="G382" t="s">
+        <v>17</v>
+      </c>
+      <c r="H382" t="s">
+        <v>18</v>
+      </c>
+      <c r="I382" s="3">
+        <v>1</v>
+      </c>
+      <c r="J382" t="s">
+        <v>143</v>
+      </c>
+      <c r="K382" t="s">
+        <v>408</v>
+      </c>
+      <c r="L382" t="s" s="3">
         <v>570</v>
-      </c>
-[...26 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>12</v>
       </c>
       <c r="B383" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C383" s="3">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="D383" t="s" s="4">
         <v>571</v>
       </c>
       <c r="E383" t="s">
         <v>15</v>
       </c>
       <c r="F383" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G383" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H383" t="s">
         <v>18</v>
       </c>
       <c r="I383" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J383" t="s">
-        <v>188</v>
+        <v>572</v>
       </c>
       <c r="K383"/>
       <c r="L383" t="s" s="3">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>12</v>
       </c>
       <c r="B384" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C384" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D384" t="s" s="4">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E384" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F384" t="s">
         <v>16</v>
       </c>
       <c r="G384" t="s">
         <v>23</v>
       </c>
       <c r="H384" t="s">
         <v>18</v>
       </c>
       <c r="I384" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J384" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="K384"/>
       <c r="L384" t="s" s="3">
-        <v>25</v>
+        <v>574</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>12</v>
       </c>
       <c r="B385" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C385" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D385" t="s" s="4">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="E385" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F385" t="s">
         <v>16</v>
       </c>
       <c r="G385" t="s">
         <v>23</v>
       </c>
       <c r="H385" t="s">
         <v>18</v>
       </c>
       <c r="I385" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J385" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="K385"/>
       <c r="L385" t="s" s="3">
-        <v>29</v>
+        <v>71</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>12</v>
       </c>
       <c r="B386" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C386" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D386" t="s" s="4">
         <v>575</v>
       </c>
       <c r="E386" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F386" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G386" t="s">
         <v>43</v>
       </c>
       <c r="H386" t="s">
         <v>18</v>
       </c>
       <c r="I386" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J386" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="K386"/>
       <c r="L386" t="s" s="3">
-        <v>576</v>
+        <v>71</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>12</v>
       </c>
       <c r="B387" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C387" s="3">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="D387" t="s" s="4">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E387" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F387" t="s">
         <v>16</v>
       </c>
       <c r="G387" t="s">
         <v>23</v>
       </c>
       <c r="H387" t="s">
         <v>18</v>
       </c>
       <c r="I387" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J387" t="s">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="K387"/>
       <c r="L387" t="s" s="3">
-        <v>576</v>
+        <v>29</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>12</v>
       </c>
       <c r="B388" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C388" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D388" t="s" s="4">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E388" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F388" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G388" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H388" t="s">
         <v>18</v>
       </c>
       <c r="I388" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J388" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="K388"/>
       <c r="L388" t="s" s="3">
-        <v>185</v>
+        <v>85</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>12</v>
       </c>
       <c r="B389" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C389" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D389" t="s" s="4">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="E389" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F389" t="s">
-        <v>16</v>
+        <v>580</v>
       </c>
       <c r="G389" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H389" t="s">
         <v>18</v>
       </c>
       <c r="I389" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J389" t="s">
-        <v>171</v>
+        <v>581</v>
       </c>
       <c r="K389"/>
       <c r="L389" t="s" s="3">
-        <v>185</v>
+        <v>29</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>12</v>
       </c>
       <c r="B390" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C390" s="3">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D390" t="s" s="4">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E390" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F390" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G390" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H390" t="s">
         <v>18</v>
       </c>
       <c r="I390" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J390" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="K390"/>
+        <v>70</v>
+      </c>
+      <c r="K390" t="s">
+        <v>583</v>
+      </c>
       <c r="L390" t="s" s="3">
-        <v>85</v>
+        <v>45</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>12</v>
       </c>
       <c r="B391" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C391" s="3">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D391" t="s" s="4">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="E391" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F391" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G391" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H391" t="s">
         <v>18</v>
       </c>
       <c r="I391" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J391" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="K391"/>
       <c r="L391" t="s" s="3">
-        <v>85</v>
+        <v>29</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>12</v>
       </c>
       <c r="B392" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C392" s="3">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="D392" t="s" s="4">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="E392" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F392" t="s">
         <v>16</v>
       </c>
       <c r="G392" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H392" t="s">
         <v>18</v>
       </c>
       <c r="I392" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J392" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="K392"/>
       <c r="L392" t="s" s="3">
-        <v>29</v>
+        <v>350</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>12</v>
       </c>
       <c r="B393" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C393" s="3">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="D393" t="s" s="4">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="E393" t="s">
         <v>27</v>
       </c>
       <c r="F393" t="s">
         <v>16</v>
       </c>
       <c r="G393" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H393" t="s">
         <v>18</v>
       </c>
       <c r="I393" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J393" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="K393"/>
       <c r="L393" t="s" s="3">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>12</v>
       </c>
       <c r="B394" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C394" s="3">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="D394" t="s" s="4">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="E394" t="s">
         <v>27</v>
       </c>
       <c r="F394" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G394" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H394" t="s">
         <v>18</v>
       </c>
       <c r="I394" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J394" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>589</v>
+      </c>
+      <c r="K394"/>
       <c r="L394" t="s" s="3">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>12</v>
       </c>
       <c r="B395" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C395" s="3">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="D395" t="s" s="4">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="E395" t="s">
         <v>27</v>
       </c>
       <c r="F395" t="s">
         <v>16</v>
       </c>
       <c r="G395" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H395" t="s">
         <v>18</v>
       </c>
       <c r="I395" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J395" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="K395"/>
       <c r="L395" t="s" s="3">
-        <v>585</v>
+        <v>101</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>12</v>
       </c>
       <c r="B396" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C396" s="3">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="D396" t="s" s="4">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="E396" t="s">
         <v>15</v>
       </c>
       <c r="F396" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G396" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H396" t="s">
         <v>18</v>
       </c>
       <c r="I396" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J396" t="s">
-        <v>587</v>
+        <v>88</v>
       </c>
       <c r="K396"/>
       <c r="L396" t="s" s="3">
-        <v>29</v>
+        <v>350</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>12</v>
       </c>
       <c r="B397" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C397" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D397" t="s" s="4">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E397" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F397" t="s">
         <v>16</v>
       </c>
       <c r="G397" t="s">
         <v>23</v>
       </c>
       <c r="H397" t="s">
         <v>18</v>
       </c>
       <c r="I397" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J397" t="s">
-        <v>148</v>
+        <v>592</v>
       </c>
       <c r="K397"/>
       <c r="L397" t="s" s="3">
-        <v>589</v>
+        <v>350</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>12</v>
       </c>
       <c r="B398" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C398" s="3">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="D398" t="s" s="4">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="E398" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F398" t="s">
         <v>16</v>
       </c>
       <c r="G398" t="s">
         <v>23</v>
       </c>
       <c r="H398" t="s">
         <v>18</v>
       </c>
       <c r="I398" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J398" t="s">
-        <v>591</v>
+        <v>567</v>
       </c>
       <c r="K398"/>
       <c r="L398" t="s" s="3">
-        <v>71</v>
+        <v>594</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>12</v>
       </c>
       <c r="B399" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C399" s="3">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="D399" t="s" s="4">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="E399" t="s">
         <v>27</v>
       </c>
       <c r="F399" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G399" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H399" t="s">
         <v>18</v>
       </c>
       <c r="I399" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J399" t="s">
-        <v>160</v>
+        <v>585</v>
       </c>
       <c r="K399"/>
       <c r="L399" t="s" s="3">
-        <v>71</v>
+        <v>29</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>12</v>
       </c>
       <c r="B400" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C400" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D400" t="s" s="4">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="E400" t="s">
         <v>27</v>
       </c>
       <c r="F400" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G400" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H400" t="s">
         <v>18</v>
       </c>
       <c r="I400" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J400" t="s">
-        <v>148</v>
+        <v>596</v>
       </c>
       <c r="K400"/>
       <c r="L400" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>12</v>
       </c>
       <c r="B401" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C401" s="3">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D401" t="s" s="4">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="E401" t="s">
         <v>27</v>
       </c>
       <c r="F401" t="s">
         <v>16</v>
       </c>
       <c r="G401" t="s">
         <v>23</v>
       </c>
       <c r="H401" t="s">
         <v>18</v>
       </c>
       <c r="I401" s="3">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J401" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="K401"/>
       <c r="L401" t="s" s="3">
-        <v>85</v>
+        <v>162</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>12</v>
       </c>
       <c r="B402" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C402" s="3">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D402" t="s" s="4">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E402" t="s">
         <v>27</v>
       </c>
       <c r="F402" t="s">
-        <v>595</v>
+        <v>48</v>
       </c>
       <c r="G402" t="s">
         <v>43</v>
       </c>
       <c r="H402" t="s">
         <v>18</v>
       </c>
       <c r="I402" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J402" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="K402"/>
       <c r="L402" t="s" s="3">
-        <v>29</v>
+        <v>162</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>12</v>
       </c>
       <c r="B403" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C403" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D403" t="s" s="4">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E403" t="s">
         <v>27</v>
       </c>
       <c r="F403" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="G403" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H403" t="s">
         <v>18</v>
       </c>
       <c r="I403" s="3">
         <v>1</v>
       </c>
       <c r="J403" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="K403"/>
       <c r="L403" t="s" s="3">
-        <v>45</v>
+        <v>162</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>12</v>
       </c>
       <c r="B404" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C404" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D404" t="s" s="4">
         <v>599</v>
       </c>
       <c r="E404" t="s">
         <v>27</v>
       </c>
       <c r="F404" t="s">
         <v>16</v>
       </c>
       <c r="G404" t="s">
         <v>23</v>
       </c>
       <c r="H404" t="s">
         <v>18</v>
       </c>
       <c r="I404" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J404" t="s">
-        <v>600</v>
+        <v>164</v>
       </c>
       <c r="K404"/>
       <c r="L404" t="s" s="3">
-        <v>29</v>
+        <v>162</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>12</v>
       </c>
       <c r="B405" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C405" s="3">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D405" t="s" s="4">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="E405" t="s">
         <v>15</v>
       </c>
       <c r="F405" t="s">
         <v>16</v>
       </c>
       <c r="G405" t="s">
         <v>23</v>
       </c>
       <c r="H405" t="s">
         <v>18</v>
       </c>
       <c r="I405" s="3">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J405" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="K405"/>
       <c r="L405" t="s" s="3">
-        <v>357</v>
+        <v>29</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>12</v>
       </c>
       <c r="B406" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C406" s="3">
-        <v>2018</v>
+        <v>1978</v>
       </c>
       <c r="D406" t="s" s="4">
         <v>603</v>
       </c>
       <c r="E406" t="s">
         <v>27</v>
       </c>
       <c r="F406" t="s">
-        <v>16</v>
+        <v>604</v>
       </c>
       <c r="G406" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H406" t="s">
         <v>18</v>
       </c>
       <c r="I406" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J406" t="s">
-        <v>31</v>
+        <v>605</v>
       </c>
       <c r="K406"/>
       <c r="L406" t="s" s="3">
-        <v>25</v>
+        <v>85</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>12</v>
       </c>
       <c r="B407" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C407" s="3">
-        <v>2018</v>
+        <v>1981</v>
       </c>
       <c r="D407" t="s" s="4">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="E407" t="s">
-        <v>27</v>
+        <v>607</v>
       </c>
       <c r="F407" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="G407" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H407" t="s">
         <v>18</v>
       </c>
       <c r="I407" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J407" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="K407"/>
+        <v>608</v>
+      </c>
+      <c r="K407" t="s">
+        <v>249</v>
+      </c>
       <c r="L407" t="s" s="3">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>12</v>
       </c>
       <c r="B408" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C408" s="3">
-        <v>2018</v>
+        <v>2000</v>
       </c>
       <c r="D408" t="s" s="4">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="E408" t="s">
         <v>15</v>
       </c>
       <c r="F408" t="s">
         <v>16</v>
       </c>
       <c r="G408" t="s">
         <v>17</v>
       </c>
       <c r="H408" t="s">
         <v>18</v>
       </c>
       <c r="I408" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J408" t="s">
-        <v>606</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="K408"/>
       <c r="L408" t="s" s="3">
-        <v>29</v>
+        <v>308</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>12</v>
       </c>
       <c r="B409" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C409" s="3">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="D409" t="s" s="4">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="E409" t="s">
         <v>27</v>
       </c>
       <c r="F409" t="s">
         <v>16</v>
       </c>
       <c r="G409" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H409" t="s">
         <v>18</v>
       </c>
       <c r="I409" s="3">
         <v>6</v>
       </c>
       <c r="J409" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="K409"/>
+        <v>381</v>
+      </c>
+      <c r="K409" t="s">
+        <v>295</v>
+      </c>
       <c r="L409" t="s" s="3">
-        <v>104</v>
+        <v>610</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>12</v>
       </c>
       <c r="B410" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C410" s="3">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="D410" t="s" s="4">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="E410" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F410" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G410" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H410" t="s">
         <v>18</v>
       </c>
       <c r="I410" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J410" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="K410"/>
+        <v>297</v>
+      </c>
+      <c r="K410" t="s">
+        <v>337</v>
+      </c>
       <c r="L410" t="s" s="3">
-        <v>357</v>
+        <v>470</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>12</v>
       </c>
       <c r="B411" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C411" s="3">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="D411" t="s" s="4">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="E411" t="s">
         <v>15</v>
       </c>
       <c r="F411" t="s">
         <v>16</v>
       </c>
       <c r="G411" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H411" t="s">
         <v>18</v>
       </c>
       <c r="I411" s="3">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J411" t="s">
-        <v>609</v>
+        <v>47</v>
       </c>
       <c r="K411"/>
       <c r="L411" t="s" s="3">
-        <v>357</v>
+        <v>118</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>12</v>
       </c>
       <c r="B412" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C412" s="3">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="D412" t="s" s="4">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="E412" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F412" t="s">
         <v>16</v>
       </c>
       <c r="G412" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H412" t="s">
         <v>18</v>
       </c>
       <c r="I412" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J412" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="K412"/>
+        <v>87</v>
+      </c>
+      <c r="K412" t="s">
+        <v>614</v>
+      </c>
       <c r="L412" t="s" s="3">
-        <v>611</v>
+        <v>138</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>12</v>
       </c>
       <c r="B413" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C413" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D413" t="s" s="4">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E413" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F413" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G413" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H413" t="s">
         <v>18</v>
       </c>
       <c r="I413" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J413" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="K413"/>
+        <v>58</v>
+      </c>
+      <c r="K413" t="s">
+        <v>337</v>
+      </c>
       <c r="L413" t="s" s="3">
-        <v>29</v>
+        <v>610</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>12</v>
       </c>
       <c r="B414" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C414" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D414" t="s" s="4">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E414" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F414" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="G414" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H414" t="s">
         <v>18</v>
       </c>
       <c r="I414" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J414" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="K414"/>
+        <v>58</v>
+      </c>
+      <c r="K414" t="s">
+        <v>80</v>
+      </c>
       <c r="L414" t="s" s="3">
-        <v>29</v>
+        <v>616</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>12</v>
       </c>
       <c r="B415" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C415" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D415" t="s" s="4">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="E415" t="s">
         <v>27</v>
       </c>
       <c r="F415" t="s">
         <v>16</v>
       </c>
       <c r="G415" t="s">
         <v>23</v>
       </c>
       <c r="H415" t="s">
         <v>18</v>
       </c>
       <c r="I415" s="3">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="J415" t="s">
-        <v>174</v>
+        <v>618</v>
       </c>
       <c r="K415"/>
       <c r="L415" t="s" s="3">
-        <v>166</v>
+        <v>29</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
         <v>12</v>
       </c>
       <c r="B416" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>602</v>
+      </c>
+      <c r="C416" t="s" s="3">
+        <v>619</v>
       </c>
       <c r="D416" t="s" s="4">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="E416" t="s">
-        <v>27</v>
+        <v>607</v>
       </c>
       <c r="F416" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G416" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H416" t="s">
         <v>18</v>
       </c>
       <c r="I416" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J416" t="s">
-        <v>578</v>
+        <v>212</v>
       </c>
       <c r="K416"/>
       <c r="L416" t="s" s="3">
-        <v>166</v>
+        <v>158</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>12</v>
       </c>
       <c r="B417" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>602</v>
+      </c>
+      <c r="C417" t="s" s="3">
+        <v>619</v>
       </c>
       <c r="D417" t="s" s="4">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="E417" t="s">
-        <v>27</v>
+        <v>607</v>
       </c>
       <c r="F417" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G417" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H417" t="s">
         <v>18</v>
       </c>
       <c r="I417" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J417" t="s">
-        <v>188</v>
+        <v>153</v>
       </c>
       <c r="K417"/>
       <c r="L417" t="s" s="3">
-        <v>166</v>
+        <v>158</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>12</v>
+        <v>622</v>
       </c>
       <c r="B418" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C418" s="3">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="D418" t="s" s="4">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="E418" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F418" t="s">
-        <v>16</v>
+        <v>624</v>
       </c>
       <c r="G418" t="s">
         <v>23</v>
       </c>
       <c r="H418" t="s">
         <v>18</v>
       </c>
       <c r="I418" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J418" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="K418"/>
       <c r="L418" t="s" s="3">
-        <v>166</v>
+        <v>29</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>12</v>
+        <v>625</v>
       </c>
       <c r="B419" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C419" s="3">
-        <v>2022</v>
+        <v>1982</v>
       </c>
       <c r="D419" t="s" s="4">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="E419" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F419" t="s">
         <v>16</v>
       </c>
       <c r="G419" t="s">
         <v>23</v>
       </c>
       <c r="H419" t="s">
         <v>18</v>
       </c>
       <c r="I419" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J419" t="s">
-        <v>617</v>
+        <v>53</v>
       </c>
       <c r="K419"/>
       <c r="L419" t="s" s="3">
-        <v>29</v>
+        <v>627</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>12</v>
+        <v>625</v>
       </c>
       <c r="B420" t="s">
-        <v>618</v>
+        <v>602</v>
       </c>
       <c r="C420" s="3">
-        <v>1978</v>
+        <v>2009</v>
       </c>
       <c r="D420" t="s" s="4">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="E420" t="s">
         <v>27</v>
       </c>
       <c r="F420" t="s">
-        <v>620</v>
+        <v>16</v>
       </c>
       <c r="G420" t="s">
         <v>17</v>
       </c>
       <c r="H420" t="s">
         <v>18</v>
       </c>
       <c r="I420" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J420" t="s">
-        <v>621</v>
+        <v>205</v>
       </c>
       <c r="K420"/>
       <c r="L420" t="s" s="3">
-        <v>85</v>
+        <v>134</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>12</v>
+        <v>625</v>
       </c>
       <c r="B421" t="s">
-        <v>618</v>
+        <v>602</v>
       </c>
       <c r="C421" s="3">
-        <v>1981</v>
+        <v>2010</v>
       </c>
       <c r="D421" t="s" s="4">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="E421" t="s">
-        <v>623</v>
+        <v>27</v>
       </c>
       <c r="F421" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G421" t="s">
         <v>17</v>
       </c>
       <c r="H421" t="s">
         <v>18</v>
       </c>
       <c r="I421" s="3">
         <v>1</v>
       </c>
       <c r="J421" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="K421"/>
       <c r="L421" t="s" s="3">
-        <v>29</v>
+        <v>447</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>12</v>
+        <v>630</v>
       </c>
       <c r="B422" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C422" s="3">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="D422" t="s" s="4">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="E422" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F422" t="s">
         <v>16</v>
       </c>
       <c r="G422" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H422" t="s">
         <v>18</v>
       </c>
       <c r="I422" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J422" t="s">
-        <v>87</v>
+        <v>212</v>
       </c>
       <c r="K422"/>
       <c r="L422" t="s" s="3">
-        <v>314</v>
+        <v>292</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>12</v>
+        <v>633</v>
       </c>
       <c r="B423" t="s">
-        <v>618</v>
+        <v>602</v>
       </c>
       <c r="C423" s="3">
-        <v>2003</v>
+        <v>1934</v>
       </c>
       <c r="D423" t="s" s="4">
-        <v>619</v>
+        <v>634</v>
       </c>
       <c r="E423" t="s">
-        <v>27</v>
+        <v>635</v>
       </c>
       <c r="F423" t="s">
         <v>16</v>
       </c>
       <c r="G423" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H423" t="s">
         <v>18</v>
       </c>
       <c r="I423" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J423" t="s">
-        <v>388</v>
+        <v>67</v>
       </c>
       <c r="K423" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="L423" t="s" s="3">
-        <v>626</v>
+        <v>29</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>12</v>
+        <v>633</v>
       </c>
       <c r="B424" t="s">
-        <v>618</v>
+        <v>602</v>
       </c>
       <c r="C424" s="3">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="D424" t="s" s="4">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="E424" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F424" t="s">
         <v>16</v>
       </c>
       <c r="G424" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H424" t="s">
         <v>18</v>
       </c>
       <c r="I424" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J424" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="K424"/>
       <c r="L424" t="s" s="3">
-        <v>483</v>
+        <v>158</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>12</v>
+        <v>637</v>
       </c>
       <c r="B425" t="s">
-        <v>618</v>
+        <v>602</v>
       </c>
       <c r="C425" s="3">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="D425" t="s" s="4">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="E425" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F425" t="s">
         <v>16</v>
       </c>
       <c r="G425" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H425" t="s">
         <v>18</v>
       </c>
       <c r="I425" s="3">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="J425" t="s">
-        <v>47</v>
+        <v>639</v>
       </c>
       <c r="K425"/>
       <c r="L425" t="s" s="3">
-        <v>120</v>
+        <v>640</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>12</v>
+        <v>641</v>
       </c>
       <c r="B426" t="s">
-        <v>618</v>
+        <v>602</v>
       </c>
       <c r="C426" s="3">
         <v>2007</v>
       </c>
       <c r="D426" t="s" s="4">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="E426" t="s">
         <v>27</v>
       </c>
       <c r="F426" t="s">
         <v>16</v>
       </c>
       <c r="G426" t="s">
         <v>17</v>
       </c>
       <c r="H426" t="s">
         <v>18</v>
       </c>
       <c r="I426" s="3">
         <v>1</v>
       </c>
       <c r="J426" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="K426"/>
       <c r="L426" t="s" s="3">
-        <v>139</v>
+        <v>121</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>12</v>
+        <v>643</v>
       </c>
       <c r="B427" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C427" s="3">
-        <v>2016</v>
+        <v>1999</v>
       </c>
       <c r="D427" t="s" s="4">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="E427" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F427" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G427" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H427" t="s">
         <v>18</v>
       </c>
       <c r="I427" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J427" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="K427"/>
       <c r="L427" t="s" s="3">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>12</v>
+        <v>643</v>
       </c>
       <c r="B428" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C428" s="3">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="D428" t="s" s="4">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="E428" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F428" t="s">
         <v>66</v>
       </c>
       <c r="G428" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H428" t="s">
         <v>18</v>
       </c>
       <c r="I428" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J428" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="K428"/>
       <c r="L428" t="s" s="3">
-        <v>632</v>
+        <v>29</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>12</v>
+        <v>643</v>
       </c>
       <c r="B429" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C429" s="3">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="D429" t="s" s="4">
-        <v>633</v>
+        <v>645</v>
       </c>
       <c r="E429" t="s">
         <v>27</v>
       </c>
       <c r="F429" t="s">
         <v>16</v>
       </c>
       <c r="G429" t="s">
         <v>23</v>
       </c>
       <c r="H429" t="s">
         <v>18</v>
       </c>
       <c r="I429" s="3">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="J429" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="K429"/>
       <c r="L429" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>12</v>
+        <v>643</v>
       </c>
       <c r="B430" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>631</v>
+      </c>
+      <c r="C430" s="3">
+        <v>2010</v>
       </c>
       <c r="D430" t="s" s="4">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="E430" t="s">
-        <v>623</v>
+        <v>27</v>
       </c>
       <c r="F430" t="s">
         <v>16</v>
       </c>
       <c r="G430" t="s">
         <v>23</v>
       </c>
       <c r="H430" t="s">
         <v>18</v>
       </c>
       <c r="I430" s="3">
         <v>6</v>
       </c>
       <c r="J430" t="s">
-        <v>214</v>
+        <v>439</v>
       </c>
       <c r="K430"/>
       <c r="L430" t="s" s="3">
-        <v>161</v>
+        <v>29</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>12</v>
+        <v>643</v>
       </c>
       <c r="B431" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>631</v>
+      </c>
+      <c r="C431" s="3">
+        <v>2011</v>
       </c>
       <c r="D431" t="s" s="4">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="E431" t="s">
-        <v>623</v>
+        <v>27</v>
       </c>
       <c r="F431" t="s">
         <v>16</v>
       </c>
       <c r="G431" t="s">
         <v>23</v>
       </c>
       <c r="H431" t="s">
         <v>18</v>
       </c>
       <c r="I431" s="3">
         <v>6</v>
       </c>
       <c r="J431" t="s">
-        <v>156</v>
+        <v>646</v>
       </c>
       <c r="K431"/>
       <c r="L431" t="s" s="3">
-        <v>161</v>
+        <v>29</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="B432" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C432" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D432" t="s" s="4">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="E432" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F432" t="s">
-        <v>640</v>
+        <v>16</v>
       </c>
       <c r="G432" t="s">
         <v>23</v>
       </c>
       <c r="H432" t="s">
         <v>18</v>
       </c>
       <c r="I432" s="3">
         <v>3</v>
       </c>
       <c r="J432" t="s">
-        <v>156</v>
+        <v>646</v>
       </c>
       <c r="K432"/>
       <c r="L432" t="s" s="3">
-        <v>29</v>
+        <v>452</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B433" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C433" s="3">
-        <v>1982</v>
+        <v>2012</v>
       </c>
       <c r="D433" t="s" s="4">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="E433" t="s">
         <v>27</v>
       </c>
       <c r="F433" t="s">
         <v>16</v>
       </c>
       <c r="G433" t="s">
         <v>23</v>
       </c>
       <c r="H433" t="s">
         <v>18</v>
       </c>
       <c r="I433" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J433" t="s">
-        <v>53</v>
+        <v>650</v>
       </c>
       <c r="K433"/>
       <c r="L433" t="s" s="3">
-        <v>643</v>
+        <v>81</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B434" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C434" s="3">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D434" t="s" s="4">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E434" t="s">
         <v>27</v>
       </c>
       <c r="F434" t="s">
         <v>16</v>
       </c>
       <c r="G434" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H434" t="s">
         <v>18</v>
       </c>
       <c r="I434" s="3">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J434" t="s">
-        <v>207</v>
+        <v>646</v>
       </c>
       <c r="K434"/>
       <c r="L434" t="s" s="3">
-        <v>135</v>
+        <v>29</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B435" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C435" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D435" t="s" s="4">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="E435" t="s">
         <v>27</v>
       </c>
       <c r="F435" t="s">
         <v>16</v>
       </c>
       <c r="G435" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H435" t="s">
         <v>18</v>
       </c>
       <c r="I435" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J435" t="s">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="K435"/>
       <c r="L435" t="s" s="3">
-        <v>457</v>
+        <v>411</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B436" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C436" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D436" t="s" s="4">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="E436" t="s">
         <v>27</v>
       </c>
       <c r="F436" t="s">
         <v>16</v>
       </c>
       <c r="G436" t="s">
         <v>23</v>
       </c>
       <c r="H436" t="s">
         <v>18</v>
       </c>
       <c r="I436" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J436" t="s">
-        <v>214</v>
+        <v>107</v>
       </c>
       <c r="K436"/>
       <c r="L436" t="s" s="3">
-        <v>298</v>
+        <v>250</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="B437" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C437" s="3">
-        <v>1934</v>
+        <v>2012</v>
       </c>
       <c r="D437" t="s" s="4">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="E437" t="s">
-        <v>651</v>
+        <v>27</v>
       </c>
       <c r="F437" t="s">
         <v>16</v>
       </c>
       <c r="G437" t="s">
         <v>23</v>
       </c>
       <c r="H437" t="s">
         <v>18</v>
       </c>
       <c r="I437" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J437" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>646</v>
+      </c>
+      <c r="K437"/>
       <c r="L437" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="B438" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C438" s="3">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="D438" t="s" s="4">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="E438" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F438" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G438" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H438" t="s">
         <v>18</v>
       </c>
       <c r="I438" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J438" t="s">
-        <v>115</v>
+        <v>655</v>
       </c>
       <c r="K438"/>
       <c r="L438" t="s" s="3">
-        <v>161</v>
+        <v>411</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="B439" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C439" s="3">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="D439" t="s" s="4">
         <v>654</v>
       </c>
       <c r="E439" t="s">
         <v>27</v>
       </c>
       <c r="F439" t="s">
         <v>16</v>
       </c>
       <c r="G439" t="s">
         <v>23</v>
       </c>
       <c r="H439" t="s">
         <v>18</v>
       </c>
       <c r="I439" s="3">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="J439" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="K439"/>
       <c r="L439" t="s" s="3">
-        <v>656</v>
+        <v>411</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="B440" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="C440" s="3">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D440" t="s" s="4">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="E440" t="s">
         <v>27</v>
       </c>
       <c r="F440" t="s">
         <v>16</v>
       </c>
       <c r="G440" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H440" t="s">
         <v>18</v>
       </c>
       <c r="I440" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J440" t="s">
-        <v>591</v>
+        <v>205</v>
       </c>
       <c r="K440"/>
       <c r="L440" t="s" s="3">
-        <v>122</v>
+        <v>411</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B441" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C441" s="3">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="D441" t="s" s="4">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="E441" t="s">
         <v>27</v>
       </c>
       <c r="F441" t="s">
         <v>16</v>
       </c>
       <c r="G441" t="s">
         <v>23</v>
       </c>
       <c r="H441" t="s">
         <v>18</v>
       </c>
       <c r="I441" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J441" t="s">
-        <v>360</v>
+        <v>153</v>
       </c>
       <c r="K441"/>
       <c r="L441" t="s" s="3">
-        <v>656</v>
+        <v>452</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B442" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C442" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D442" t="s" s="4">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="E442" t="s">
         <v>27</v>
       </c>
       <c r="F442" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="G442" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H442" t="s">
         <v>18</v>
       </c>
       <c r="I442" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J442" t="s">
-        <v>203</v>
+        <v>291</v>
       </c>
       <c r="K442"/>
       <c r="L442" t="s" s="3">
-        <v>29</v>
+        <v>118</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B443" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C443" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D443" t="s" s="4">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="E443" t="s">
         <v>27</v>
       </c>
       <c r="F443" t="s">
         <v>16</v>
       </c>
       <c r="G443" t="s">
         <v>23</v>
       </c>
       <c r="H443" t="s">
         <v>18</v>
       </c>
       <c r="I443" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J443" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="K443"/>
       <c r="L443" t="s" s="3">
-        <v>29</v>
+        <v>118</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B444" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C444" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D444" t="s" s="4">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E444" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F444" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G444" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H444" t="s">
         <v>18</v>
       </c>
       <c r="I444" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J444" t="s">
-        <v>450</v>
+        <v>500</v>
       </c>
       <c r="K444"/>
       <c r="L444" t="s" s="3">
-        <v>29</v>
+        <v>452</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B445" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C445" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D445" t="s" s="4">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="E445" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F445" t="s">
         <v>16</v>
       </c>
       <c r="G445" t="s">
         <v>23</v>
       </c>
       <c r="H445" t="s">
         <v>18</v>
       </c>
       <c r="I445" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J445" t="s">
-        <v>662</v>
+        <v>24</v>
       </c>
       <c r="K445"/>
       <c r="L445" t="s" s="3">
-        <v>29</v>
+        <v>452</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B446" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C446" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D446" t="s" s="4">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E446" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F446" t="s">
         <v>16</v>
       </c>
       <c r="G446" t="s">
         <v>23</v>
       </c>
       <c r="H446" t="s">
         <v>18</v>
       </c>
       <c r="I446" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J446" t="s">
-        <v>662</v>
+        <v>24</v>
       </c>
       <c r="K446"/>
       <c r="L446" t="s" s="3">
-        <v>462</v>
+        <v>452</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B447" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C447" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D447" t="s" s="4">
-        <v>665</v>
+        <v>645</v>
       </c>
       <c r="E447" t="s">
         <v>27</v>
       </c>
       <c r="F447" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G447" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H447" t="s">
         <v>18</v>
       </c>
       <c r="I447" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J447" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="K447"/>
       <c r="L447" t="s" s="3">
-        <v>81</v>
+        <v>29</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B448" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C448" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D448" t="s" s="4">
-        <v>667</v>
+        <v>645</v>
       </c>
       <c r="E448" t="s">
         <v>27</v>
       </c>
       <c r="F448" t="s">
         <v>16</v>
       </c>
       <c r="G448" t="s">
         <v>23</v>
       </c>
       <c r="H448" t="s">
         <v>18</v>
       </c>
       <c r="I448" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J448" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="K448"/>
       <c r="L448" t="s" s="3">
-        <v>81</v>
+        <v>29</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B449" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C449" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D449" t="s" s="4">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E449" t="s">
         <v>27</v>
       </c>
       <c r="F449" t="s">
         <v>16</v>
       </c>
       <c r="G449" t="s">
         <v>23</v>
       </c>
       <c r="H449" t="s">
         <v>18</v>
       </c>
       <c r="I449" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J449" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="K449"/>
       <c r="L449" t="s" s="3">
-        <v>29</v>
+        <v>128</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B450" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C450" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D450" t="s" s="4">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="E450" t="s">
         <v>27</v>
       </c>
       <c r="F450" t="s">
         <v>16</v>
       </c>
       <c r="G450" t="s">
         <v>23</v>
       </c>
       <c r="H450" t="s">
         <v>18</v>
       </c>
       <c r="I450" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J450" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="K450"/>
       <c r="L450" t="s" s="3">
-        <v>419</v>
+        <v>665</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B451" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C451" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D451" t="s" s="4">
-        <v>669</v>
+        <v>652</v>
       </c>
       <c r="E451" t="s">
         <v>27</v>
       </c>
       <c r="F451" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G451" t="s">
         <v>23</v>
       </c>
       <c r="H451" t="s">
         <v>18</v>
       </c>
       <c r="I451" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J451" t="s">
-        <v>109</v>
+        <v>353</v>
       </c>
       <c r="K451"/>
       <c r="L451" t="s" s="3">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B452" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C452" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D452" t="s" s="4">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="E452" t="s">
         <v>27</v>
       </c>
       <c r="F452" t="s">
         <v>16</v>
       </c>
       <c r="G452" t="s">
         <v>23</v>
       </c>
       <c r="H452" t="s">
         <v>18</v>
       </c>
       <c r="I452" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J452" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="K452"/>
       <c r="L452" t="s" s="3">
-        <v>29</v>
+        <v>250</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B453" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C453" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D453" t="s" s="4">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="E453" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F453" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G453" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H453" t="s">
         <v>18</v>
       </c>
       <c r="I453" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J453" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="K453"/>
       <c r="L453" t="s" s="3">
-        <v>419</v>
+        <v>250</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B454" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C454" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D454" t="s" s="4">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="E454" t="s">
         <v>27</v>
       </c>
       <c r="F454" t="s">
         <v>16</v>
       </c>
       <c r="G454" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H454" t="s">
         <v>18</v>
       </c>
       <c r="I454" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J454" t="s">
-        <v>672</v>
+        <v>426</v>
       </c>
       <c r="K454"/>
       <c r="L454" t="s" s="3">
-        <v>419</v>
+        <v>411</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B455" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C455" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D455" t="s" s="4">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="E455" t="s">
         <v>27</v>
       </c>
       <c r="F455" t="s">
         <v>16</v>
       </c>
       <c r="G455" t="s">
         <v>23</v>
       </c>
       <c r="H455" t="s">
         <v>18</v>
       </c>
       <c r="I455" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J455" t="s">
-        <v>207</v>
+        <v>646</v>
       </c>
       <c r="K455"/>
       <c r="L455" t="s" s="3">
-        <v>419</v>
+        <v>29</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B456" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C456" s="3">
         <v>2013</v>
       </c>
       <c r="D456" t="s" s="4">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="E456" t="s">
         <v>27</v>
       </c>
       <c r="F456" t="s">
         <v>16</v>
       </c>
       <c r="G456" t="s">
         <v>23</v>
       </c>
       <c r="H456" t="s">
         <v>18</v>
       </c>
       <c r="I456" s="3">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J456" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="K456"/>
       <c r="L456" t="s" s="3">
-        <v>462</v>
+        <v>250</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B457" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C457" s="3">
         <v>2013</v>
       </c>
       <c r="D457" t="s" s="4">
-        <v>674</v>
+        <v>648</v>
       </c>
       <c r="E457" t="s">
         <v>27</v>
       </c>
       <c r="F457" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G457" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H457" t="s">
         <v>18</v>
       </c>
       <c r="I457" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J457" t="s">
-        <v>297</v>
+        <v>205</v>
       </c>
       <c r="K457"/>
       <c r="L457" t="s" s="3">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B458" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C458" s="3">
         <v>2013</v>
       </c>
       <c r="D458" t="s" s="4">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="E458" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F458" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G458" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H458" t="s">
         <v>18</v>
       </c>
       <c r="I458" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J458" t="s">
-        <v>675</v>
+        <v>177</v>
       </c>
       <c r="K458"/>
       <c r="L458" t="s" s="3">
-        <v>120</v>
+        <v>481</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B459" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C459" s="3">
         <v>2013</v>
       </c>
       <c r="D459" t="s" s="4">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="E459" t="s">
         <v>15</v>
       </c>
       <c r="F459" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G459" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H459" t="s">
         <v>18</v>
       </c>
       <c r="I459" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J459" t="s">
-        <v>515</v>
+        <v>179</v>
       </c>
       <c r="K459"/>
       <c r="L459" t="s" s="3">
-        <v>462</v>
+        <v>481</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B460" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C460" s="3">
         <v>2013</v>
       </c>
       <c r="D460" t="s" s="4">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="E460" t="s">
         <v>15</v>
       </c>
       <c r="F460" t="s">
         <v>16</v>
       </c>
       <c r="G460" t="s">
         <v>23</v>
       </c>
       <c r="H460" t="s">
         <v>18</v>
       </c>
       <c r="I460" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J460" t="s">
-        <v>24</v>
+        <v>236</v>
       </c>
       <c r="K460"/>
       <c r="L460" t="s" s="3">
-        <v>462</v>
+        <v>394</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B461" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C461" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D461" t="s" s="4">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="E461" t="s">
         <v>15</v>
       </c>
       <c r="F461" t="s">
         <v>16</v>
       </c>
       <c r="G461" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H461" t="s">
         <v>18</v>
       </c>
       <c r="I461" s="3">
         <v>6</v>
       </c>
       <c r="J461" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="K461"/>
+        <v>212</v>
+      </c>
+      <c r="K461" t="s">
+        <v>31</v>
+      </c>
       <c r="L461" t="s" s="3">
-        <v>462</v>
+        <v>29</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B462" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C462" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D462" t="s" s="4">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="E462" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F462" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G462" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H462" t="s">
         <v>18</v>
       </c>
       <c r="I462" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J462" t="s">
-        <v>677</v>
+        <v>212</v>
       </c>
       <c r="K462"/>
       <c r="L462" t="s" s="3">
-        <v>29</v>
+        <v>124</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B463" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C463" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D463" t="s" s="4">
-        <v>661</v>
+        <v>674</v>
       </c>
       <c r="E463" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F463" t="s">
         <v>16</v>
       </c>
       <c r="G463" t="s">
         <v>23</v>
       </c>
       <c r="H463" t="s">
         <v>18</v>
       </c>
       <c r="I463" s="3">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J463" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="K463"/>
       <c r="L463" t="s" s="3">
-        <v>29</v>
+        <v>676</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B464" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C464" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D464" t="s" s="4">
-        <v>679</v>
+        <v>645</v>
       </c>
       <c r="E464" t="s">
         <v>27</v>
       </c>
       <c r="F464" t="s">
         <v>16</v>
       </c>
       <c r="G464" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H464" t="s">
         <v>18</v>
       </c>
       <c r="I464" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J464" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="K464"/>
       <c r="L464" t="s" s="3">
-        <v>129</v>
+        <v>29</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B465" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C465" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D465" t="s" s="4">
-        <v>668</v>
+        <v>645</v>
       </c>
       <c r="E465" t="s">
         <v>27</v>
       </c>
       <c r="F465" t="s">
         <v>16</v>
       </c>
       <c r="G465" t="s">
         <v>23</v>
       </c>
       <c r="H465" t="s">
         <v>18</v>
       </c>
       <c r="I465" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J465" t="s">
-        <v>91</v>
+        <v>678</v>
       </c>
       <c r="K465"/>
       <c r="L465" t="s" s="3">
-        <v>681</v>
+        <v>29</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B466" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C466" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D466" t="s" s="4">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="E466" t="s">
         <v>27</v>
       </c>
       <c r="F466" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G466" t="s">
         <v>23</v>
       </c>
       <c r="H466" t="s">
         <v>18</v>
       </c>
       <c r="I466" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J466" t="s">
-        <v>360</v>
+        <v>120</v>
       </c>
       <c r="K466"/>
       <c r="L466" t="s" s="3">
-        <v>251</v>
+        <v>452</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B467" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C467" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D467" t="s" s="4">
-        <v>669</v>
+        <v>651</v>
       </c>
       <c r="E467" t="s">
         <v>27</v>
       </c>
       <c r="F467" t="s">
         <v>16</v>
       </c>
       <c r="G467" t="s">
         <v>23</v>
       </c>
       <c r="H467" t="s">
         <v>18</v>
       </c>
       <c r="I467" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J467" t="s">
-        <v>682</v>
+        <v>120</v>
       </c>
       <c r="K467"/>
       <c r="L467" t="s" s="3">
-        <v>251</v>
+        <v>401</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B468" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C468" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D468" t="s" s="4">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="E468" t="s">
         <v>15</v>
       </c>
       <c r="F468" t="s">
         <v>16</v>
       </c>
       <c r="G468" t="s">
         <v>23</v>
       </c>
       <c r="H468" t="s">
         <v>18</v>
       </c>
       <c r="I468" s="3">
         <v>6</v>
       </c>
       <c r="J468" t="s">
-        <v>500</v>
+        <v>120</v>
       </c>
       <c r="K468"/>
       <c r="L468" t="s" s="3">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B469" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C469" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D469" t="s" s="4">
-        <v>684</v>
+        <v>668</v>
       </c>
       <c r="E469" t="s">
         <v>27</v>
       </c>
       <c r="F469" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G469" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H469" t="s">
         <v>18</v>
       </c>
       <c r="I469" s="3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J469" t="s">
-        <v>437</v>
+        <v>680</v>
       </c>
       <c r="K469"/>
       <c r="L469" t="s" s="3">
-        <v>419</v>
+        <v>29</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B470" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C470" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D470" t="s" s="4">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="E470" t="s">
         <v>27</v>
       </c>
       <c r="F470" t="s">
-        <v>16</v>
+        <v>681</v>
       </c>
       <c r="G470" t="s">
         <v>23</v>
       </c>
       <c r="H470" t="s">
         <v>18</v>
       </c>
       <c r="I470" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J470" t="s">
-        <v>662</v>
+        <v>39</v>
       </c>
       <c r="K470"/>
       <c r="L470" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B471" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C471" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D471" t="s" s="4">
-        <v>685</v>
+        <v>668</v>
       </c>
       <c r="E471" t="s">
         <v>27</v>
       </c>
       <c r="F471" t="s">
         <v>16</v>
       </c>
       <c r="G471" t="s">
         <v>23</v>
       </c>
       <c r="H471" t="s">
         <v>18</v>
       </c>
       <c r="I471" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J471" t="s">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="K471"/>
       <c r="L471" t="s" s="3">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B472" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C472" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D472" t="s" s="4">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="E472" t="s">
         <v>27</v>
       </c>
       <c r="F472" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G472" t="s">
         <v>23</v>
       </c>
       <c r="H472" t="s">
         <v>18</v>
       </c>
       <c r="I472" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J472" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="K472"/>
       <c r="L472" t="s" s="3">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B473" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C473" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D473" t="s" s="4">
-        <v>686</v>
+        <v>653</v>
       </c>
       <c r="E473" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F473" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G473" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H473" t="s">
         <v>18</v>
       </c>
       <c r="I473" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J473" t="s">
-        <v>180</v>
+        <v>646</v>
       </c>
       <c r="K473"/>
       <c r="L473" t="s" s="3">
-        <v>494</v>
+        <v>29</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B474" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C474" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D474" t="s" s="4">
-        <v>686</v>
+        <v>654</v>
       </c>
       <c r="E474" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F474" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="G474" t="s">
         <v>23</v>
       </c>
       <c r="H474" t="s">
         <v>18</v>
       </c>
       <c r="I474" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J474" t="s">
-        <v>182</v>
+        <v>682</v>
       </c>
       <c r="K474"/>
       <c r="L474" t="s" s="3">
-        <v>494</v>
+        <v>481</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B475" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C475" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D475" t="s" s="4">
-        <v>687</v>
+        <v>654</v>
       </c>
       <c r="E475" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F475" t="s">
-        <v>16</v>
+        <v>681</v>
       </c>
       <c r="G475" t="s">
         <v>23</v>
       </c>
       <c r="H475" t="s">
         <v>18</v>
       </c>
       <c r="I475" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J475" t="s">
-        <v>237</v>
+        <v>683</v>
       </c>
       <c r="K475"/>
       <c r="L475" t="s" s="3">
-        <v>400</v>
+        <v>481</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B476" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C476" s="3">
         <v>2014</v>
       </c>
       <c r="D476" t="s" s="4">
-        <v>688</v>
+        <v>654</v>
       </c>
       <c r="E476" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F476" t="s">
         <v>16</v>
       </c>
       <c r="G476" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H476" t="s">
         <v>18</v>
       </c>
       <c r="I476" s="3">
         <v>6</v>
       </c>
       <c r="J476" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="K476"/>
       <c r="L476" t="s" s="3">
-        <v>29</v>
+        <v>481</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B477" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C477" s="3">
         <v>2014</v>
       </c>
       <c r="D477" t="s" s="4">
-        <v>689</v>
+        <v>654</v>
       </c>
       <c r="E477" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F477" t="s">
         <v>16</v>
       </c>
       <c r="G477" t="s">
         <v>23</v>
       </c>
       <c r="H477" t="s">
         <v>18</v>
       </c>
       <c r="I477" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J477" t="s">
-        <v>214</v>
+        <v>685</v>
       </c>
       <c r="K477"/>
       <c r="L477" t="s" s="3">
-        <v>125</v>
+        <v>481</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B478" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C478" s="3">
         <v>2014</v>
       </c>
       <c r="D478" t="s" s="4">
-        <v>690</v>
+        <v>654</v>
       </c>
       <c r="E478" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F478" t="s">
-        <v>16</v>
+        <v>686</v>
       </c>
       <c r="G478" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H478" t="s">
         <v>18</v>
       </c>
       <c r="I478" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J478" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="K478"/>
       <c r="L478" t="s" s="3">
-        <v>692</v>
+        <v>481</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B479" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C479" s="3">
         <v>2014</v>
       </c>
       <c r="D479" t="s" s="4">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="E479" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F479" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G479" t="s">
         <v>43</v>
       </c>
       <c r="H479" t="s">
         <v>18</v>
       </c>
       <c r="I479" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J479" t="s">
-        <v>693</v>
+        <v>177</v>
       </c>
       <c r="K479"/>
       <c r="L479" t="s" s="3">
-        <v>29</v>
+        <v>250</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B480" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C480" s="3">
         <v>2014</v>
       </c>
       <c r="D480" t="s" s="4">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="E480" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F480" t="s">
         <v>16</v>
       </c>
       <c r="G480" t="s">
         <v>23</v>
       </c>
       <c r="H480" t="s">
         <v>18</v>
       </c>
       <c r="I480" s="3">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J480" t="s">
-        <v>694</v>
+        <v>179</v>
       </c>
       <c r="K480"/>
       <c r="L480" t="s" s="3">
-        <v>29</v>
+        <v>250</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B481" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C481" s="3">
         <v>2014</v>
       </c>
       <c r="D481" t="s" s="4">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="E481" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F481" t="s">
         <v>16</v>
       </c>
       <c r="G481" t="s">
         <v>23</v>
       </c>
       <c r="H481" t="s">
         <v>18</v>
       </c>
       <c r="I481" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J481" t="s">
-        <v>91</v>
+        <v>236</v>
       </c>
       <c r="K481"/>
       <c r="L481" t="s" s="3">
-        <v>462</v>
+        <v>250</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B482" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C482" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D482" t="s" s="4">
         <v>668</v>
       </c>
       <c r="E482" t="s">
         <v>27</v>
       </c>
       <c r="F482" t="s">
         <v>16</v>
       </c>
       <c r="G482" t="s">
         <v>23</v>
       </c>
       <c r="H482" t="s">
         <v>18</v>
       </c>
       <c r="I482" s="3">
         <v>5</v>
       </c>
       <c r="J482" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="K482"/>
       <c r="L482" t="s" s="3">
-        <v>407</v>
+        <v>29</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B483" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C483" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D483" t="s" s="4">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="E483" t="s">
         <v>15</v>
       </c>
       <c r="F483" t="s">
         <v>16</v>
       </c>
       <c r="G483" t="s">
         <v>23</v>
       </c>
       <c r="H483" t="s">
         <v>18</v>
       </c>
       <c r="I483" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J483" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="K483"/>
       <c r="L483" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B484" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C484" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D484" t="s" s="4">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E484" t="s">
         <v>27</v>
       </c>
       <c r="F484" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G484" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H484" t="s">
         <v>18</v>
       </c>
       <c r="I484" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J484" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="K484"/>
       <c r="L484" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B485" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C485" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D485" t="s" s="4">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E485" t="s">
         <v>27</v>
       </c>
       <c r="F485" t="s">
-        <v>697</v>
+        <v>16</v>
       </c>
       <c r="G485" t="s">
         <v>23</v>
       </c>
       <c r="H485" t="s">
         <v>18</v>
       </c>
       <c r="I485" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J485" t="s">
-        <v>39</v>
+        <v>179</v>
       </c>
       <c r="K485"/>
       <c r="L485" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B486" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C486" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D486" t="s" s="4">
-        <v>684</v>
+        <v>645</v>
       </c>
       <c r="E486" t="s">
         <v>27</v>
       </c>
       <c r="F486" t="s">
         <v>16</v>
       </c>
       <c r="G486" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H486" t="s">
         <v>18</v>
       </c>
       <c r="I486" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J486" t="s">
-        <v>91</v>
+        <v>677</v>
       </c>
       <c r="K486"/>
       <c r="L486" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B487" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C487" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D487" t="s" s="4">
-        <v>670</v>
+        <v>645</v>
       </c>
       <c r="E487" t="s">
         <v>27</v>
       </c>
       <c r="F487" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G487" t="s">
         <v>23</v>
       </c>
       <c r="H487" t="s">
         <v>18</v>
       </c>
       <c r="I487" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J487" t="s">
-        <v>203</v>
+        <v>678</v>
       </c>
       <c r="K487"/>
       <c r="L487" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B488" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C488" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D488" t="s" s="4">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="E488" t="s">
         <v>27</v>
       </c>
       <c r="F488" t="s">
         <v>16</v>
       </c>
       <c r="G488" t="s">
         <v>23</v>
       </c>
       <c r="H488" t="s">
         <v>18</v>
       </c>
       <c r="I488" s="3">
         <v>5</v>
       </c>
       <c r="J488" t="s">
-        <v>662</v>
+        <v>120</v>
       </c>
       <c r="K488"/>
       <c r="L488" t="s" s="3">
         <v>29</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B489" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C489" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D489" t="s" s="4">
-        <v>671</v>
+        <v>653</v>
       </c>
       <c r="E489" t="s">
         <v>27</v>
       </c>
       <c r="F489" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G489" t="s">
         <v>23</v>
       </c>
       <c r="H489" t="s">
         <v>18</v>
       </c>
       <c r="I489" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J489" t="s">
-        <v>698</v>
+        <v>646</v>
       </c>
       <c r="K489"/>
       <c r="L489" t="s" s="3">
-        <v>494</v>
+        <v>29</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B490" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C490" s="3">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="D490" t="s" s="4">
-        <v>671</v>
+        <v>691</v>
       </c>
       <c r="E490" t="s">
         <v>27</v>
       </c>
       <c r="F490" t="s">
-        <v>697</v>
+        <v>16</v>
       </c>
       <c r="G490" t="s">
         <v>23</v>
       </c>
       <c r="H490" t="s">
         <v>18</v>
       </c>
       <c r="I490" s="3">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J490" t="s">
-        <v>699</v>
+        <v>198</v>
       </c>
       <c r="K490"/>
       <c r="L490" t="s" s="3">
-        <v>494</v>
+        <v>134</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B491" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C491" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D491" t="s" s="4">
-        <v>671</v>
+        <v>692</v>
       </c>
       <c r="E491" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F491" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G491" t="s">
         <v>43</v>
       </c>
       <c r="H491" t="s">
         <v>18</v>
       </c>
       <c r="I491" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J491" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="K491"/>
       <c r="L491" t="s" s="3">
-        <v>494</v>
+        <v>394</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B492" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="C492" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D492" t="s" s="4">
-        <v>671</v>
+        <v>692</v>
       </c>
       <c r="E492" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F492" t="s">
         <v>16</v>
       </c>
       <c r="G492" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H492" t="s">
         <v>18</v>
       </c>
       <c r="I492" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J492" t="s">
-        <v>701</v>
+        <v>396</v>
       </c>
       <c r="K492"/>
       <c r="L492" t="s" s="3">
-        <v>494</v>
-[...539 lines deleted...]
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://hpb-wines.com/product/2006-raveneau-chablis-gc-blanchot-1x75cl-1023500210990686"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://hpb-wines.com/product/2016-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235001-1-DP-10990799"/>
-    <hyperlink ref="D5" r:id="rId3" location="" display="https://hpb-wines.com/product/2018-gruhier-bourgogne-epineuil-1x75cl-hub-SE10256977-1-DP-11155595"/>
+    <hyperlink ref="D5" r:id="rId3" location="" display="https://hpb-wines.com/product/2018-gruhier-bourgogne-epineuil-1x75cl-1025697711155595"/>
     <hyperlink ref="D6" r:id="rId4" location="" display="https://hpb-wines.com/product/2019-julien-brocard-chablis-1er-cote-de-lechet-1x75cl-hub-SE10235085-1-DP-10990841"/>
     <hyperlink ref="D7" r:id="rId5" location="" display="https://hpb-wines.com/product/2020-j-h-goisot-st-bris-exogyra-virgula-1x75cl-hub-SE10234898-1-DP-10990546"/>
     <hyperlink ref="D8" r:id="rId6" location="" display="https://hpb-wines.com/product/2020-rv-dauvissat-chablis-1er-sechet-1x75cl-hub-SE10234968-1-DP-10990635"/>
     <hyperlink ref="D9" r:id="rId7" location="" display="https://hpb-wines.com/product/2020-rv-dauvissat-irancy-1x75cl-1025698411155604"/>
     <hyperlink ref="D10" r:id="rId8" location="" display="https://hpb-wines.com/product/2020-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235065-1-DP-11074140"/>
     <hyperlink ref="D11" r:id="rId9" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-12x75cl-1023482311037179"/>
     <hyperlink ref="D12" r:id="rId10" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-1x75cl-1025699213562078"/>
     <hyperlink ref="D13" r:id="rId11" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-6x75cl-hub-SE10256992-6-IB-11155614"/>
     <hyperlink ref="D14" r:id="rId12" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-1x75cl-hub-SE10234823-1-DP-10990448"/>
     <hyperlink ref="D15" r:id="rId13" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-la-forest-1x75cl-1025699011155610"/>
     <hyperlink ref="D16" r:id="rId14" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-sechet-1x75cl-1025698911155609"/>
     <hyperlink ref="D17" r:id="rId15" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1x75cl-1025698811155608"/>
     <hyperlink ref="D18" r:id="rId16" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-petit-chablis-1x75cl-1025698511155605"/>
     <hyperlink ref="D19" r:id="rId17" location="" display="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-12x75cl-hub-SE10239395-12-IB-11037186"/>
     <hyperlink ref="D20" r:id="rId18" location="" display="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10239395-1-DP-12617809"/>
     <hyperlink ref="D21" r:id="rId19" location="" display="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-montee-de-tonnerre-1x75cl-hub-SE10239396-1-DP-12617804"/>
     <hyperlink ref="D22" r:id="rId20" location="" display="https://hpb-wines.com/product/1976-bouchard-pere-fils-volnay-1er-taillepieds-1x150cl-hub-VS10253644-1-DP-11136103"/>
     <hyperlink ref="D23" r:id="rId21" location="" display="https://hpb-wines.com/product/1990-coche-dury-meursault-rouge-1x75cl-hub-VS10234324-1-DP-10989860"/>
     <hyperlink ref="D24" r:id="rId22" location="" display="https://hpb-wines.com/product/1990-de-courcel-pommard-1er-grand-clos-des-epenots-1x75cl-hub-SE10234816-1-DP-10990435"/>
     <hyperlink ref="D25" r:id="rId23" location="" display="https://hpb-wines.com/product/1993-chandon-de-briailles-pernand-vergelesses-1er-ile-des-vergelesses-1x75cl-hub-SE10239177-1-DP-11035625"/>
-    <hyperlink ref="D26" r:id="rId24" location="" display="https://hpb-wines.com/product/1993-lafarge-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234297-1-DP-10989831"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://hpb-wines.com/product/1993-lafarge-volnay-1er-clos-des-chenes-1x75cl-1023429710989831"/>
     <hyperlink ref="D27" r:id="rId25" location="" display="https://hpb-wines.com/product/1995-faiveley-corton-gc-clos-des-cortons-faiveley-1x150cl-hub-VS10234401-1-DP-10989939"/>
     <hyperlink ref="D28" r:id="rId26" location="" display="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-clos-des-ducs-1x150cl-hub-VS10234302-1-DP-10989837"/>
     <hyperlink ref="D29" r:id="rId27" location="" display="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253704-1-DP-11136167"/>
-    <hyperlink ref="D30" r:id="rId28" location="" display="https://hpb-wines.com/product/1996-jadot-corton-gc-pougets-1x75cl-hub-SE10235078-1-DP-10990826"/>
-[...476 lines deleted...]
-    <hyperlink ref="D507" r:id="rId505" location="" display="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-IB-10990865"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-DP-10990467"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://hpb-wines.com/product/1996-ramonet-chassagne-montrachet-1er-rouge-clos-de-la-boudriotte-1x75cl-hub-VS10234315-1-DP-10989851"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://hpb-wines.com/product/1999-comtes-lafon-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234394-1-DP-10989932"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://hpb-wines.com/product/1999-jadot-beaune-1er-clos-des-couchereaux-1x150cl-hub-VS10254803-1-DP-11136155"/>
+    <hyperlink ref="D35" r:id="rId33" location="" display="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-taillepieds-1x75cl-hub-VS10234303-1-DP-10989838"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253705-1-DP-11136168"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://hpb-wines.com/product/1999-nicolas-potel-pommard-1er-les-rugiens-12x75cl-hub-SE10234848-12-IB-10990625"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://hpb-wines.com/product/2002-pavelot-savigny-les-beaune-1er-la-dominode-1x75cl-hub-VS10442278-1-DP-12529679"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://hpb-wines.com/product/2003-comte-armand-pommard-1er-clos-des-epeneaux-1x75cl-hub-VS10253655-1-DP-11136114"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://hpb-wines.com/product/2004-lafarge-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234298-1-DP-10989832"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://hpb-wines.com/product/2005-janotsbos-volnay-1x75cl-hub-SE10235081-1-DP-10990830"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://hpb-wines.com/product/2005-marc-colin-le-montrachet-gc-1x75cl-hub-VS10234301-1-DP-10989835"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://hpb-wines.com/product/2005-tollot-beaut-corton-gc-les-bressandes-1x150cl-hub-VS10442289-1-DP-12529691"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://hpb-wines.com/product/2005-voillot-pommard-1er-les-rugiens-1x75cl-hub-SE10235073-1-DP-10990820"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-12x75cl-hub-SE10234950-12-IB-10990613"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10234950-1-DP-10990854"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://hpb-wines.com/product/2009-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10235093-1-DP-10990855"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://hpb-wines.com/product/2010-roche-de-bellene-savigny-les-beaune-vv-1x75cl-1044224313231458"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://hpb-wines.com/product/2011-comtes-lafon-volnay-1er-santenots-du-milieu-1x75cl-1023472713706487"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://hpb-wines.com/product/2011-drouhin-volnay-1er-clos-des-chenes-1x75cl-hub-SE10234773-1-DP-10990384"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://hpb-wines.com/product/2011-drouhin-volnay-1er-clos-des-chenes-6x75cl-hub-SE10234773-6-IB-10990439"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://hpb-wines.com/product/2011-hubert-lamy-st-aubin-1er-clos-de-la-chateniere-blanc-1x75cl-hub-VS10442267-1-DP-12529668"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://hpb-wines.com/product/2012-coche-dury-meursault-1x75cl-hub-VS10234387-1-DP-10989924"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://hpb-wines.com/product/2012-comte-armand-auxey-duresses-1x75cl-hub-SE10234725-1-DP-10990316"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://hpb-wines.com/product/2012-comtes-lafon-monthelie-1er-les-duresses-1x75cl-1058261413706485"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://hpb-wines.com/product/2012-jacques-carillon-st-aubin-1er-rouge-les-pitangerets-1x75cl-hub-SE10234806-1-DP-10990421"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-1x75cl-hub-SE10234892-1-DP-10990538"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-6x75cl-hub-SE10234892-6-IB-10990539"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://hpb-wines.com/product/2012-de-montille-beaune-1er-blanc-les-aigrots-1x75cl-1023563210999163"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://hpb-wines.com/product/2013-bachelet-monnot-maranges-1er-clos-boutiere-rouge-1x75cl-hub-SE10234699-1-DP-10990287"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://hpb-wines.com/product/2014-chandon-de-briailles-corton-gc-blanc-1x75cl-hub-SE10234750-1-DP-10990349"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://hpb-wines.com/product/2014-darviot-perrin-meursault-1er-les-perrieres-1x75cl-hub-SE10234731-1-DP-10990324"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://hpb-wines.com/product/2014-faiveley-bienvenues-batard-montrachet-gc-1x75cl-1058891413805809"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-12x75cl-hub-SE10234861-12-IB-10990640"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234861-1-DP-10990495"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234701-1-DP-11868841"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234700-6-IB-10990288"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023470011868852"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://hpb-wines.com/product/2015-j-m-pillot-santenay-les-champs-claudes-1x75cl-1044227912529680"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-12x75cl-hub-SE10234896-12-IB-10990544"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-1x75cl-hub-SE10234896-1-DP-10990833"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-12x75cl-hub-SE10234971-12-IB-10990638"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-1x75cl-hub-SE10234971-1-DP-12002455"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://hpb-wines.com/product/2015-violot-guillemard-pommard-1er-les-rugiens-1x75cl-1023507110990817"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://hpb-wines.com/product/2016-bernard-moreau-chassagne-montrachet-1er-les-caillerets-6x75cl-hub-SE10234751-6-IB-10990350"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-12x75cl-hub-SE10234737-12-IB-10990422"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234737-1-DP-11868848"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023474413562141"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234744-6-IB-10990423"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://hpb-wines.com/product/2016-coche-dury-puligny-montrachet-les-enseigneres-1x75cl-hub-VS10234651-1-DP-10990225"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://hpb-wines.com/product/2016-matrot-monthelie-1x75cl-1058261913706491"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://hpb-wines.com/product/2016-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234988-1-DP-10990667"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235041-1-DP-10990770"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-les-rugiens-1x75cl-hub-SE10235072-1-DP-10990819"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://hpb-wines.com/product/2016-de-montille-volnay-1er-taillepieds-1x75cl-hub-SE10234732-1-DP-10990326"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://hpb-wines.com/product/2017-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472210990310"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://hpb-wines.com/product/2017-drouhin-beaune-1er-clos-des-mouches-blanc-1x75cl-1058891613805811"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-1x75cl-hub-SE10234899-1-DP-12006698"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-6x75cl-hub-SE10234899-6-IB-10990547"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://hpb-wines.com/product/2017-jacques-carillon-puligny-montrachet-1x75cl-hub-SE10234890-1-DP-10990535"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://hpb-wines.com/product/2017-jadot-chevalier-montrachet-gc-les-demoiselles-1x75cl-hub-VS10234653-1-IB-10990227"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://hpb-wines.com/product/2017-lafarge-volnay-1x75cl-hub-SE10235090-1-DP-11877613"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://hpb-wines.com/product/2017-ravaut-ladoix-blanc-les-hautes-mourottes-1x75cl-hub-SE10234864-1-DP-10990498"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-1x75cl-hub-SE10234865-1-DP-12296585"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-6x75cl-hub-SE10234865-6-IB-10990687"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-12x75cl-hub-SE10234989-12-IB-10990782"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234989-1-DP-10990668"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://hpb-wines.com/product/2017-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235070-1-DP-10990815"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://hpb-wines.com/product/2018-bernard-moreau-chassagne-montrachet-1er-les-vergers-1x75cl-1023476410990373"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://hpb-wines.com/product/2018-jadot-beaune-1er-greves-le-clos-blanc-1x75cl-hub-SE10256493-1-DP-11153018"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023486213264652"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234862-6-IB-10990641"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://hpb-wines.com/product/2018-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234713-1-DP-10990766"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10234716-1-DP-10990816"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-6x75cl-hub-SE10234716-6-IB-10990304"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-12x75cl-hub-SE10234739-12-IB-10990362"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-1x75cl-hub-SE10234739-1-DP-10990335"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://hpb-wines.com/product/2019-bzikot-puligny-montrachet-1er-folatieres-1x75cl-1058259813706469"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://hpb-wines.com/product/2019-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472310990312"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234894-12-IB-10990541"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234894-1-DP-10990832"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234863-1-DP-10990497"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234863-6-IB-10990642"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-12x75cl-hub-SE10234714-12-IB-10990302"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234714-1-DP-10990769"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://hpb-wines.com/product/2020-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-hub-SE10236308-1-DP-11661729"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234895-12-IB-10990542"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234895-1-DP-10990543"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://hpb-wines.com/product/2020-paul-pillot-chassagne-montrachet-1x75cl-1023629911002882"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023630313264653"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-1023630311002895"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-1x75cl-1023471513562138"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-6x75cl-1023471510990303"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://hpb-wines.com/product/2021-justin-girardin-santenay-1er-la-maladiere-1x75cl-1046570912780706"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://hpb-wines.com/product/2022-lafouge-auxey-duresses-1er-les-duresses-1x75cl-1058261713706489"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://hpb-wines.com/product/1988-rousseau-chambertin-gc-1x75cl-hub-VS10383439-1-DP-11923970"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://hpb-wines.com/product/1989-engel-clos-vougeot-gc-1x75cl-hub-SE10234776-1-DP-10990387"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://hpb-wines.com/product/1989-roumier-chambolle-musigny-1x75cl-1023499510990678"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://hpb-wines.com/product/1989-roumier-chambolle-musigny-1x75cl-1023499510990677"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://hpb-wines.com/product/1991-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253637-1-DP-11136096"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://hpb-wines.com/product/1993-jadot-chapelle-chambertin-gc-1x75cl-hub-VS10234290-1-DP-10989824"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://hpb-wines.com/product/1994-dujac-bonnes-mares-gc-1x75cl-hub-VS10234398-1-DP-10989936"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://hpb-wines.com/product/1995-barthod-chambolle-musigny-1er-charmes-1x75cl-1025364013231531"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://hpb-wines.com/product/1995-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234388-1-DP-10989925"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://hpb-wines.com/product/1995-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234390-1-DP-10989928"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://hpb-wines.com/product/1996-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253636-1-DP-11136095"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://hpb-wines.com/product/1996-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234391-1-DP-10989929"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://hpb-wines.com/product/1996-engel-clos-vougeot-gc-1x75cl-hub-SE10234777-1-DP-10990389"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://hpb-wines.com/product/1996-engel-echezeaux-gc-1x75cl-hub-SE10234578-1-DP-11899392"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://hpb-wines.com/product/1996-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10254744-1-DP-11143219"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://hpb-wines.com/product/1996-jadot-clos-de-la-roche-gc-1x75cl-1023437010989906"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://hpb-wines.com/product/1996-mugneret-gibourg-clos-vougeot-gc-1x75cl-hub-VS10234482-1-DP-10990029"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://hpb-wines.com/product/1997-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234392-1-DP-10989930"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://hpb-wines.com/product/1997-grivot-richebourg-gc-1x75cl-hub-VS10249890-1-DP-11114697"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://hpb-wines.com/product/1997-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10253720-1-DP-11136183"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://hpb-wines.com/product/1998-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10253634-1-DP-11136093"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://hpb-wines.com/product/1998-arnoux-echezeaux-gc-1x75cl-hub-VS10253635-1-DP-11136094"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://hpb-wines.com/product/1998-arnoux-vosne-romanee-1er-suchots-1x75cl-hub-VS10253638-1-DP-11136097"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://hpb-wines.com/product/1998-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234382-1-DP-10989918"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://hpb-wines.com/product/1998-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234393-1-DP-10989931"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://hpb-wines.com/product/1998-fourrier-griotte-chambertin-gc-vv-1x75cl-1025368813604139"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://hpb-wines.com/product/1998-grivot-echezeaux-gc-1x75cl-1023459810990172"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://hpb-wines.com/product/1998-mugneret-gibourg-echezeaux-gc-1x75cl-1023459910990173"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://hpb-wines.com/product/1998-mugneret-gibourg-ruchottes-chambertin-gc-1x75cl-hub-VS10253709-1-DP-11136172"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://hpb-wines.com/product/1998-mugnier-chambolle-musigny-1er-les-fuees-1x75cl-hub-VS10234305-1-DP-10989840"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://hpb-wines.com/product/1998-rousseau-chambertin-gc-1x75cl-hub-VS10234508-1-DP-10990058"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://hpb-wines.com/product/1999-cathiard-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234678-1-DP-11766283"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://hpb-wines.com/product/1999-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234383-1-DP-10989920"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://hpb-wines.com/product/1999-dom-leroy-vosne-romanee-1er-les-beaux-monts-1x75cl-hub-VS10234397-1-DP-10989935"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://hpb-wines.com/product/1999-fougeray-de-beauclair-bonnes-mares-gc-1x75cl-1023478310990396"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-hauts-doix-1x75cl-1052693713229518"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-sentiers-1x75cl-1052693813229519"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10253696-1-DP-11136159"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253700-1-DP-11136163"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://hpb-wines.com/product/1999-rousseau-chambertin-clos-de-beze-gc-1x75cl-1023431810989854"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://hpb-wines.com/product/2000-chauvenet-nuits-st-georges-12x75cl-hub-SE10234742-12-IB-10990426"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://hpb-wines.com/product/2000-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234505-1-DP-10990055"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://hpb-wines.com/product/2001-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10235641-1-DP-10999178"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://hpb-wines.com/product/2001-cathiard-vosne-romanee-1er-orveaux-1x75cl-hub-VS10234378-1-DP-10989914"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://hpb-wines.com/product/2001-drouhin-laroze-latricieres-chambertin-gc-1x75cl-hub-VS10253672-1-DP-11136131"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-clos-saint-jacques-vv-1x75cl-hub-VS10253679-1-DP-11136138"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023447310990019"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234431-1-DP-11136150"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://hpb-wines.com/product/2001-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693413229514"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://hpb-wines.com/product/2001-jj-confuron-nuits-st-georges-1er-chaboeufs-1x150cl-hub-VS10256189-1-DP-11150886"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://hpb-wines.com/product/2001-lamarche-clos-vougeot-gc-1x75cl-hub-VS10253702-1-DP-11136165"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://hpb-wines.com/product/2001-lamarche-echezeaux-gc-1x75cl-hub-VS10253703-1-DP-11136166"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://hpb-wines.com/product/2001-mugneret-gibourg-vosne-romanee-1x75cl-hub-VS10253710-1-DP-11136173"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://hpb-wines.com/product/2001-mugnier-chambolle-musigny-1x75cl-hub-VS10253712-1-DP-11136175"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://hpb-wines.com/product/2001-ponsot-clos-de-la-roche-gc-vv-1x75cl-hub-VS10234311-1-DP-10989847"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://hpb-wines.com/product/2001-rouget-vosne-romanee-1x75cl-hub-VS10253718-1-DP-11136181"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://hpb-wines.com/product/2001-rousseau-ruchottes-chambertin-gc-clos-des-ruchottes-1x75cl-hub-VS10234284-1-DP-10989752"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://hpb-wines.com/product/2002-gerard-mugneret-echezeaux-gc-1x75cl-hub-VS10234322-1-DP-10989858"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://hpb-wines.com/product/2002-grivot-vosne-romanee-1er-beaux-monts-1x75cl-hub-VS10249891-1-DP-11766288"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://hpb-wines.com/product/2002-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1036037913229515"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://hpb-wines.com/product/2002-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253699-1-DP-11136162"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://hpb-wines.com/product/2002-rouget-vosne-romanee-1er-les-beaux-monts-1x75cl-hub-VS10360381-1-DP-11766274"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://hpb-wines.com/product/2003-engel-clos-vougeot-gc-1x75cl-hub-VS10234400-1-DP-10989938"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://hpb-wines.com/product/2003-fourrier-morey-st-denis-clos-solon-vv-1x75cl-hub-VS10253689-1-DP-11136152"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://hpb-wines.com/product/2003-fourrier-vougeot-1er-les-petits-vougeots-vv-1x75cl-hub-VS10234404-1-DP-10989942"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://hpb-wines.com/product/2004-barthod-chambolle-musigny-1x75cl-1044223412529634"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://hpb-wines.com/product/2004-mugneret-gibourg-nuits-st-georges-1er-vignes-rondes-1x75cl-hub-VS10253708-1-DP-11136171"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://hpb-wines.com/product/2004-mugneret-gibourg-vosne-romanee-1x75cl-hub-VS10253711-1-DP-11136174"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://hpb-wines.com/product/2004-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10453437-1-DP-12619508"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://hpb-wines.com/product/2004-rousseau-charmes-chambertin-gc-1x75cl-hub-VS10234282-1-DP-10989750"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://hpb-wines.com/product/2005-arlaud-morey-st-denis-1er-les-millandes-1x75cl-hub-VS10442231-1-DP-12529631"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://hpb-wines.com/product/2005-dominique-mugneret-nuits-st-georges-1er-boudots-1x75cl-1031140911452786"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://hpb-wines.com/product/2005-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234287-1-DP-10989755"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://hpb-wines.com/product/2005-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10234403-1-DP-10989941"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://hpb-wines.com/product/2005-groffier-bonnes-mares-gc-1x75cl-1052693213229512"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://hpb-wines.com/product/2005-roumier-chambolle-musigny-1x75cl-hub-VS10234543-1-DP-10990099"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://hpb-wines.com/product/2005-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234591-1-DP-10990161"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://hpb-wines.com/product/2006-dujac-bonnes-mares-gc-1x75cl-hub-VS10234616-1-DP-10990190"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://hpb-wines.com/product/2006-groffier-bonnes-mares-gc-1x75cl-1052693313229513"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://hpb-wines.com/product/2006-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693613229517"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://hpb-wines.com/product/2006-louis-boillot-nuits-st-georges-1er-les-pruliers-12x75cl-hub-SE10234949-12-IB-10990612"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://hpb-wines.com/product/2006-nicolas-potel-chambertin-gc-1x75cl-hub-VS10442281-1-DP-12529682"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234548-1-DP-10990109"/>
+    <hyperlink ref="D209" r:id="rId207" location="" display="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1x75cl-hub-VS10234540-1-DP-10990094"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://hpb-wines.com/product/2007-dugat-py-gevrey-chambertin-1er-petite-chapelle-1x75cl-hub-VS10234611-1-DP-10990185"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://hpb-wines.com/product/2007-dujac-clos-de-la-roche-gc-1x75cl-hub-VS10442247-1-DP-12529647"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://hpb-wines.com/product/2007-dujac-gevrey-chambertin-1er-aux-combottes-1x75cl-hub-VS10442248-1-DP-12529648"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://hpb-wines.com/product/2007-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10253680-1-DP-11136140"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://hpb-wines.com/product/2007-frederic-esmonin-ruchottes-chambertin-gc-1x75cl-1031139111452768"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://hpb-wines.com/product/2007-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234583-1-DP-10990147"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://hpb-wines.com/product/2008-arnoux-nuits-st-georges-1er-les-proces-1x75cl-hub-VS10234572-1-DP-10990135"/>
+    <hyperlink ref="D217" r:id="rId215" location="" display="https://hpb-wines.com/product/2008-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-1044223812529638"/>
+    <hyperlink ref="D218" r:id="rId216" location="" display="https://hpb-wines.com/product/2008-dujac-bonnes-mares-gc-1x75cl-hub-VS10234617-1-DP-10990191"/>
+    <hyperlink ref="D219" r:id="rId217" location="" display="https://hpb-wines.com/product/2008-dujac-clos-st-denis-gc-1x75cl-hub-VS10234626-1-DP-10990200"/>
+    <hyperlink ref="D220" r:id="rId218" location="" display="https://hpb-wines.com/product/2008-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311393-1-DP-11452770"/>
+    <hyperlink ref="D221" r:id="rId219" location="" display="https://hpb-wines.com/product/2008-meo-camuzet-nuits-saint-georges-1er-boudots-1x75cl-hub-VS10249893-1-DP-11114700"/>
+    <hyperlink ref="D222" r:id="rId220" location="" display="https://hpb-wines.com/product/2008-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234562-1-DP-10990157"/>
+    <hyperlink ref="D223" r:id="rId221" location="" display="https://hpb-wines.com/product/2008-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-SE10234497-1-DP-10990679"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://hpb-wines.com/product/2008-rousseau-chambertin-gc-1x75cl-hub-SE10234996-1-DP-10990680"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-SE10234998-1-DP-10990682"/>
+    <hyperlink ref="D226" r:id="rId224" location="" display="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-lavaux-st-jacques-1x75cl-hub-SE10234999-1-DP-10990683"/>
+    <hyperlink ref="D227" r:id="rId225" location="" display="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-les-cazetiers-1x75cl-hub-SE10235000-1-DP-10990684"/>
+    <hyperlink ref="D228" r:id="rId226" location="" display="https://hpb-wines.com/product/2009-arnoux-lachaux-vosne-romanee-les-hautes-maizieres-1x75cl-hub-VS10442233-1-DP-12529633"/>
+    <hyperlink ref="D229" r:id="rId227" location="" display="https://hpb-wines.com/product/2009-confuron-cotetidot-chambolle-musigny-1x75cl-hub-VS10442240-1-DP-12529640"/>
+    <hyperlink ref="D230" r:id="rId228" location="" display="https://hpb-wines.com/product/2009-dujac-clos-st-denis-gc-1x75cl-hub-VS10234627-1-DP-10990201"/>
+    <hyperlink ref="D231" r:id="rId229" location="" display="https://hpb-wines.com/product/2009-dujac-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234643-1-DP-10990217"/>
+    <hyperlink ref="D232" r:id="rId230" location="" display="https://hpb-wines.com/product/2009-lamarche-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10241257-1-DP-11062168"/>
+    <hyperlink ref="D233" r:id="rId231" location="" display="https://hpb-wines.com/product/2009-rouget-echezeaux-gc-1x75cl-hub-VS10234568-1-DP-10990131"/>
+    <hyperlink ref="D234" r:id="rId232" location="" display="https://hpb-wines.com/product/2009-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234584-1-DP-10990148"/>
+    <hyperlink ref="D235" r:id="rId233" location="" display="https://hpb-wines.com/product/2009-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234563-1-DP-10990162"/>
+    <hyperlink ref="D236" r:id="rId234" location="" display="https://hpb-wines.com/product/2010-barthod-chambolle-musigny-1x75cl-1023445711076573"/>
+    <hyperlink ref="D237" r:id="rId235" location="" display="https://hpb-wines.com/product/2010-bertheau-chambolle-musigny-1er-6x75cl-1023469710990285"/>
+    <hyperlink ref="D238" r:id="rId236" location="" display="https://hpb-wines.com/product/2010-bichot-vosne-romanee-1er-les-malconsorts-clos-frantin-1x75cl-hub-SE10234768-1-DP-10990377"/>
+    <hyperlink ref="D239" r:id="rId237" location="" display="https://hpb-wines.com/product/2010-comte-de-vogue-musigny-gc-cuvee-vv-1x150cl-hub-VS10234567-1-DP-10990130"/>
+    <hyperlink ref="D240" r:id="rId238" location="" display="https://hpb-wines.com/product/2010-domaine-fourrier-gevrey-chambertin-vieille-vigne-6x75cl-hub-SE10234784-6-IB-10990397"/>
+    <hyperlink ref="D241" r:id="rId239" location="" display="https://hpb-wines.com/product/2010-jadot-nuits-st-georges-1er-les-boudots-1x75cl-hub-SE10235080-1-DP-10990829"/>
+    <hyperlink ref="D242" r:id="rId240" location="" display="https://hpb-wines.com/product/2010-roumier-chambolle-musigny-1x75cl-hub-VS10234491-1-DP-10990105"/>
+    <hyperlink ref="D243" r:id="rId241" location="" display="https://hpb-wines.com/product/2010-roumier-morey-st-denis-1er-clos-de-la-bussiere-3x75cl-hub-SE10234592-3-DP-12575077"/>
+    <hyperlink ref="D244" r:id="rId242" location="" display="https://hpb-wines.com/product/2010-rousseau-chambertin-gc-1x75cl-hub-VS10234280-1-DP-10989748"/>
+    <hyperlink ref="D245" r:id="rId243" location="" display="https://hpb-wines.com/product/2011-bachelet-charmes-chambertin-gc-vv-1x75cl-1052692813229508"/>
+    <hyperlink ref="D246" r:id="rId244" location="" display="https://hpb-wines.com/product/2011-jadot-chambertin-clos-de-beze-gc-1x75cl-hub-SE10235077-1-DP-12141816"/>
+    <hyperlink ref="D247" r:id="rId245" location="" display="https://hpb-wines.com/product/2011-jouan-morey-st-denis-1er-clos-sorbe-1x75cl-hub-SE10235083-1-DP-10990838"/>
+    <hyperlink ref="D248" r:id="rId246" location="" display="https://hpb-wines.com/product/2011-perrot-minot-nuits-st-georges-1er-la-richemone-1x75cl-1023475810990361"/>
+    <hyperlink ref="D249" r:id="rId247" location="" display="https://hpb-wines.com/product/2011-rossignol-trapet-chapelle-chambertin-gc-6x75cl-hub-SE10234990-6-IB-10990669"/>
+    <hyperlink ref="D250" r:id="rId248" location="" display="https://hpb-wines.com/product/2011-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234585-1-DP-10990149"/>
+    <hyperlink ref="D251" r:id="rId249" location="" display="https://hpb-wines.com/product/2011-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-VS10234279-1-DP-10989747"/>
+    <hyperlink ref="D252" r:id="rId250" location="" display="https://hpb-wines.com/product/2011-rousseau-chambertin-gc-1x75cl-hub-VS10234281-1-DP-10989749"/>
+    <hyperlink ref="D253" r:id="rId251" location="" display="https://hpb-wines.com/product/2011-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10234283-1-DP-10989751"/>
+    <hyperlink ref="D254" r:id="rId252" location="" display="https://hpb-wines.com/product/2012-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-1023457113231504"/>
+    <hyperlink ref="D255" r:id="rId253" location="" display="https://hpb-wines.com/product/2012-bichot-clos-de-la-roche-gc-6x75cl-hub-SE10234766-6-IB-10990375"/>
+    <hyperlink ref="D256" r:id="rId254" location="" display="https://hpb-wines.com/product/2012-comte-de-vogue-bonnes-mares-gc-1x150cl-1023481210990430"/>
+    <hyperlink ref="D257" r:id="rId255" location="" display="https://hpb-wines.com/product/2012-dujac-bonnes-mares-gc-1x75cl-hub-VS10234620-1-DP-10990194"/>
+    <hyperlink ref="D258" r:id="rId256" location="" display="https://hpb-wines.com/product/2012-dujac-clos-st-denis-gc-1x75cl-hub-VS10234629-1-DP-10990203"/>
+    <hyperlink ref="D259" r:id="rId257" location="" display="https://hpb-wines.com/product/2012-j-j-l-trapet-chambertin-gc-1x150cl-hub-SE10234802-1-IB-10990416"/>
+    <hyperlink ref="D260" r:id="rId258" location="" display="https://hpb-wines.com/product/2012-mugnier-chambolle-musigny-3x75cl-hub-VS10234520-3-DP-10990070"/>
+    <hyperlink ref="D261" r:id="rId259" location="" display="https://hpb-wines.com/product/2012-odoul-coquard-charmes-chambertin-gc-6x75cl-hub-SE10234849-6-IB-10990479"/>
+    <hyperlink ref="D262" r:id="rId260" location="" display="https://hpb-wines.com/product/2012-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-SE10234586-1-DP-12575071"/>
+    <hyperlink ref="D263" r:id="rId261" location="" display="https://hpb-wines.com/product/2012-roumier-chambolle-musigny-1er-les-cras-3x75cl-hub-SE10234586-3-DP-12575073"/>
+    <hyperlink ref="D264" r:id="rId262" location="" display="https://hpb-wines.com/product/2012-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234590-1-DP-10990160"/>
+    <hyperlink ref="D265" r:id="rId263" location="" display="https://hpb-wines.com/product/2012-roumier-morey-st-denis-1er-clos-de-la-bussiere-3x75cl-1023459010990165"/>
+    <hyperlink ref="D266" r:id="rId264" location="" display="https://hpb-wines.com/product/2012-serafin-charmes-chambertin-gc-1x75cl-hub-SE10235030-1-DP-10990736"/>
+    <hyperlink ref="D267" r:id="rId265" location="" display="https://hpb-wines.com/product/2012-taupenot-merme-charmes-chambertin-gc-1x75cl-hub-SE10235033-1-DP-10990741"/>
+    <hyperlink ref="D268" r:id="rId266" location="" display="https://hpb-wines.com/product/2012-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235035-1-DP-10990743"/>
+    <hyperlink ref="D269" r:id="rId267" location="" display="https://hpb-wines.com/product/2013-dujac-bonnes-mares-gc-1x75cl-hub-VS10234621-1-DP-10990195"/>
+    <hyperlink ref="D270" r:id="rId268" location="" display="https://hpb-wines.com/product/2013-heresztyn-mazzini-gevrey-chambertin-1er-les-goulots-1x75cl-hub-SE10234797-1-DP-10990411"/>
+    <hyperlink ref="D271" r:id="rId269" location="" display="https://hpb-wines.com/product/2013-hudelot-baillet-chambolle-musigny-vv-6x75cl-1023488610990530"/>
+    <hyperlink ref="D272" r:id="rId270" location="" display="https://hpb-wines.com/product/2013-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-hub-SE10234804-1-DP-10990418"/>
+    <hyperlink ref="D273" r:id="rId271" location="" display="https://hpb-wines.com/product/2013-mugnier-chambolle-musigny-3x75cl-hub-VS10234521-3-DP-10990071"/>
+    <hyperlink ref="D274" r:id="rId272" location="" display="https://hpb-wines.com/product/2013-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234547-1-DP-10990108"/>
+    <hyperlink ref="D275" r:id="rId273" location="" display="https://hpb-wines.com/product/2013-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234593-1-DP-10990166"/>
+    <hyperlink ref="D276" r:id="rId274" location="" display="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-hub-SE10234749-1-DP-10990348"/>
+    <hyperlink ref="D277" r:id="rId275" location="" display="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-6x75cl-hub-SE10234749-6-IB-10990347"/>
+    <hyperlink ref="D278" r:id="rId276" location="" display="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-1x75cl-1023472914109953"/>
+    <hyperlink ref="D279" r:id="rId277" location="" display="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-6x75cl-hub-SE10234729-6-IB-10990321"/>
+    <hyperlink ref="D280" r:id="rId278" location="" display="https://hpb-wines.com/product/2014-dujac-bonnes-mares-gc-1x75cl-hub-VS10234622-1-DP-10990196"/>
+    <hyperlink ref="D281" r:id="rId279" location="" display="https://hpb-wines.com/product/2014-dujac-morey-st-denis-1x75cl-hub-VS10234638-1-DP-10990212"/>
+    <hyperlink ref="D282" r:id="rId280" location="" display="https://hpb-wines.com/product/2014-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311394-1-DP-11452771"/>
+    <hyperlink ref="D283" r:id="rId281" location="" display="https://hpb-wines.com/product/2014-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260613706477"/>
+    <hyperlink ref="D284" r:id="rId282" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-hub-SE10234837-1-IB-10990466"/>
+    <hyperlink ref="D285" r:id="rId283" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-1023483713935922"/>
+    <hyperlink ref="D286" r:id="rId284" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234800-1-DP-10990414"/>
+    <hyperlink ref="D287" r:id="rId285" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-6x75cl-hub-SE10234800-6-IB-10990515"/>
+    <hyperlink ref="D288" r:id="rId286" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-tres-girard-6x75cl-hub-SE10234876-6-IB-10990518"/>
+    <hyperlink ref="D289" r:id="rId287" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-1er-la-riotte-1x150cl-hub-SE10234879-1-IB-10990521"/>
+    <hyperlink ref="D290" r:id="rId288" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-1er-la-riotte-1x75cl-hub-SE10234878-1-DP-10990524"/>
+    <hyperlink ref="D291" r:id="rId289" location="" display="https://hpb-wines.com/product/2014-joliet-fixin-1er-clos-de-la-perriere-1x75cl-hub-VS10442265-1-DP-12529666"/>
+    <hyperlink ref="D292" r:id="rId290" location="" display="https://hpb-wines.com/product/2014-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234947-6-IB-10990610"/>
+    <hyperlink ref="D293" r:id="rId291" location="" display="https://hpb-wines.com/product/2014-mugnier-chambolle-musigny-3x75cl-hub-VS10234522-3-DP-10990072"/>
+    <hyperlink ref="D294" r:id="rId292" location="" display="https://hpb-wines.com/product/2014-roty-gevrey-chambertin-1er-fontenys-1x75cl-hub-SE10234993-1-DP-10990673"/>
+    <hyperlink ref="D295" r:id="rId293" location="" display="https://hpb-wines.com/product/2014-roty-marsannay-champs-st-etienne-1x75cl-1023499410990676"/>
+    <hyperlink ref="D296" r:id="rId294" location="" display="https://hpb-wines.com/product/2014-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-SE10234587-1-DP-12575075"/>
+    <hyperlink ref="D297" r:id="rId295" location="" display="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-1x75cl-1023481113935921"/>
+    <hyperlink ref="D298" r:id="rId296" location="" display="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-6x75cl-1023481110990429"/>
+    <hyperlink ref="D299" r:id="rId297" location="" display="https://hpb-wines.com/product/2015-dujac-bonnes-mares-gc-1x75cl-hub-VS10234623-1-DP-10990197"/>
+    <hyperlink ref="D300" r:id="rId298" location="" display="https://hpb-wines.com/product/2015-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260713706478"/>
+    <hyperlink ref="D301" r:id="rId299" location="" display="https://hpb-wines.com/product/2015-gerard-julien-nuits-st-georges-1x75cl-1023478812296579"/>
+    <hyperlink ref="D302" r:id="rId300" location="" display="https://hpb-wines.com/product/2015-heresztyn-mazzini-gevrey-chambertin-1er-champonnets-6x75cl-hub-SE10234796-6-IB-10990410"/>
+    <hyperlink ref="D303" r:id="rId301" location="" display="https://hpb-wines.com/product/2015-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234948-6-IB-10990611"/>
+    <hyperlink ref="D304" r:id="rId302" location="" display="https://hpb-wines.com/product/2015-michelot-nuits-st-georges-1er-les-saint-georges-1x75cl-hub-SE10234840-1-DP-10990470"/>
+    <hyperlink ref="D305" r:id="rId303" location="" display="https://hpb-wines.com/product/2015-mugnier-chambolle-musigny-3x75cl-hub-VS10234523-3-DP-10990073"/>
+    <hyperlink ref="D306" r:id="rId304" location="" display="https://hpb-wines.com/product/2015-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234595-1-IB-10990169"/>
+    <hyperlink ref="D307" r:id="rId305" location="" display="https://hpb-wines.com/product/2015-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10234565-6-IB-10990811"/>
+    <hyperlink ref="D308" r:id="rId306" location="" display="https://hpb-wines.com/product/2015-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234702-6-IB-10990290"/>
+    <hyperlink ref="D309" r:id="rId307" location="" display="https://hpb-wines.com/product/2016-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234740-1-DP-10990339"/>
+    <hyperlink ref="D310" r:id="rId308" location="" display="https://hpb-wines.com/product/2016-dujac-bonnes-mares-gc-1x75cl-hub-VS10234624-1-DP-10990198"/>
+    <hyperlink ref="D311" r:id="rId309" location="" display="https://hpb-wines.com/product/2016-dujac-clos-st-denis-gc-1x75cl-1023463310990207"/>
+    <hyperlink ref="D312" r:id="rId310" location="" display="https://hpb-wines.com/product/2016-dujac-fils-et-pere-nuits-st-georges-1er-aux-cras-1x75cl-hub-SE10234775-1-DP-10990386"/>
+    <hyperlink ref="D313" r:id="rId311" location="" display="https://hpb-wines.com/product/2016-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311379-1-DP-11452756"/>
+    <hyperlink ref="D314" r:id="rId312" location="" display="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260813706479"/>
+    <hyperlink ref="D315" r:id="rId313" location="" display="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261213706483"/>
+    <hyperlink ref="D316" r:id="rId314" location="" display="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234794-12-IB-10990451"/>
+    <hyperlink ref="D317" r:id="rId315" location="" display="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234794-1-DP-10990408"/>
+    <hyperlink ref="D318" r:id="rId316" location="" display="https://hpb-wines.com/product/2016-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234874-1-DP-10990516"/>
+    <hyperlink ref="D319" r:id="rId317" location="" display="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-tres-girard-1x75cl-hub-SE10234877-1-DP-10990519"/>
+    <hyperlink ref="D320" r:id="rId318" location="" display="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-la-riotte-6x75cl-hub-SE10234880-6-IB-10990522"/>
+    <hyperlink ref="D321" r:id="rId319" location="" display="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-les-chaffots-6x75cl-hub-SE10234884-6-IB-10990528"/>
+    <hyperlink ref="D322" r:id="rId320" location="" display="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-12x75cl-1023488910990533"/>
+    <hyperlink ref="D323" r:id="rId321" location="" display="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-1023488913562066"/>
+    <hyperlink ref="D324" r:id="rId322" location="" display="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-bas-de-combe-1x75cl-hub-SE10234956-1-DP-10990620"/>
+    <hyperlink ref="D325" r:id="rId323" location="" display="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-1er-chaignots-1x75cl-hub-SE10234843-1-DP-10990473"/>
+    <hyperlink ref="D326" r:id="rId324" location="" display="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-1er-chaignots-6x75cl-hub-SE10234843-6-IB-10990622"/>
+    <hyperlink ref="D327" r:id="rId325" location="" display="https://hpb-wines.com/product/2016-mugneret-gibourg-vosne-romanee-6x75cl-hub-SE10234845-6-IB-10990475"/>
+    <hyperlink ref="D328" r:id="rId326" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-chambolle-musigny-1er-la-combe-d-orveau-6x75cl-hub-SE10235068-6-IB-10990808"/>
+    <hyperlink ref="D329" r:id="rId327" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-charmes-chambertin-gc-6x75cl-1023506910990810"/>
+    <hyperlink ref="D330" r:id="rId328" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235036-1-DP-10990746"/>
+    <hyperlink ref="D331" r:id="rId329" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235036-6-IB-10990812"/>
+    <hyperlink ref="D332" r:id="rId330" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-mazoyeres-chambertin-gc-1x75cl-hub-VS10234655-1-DP-10990229"/>
+    <hyperlink ref="D333" r:id="rId331" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234703-1-DP-10990750"/>
+    <hyperlink ref="D334" r:id="rId332" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234703-6-IB-10990291"/>
+    <hyperlink ref="D335" r:id="rId333" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1er-la-riotte-1x75cl-hub-SE10234705-1-DP-10990754"/>
+    <hyperlink ref="D336" r:id="rId334" location="" display="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234741-1-DP-10990341"/>
+    <hyperlink ref="D337" r:id="rId335" location="" display="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234741-6-IB-10990365"/>
+    <hyperlink ref="D338" r:id="rId336" location="" display="https://hpb-wines.com/product/2017-dujac-gevrey-chambertin-1er-combottes-1x75cl-hub-VS10234604-1-DP-10990178"/>
+    <hyperlink ref="D339" r:id="rId337" location="" display="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260913706480"/>
+    <hyperlink ref="D340" r:id="rId338" location="" display="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261313706484"/>
+    <hyperlink ref="D341" r:id="rId339" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-12x75cl-hub-SE10234824-12-IB-10990449"/>
+    <hyperlink ref="D342" r:id="rId340" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-1x75cl-hub-SE10234824-1-DP-10990450"/>
+    <hyperlink ref="D343" r:id="rId341" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234795-12-IB-10990452"/>
+    <hyperlink ref="D344" r:id="rId342" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234795-1-DP-10990409"/>
+    <hyperlink ref="D345" r:id="rId343" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235037-1-DP-10990747"/>
+    <hyperlink ref="D346" r:id="rId344" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235037-6-IB-10990813"/>
+    <hyperlink ref="D347" r:id="rId345" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234704-1-DP-10990752"/>
+    <hyperlink ref="D348" r:id="rId346" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234704-6-IB-10990292"/>
+    <hyperlink ref="D349" r:id="rId347" location="" display="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234760-1-DP-10990368"/>
+    <hyperlink ref="D350" r:id="rId348" location="" display="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234760-6-IB-10990366"/>
+    <hyperlink ref="D351" r:id="rId349" location="" display="https://hpb-wines.com/product/2018-dujac-morey-st-denis-1x75cl-1059028313812197"/>
+    <hyperlink ref="D352" r:id="rId350" location="" display="https://hpb-wines.com/product/2018-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-6x75cl-hub-SE10234786-6-IB-10990399"/>
+    <hyperlink ref="D353" r:id="rId351" location="" display="https://hpb-wines.com/product/2018-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-1023472413562086"/>
+    <hyperlink ref="D354" r:id="rId352" location="" display="https://hpb-wines.com/product/2018-perrot-minot-nuits-st-georges-les-murgers-des-cras-6x75cl-hub-SE10234963-6-IB-10990630"/>
+    <hyperlink ref="D355" r:id="rId353" location="" display="https://hpb-wines.com/product/2018-rossignol-trapet-gevrey-chambertin-vv-1x75cl-1058262013706492"/>
+    <hyperlink ref="D356" r:id="rId354" location="" display="https://hpb-wines.com/product/2019-dujac-morey-st-denis-1er-cru-1x75cl-1031141111452789"/>
+    <hyperlink ref="D357" r:id="rId355" location="" display="https://hpb-wines.com/product/2019-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10234787-1-IB-10990400"/>
+    <hyperlink ref="D358" r:id="rId356" location="" display="https://hpb-wines.com/product/2019-rousseau-chambertin-gc-1x75cl-hub-VS10234606-1-DP-10990180"/>
+    <hyperlink ref="D359" r:id="rId357" location="" display="https://hpb-wines.com/product/2020-claire-naudin-cote-de-nuits-villages-viola-odorata-1x75cl-hub-SE10236311-1-DP-11002909"/>
+    <hyperlink ref="D360" r:id="rId358" location="" display="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023630211002894"/>
+    <hyperlink ref="D361" r:id="rId359" location="" display="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-1x75cl-1023630113554586"/>
+    <hyperlink ref="D362" r:id="rId360" location="" display="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-6x75cl-1023630111002891"/>
+    <hyperlink ref="D363" r:id="rId361" location="" display="https://hpb-wines.com/product/2020-naudin-ferrand-cote-de-nuits-villages-1x75cl-hub-SE10236310-1-DP-12617783"/>
+    <hyperlink ref="D364" r:id="rId362" location="" display="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-12x75cl-hub-SE10236309-12-IB-11002907"/>
+    <hyperlink ref="D365" r:id="rId363" location="" display="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-hub-SE10236309-1-DP-11661738"/>
+    <hyperlink ref="D366" r:id="rId364" location="" display="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1025823011162210"/>
+    <hyperlink ref="D367" r:id="rId365" location="" display="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-vv-1x75cl-hub-SE10258229-1-DP-11162209"/>
+    <hyperlink ref="D368" r:id="rId366" location="" display="https://hpb-wines.com/product/2014-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235026-1-DP-10990732"/>
+    <hyperlink ref="D369" r:id="rId367" location="" display="https://hpb-wines.com/product/2014-saumaize-michelin-st-veran-1x75cl-hub-SE10235028-1-DP-10990734"/>
+    <hyperlink ref="D370" r:id="rId368" location="" display="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-12x75cl-hub-SE10235027-12-IB-10990806"/>
+    <hyperlink ref="D371" r:id="rId369" location="" display="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235027-1-DP-10990733"/>
+    <hyperlink ref="D372" r:id="rId370" location="" display="https://hpb-wines.com/product/2019-julien-guillot-pouilly-fuisse-1x75cl-hub-SE10235636-1-DP-10999169"/>
+    <hyperlink ref="D373" r:id="rId371" location="" display="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-12x75cl-hub-SE10235025-12-IB-10990803"/>
+    <hyperlink ref="D374" r:id="rId372" location="" display="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-1x75cl-hub-SE10235025-1-DP-10990730"/>
+    <hyperlink ref="D375" r:id="rId373" location="" display="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-12x75cl-hub-SE10235066-12-IB-10990804"/>
+    <hyperlink ref="D376" r:id="rId374" location="" display="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023506613562110"/>
+    <hyperlink ref="D377" r:id="rId375" location="" display="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023940113264654"/>
+    <hyperlink ref="D378" r:id="rId376" location="" display="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-6x75cl-1023940111037214"/>
+    <hyperlink ref="D379" r:id="rId377" location="" display="https://hpb-wines.com/product/2003-mugneret-gibourg-bourgogne-rouge-1x75cl-hub-VS10234515-1-DP-10990065"/>
+    <hyperlink ref="D380" r:id="rId378" location="" display="https://hpb-wines.com/product/2008-rp-bouley-bourgogne-rouge-1x75cl-hub-SE10311407-1-DP-11543295"/>
+    <hyperlink ref="D381" r:id="rId379" location="" display="https://hpb-wines.com/product/2009-roumier-bourgogne-rouge-1x75cl-1032903311452783"/>
+    <hyperlink ref="D382" r:id="rId380" location="" display="https://hpb-wines.com/product/2010-barthod-bourgogne-rouge-1x75cl-1031138111452758"/>
+    <hyperlink ref="D383" r:id="rId381" location="" display="https://hpb-wines.com/product/2014-confuron-gindre-bourgogne-aligote-1x75cl-hub-SE10234728-1-DP-10990319"/>
+    <hyperlink ref="D384" r:id="rId382" location="" display="https://hpb-wines.com/product/2015-giroud-bourgogne-rouge-1x75cl-hub-SE10234791-1-DP-10990404"/>
+    <hyperlink ref="D385" r:id="rId383" location="" display="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-1x75cl-hub-SE10234945-1-DP-10990605"/>
+    <hyperlink ref="D386" r:id="rId384" location="" display="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-6x75cl-hub-SE10234945-6-IB-10990604"/>
+    <hyperlink ref="D387" r:id="rId385" location="" display="https://hpb-wines.com/product/2016-dom-chartron-mercurey-vv-1x75cl-hub-SE10242126-1-DP-10999161"/>
+    <hyperlink ref="D388" r:id="rId386" location="" display="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-carquelin-1x75cl-hub-SE10235087-1-DP-10990843"/>
+    <hyperlink ref="D389" r:id="rId387" location="" display="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-coeur-de-terroirs-vv-3x150cl-hub-SE10235088-3-IB-10990845"/>
+    <hyperlink ref="D390" r:id="rId388" location="" display="https://hpb-wines.com/product/2017-arnoux-lachaux-bourgogne-rouge-pinot-fin-1x150cl-hub-SE10234519-1-DP-11250082"/>
+    <hyperlink ref="D391" r:id="rId389" location="" display="https://hpb-wines.com/product/2017-hubert-lignier-bourgogne-rouge-grand-chaliot-1x75cl-hub-SE10234798-1-DP-10990412"/>
+    <hyperlink ref="D392" r:id="rId390" location="" display="https://hpb-wines.com/product/2017-lafarge-bourgogne-aligote-raisins-dores-1x75cl-1023494410990603"/>
+    <hyperlink ref="D393" r:id="rId391" location="" display="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-1x75cl-hub-SE10234946-1-DP-10990848"/>
+    <hyperlink ref="D394" r:id="rId392" location="" display="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-6x75cl-hub-SE10234946-6-IB-10990609"/>
+    <hyperlink ref="D395" r:id="rId393" location="" display="https://hpb-wines.com/product/2019-coudert-fleurie-clos-de-la-roilette-1x75cl-hub-SE10234730-1-DP-10990322"/>
+    <hyperlink ref="D396" r:id="rId394" location="" display="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-12x75cl-hub-SE10234897-12-IB-10990545"/>
+    <hyperlink ref="D397" r:id="rId395" location="" display="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-1x75cl-hub-SE10234897-1-DP-12085551"/>
+    <hyperlink ref="D398" r:id="rId396" location="" display="https://hpb-wines.com/product/2020-bernard-moreau-bourgogne-blanc-1x75cl-hub-SE10234762-1-DP-10990369"/>
+    <hyperlink ref="D399" r:id="rId397" location="" display="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-1x75cl-hub-SE10236304-1-DP-11256331"/>
+    <hyperlink ref="D400" r:id="rId398" location="" display="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-6x75cl-hub-SE10236304-6-IB-11002897"/>
+    <hyperlink ref="D401" r:id="rId399" location="" display="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-1x75cl-hub-SE10258232-1-DP-11868882"/>
+    <hyperlink ref="D402" r:id="rId400" location="" display="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-6x75cl-hub-SE10258232-6-IB-11162212"/>
+    <hyperlink ref="D403" r:id="rId401" location="" display="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-12x75cl-hub-SE10239399-12-IB-11037206"/>
+    <hyperlink ref="D404" r:id="rId402" location="" display="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-1x75cl-hub-SE10239399-1-DP-11661653"/>
+    <hyperlink ref="D405" r:id="rId403" location="" display="https://hpb-wines.com/product/2022-cave-de-buxy-bourgogne-blanc-cote-chalonnaise-buissonnier-1x75cl-hub-SE10400305-1-DP-12085677"/>
+    <hyperlink ref="D406" r:id="rId404" location="" display="https://hpb-wines.com/product/1978-j-l-chave-hermitage-4x75cl-hub-VS10234292-4-DP-10989826"/>
+    <hyperlink ref="D407" r:id="rId405" location="" display="https://hpb-wines.com/product/1981-krug-champagne-vintage-brut-1x150cl-hub-VS10234296-1-DP-10989830"/>
+    <hyperlink ref="D408" r:id="rId406" location="" display="https://hpb-wines.com/product/2000-j-l-chave-hermitage-blanc-1x75cl-hub-VS10234612-1-DP-10990186"/>
+    <hyperlink ref="D409" r:id="rId407" location="" display="https://hpb-wines.com/product/2003-j-l-chave-hermitage-rouge-1x75cl-1023429410989828"/>
+    <hyperlink ref="D410" r:id="rId408" location="" display="https://hpb-wines.com/product/2003-thierry-allemand-cornas-1x75cl-hub-VS10442230-1-DP-12529630"/>
+    <hyperlink ref="D411" r:id="rId409" location="" display="https://hpb-wines.com/product/2006-le-soula-blanc-cotes-catalanes-1x75cl-1052692913229509"/>
+    <hyperlink ref="D412" r:id="rId410" location="" display="https://hpb-wines.com/product/2007-grange-des-peres-vdp-herault-rouge-1x75cl-hub-VS10442293-1-DP-12529696"/>
+    <hyperlink ref="D413" r:id="rId411" location="" display="https://hpb-wines.com/product/2016-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234470-1-DP-10990015"/>
+    <hyperlink ref="D414" r:id="rId412" location="" display="https://hpb-wines.com/product/2017-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234472-1-DP-10990017"/>
+    <hyperlink ref="D415" r:id="rId413" location="" display="https://hpb-wines.com/product/2022-loratoire-saint-jean-daureilhan-1x75cl-1059402613889157"/>
+    <hyperlink ref="D416" r:id="rId414" location="" display="https://hpb-wines.com/product/nv-gardet-champagne-charles-gardet-blanc-de-blancs-prestige-1x75cl-hub-SE10400304-1-DP-12085676"/>
+    <hyperlink ref="D417" r:id="rId415" location="" display="https://hpb-wines.com/product/nv-gardet-champagne-brut-tradition-1x75cl-hub-SE10400302-1-DP-12085667"/>
+    <hyperlink ref="D418" r:id="rId416" location="" display="https://hpb-wines.com/product/2010-donnhoff-niederhauser-hermannshohle-auslese-goldkapsel-1x375cl-hub-SE10234736-1-DP-10990332"/>
+    <hyperlink ref="D419" r:id="rId417" location="" display="https://hpb-wines.com/product/1982-produttori-del-barbaresco-barbaresco-montestefano-riserva-1x75cl-1023496510990632"/>
+    <hyperlink ref="D420" r:id="rId418" location="" display="https://hpb-wines.com/product/2009-e-pira-e-figli-chiara-boschis-barolo-cannubi-1x75cl-1052693913229520"/>
+    <hyperlink ref="D421" r:id="rId419" location="" display="https://hpb-wines.com/product/2010-elio-altare-langhe-arborina-1x75cl-1058260213706473"/>
+    <hyperlink ref="D422" r:id="rId420" location="" display="https://hpb-wines.com/product/2010-terravin-marlborough-pinot-noir-eaton-family-vineyard-1x75cl-hub-SE10235039-1-DP-10990755"/>
+    <hyperlink ref="D423" r:id="rId421" location="" display="https://hpb-wines.com/product/1934-leacock-boal-madeira-1x75cl-1023509110990849"/>
+    <hyperlink ref="D424" r:id="rId422" location="" display="https://hpb-wines.com/product/2017-luis-seabra-douro-white-blend-xisto-cru-branco-1x75cl-1023495310990617"/>
+    <hyperlink ref="D425" r:id="rId423" location="" display="https://hpb-wines.com/product/2022-lautarul-pinot-noir-1x75cl-hub-SE10378389-1-DP-11877757"/>
+    <hyperlink ref="D426" r:id="rId424" location="" display="https://hpb-wines.com/product/2007-cvne-contino-rioja-reserva-1x75cl-1058262213706494"/>
+    <hyperlink ref="D427" r:id="rId425" location="" display="https://hpb-wines.com/product/1999-calera-mt-harlan-pinot-noir-reed-vineyard-1x75cl-1023631711002989"/>
+    <hyperlink ref="D428" r:id="rId426" location="" display="https://hpb-wines.com/product/2010-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x150cl-hub-SE10234870-1-DP-10990508"/>
+    <hyperlink ref="D429" r:id="rId427" location="" display="https://hpb-wines.com/product/2010-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234908-1-DP-10990556"/>
+    <hyperlink ref="D430" r:id="rId428" location="" display="https://hpb-wines.com/product/2010-rhys-santa-cruz-mountains-syrah-horseshoe-vineyard-1x75cl-hub-SE10234983-1-DP-10990660"/>
+    <hyperlink ref="D431" r:id="rId429" location="" display="https://hpb-wines.com/product/2011-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234909-1-DP-10990557"/>
+    <hyperlink ref="D432" r:id="rId430" location="" display="https://hpb-wines.com/product/2011-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234984-1-DP-10990662"/>
+    <hyperlink ref="D433" r:id="rId431" location="" display="https://hpb-wines.com/product/2012-drew-family-cellars-anderson-valley-pinot-noir-fog-eater-1x75cl-hub-SE10234769-1-DP-10990378"/>
+    <hyperlink ref="D434" r:id="rId432" location="" display="https://hpb-wines.com/product/2012-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234910-1-DP-10990559"/>
+    <hyperlink ref="D435" r:id="rId433" location="" display="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234919-1-DP-10990573"/>
+    <hyperlink ref="D436" r:id="rId434" location="" display="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234917-1-DP-10990571"/>
+    <hyperlink ref="D437" r:id="rId435" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234974-1-DP-10990646"/>
+    <hyperlink ref="D438" r:id="rId436" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-12x75cl-hub-SE10234981-12-IB-10990772"/>
+    <hyperlink ref="D439" r:id="rId437" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234981-1-DP-11074383"/>
+    <hyperlink ref="D440" r:id="rId438" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234985-1-DP-10990663"/>
+    <hyperlink ref="D441" r:id="rId439" location="" display="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-gatekeepers-1x75cl-hub-SE10234770-1-DP-10990379"/>
+    <hyperlink ref="D442" r:id="rId440" location="" display="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-12x75cl-hub-SE10234753-12-IB-10990353"/>
+    <hyperlink ref="D443" r:id="rId441" location="" display="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-1x75cl-hub-SE10234753-1-DP-10990380"/>
+    <hyperlink ref="D444" r:id="rId442" location="" display="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-12x75cl-hub-SE10234866-12-IB-10990688"/>
+    <hyperlink ref="D445" r:id="rId443" location="" display="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-1x75cl-1023486610990502"/>
+    <hyperlink ref="D446" r:id="rId444" location="" display="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-1x75cl-hub-SE10234866-1-DP-10990501"/>
+    <hyperlink ref="D447" r:id="rId445" location="" display="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-12x75cl-hub-SE10234911-12-IB-10990693"/>
+    <hyperlink ref="D448" r:id="rId446" location="" display="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234911-1-DP-10990561"/>
+    <hyperlink ref="D449" r:id="rId447" location="" display="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234914-1-DP-10990567"/>
+    <hyperlink ref="D450" r:id="rId448" location="" display="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234920-1-DP-10990574"/>
+    <hyperlink ref="D451" r:id="rId449" location="" display="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x150cl-hub-SE10234916-1-DP-10990570"/>
+    <hyperlink ref="D452" r:id="rId450" location="" display="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234918-1-DP-10990572"/>
+    <hyperlink ref="D453" r:id="rId451" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-chardonnay-horseshoe-vineyard-1x75cl-hub-SE10234928-1-DP-10990583"/>
+    <hyperlink ref="D454" r:id="rId452" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-1023493310990716"/>
+    <hyperlink ref="D455" r:id="rId453" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234975-1-DP-10990647"/>
+    <hyperlink ref="D456" r:id="rId454" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234930-1-DP-10990586"/>
+    <hyperlink ref="D457" r:id="rId455" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234986-1-DP-10990664"/>
+    <hyperlink ref="D458" r:id="rId456" location="" display="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234709-12-IB-10990297"/>
+    <hyperlink ref="D459" r:id="rId457" location="" display="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234709-1-DP-10990758"/>
+    <hyperlink ref="D460" r:id="rId458" location="" display="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10235040-1-DP-10990761"/>
+    <hyperlink ref="D461" r:id="rId459" location="" display="https://hpb-wines.com/product/2014-lutum-sonoma-coast-chardonnay-gaps-crown-vineyard-1x75cl-hub-VS10234299-1-DP-10989833"/>
+    <hyperlink ref="D462" r:id="rId460" location="" display="https://hpb-wines.com/product/2014-neely-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-hollys-cuvee-1x75cl-hub-SE10234847-1-DP-10990477"/>
+    <hyperlink ref="D463" r:id="rId461" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-chardonnay-1x75cl-hub-SE10234869-1-DP-10990507"/>
+    <hyperlink ref="D464" r:id="rId462" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-IB-10990695"/>
+    <hyperlink ref="D465" r:id="rId463" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-DP-10990563"/>
+    <hyperlink ref="D466" r:id="rId464" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234915-1-DP-10990569"/>
+    <hyperlink ref="D467" r:id="rId465" location="" display="https://hpb-wines.com/product/2014-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234978-1-DP-10990652"/>
+    <hyperlink ref="D468" r:id="rId466" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-chardonnay-alpine-vineyard-1x75cl-hub-SE10234923-1-DP-10990577"/>
+    <hyperlink ref="D469" r:id="rId467" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x150cl-hub-SE10234931-1-DP-10990587"/>
+    <hyperlink ref="D470" r:id="rId468" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x50cl-hub-SE10234932-1-DP-10990588"/>
+    <hyperlink ref="D471" r:id="rId469" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234934-1-DP-10990591"/>
+    <hyperlink ref="D472" r:id="rId470" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x150cl-hub-SE10234972-1-DP-10990643"/>
+    <hyperlink ref="D473" r:id="rId471" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234976-1-DP-10990648"/>
+    <hyperlink ref="D474" r:id="rId472" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x150cl-hub-SE10234979-1-DP-10990654"/>
+    <hyperlink ref="D475" r:id="rId473" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x50cl-hub-SE10234980-1-DP-10990655"/>
+    <hyperlink ref="D476" r:id="rId474" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-1023498210990773"/>
+    <hyperlink ref="D477" r:id="rId475" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234982-1-DP-10990659"/>
+    <hyperlink ref="D478" r:id="rId476" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-6x150cl-1023497911785658"/>
+    <hyperlink ref="D479" r:id="rId477" location="" display="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234710-12-IB-10990298"/>
+    <hyperlink ref="D480" r:id="rId478" location="" display="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234710-1-DP-10990760"/>
+    <hyperlink ref="D481" r:id="rId479" location="" display="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10234711-1-DP-10990763"/>
+    <hyperlink ref="D482" r:id="rId480" location="" display="https://hpb-wines.com/product/2015-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234935-1-DP-10990592"/>
+    <hyperlink ref="D483" r:id="rId481" location="" display="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-chardonnay-1x75cl-hub-SE10234867-1-DP-10990504"/>
+    <hyperlink ref="D484" r:id="rId482" location="" display="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-IB-10990690"/>
+    <hyperlink ref="D485" r:id="rId483" location="" display="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-DP-10990505"/>
+    <hyperlink ref="D486" r:id="rId484" location="" display="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-IB-10990696"/>
+    <hyperlink ref="D487" r:id="rId485" location="" display="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-DP-10990565"/>
+    <hyperlink ref="D488" r:id="rId486" location="" display="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234936-1-DP-10990595"/>
+    <hyperlink ref="D489" r:id="rId487" location="" display="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234977-1-DP-10990650"/>
+    <hyperlink ref="D490" r:id="rId488" location="" display="https://hpb-wines.com/product/2020-drew-family-cellars-mendocino-ridge-pinot-noir-faite-de-mer-farm-1x75cl-hub-SE10236314-1-DP-11002940"/>
+    <hyperlink ref="D491" r:id="rId489" location="" display="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-12x75cl-1059060713817067"/>
+    <hyperlink ref="D492" r:id="rId490" location="" display="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>