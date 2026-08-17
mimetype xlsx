--- v1 (2026-06-12)
+++ v2 (2026-08-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="694">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="677">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
@@ -90,2052 +90,2001 @@
   <si>
     <t>Immediate</t>
   </si>
   <si>
     <t>£695</t>
   </si>
   <si>
     <t>£555</t>
   </si>
   <si>
     <t>92+ VM</t>
   </si>
   <si>
     <t>Samuel Billaud Chablis 1er  Mont de Milieu</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>£36</t>
   </si>
   <si>
     <t>92 NM</t>
   </si>
   <si>
-    <t>Gruhier Bourgogne Epineuil</t>
+    <t>Julien Brocard Chablis 1er  Cote de Lechet</t>
+  </si>
+  <si>
+    <t>£32.50</t>
+  </si>
+  <si>
+    <t>91-93 NM</t>
+  </si>
+  <si>
+    <t>J-H Goisot St. Bris  Exogyra Virgula</t>
+  </si>
+  <si>
+    <t>£17.50</t>
+  </si>
+  <si>
+    <t>91 NM</t>
+  </si>
+  <si>
+    <t>R&amp;V Dauvissat Chablis 1er Sechet</t>
+  </si>
+  <si>
+    <t>£130</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>R&amp;V Dauvissat Irancy</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
-    <t>£18.75</t>
-[...5 lines deleted...]
-    <t>Julien Brocard Chablis 1er  Cote de Lechet</t>
+    <t>£60</t>
+  </si>
+  <si>
+    <t>£39</t>
+  </si>
+  <si>
+    <t>Gueguen Chablis</t>
+  </si>
+  <si>
+    <t>12x75cl</t>
+  </si>
+  <si>
+    <t>IB</t>
+  </si>
+  <si>
+    <t>£204</t>
+  </si>
+  <si>
+    <t>88 NM</t>
+  </si>
+  <si>
+    <t>Gueguen Chablis 1er Vosgros</t>
+  </si>
+  <si>
+    <t>£28</t>
+  </si>
+  <si>
+    <t>6x75cl</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>£20</t>
+  </si>
+  <si>
+    <t>R&amp;V Dauvissat Chablis 1er  La Forest</t>
+  </si>
+  <si>
+    <t>£112.50</t>
+  </si>
+  <si>
+    <t>£125</t>
+  </si>
+  <si>
+    <t>R&amp;V Dauvissat Chablis</t>
+  </si>
+  <si>
+    <t>£67.50</t>
+  </si>
+  <si>
+    <t>R&amp;V Dauvissat Petit Chablis</t>
+  </si>
+  <si>
+    <t>£39.50</t>
+  </si>
+  <si>
+    <t>£495</t>
+  </si>
+  <si>
+    <t>87 NM</t>
+  </si>
+  <si>
+    <t>£44.75</t>
+  </si>
+  <si>
+    <t>Samuel Billaud Chablis 1er  Montee de Tonnerre</t>
+  </si>
+  <si>
+    <t>£52.50</t>
+  </si>
+  <si>
+    <t>94 NM</t>
+  </si>
+  <si>
+    <t>Cote de Beaune</t>
+  </si>
+  <si>
+    <t>Bouchard Pere &amp; Fils Volnay 1er Taillepieds</t>
+  </si>
+  <si>
+    <t>1x150cl</t>
+  </si>
+  <si>
+    <t>£475</t>
+  </si>
+  <si>
+    <t>£380</t>
+  </si>
+  <si>
+    <t>Coche-Dury Meursault Rouge</t>
+  </si>
+  <si>
+    <t>£425</t>
+  </si>
+  <si>
+    <t>£350</t>
+  </si>
+  <si>
+    <t>86 WA</t>
+  </si>
+  <si>
+    <t>de Courcel Pommard 1er Grand Clos des Epenots</t>
+  </si>
+  <si>
+    <t>£245</t>
+  </si>
+  <si>
+    <t>94 WA</t>
+  </si>
+  <si>
+    <t>Chandon de Briailles Pernand-Vergelesses 1er Ile des Vergelesses Rouge</t>
+  </si>
+  <si>
+    <t>£85</t>
+  </si>
+  <si>
+    <t>Lafarge Volnay 1er  Clos des Chenes</t>
+  </si>
+  <si>
+    <t>£750</t>
+  </si>
+  <si>
+    <t>Faiveley Corton GC  Clos des Cortons Faiveley</t>
+  </si>
+  <si>
+    <t>£375</t>
+  </si>
+  <si>
+    <t>91 VM</t>
+  </si>
+  <si>
+    <t>Marquis d'Angerville Volnay 1er  Clos des Ducs</t>
+  </si>
+  <si>
+    <t>£650</t>
+  </si>
+  <si>
+    <t>£550</t>
+  </si>
+  <si>
+    <t>92 VM</t>
+  </si>
+  <si>
+    <t>Marquis d'Angerville Volnay 1er Champans</t>
+  </si>
+  <si>
+    <t>£275</t>
+  </si>
+  <si>
+    <t>£180</t>
+  </si>
+  <si>
+    <t>88 VM</t>
+  </si>
+  <si>
+    <t>89 WA</t>
+  </si>
+  <si>
+    <t>£278.50</t>
+  </si>
+  <si>
+    <t>Ramonet Chassagne-Montrachet 1er Rouge  Clos de la Boudriotte</t>
+  </si>
+  <si>
+    <t>£195</t>
+  </si>
+  <si>
+    <t>Comtes Lafon Volnay 1er  Clos des Chenes</t>
+  </si>
+  <si>
+    <t>£160</t>
+  </si>
+  <si>
+    <t>Jadot Beaune 1er Clos des Couchereaux</t>
+  </si>
+  <si>
+    <t>£175</t>
+  </si>
+  <si>
+    <t>87-89 VM</t>
+  </si>
+  <si>
+    <t>Marquis d'Angerville Volnay 1er  Taillepieds</t>
+  </si>
+  <si>
+    <t>£225</t>
+  </si>
+  <si>
+    <t>93 VM</t>
+  </si>
+  <si>
+    <t>£295</t>
+  </si>
+  <si>
+    <t>Nicolas Potel Pommard 1er  Les Rugiens</t>
+  </si>
+  <si>
+    <t>£61.25</t>
+  </si>
+  <si>
+    <t>90 VM</t>
+  </si>
+  <si>
+    <t>Pavelot Savigny-les-Beaune 1er  La Dominode</t>
+  </si>
+  <si>
+    <t>£45</t>
+  </si>
+  <si>
+    <t>89 VM</t>
+  </si>
+  <si>
+    <t>Comte Armand Pommard 1er Clos des Epeneaux</t>
+  </si>
+  <si>
+    <t>£110</t>
+  </si>
+  <si>
+    <t>87 WA</t>
+  </si>
+  <si>
+    <t>Marc Colin le Montrachet GC</t>
+  </si>
+  <si>
+    <t>£975</t>
+  </si>
+  <si>
+    <t>£795</t>
+  </si>
+  <si>
+    <t>Tollot-Beaut Corton GC Les Bressandes</t>
+  </si>
+  <si>
+    <t>17.5/20 JR</t>
+  </si>
+  <si>
+    <t>Voillot Pommard 1er  Les Rugiens</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>92 WA</t>
+  </si>
+  <si>
+    <t>Louis Boillot Pommard 1er  Les Croix Noires</t>
+  </si>
+  <si>
+    <t>£660</t>
+  </si>
+  <si>
+    <t>93 WA</t>
+  </si>
+  <si>
+    <t>£58.50</t>
+  </si>
+  <si>
+    <t>Roche de Bellene Savigny-les-Beaune VV</t>
   </si>
   <si>
     <t>£30</t>
   </si>
   <si>
-    <t>91-93 NM</t>
-[...284 lines deleted...]
-    <t>Comtes Lafon Volnay 1er Santenots du Milieu</t>
+    <t>Hubert Lamy St.-Aubin 1er Clos de la Chateniere Blanc</t>
+  </si>
+  <si>
+    <t>92 AG</t>
+  </si>
+  <si>
+    <t>Coche-Dury Meursault</t>
+  </si>
+  <si>
+    <t>£1,395</t>
+  </si>
+  <si>
+    <t>£1,095</t>
+  </si>
+  <si>
+    <t>91 WA</t>
+  </si>
+  <si>
+    <t>Comte Armand Auxey-Duresses</t>
+  </si>
+  <si>
+    <t>£32</t>
+  </si>
+  <si>
+    <t>88-90 WA</t>
+  </si>
+  <si>
+    <t>Comtes Lafon Monthelie 1er Les Duresses</t>
+  </si>
+  <si>
+    <t>£55</t>
+  </si>
+  <si>
+    <t>Jadot Beaune 1er  Clos des Ursules</t>
+  </si>
+  <si>
+    <t>£66</t>
+  </si>
+  <si>
+    <t>92-94 AG</t>
+  </si>
+  <si>
+    <t>Bachelet-Monnot Maranges 1er Clos Boutiere Rouge</t>
+  </si>
+  <si>
+    <t>£27.50</t>
+  </si>
+  <si>
+    <t>Darviot-Perrin Meursault 1er  Les Perrieres</t>
+  </si>
+  <si>
+    <t>£120</t>
+  </si>
+  <si>
+    <t>16.5/20 JR</t>
+  </si>
+  <si>
+    <t>Faiveley Bienvenues-Batard-Montrachet GC</t>
+  </si>
+  <si>
+    <t>Ravaut Ladoix 1er  Les Basses Mourottes</t>
+  </si>
+  <si>
+    <t>£348</t>
+  </si>
+  <si>
+    <t>16/20 JR</t>
+  </si>
+  <si>
+    <t>Camus-Bruchon Savigny les Beaune  Pimentiers VV</t>
+  </si>
+  <si>
+    <t>£26</t>
+  </si>
+  <si>
+    <t>91+ JG</t>
+  </si>
+  <si>
+    <t>Camus-Bruchon Savigny les Beaune 1er  Les Lavieres</t>
+  </si>
+  <si>
+    <t>93+ JG</t>
+  </si>
+  <si>
+    <t>Camus-Bruchon Savigny-les-Beaune 1er  Les Lavieres</t>
+  </si>
+  <si>
+    <t>£33.50</t>
+  </si>
+  <si>
+    <t>J-M Pillot Santenay Les Champs Claudes</t>
+  </si>
+  <si>
+    <t>£38</t>
+  </si>
+  <si>
+    <t>£29</t>
+  </si>
+  <si>
+    <t>Jean-Yves Devevey Hautes Cotes de Beaune Blanc  Les Champs Perdrix</t>
+  </si>
+  <si>
+    <t>£300</t>
+  </si>
+  <si>
+    <t>£28.50</t>
+  </si>
+  <si>
+    <t>Ravaut Ladoix 1er  Bois Roussot</t>
+  </si>
+  <si>
+    <t>£420</t>
+  </si>
+  <si>
+    <t>90+ MR</t>
+  </si>
+  <si>
+    <t>£38.50</t>
+  </si>
+  <si>
+    <t>Violot-Guillemard Pommard 1er  Les Rugiens</t>
+  </si>
+  <si>
+    <t>£87.50</t>
+  </si>
+  <si>
+    <t>93 NM</t>
+  </si>
+  <si>
+    <t>Bernard Moreau Chassagne-Montrachet 1er  Les Caillerets</t>
+  </si>
+  <si>
+    <t>£1,050</t>
+  </si>
+  <si>
+    <t>£270</t>
+  </si>
+  <si>
+    <t>92+ JG</t>
+  </si>
+  <si>
+    <t>Coche-Dury Puligny-Montrachet  Les Enseigneres</t>
+  </si>
+  <si>
+    <t>£1,175</t>
+  </si>
+  <si>
+    <t>92+ WA</t>
+  </si>
+  <si>
+    <t>Matrot Monthelie</t>
+  </si>
+  <si>
+    <t>Rollin Pernand-Vergelesses Blanc</t>
+  </si>
+  <si>
+    <t>88 JM</t>
+  </si>
+  <si>
+    <t>Violot-Guillemard Pommard 1er  La Platiere</t>
+  </si>
+  <si>
+    <t>£57.50</t>
+  </si>
+  <si>
+    <t>16.5+/20 JR</t>
+  </si>
+  <si>
+    <t>£77.50</t>
+  </si>
+  <si>
+    <t>de Montille Volnay 1er  Taillepieds</t>
+  </si>
+  <si>
+    <t>Claire Naudin Hautes Cotes de Beaune Blanc  Bellis Perennis</t>
+  </si>
+  <si>
+    <t>£42.50</t>
+  </si>
+  <si>
+    <t>87 JM</t>
+  </si>
+  <si>
+    <t>J-M Pillot Chassagne-Montrachet Rouge  'Mes Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Jacques Carillon Puligny-Montrachet</t>
+  </si>
+  <si>
+    <t>£75</t>
+  </si>
+  <si>
+    <t>17/20 JR</t>
+  </si>
+  <si>
+    <t>Jadot Chevalier-Montrachet GC  Les Demoiselles</t>
+  </si>
+  <si>
+    <t>Soon</t>
+  </si>
+  <si>
+    <t>Lafarge Volnay</t>
+  </si>
+  <si>
+    <t>89-91 NM</t>
+  </si>
+  <si>
+    <t>Ravaut Ladoix Blanc  Les Hautes Mourottes</t>
+  </si>
+  <si>
+    <t>£40</t>
+  </si>
+  <si>
+    <t>Rebourgeon-Mure Pommard 1er  Clos Micault</t>
+  </si>
+  <si>
+    <t>£43.50</t>
+  </si>
+  <si>
+    <t>90-92 NM</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>£288</t>
+  </si>
+  <si>
+    <t>Bernard Moreau Chassagne-Montrachet 1er  Les Vergers</t>
+  </si>
+  <si>
+    <t>£135</t>
+  </si>
+  <si>
+    <t>Jadot Beaune 1er Greves Le Clos Blanc</t>
+  </si>
+  <si>
+    <t>15.5/20 JR</t>
+  </si>
+  <si>
+    <t>£33</t>
+  </si>
+  <si>
+    <t>15.5+/20 JR</t>
+  </si>
+  <si>
+    <t>£177</t>
+  </si>
+  <si>
+    <t>Vincent Latour Meursault  Cuvee St. Jean</t>
+  </si>
+  <si>
+    <t>91 BH</t>
+  </si>
+  <si>
+    <t>£324</t>
+  </si>
+  <si>
+    <t>Violot-Guillemard Pommard 1er  Les Epenots</t>
+  </si>
+  <si>
+    <t>Alain Gras St. Romain Rouge</t>
+  </si>
+  <si>
+    <t>£25.50</t>
+  </si>
+  <si>
+    <t>86-87 JM</t>
+  </si>
+  <si>
+    <t>Jean-Yves Devevey Hautes Cotes de Beaune Blanc  Les Chagnots XVIII Lunes</t>
+  </si>
+  <si>
+    <t>£360</t>
+  </si>
+  <si>
+    <t>89 NM</t>
+  </si>
+  <si>
+    <t>£480</t>
+  </si>
+  <si>
+    <t>90 JM</t>
+  </si>
+  <si>
+    <t>£37.50</t>
+  </si>
+  <si>
+    <t>87-90 JM</t>
+  </si>
+  <si>
+    <t>89-90 JM</t>
+  </si>
+  <si>
+    <t>Les Horees Beaune Les Prevolles</t>
+  </si>
+  <si>
+    <t>£145</t>
+  </si>
+  <si>
+    <t>90 NM</t>
+  </si>
+  <si>
+    <t>Paul Pillot Chassagne-Montrachet</t>
+  </si>
+  <si>
+    <t>£36.50</t>
+  </si>
+  <si>
+    <t>£198</t>
+  </si>
+  <si>
+    <t>£48.50</t>
+  </si>
+  <si>
+    <t>Justin Girardin Santenay 1er La Maladiere</t>
+  </si>
+  <si>
+    <t>£29.50</t>
+  </si>
+  <si>
+    <t>Lafouge Auxey-Duresses 1er Les Duresses</t>
+  </si>
+  <si>
+    <t>Cote de Nuits</t>
+  </si>
+  <si>
+    <t>Rousseau Chambertin GC</t>
+  </si>
+  <si>
+    <t>£2,950</t>
+  </si>
+  <si>
+    <t>£2,750</t>
+  </si>
+  <si>
+    <t>93 AG</t>
+  </si>
+  <si>
+    <t>Engel Clos Vougeot GC</t>
+  </si>
+  <si>
+    <t>£1,825</t>
+  </si>
+  <si>
+    <t>£1,245</t>
+  </si>
+  <si>
+    <t>Roumier Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£625</t>
+  </si>
+  <si>
+    <t>Arnoux Nuits-St. Georges 1er Clos des Corvees Pagets</t>
+  </si>
+  <si>
+    <t>Jadot Chapelle-Chambertin GC</t>
+  </si>
+  <si>
+    <t>M&amp;P Rion Chambolle-Musigny Les Cras</t>
+  </si>
+  <si>
+    <t>£88.50</t>
+  </si>
+  <si>
+    <t>16 MR</t>
+  </si>
+  <si>
+    <t>Dujac Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>£1,425</t>
+  </si>
+  <si>
+    <t>£1,295</t>
+  </si>
+  <si>
+    <t>Barthod Chambolle-Musigny 1er Charmes</t>
+  </si>
+  <si>
+    <t>Comte de Vogue Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>£895</t>
+  </si>
+  <si>
+    <t>93+ VM</t>
+  </si>
+  <si>
+    <t>Comte de Vogue Musigny GC  Cuvee VV</t>
+  </si>
+  <si>
+    <t>£995</t>
+  </si>
+  <si>
+    <t>£825</t>
+  </si>
+  <si>
+    <t>96 VM</t>
+  </si>
+  <si>
+    <t>86 VM</t>
+  </si>
+  <si>
+    <t>£775</t>
+  </si>
+  <si>
+    <t>94+ VM</t>
+  </si>
+  <si>
+    <t>£2,275</t>
+  </si>
+  <si>
+    <t>£1,675</t>
+  </si>
+  <si>
+    <t>Engel Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£2,400</t>
+  </si>
+  <si>
+    <t>£1,575</t>
+  </si>
+  <si>
+    <t>18 MR</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin 1er Combe aux Moines VV</t>
+  </si>
+  <si>
+    <t>£210</t>
+  </si>
+  <si>
+    <t>90+ VM</t>
+  </si>
+  <si>
+    <t>Jadot Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£140</t>
+  </si>
+  <si>
+    <t>88-90 VM</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Clos Vougeot GC</t>
+  </si>
+  <si>
+    <t>£850</t>
+  </si>
+  <si>
+    <t>£875</t>
+  </si>
+  <si>
+    <t>94 VM</t>
+  </si>
+  <si>
+    <t>Grivot Richebourg GC</t>
+  </si>
+  <si>
+    <t>Roumier Morey-St. Denis 1er Clos de la Bussiere</t>
+  </si>
+  <si>
+    <t>£450</t>
+  </si>
+  <si>
+    <t>87 VM</t>
+  </si>
+  <si>
+    <t>Arnoux Clos de Vougeot GC</t>
+  </si>
+  <si>
+    <t>Arnoux Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£575</t>
+  </si>
+  <si>
+    <t>87-90 VM</t>
+  </si>
+  <si>
+    <t>Arnoux Vosne-Romanee 1er Suchots</t>
+  </si>
+  <si>
+    <t>£395</t>
+  </si>
+  <si>
+    <t>Clos de Tart Clos de Tart GC</t>
+  </si>
+  <si>
+    <t>95 VM</t>
+  </si>
+  <si>
+    <t>Fourrier Griotte-Chambertin GC VV</t>
+  </si>
+  <si>
+    <t>£595</t>
+  </si>
+  <si>
+    <t>£545</t>
+  </si>
+  <si>
+    <t>Grivot Echezeaux GC</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Echezeaux GC</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Ruchottes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Mugnier Chambolle-Musigny 1er  Les Fuees</t>
+  </si>
+  <si>
+    <t>91+ VM</t>
+  </si>
+  <si>
+    <t>£2,550</t>
+  </si>
+  <si>
+    <t>Cathiard Vosne-Romanee 1er  Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>92 BH</t>
+  </si>
+  <si>
+    <t>£675</t>
+  </si>
+  <si>
+    <t>Fougeray de Beauclair Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>Groffier Chambolle-Musigny 1er Les Hauts Doix</t>
+  </si>
+  <si>
+    <t>Groffier Chambolle-Musigny 1er Les Sentiers</t>
+  </si>
+  <si>
+    <t>Jadot Gevrey-Chambertin 1er Clos St Jacques</t>
+  </si>
+  <si>
+    <t>Jadot Gevrey-Chambertin 1er Lavaut St Jacques</t>
+  </si>
+  <si>
+    <t>90-92 VM</t>
+  </si>
+  <si>
+    <t>88+ VM</t>
+  </si>
+  <si>
+    <t>Rousseau Chambertin Clos de Beze GC</t>
+  </si>
+  <si>
+    <t>£3,950</t>
+  </si>
+  <si>
+    <t>£3,250</t>
+  </si>
+  <si>
+    <t>Chauvenet Nuits St Georges</t>
+  </si>
+  <si>
+    <t>85-88 VM</t>
+  </si>
+  <si>
+    <t>£410</t>
+  </si>
+  <si>
+    <t>£600</t>
+  </si>
+  <si>
+    <t>£400</t>
+  </si>
+  <si>
+    <t>Cathiard Vosne-Romanee 1er  Orveaux</t>
+  </si>
+  <si>
+    <t>£845</t>
+  </si>
+  <si>
+    <t>Drouhin-Laroze Latricieres-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin 1er Clos St Jacques VV</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin 1er Goulots VV</t>
+  </si>
+  <si>
+    <t>Groffier Chambolle-Musigny 1er Les Amoureuses</t>
+  </si>
+  <si>
+    <t>JJ Confuron Nuits-St. Georges 1er Chaboeufs</t>
+  </si>
+  <si>
+    <t>£325</t>
+  </si>
+  <si>
+    <t>£250</t>
+  </si>
+  <si>
+    <t>Lamarche Clos de Vougeot GC</t>
+  </si>
+  <si>
+    <t>83 WA</t>
+  </si>
+  <si>
+    <t>Lamarche Echezeaux GC</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>Mugnier Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>Ponsot Clos de la Roche GC  VV</t>
+  </si>
+  <si>
+    <t>Rouget Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>86-89 VM</t>
+  </si>
+  <si>
+    <t>Rousseau Ruchottes-Chambertin GC Clos des Ruchottes</t>
+  </si>
+  <si>
+    <t>£1,550</t>
+  </si>
+  <si>
+    <t>£1,500</t>
+  </si>
+  <si>
+    <t>Gerard Mugneret Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£100</t>
+  </si>
+  <si>
+    <t>89-92 VM</t>
+  </si>
+  <si>
+    <t>£1,750</t>
+  </si>
+  <si>
+    <t>£1,375</t>
+  </si>
+  <si>
+    <t>Fourrier Morey-St. Denis Clos Solon VV</t>
+  </si>
+  <si>
+    <t>Fourrier Vougeot 1er  Les Petits Vougeots VV</t>
+  </si>
+  <si>
+    <t>Barthod Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£95</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Nuits-St, Georges 1er Vignes Rondes</t>
+  </si>
+  <si>
+    <t>Roumier Chambolle-Musigny 1er Les Cras</t>
+  </si>
+  <si>
+    <t>81 NM</t>
+  </si>
+  <si>
+    <t>Rousseau Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Arlaud Morey-St.-Denis 1er Les Millandes</t>
+  </si>
+  <si>
+    <t>89+ VM</t>
+  </si>
+  <si>
+    <t>Dominique Mugneret Nuits-St. Georges 1er Boudots</t>
+  </si>
+  <si>
+    <t>£200</t>
+  </si>
+  <si>
+    <t>Groffier Bonnes Mares GC</t>
+  </si>
+  <si>
+    <t>£445</t>
+  </si>
+  <si>
+    <t>£748</t>
+  </si>
+  <si>
+    <t>Louis Boillot Nuits St Georges 1er  Les Pruliers</t>
+  </si>
+  <si>
+    <t>92-93 WA</t>
+  </si>
+  <si>
+    <t>Dugat-Py Gevrey-Chambertin 1er  Petite Chapelle</t>
+  </si>
+  <si>
+    <t>Dujac Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£725</t>
+  </si>
+  <si>
+    <t>Dujac Gevrey-Chambertin 1er Aux Combottes</t>
+  </si>
+  <si>
+    <t>£640</t>
+  </si>
+  <si>
+    <t>Fourrier Gevrey-Chambertin VV</t>
+  </si>
+  <si>
+    <t>£525</t>
+  </si>
+  <si>
+    <t>Arnoux Nuits-St. Georges 1er  Les Proces</t>
+  </si>
+  <si>
+    <t>Chevillon Nuits-St.-Georges 1er Les Cailles</t>
+  </si>
+  <si>
+    <t>£98</t>
+  </si>
+  <si>
+    <t>£88</t>
+  </si>
+  <si>
+    <t>91-94 VM</t>
+  </si>
+  <si>
+    <t>£653</t>
+  </si>
+  <si>
+    <t>Dujac Clos St Denis GC</t>
+  </si>
+  <si>
+    <t>£716</t>
+  </si>
+  <si>
+    <t>96 AG</t>
+  </si>
+  <si>
+    <t>£155</t>
+  </si>
+  <si>
+    <t>£115</t>
+  </si>
+  <si>
+    <t>Meo-Camuzet Nuits-St. Georges 1er Boudots</t>
+  </si>
+  <si>
+    <t>£2,650</t>
+  </si>
+  <si>
+    <t>96+ AG</t>
+  </si>
+  <si>
+    <t>£1,975</t>
+  </si>
+  <si>
+    <t>95+ AG</t>
+  </si>
+  <si>
+    <t>Rousseau Gevrey-Chambertin 1er  Clos St Jacques</t>
+  </si>
+  <si>
+    <t>Rousseau Gevrey-Chambertin 1er  Lavaux St Jacques</t>
+  </si>
+  <si>
+    <t>Rousseau Gevrey-Chambertin 1er  Les Cazetiers</t>
+  </si>
+  <si>
+    <t>£635</t>
+  </si>
+  <si>
+    <t>Arnoux-Lachaux Vosne-Romanee Les Hautes Maizieres</t>
+  </si>
+  <si>
+    <t>Confuron-Cotetidot Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£48</t>
+  </si>
+  <si>
+    <t>86-88 VM</t>
+  </si>
+  <si>
+    <t>Dujac Vosne-Romanee 1er  Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>£553</t>
+  </si>
+  <si>
+    <t>94 AG</t>
+  </si>
+  <si>
+    <t>Lamarche Vosne-Romanee 1er Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>95 WA</t>
+  </si>
+  <si>
+    <t>Rouget Echezeaux GC</t>
+  </si>
+  <si>
+    <t>£1,100</t>
+  </si>
+  <si>
+    <t>93-95 AG</t>
+  </si>
+  <si>
+    <t>£163</t>
+  </si>
+  <si>
+    <t>88-90 AG</t>
+  </si>
+  <si>
+    <t>Bertheau Chambolle-Musigny 1er</t>
+  </si>
+  <si>
+    <t>Bichot Vosne-Romanee 1er  Les Malconsorts Clos Frantin</t>
+  </si>
+  <si>
+    <t>£1,850</t>
+  </si>
+  <si>
+    <t>94-97 AG</t>
+  </si>
+  <si>
+    <t>£1,275</t>
+  </si>
+  <si>
+    <t>Jadot Nuits-St. Georges 1er  Les Boudots</t>
+  </si>
+  <si>
+    <t>£80</t>
+  </si>
+  <si>
+    <t>90-92 AG</t>
+  </si>
+  <si>
+    <t>£415</t>
+  </si>
+  <si>
+    <t>£345</t>
+  </si>
+  <si>
+    <t>3x75cl</t>
+  </si>
+  <si>
+    <t>£1,185</t>
+  </si>
+  <si>
+    <t>£5,750</t>
+  </si>
+  <si>
+    <t>£4,950</t>
+  </si>
+  <si>
+    <t>95-97 AG</t>
+  </si>
+  <si>
+    <t>Bachelet Charmes-Chambertin GC  VV</t>
+  </si>
+  <si>
+    <t>Jadot Chambertin Clos de Beze GC</t>
+  </si>
+  <si>
+    <t>£172.50</t>
+  </si>
+  <si>
+    <t>89 AG</t>
+  </si>
+  <si>
+    <t>Jouan Morey-St. Denis 1er  Clos Sorbe</t>
+  </si>
+  <si>
+    <t>£65</t>
+  </si>
+  <si>
+    <t>Perrot-Minot Nuits St Georges 1er  La Richemone</t>
+  </si>
+  <si>
+    <t>Rossignol-Trapet Chapelle-Chambertin GC</t>
+  </si>
+  <si>
+    <t>£2,250</t>
+  </si>
+  <si>
+    <t>£1,350</t>
+  </si>
+  <si>
+    <t>£1,225</t>
+  </si>
+  <si>
+    <t>Bichot Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>Ch. De La Tour Clos Vougeot GC  VV</t>
+  </si>
+  <si>
+    <t>£93.75</t>
+  </si>
+  <si>
+    <t>£1,045</t>
+  </si>
+  <si>
+    <t>98 AG</t>
+  </si>
+  <si>
+    <t>£678</t>
+  </si>
+  <si>
+    <t>97 AG</t>
+  </si>
+  <si>
+    <t>J &amp; J-L Trapet Chambertin GC</t>
+  </si>
+  <si>
+    <t>£1,125</t>
+  </si>
+  <si>
+    <t>91 AG</t>
+  </si>
+  <si>
+    <t>Odoul-Coquard Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Serafin Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>94-96 AG</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Charmes-Chambertin GC</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Gevrey-Chambertin 1er  Bel-Air</t>
+  </si>
+  <si>
+    <t>£82.50</t>
+  </si>
+  <si>
+    <t>£770</t>
+  </si>
+  <si>
+    <t>£655</t>
+  </si>
+  <si>
+    <t>92-95 AG</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin 1er  Les Goulots</t>
+  </si>
+  <si>
+    <t>£50.10</t>
+  </si>
+  <si>
+    <t>Hudelot-Baillet Chambolle-Musigny  VV</t>
+  </si>
+  <si>
+    <t>£47.50</t>
+  </si>
+  <si>
+    <t>J &amp; J-L Trapet Gevrey-Chambertin  Cuvee Ostrea</t>
+  </si>
+  <si>
+    <t>91-93 WA</t>
+  </si>
+  <si>
+    <t>91-93 VM</t>
+  </si>
+  <si>
+    <t>£474</t>
+  </si>
+  <si>
+    <t>Coquard-Loison-Fleurot Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£142.50</t>
+  </si>
+  <si>
+    <t>£834</t>
+  </si>
+  <si>
+    <t>£638</t>
+  </si>
+  <si>
+    <t>Geantet-Pansiot Gevrey-Chambertin 1er Poissenot</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Clos de la Roche GC</t>
+  </si>
+  <si>
+    <t>£320</t>
+  </si>
+  <si>
+    <t>95 AG</t>
+  </si>
+  <si>
+    <t>£323.50</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Gevrey-Chambertin  La Justice</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Morey St Denis 1er  La Riotte</t>
+  </si>
+  <si>
+    <t>88-91 VM</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Morey-St. Denis Tres Girard</t>
+  </si>
+  <si>
+    <t>£45.50</t>
+  </si>
+  <si>
+    <t>85-87 VM</t>
+  </si>
+  <si>
+    <t>Joliet Fixin 1er Clos de la Perriere</t>
+  </si>
+  <si>
+    <t>Louis Boillot Gevrey-Chambertin  Les Evocelles</t>
+  </si>
+  <si>
+    <t>£255</t>
+  </si>
+  <si>
+    <t>Roty Gevrey-Chambertin 1er  Fontenys</t>
+  </si>
+  <si>
+    <t>Roty Marsannay  Champs St Etienne</t>
+  </si>
+  <si>
+    <t>88.5 VM</t>
+  </si>
+  <si>
+    <t>Clavelier Vosne-Romanee 1er Brulees VV</t>
+  </si>
+  <si>
+    <t>£166</t>
+  </si>
+  <si>
+    <t>£878</t>
+  </si>
+  <si>
+    <t>95+ VM</t>
+  </si>
+  <si>
+    <t>Gerard Julien Nuits St Georges</t>
+  </si>
+  <si>
+    <t>£31.25</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin 1er  Champonnets</t>
+  </si>
+  <si>
+    <t>£390</t>
+  </si>
+  <si>
+    <t>£285</t>
+  </si>
+  <si>
+    <t>Michelot Nuits-St. Georges 1er  Les Saint Georges</t>
+  </si>
+  <si>
+    <t>£370</t>
+  </si>
+  <si>
+    <t>£462</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Morey-St. Denis</t>
+  </si>
+  <si>
+    <t>Audoin Marsannay  Les Longeroies</t>
+  </si>
+  <si>
+    <t>£950</t>
+  </si>
+  <si>
+    <t>£808</t>
+  </si>
+  <si>
+    <t>93-95 VM</t>
+  </si>
+  <si>
+    <t>£618</t>
+  </si>
+  <si>
+    <t>96 NM</t>
+  </si>
+  <si>
+    <t>Felettig Chambolle-Musigny 1er</t>
+  </si>
+  <si>
+    <t>92-94 BH</t>
+  </si>
+  <si>
+    <t>90 WA</t>
+  </si>
+  <si>
+    <t>Geantet-Pansiot Gevrey-Chambertin en Champs</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin  VV Les Songes</t>
+  </si>
+  <si>
+    <t>£510</t>
+  </si>
+  <si>
+    <t>£46</t>
+  </si>
+  <si>
+    <t>87-88 VM</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Morey-St. Denis 1er  Les Chaffots</t>
+  </si>
+  <si>
+    <t>£870</t>
+  </si>
+  <si>
+    <t>£75.50</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Nuits St Georges 1er  Chaignots</t>
+  </si>
+  <si>
+    <t>£248.10</t>
+  </si>
+  <si>
+    <t>£178.10</t>
+  </si>
+  <si>
+    <t>£2,125</t>
+  </si>
+  <si>
+    <t>89-91 VM</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Chambolle-Musigny 1er  La Combe d' Orveau</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>£696</t>
+  </si>
+  <si>
+    <t>92-94 VM</t>
+  </si>
+  <si>
+    <t>£80.50</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Mazoyeres-Chambertin GC</t>
+  </si>
+  <si>
+    <t>£165</t>
+  </si>
+  <si>
+    <t>95 NM</t>
+  </si>
+  <si>
+    <t>Taupenot-Merme Morey-St.-Denis 1er La Riotte</t>
+  </si>
+  <si>
+    <t>£68</t>
+  </si>
+  <si>
+    <t>Geantet Pansiot Gevrey-Chambertin 1er Poissenot</t>
+  </si>
+  <si>
+    <t>Heresztyn-Mazzini Gevrey-Chambertin  VV</t>
+  </si>
+  <si>
+    <t>Dujac Morey-St. Denis</t>
+  </si>
+  <si>
+    <t>91-94 JM</t>
+  </si>
+  <si>
+    <t>£1,325</t>
+  </si>
+  <si>
+    <t>Naudin-Ferrand Hautes Cotes de Nuits</t>
+  </si>
+  <si>
+    <t>£30.50</t>
+  </si>
+  <si>
+    <t>Perrot-Minot Nuits St Georges  Les Murgers des Cras</t>
+  </si>
+  <si>
+    <t>Rossignol-Trapet Gevrey-Chambertin VV</t>
+  </si>
+  <si>
+    <t>Claire Naudin Hautes Cotes de Nuits Blanc Clematis Vitalba</t>
+  </si>
+  <si>
+    <t>86-88 JM</t>
+  </si>
+  <si>
+    <t>Claire Naudin Cote de Nuits Villages  Viola Odorata</t>
+  </si>
+  <si>
+    <t>89-92 JM</t>
+  </si>
+  <si>
+    <t>£83.50</t>
+  </si>
+  <si>
+    <t>Naudin-Ferrand Cote de Nuits-Villages</t>
+  </si>
+  <si>
+    <t>£34.25</t>
+  </si>
+  <si>
+    <t>£330</t>
+  </si>
+  <si>
+    <t>92-95 JM</t>
+  </si>
+  <si>
+    <t>£83</t>
+  </si>
+  <si>
+    <t>Machard de Gramont Nuits-St. Georges en la Perriere Noblot</t>
+  </si>
+  <si>
+    <t>£208</t>
+  </si>
+  <si>
+    <t>Maconnais</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin Pouilly-Fuisse  Pentacrine</t>
+  </si>
+  <si>
+    <t>£22.50</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin St. Veran</t>
+  </si>
+  <si>
+    <t>£228</t>
+  </si>
+  <si>
+    <t>Julien Guillot Pouilly-Fuisse</t>
+  </si>
+  <si>
+    <t>£41.25</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin Pouilly-Fuisse Clos sur la Roche</t>
+  </si>
+  <si>
+    <t>91+ NM</t>
+  </si>
+  <si>
+    <t>Saumaize-Michelin Pouilly-Fuisse 1er Clos sur la Roche</t>
+  </si>
+  <si>
+    <t>Other Burgundy</t>
+  </si>
+  <si>
+    <t>Mugneret-Gibourg Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>R&amp;P Bouley Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>£25</t>
+  </si>
+  <si>
+    <t>Roumier Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>Barthod Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>88-89 AG</t>
+  </si>
+  <si>
+    <t>Confuron-Gindre Bourgogne Aligote</t>
+  </si>
+  <si>
+    <t>£15</t>
+  </si>
+  <si>
+    <t>Giroud Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>86-88 AG</t>
+  </si>
+  <si>
+    <t>Lafarge Bourgogne Passetoutgrains  L'Exception</t>
+  </si>
+  <si>
+    <t>£23</t>
+  </si>
+  <si>
+    <t>Dom. Chartron Mercurey VV</t>
+  </si>
+  <si>
+    <t>Labruyere Moulin a Vent  Carquelin</t>
+  </si>
+  <si>
+    <t>Labruyere Moulin a Vent  Coeur de Terroirs VV</t>
+  </si>
+  <si>
+    <t>3x150cl</t>
+  </si>
+  <si>
+    <t>£129</t>
+  </si>
+  <si>
+    <t>Arnoux-Lachaux Bourgogne Rouge  Pinot Fin</t>
+  </si>
+  <si>
+    <t>£335</t>
+  </si>
+  <si>
+    <t>Hubert Lignier Bourgogne Rouge  Grand Chaliot</t>
+  </si>
+  <si>
+    <t>£31.50</t>
+  </si>
+  <si>
+    <t>Lafarge Bourgogne Aligote  Raisins Dores</t>
+  </si>
+  <si>
+    <t>£22.75</t>
+  </si>
+  <si>
+    <t>Lafarge-Vial Fleurie  Clos Vernay</t>
+  </si>
+  <si>
+    <t>£159</t>
+  </si>
+  <si>
+    <t>Coudert Fleurie  Clos de la Roilette</t>
+  </si>
+  <si>
+    <t>J-H Goisot Bourgogne Aligote</t>
+  </si>
+  <si>
+    <t>£18</t>
+  </si>
+  <si>
+    <t>Bernard Moreau Bourgogne Blanc</t>
+  </si>
+  <si>
+    <t>86 NM</t>
+  </si>
+  <si>
+    <t>Les Horees Bourgogne Aligote En Coulezain</t>
+  </si>
+  <si>
+    <t>Violot-Guillemard Bourgogne Maison-Dieu</t>
+  </si>
+  <si>
+    <t>£168</t>
+  </si>
+  <si>
+    <t>Philippe Garrey Mercurey 1er Chassiere</t>
+  </si>
+  <si>
+    <t>£207</t>
+  </si>
+  <si>
+    <t>Theulot-Juillot Mercurey VV</t>
+  </si>
+  <si>
+    <t>Cave de Buxy Bourgogne Blanc  Cote Chalonnaise 'Buissonnier'</t>
+  </si>
+  <si>
+    <t>£12.75</t>
+  </si>
+  <si>
+    <t>Other Wines</t>
+  </si>
+  <si>
+    <t>J-L Chave Hermitage Rouge</t>
+  </si>
+  <si>
+    <t>4x75cl</t>
+  </si>
+  <si>
+    <t>£6,700</t>
+  </si>
+  <si>
+    <t>Krug Champagne  Vintage Brut</t>
+  </si>
+  <si>
+    <t>Sparkling</t>
+  </si>
+  <si>
+    <t>£3,750</t>
+  </si>
+  <si>
+    <t>J-L Chave Hermitage Blanc</t>
+  </si>
+  <si>
+    <t>98 VM</t>
+  </si>
+  <si>
+    <t>Thierry Allemand Cornas</t>
+  </si>
+  <si>
+    <t>Le Soula Blanc, Cotes Catalanes</t>
+  </si>
+  <si>
+    <t>Grange des Peres VdP Herault Rouge</t>
+  </si>
+  <si>
+    <t>£235</t>
+  </si>
+  <si>
+    <t>Edmond Vatan Sancerre  Clos la Neore</t>
+  </si>
+  <si>
+    <t>97 JG</t>
+  </si>
+  <si>
+    <t>L'Oratoire Saint Jean d'Aureilhan</t>
+  </si>
+  <si>
+    <t>£62</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Gardet Champagne 'Charles Gardet' Blanc De Blancs Prestige</t>
+  </si>
+  <si>
+    <t>Gardet Champagne Brut Tradition</t>
+  </si>
+  <si>
+    <t>Ployez-Jacquemart Extra Quality Brut Champagne</t>
+  </si>
+  <si>
+    <t>1x37.5cl</t>
+  </si>
+  <si>
+    <t>£188</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Donnhoff   Niederhauser Hermannshohle Auslese Goldkapsel</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>E Pira e Figli (Chiara Boschis) Barolo Cannubi</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>New World</t>
+  </si>
+  <si>
+    <t>TerraVin Marlborough Pinot Noir  Eaton Family Vineyard</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Leacock Boal Madeira</t>
+  </si>
+  <si>
+    <t>Fortified</t>
+  </si>
+  <si>
+    <t>Luis Seabra Douro White Blend  Xisto Cru Branco</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>Lautarul Pinot Noir</t>
+  </si>
+  <si>
+    <t>£8.30</t>
+  </si>
+  <si>
+    <t>88-91 MR</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>CVNE Contino Rioja Reserva</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Calera Mt. Harlan Pinot Noir Reed Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Anderson Valley Pinot Noir  Bearwallow Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Syrah  Horseshoe Vineyard</t>
+  </si>
+  <si>
+    <t>£70</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Syrah  Skyline Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys San Mateo County Pinot Noir  Home Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys San Mateo County Pinot Noir</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Pinot Noir  Family Farm Vineyard</t>
+  </si>
+  <si>
+    <t>Rhys Santa Cruz Mountains Pinot Noir  Horseshoe Vineyard</t>
+  </si>
+  <si>
+    <t>£900</t>
+  </si>
+  <si>
+    <t>£78.50</t>
+  </si>
+  <si>
+    <t>Drew Family Cellars Anderson Valley Pinot Noir  Gatekeepers</t>
+  </si>
+  <si>
+    <t>Drew Family Cellars Anderson Valley Pinot Noir  Morning Dew Ranch Vineyard</t>
+  </si>
+  <si>
+    <t>£40.55</t>
+  </si>
+  <si>
+    <t>Rhys Alesia Mendocino County Chardonnay  Alder Springs Vineyard</t>
+  </si>
+  <si>
+    <t>£810</t>
+  </si>
+  <si>
+    <t>£71</t>
+  </si>
+  <si>
+    <t>Rhys Anderson Valley Pinot Noir  Porcupine Hill</t>
+  </si>
+  <si>
+    <t>£82.23</t>
   </si>
   <si>
     <t>93+ AG</t>
   </si>
   <si>
-    <t>Drouhin Volnay 1er  Clos des Chenes</t>
-[...1606 lines deleted...]
-  <si>
     <t>94+ AG</t>
   </si>
   <si>
     <t>£50</t>
   </si>
   <si>
-    <t>Rhys Santa Cruz Mountains Chardonnay  Horseshoe Vineyard</t>
-[...1 lines deleted...]
-  <si>
     <t>Rhys Santa Cruz Mountains Pinot Noir  Alpine Vineyard</t>
   </si>
   <si>
     <t>Rhys Santa Cruz Mountains Pinot Noir</t>
   </si>
   <si>
     <t>Varner Santa Cruz Mountains Chardonnay  Spring Ridge Vineyard Amphitheater Block</t>
   </si>
   <si>
     <t>Varner Santa Cruz Mountains Chardonnay  Spring Ridge Vineyard Home Block</t>
   </si>
   <si>
     <t>Lutum Sonoma Coast Chardonnay  Gap's Crown Vineyard</t>
   </si>
   <si>
     <t>Neely (Varner) Santa Cruz Mountains Chardonnay  Spring Ridge Vineyard Holly's Cuvee</t>
   </si>
   <si>
     <t>Rhys Anderson Valley Chardonnay</t>
   </si>
   <si>
     <t>£43.75</t>
   </si>
   <si>
     <t>92 JG</t>
   </si>
   <si>
     <t>£72.50</t>
   </si>
   <si>
     <t>£76</t>
   </si>
   <si>
     <t>Rhys Santa Cruz Mountains Chardonnay  Alpine Vineyard</t>
   </si>
   <si>
     <t>£203.50</t>
   </si>
   <si>
     <t>1x50cl</t>
   </si>
   <si>
-    <t>£208.50</t>
+    <t>£182.50</t>
   </si>
   <si>
     <t>£62.50</t>
   </si>
   <si>
     <t>£89</t>
   </si>
   <si>
     <t>£92.50</t>
   </si>
   <si>
     <t>6x150cl</t>
   </si>
   <si>
-    <t>£1,209</t>
-[...1 lines deleted...]
-  <si>
     <t>Rhys Alesia Santa Cruz Mountains Chardonnay</t>
   </si>
   <si>
     <t>Rhys Alesia Santa Cruz Mountains Pinot Noir</t>
   </si>
   <si>
     <t>£35</t>
   </si>
   <si>
     <t>Drew Family Cellars Mendocino Ridge Pinot Noir Faite de Mer Farm</t>
   </si>
   <si>
     <t>Kongsgaard Estate Chardonnay</t>
   </si>
   <si>
-    <t>£1,380</t>
+    <t>£118</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
       <i/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2163,568 +2112,541 @@
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-raveneau-chablis-gc-blanchot-1x75cl-1023500210990686" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235001-1-DP-10990799" TargetMode="External"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-gruhier-bourgogne-epineuil-1x75cl-1025697711155595" TargetMode="External"/>
-[...486 lines deleted...]
-<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066" TargetMode="External"/></Relationships>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-julien-brocard-chablis-1er-cote-de-lechet-1x75cl-hub-SE10235085-1-DP-10990841" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-j-h-goisot-st-bris-exogyra-virgula-1x75cl-hub-SE10234898-1-DP-10990546" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-rv-dauvissat-chablis-1er-sechet-1x75cl-hub-SE10234968-1-DP-10990635" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-rv-dauvissat-irancy-1x75cl-1025698411155604" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235065-1-DP-11074140" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-12x75cl-1023482311037179" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-1x75cl-1025699213562078" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-6x75cl-hub-SE10256992-6-IB-11155614" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-gueguen-chablis-1x75cl-hub-SE10234823-1-DP-10990448" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-la-forest-1x75cl-1025699011155610" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-sechet-1x75cl-1025698911155609" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1x75cl-1025698811155608" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-rv-dauvissat-petit-chablis-1x75cl-1025698511155605" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-12x75cl-hub-SE10239395-12-IB-11037186" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10239395-1-DP-12617809" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-montee-de-tonnerre-1x75cl-hub-SE10239396-1-DP-12617804" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1976-bouchard-pere-fils-volnay-1er-taillepieds-1x150cl-hub-VS10253644-1-DP-11136103" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1990-coche-dury-meursault-rouge-1x75cl-1023432414147005" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1990-de-courcel-pommard-1er-grand-clos-des-epenots-1x75cl-hub-SE10234816-1-DP-10990435" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-chandon-de-briailles-pernand-vergelesses-1er-ile-des-vergelesses-1x75cl-hub-SE10239177-1-DP-11035625" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-lafarge-volnay-1er-clos-des-chenes-1x75cl-1023429710989831" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-faiveley-corton-gc-clos-des-cortons-faiveley-1x150cl-hub-VS10234401-1-DP-10989939" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-clos-des-ducs-1x150cl-hub-VS10234302-1-DP-10989837" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253704-1-DP-11136167" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-IB-10990865" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-DP-10990467" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-ramonet-chassagne-montrachet-1er-rouge-clos-de-la-boudriotte-1x75cl-hub-VS10234315-1-DP-10989851" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-comtes-lafon-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234394-1-DP-10989932" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-jadot-beaune-1er-clos-des-couchereaux-1x150cl-hub-VS10254803-1-DP-11136155" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-taillepieds-1x75cl-hub-VS10234303-1-DP-10989838" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253705-1-DP-11136168" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-nicolas-potel-pommard-1er-les-rugiens-1x75cl-1023484810990625" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-pavelot-savigny-les-beaune-1er-la-dominode-1x75cl-hub-VS10442278-1-DP-12529679" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-comte-armand-pommard-1er-clos-des-epeneaux-1x75cl-hub-VS10253655-1-DP-11136114" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-lafarge-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234298-1-DP-10989832" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-marc-colin-le-montrachet-gc-1x75cl-hub-VS10234301-1-DP-10989835" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-tollot-beaut-corton-gc-les-bressandes-1x150cl-hub-VS10442289-1-DP-12529691" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-voillot-pommard-1er-les-rugiens-1x75cl-hub-SE10235073-1-DP-10990820" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-12x75cl-hub-SE10234950-12-IB-10990613" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10234950-1-DP-10990854" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10235093-1-DP-10990855" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-roche-de-bellene-savigny-les-beaune-vv-1x75cl-1044224313231458" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-hubert-lamy-st-aubin-1er-clos-de-la-chateniere-blanc-1x75cl-hub-VS10442267-1-DP-12529668" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-coche-dury-meursault-1x75cl-hub-VS10234387-1-DP-10989924" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-comte-armand-auxey-duresses-1x75cl-hub-SE10234725-1-DP-10990316" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-comtes-lafon-monthelie-1er-les-duresses-1x75cl-1058261413706485" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-1x75cl-hub-SE10234892-1-DP-10990538" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-6x75cl-hub-SE10234892-6-IB-10990539" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-bachelet-monnot-maranges-1er-clos-boutiere-rouge-1x75cl-hub-SE10234699-1-DP-10990287" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-darviot-perrin-meursault-1er-les-perrieres-1x75cl-hub-SE10234731-1-DP-10990324" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-faiveley-bienvenues-batard-montrachet-gc-1x75cl-1058891413805809" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-12x75cl-hub-SE10234861-12-IB-10990640" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234861-1-DP-10990495" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234701-1-DP-11868841" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234700-6-IB-10990288" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023470011868852" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-j-m-pillot-santenay-les-champs-claudes-1x75cl-1044227912529680" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-12x75cl-hub-SE10234896-12-IB-10990544" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-1x75cl-hub-SE10234896-1-DP-10990833" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-12x75cl-hub-SE10234971-12-IB-10990638" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-1x75cl-hub-SE10234971-1-DP-12002455" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-violot-guillemard-pommard-1er-les-rugiens-1x75cl-1023507110990817" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-bernard-moreau-chassagne-montrachet-1er-les-caillerets-6x75cl-hub-SE10234751-6-IB-10990350" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-12x75cl-hub-SE10234737-12-IB-10990422" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234737-1-DP-11868848" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023474413562141" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234744-6-IB-10990423" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-coche-dury-puligny-montrachet-les-enseigneres-1x75cl-hub-VS10234651-1-DP-10990225" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-matrot-monthelie-1x75cl-1058261913706491" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234988-1-DP-10990667" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235041-1-DP-10990770" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-les-rugiens-1x75cl-hub-SE10235072-1-DP-10990819" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-de-montille-volnay-1er-taillepieds-1x75cl-hub-SE10234732-1-DP-10990326" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472210990310" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-1x75cl-hub-SE10234899-1-DP-12006698" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-6x75cl-hub-SE10234899-6-IB-10990547" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-jacques-carillon-puligny-montrachet-1x75cl-hub-SE10234890-1-DP-10990535" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-jadot-chevalier-montrachet-gc-les-demoiselles-1x75cl-hub-VS10234653-1-IB-10990227" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-lafarge-volnay-1x75cl-hub-SE10235090-1-DP-11877613" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-ravaut-ladoix-blanc-les-hautes-mourottes-1x75cl-hub-SE10234864-1-DP-10990498" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-1x75cl-1023486514274021" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-6x75cl-hub-SE10234865-6-IB-10990687" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-12x75cl-hub-SE10234989-12-IB-10990782" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234989-1-DP-10990668" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235070-1-DP-10990815" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-bernard-moreau-chassagne-montrachet-1er-les-vergers-1x75cl-1023476410990373" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-jadot-beaune-1er-greves-le-clos-blanc-1x75cl-hub-SE10256493-1-DP-11153018" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023486213264652" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234862-6-IB-10990641" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234713-1-DP-10990766" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10234716-1-DP-10990816" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-6x75cl-hub-SE10234716-6-IB-10990304" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-les-epenots-6x75cl-1023471810990306" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-12x75cl-hub-SE10234739-12-IB-10990362" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-1x75cl-hub-SE10234739-1-DP-10990335" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472310990312" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234894-12-IB-10990541" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234894-1-DP-10990832" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234863-1-DP-10990497" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234863-6-IB-10990642" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-12x75cl-hub-SE10234714-12-IB-10990302" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234714-1-DP-10990769" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-hub-SE10236308-1-DP-11661729" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234895-12-IB-10990542" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234895-1-DP-10990543" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-les-horees-beaune-les-prevolles-1x75cl-1035327213837744" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-paul-pillot-chassagne-montrachet-1x75cl-1023629911002882" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023630313264653" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-1023630311002895" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-1x75cl-1023471513562138" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-6x75cl-1023471510990303" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-justin-girardin-santenay-1er-la-maladiere-1x75cl-1046570912780706" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-lafouge-auxey-duresses-1er-les-duresses-1x75cl-1058261713706489" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1988-rousseau-chambertin-gc-1x75cl-hub-VS10383439-1-DP-11923970" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1989-engel-clos-vougeot-gc-1x75cl-hub-SE10234776-1-DP-10990387" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1989-roumier-chambolle-musigny-1x75cl-1023499510990678" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1991-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253637-1-DP-11136096" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-jadot-chapelle-chambertin-gc-1x75cl-hub-VS10234290-1-DP-10989824" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1993-mp-rion-chambolle-musigny-les-cras-1x75cl-1059729213912448" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1994-dujac-bonnes-mares-gc-1x75cl-hub-VS10234398-1-DP-10989936" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-barthod-chambolle-musigny-1er-charmes-1x75cl-1025364014146711" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234388-1-DP-10989925" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1995-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234390-1-DP-10989928" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253636-1-DP-11136095" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234391-1-DP-10989929" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-engel-clos-vougeot-gc-1x75cl-hub-SE10234777-1-DP-10990389" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-engel-echezeaux-gc-1x75cl-hub-SE10234578-1-DP-11899392" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10254744-1-DP-11143219" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-jadot-clos-de-la-roche-gc-1x75cl-1023437010989906" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1996-mugneret-gibourg-clos-vougeot-gc-1x75cl-hub-VS10234482-1-DP-10990029" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1997-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234392-1-DP-10989930" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1997-grivot-richebourg-gc-1x75cl-hub-VS10249890-1-DP-11114697" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1997-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10253720-1-DP-11136183" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10253634-1-DP-11136093" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-arnoux-echezeaux-gc-1x75cl-hub-VS10253635-1-DP-11136094" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-arnoux-vosne-romanee-1er-suchots-1x75cl-hub-VS10253638-1-DP-11136097" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234382-1-DP-10989918" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234393-1-DP-10989931" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-fourrier-griotte-chambertin-gc-vv-1x75cl-1025368813604139" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-grivot-echezeaux-gc-1x75cl-1023459810990172" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-mugneret-gibourg-echezeaux-gc-1x75cl-1023459910990173" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-mugneret-gibourg-ruchottes-chambertin-gc-1x75cl-hub-VS10253709-1-DP-11136172" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-mugnier-chambolle-musigny-1er-les-fuees-1x75cl-hub-VS10234305-1-DP-10989840" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1998-rousseau-chambertin-gc-1x75cl-hub-VS10234508-1-DP-10990058" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-cathiard-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234678-1-DP-11766283" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234383-1-DP-10989920" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-fougeray-de-beauclair-bonnes-mares-gc-1x75cl-1023478310990396" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-hauts-doix-1x75cl-1052693713229518" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-sentiers-1x75cl-1052693813229519" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10253696-1-DP-11136159" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253700-1-DP-11136163" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-roumier-chambolle-musigny-1x75cl-1025371914146713" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-rousseau-chambertin-clos-de-beze-gc-1x75cl-1023431810989854" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2000-chauvenet-nuits-st-georges-12x75cl-hub-SE10234742-12-IB-10990426" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2000-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234505-1-DP-10990055" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10235641-1-DP-10999178" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-cathiard-vosne-romanee-1er-orveaux-1x75cl-hub-VS10234378-1-DP-10989914" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-drouhin-laroze-latricieres-chambertin-gc-1x75cl-hub-VS10253672-1-DP-11136131" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-clos-saint-jacques-vv-1x75cl-hub-VS10253679-1-DP-11136138" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023447310990019" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234431-1-DP-11136150" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693413229514" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-jj-confuron-nuits-st-georges-1er-chaboeufs-1x150cl-hub-VS10256189-1-DP-11150886" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-lamarche-clos-vougeot-gc-1x75cl-hub-VS10253702-1-DP-11136165" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-lamarche-echezeaux-gc-1x75cl-hub-VS10253703-1-DP-11136166" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-mugneret-gibourg-vosne-romanee-1x75cl-hub-VS10253710-1-DP-11136173" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-mugnier-chambolle-musigny-1x75cl-hub-VS10253712-1-DP-11136175" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-ponsot-clos-de-la-roche-gc-vv-1x75cl-hub-VS10234311-1-DP-10989847" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-rouget-vosne-romanee-1x75cl-hub-VS10253718-1-DP-11136181" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2001-rousseau-ruchottes-chambertin-gc-clos-des-ruchottes-1x75cl-hub-VS10234284-1-DP-10989752" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-gerard-mugneret-echezeaux-gc-1x75cl-hub-VS10234322-1-DP-10989858" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1036037913229515" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2002-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253699-1-DP-11136162" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-engel-clos-vougeot-gc-1x75cl-hub-VS10234400-1-DP-10989938" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-fourrier-morey-st-denis-clos-solon-vv-1x75cl-hub-VS10253689-1-DP-11136152" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-fourrier-vougeot-1er-les-petits-vougeots-vv-1x75cl-hub-VS10234404-1-DP-10989942" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-barthod-chambolle-musigny-1x75cl-1044223412529634" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-mugneret-gibourg-nuits-st-georges-1er-vignes-rondes-1x75cl-hub-VS10253708-1-DP-11136171" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10453437-1-DP-12619508" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2004-rousseau-charmes-chambertin-gc-1x75cl-hub-VS10234282-1-DP-10989750" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-arlaud-morey-st-denis-1er-les-millandes-1x75cl-hub-VS10442231-1-DP-12529631" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-dominique-mugneret-nuits-st-georges-1er-boudots-1x75cl-1031140911452786" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234287-1-DP-10989755" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-groffier-bonnes-mares-gc-1x75cl-1052693213229512" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-roumier-chambolle-musigny-1x75cl-1023454314146809" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2005-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234591-1-DP-10990161" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-dujac-bonnes-mares-gc-1x75cl-hub-VS10234616-1-DP-10990190" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-groffier-bonnes-mares-gc-1x75cl-1052693313229513" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693613229517" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-louis-boillot-nuits-st-georges-1er-les-pruliers-12x75cl-hub-SE10234949-12-IB-10990612" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234548-1-DP-10990109" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1x75cl-hub-VS10234540-1-DP-10990094" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-dugat-py-gevrey-chambertin-1er-petite-chapelle-1x75cl-hub-VS10234611-1-DP-10990185" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-dujac-clos-de-la-roche-gc-1x75cl-hub-VS10442247-1-DP-12529647" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-dujac-gevrey-chambertin-1er-aux-combottes-1x75cl-hub-VS10442248-1-DP-12529648" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10253680-1-DP-11136140" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234583-1-DP-10990147" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-arnoux-nuits-st-georges-1er-les-proces-1x75cl-hub-VS10234572-1-DP-10990135" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-1044223812529638" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-dujac-bonnes-mares-gc-1x75cl-hub-VS10234617-1-DP-10990191" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-dujac-clos-st-denis-gc-1x75cl-hub-VS10234626-1-DP-10990200" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311393-1-DP-11452770" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-meo-camuzet-nuits-saint-georges-1er-boudots-1x75cl-hub-VS10249893-1-DP-11114700" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-SE10234497-1-DP-10990679" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-chambertin-gc-1x75cl-hub-SE10234996-1-DP-10990680" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-SE10234998-1-DP-10990682" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-lavaux-st-jacques-1x75cl-hub-SE10234999-1-DP-10990683" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-les-cazetiers-1x75cl-hub-SE10235000-1-DP-10990684" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-arnoux-lachaux-vosne-romanee-les-hautes-maizieres-1x75cl-hub-VS10442233-1-DP-12529633" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-confuron-cotetidot-chambolle-musigny-1x75cl-hub-VS10442240-1-DP-12529640" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-dujac-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234643-1-DP-10990217" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-lamarche-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10241257-1-DP-11062168" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-rouget-echezeaux-gc-1x75cl-hub-VS10234568-1-DP-10990131" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234584-1-DP-10990148" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234563-1-DP-10990162" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-barthod-chambolle-musigny-1x75cl-1023445711076573" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-bertheau-chambolle-musigny-1er-6x75cl-1023469710990285" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-bichot-vosne-romanee-1er-les-malconsorts-clos-frantin-1x75cl-hub-SE10234768-1-DP-10990377" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-comte-de-vogue-musigny-gc-cuvee-vv-1x150cl-hub-VS10234567-1-DP-10990130" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-domaine-fourrier-gevrey-chambertin-vieille-vigne-6x75cl-hub-SE10234784-6-IB-10990397" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-jadot-nuits-st-georges-1er-les-boudots-1x75cl-hub-SE10235080-1-DP-10990829" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-roumier-chambolle-musigny-1x75cl-1023449114146817" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-roumier-morey-st-denis-1er-clos-de-la-bussiere-3x75cl-hub-SE10234592-3-DP-12575077" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-rousseau-chambertin-gc-1x75cl-hub-VS10234280-1-DP-10989748" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-bachelet-charmes-chambertin-gc-vv-1x75cl-1052692813229508" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-jadot-chambertin-clos-de-beze-gc-1x75cl-hub-SE10235077-1-DP-12141816" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-jouan-morey-st-denis-1er-clos-sorbe-1x75cl-hub-SE10235083-1-DP-10990838" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-perrot-minot-nuits-st-georges-1er-la-richemone-1x75cl-1023475810990361" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rossignol-trapet-chapelle-chambertin-gc-6x75cl-hub-SE10234990-6-IB-10990669" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234585-1-DP-10990149" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-VS10234279-1-DP-10989747" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rousseau-chambertin-gc-1x75cl-hub-VS10234281-1-DP-10989749" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10234283-1-DP-10989751" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-1023457113231504" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-bichot-clos-de-la-roche-gc-6x75cl-hub-SE10234766-6-IB-10990375" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-ch-de-la-tour-clos-vougeot-gc-vv-1x75cl-1059211313837748" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-dujac-bonnes-mares-gc-1x75cl-hub-VS10234620-1-DP-10990194" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-dujac-clos-st-denis-gc-1x75cl-hub-VS10234629-1-DP-10990203" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-j-j-l-trapet-chambertin-gc-1x150cl-hub-SE10234802-1-IB-10990416" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-mugnier-chambolle-musigny-3x75cl-hub-VS10234520-3-DP-10990070" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-odoul-coquard-charmes-chambertin-gc-1x75cl-1023484910990479" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-serafin-charmes-chambertin-gc-1x75cl-hub-SE10235030-1-DP-10990736" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-taupenot-merme-charmes-chambertin-gc-1x75cl-hub-SE10235033-1-DP-10990741" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235035-1-DP-10990743" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-dujac-bonnes-mares-gc-1x75cl-hub-VS10234621-1-DP-10990195" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-heresztyn-mazzini-gevrey-chambertin-1er-les-goulots-1x75cl-hub-SE10234797-1-DP-10990411" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-hudelot-baillet-chambolle-musigny-vv-1x75cl-1023488610990530" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-hub-SE10234804-1-DP-10990418" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234547-1-DP-10990108" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234593-1-DP-10990166" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-hub-SE10234749-1-DP-10990348" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-6x75cl-hub-SE10234749-6-IB-10990347" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-1x75cl-1023472914109953" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-6x75cl-hub-SE10234729-6-IB-10990321" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-dujac-bonnes-mares-gc-1x75cl-hub-VS10234622-1-DP-10990196" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311394-1-DP-11452771" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260613706477" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-hub-SE10234837-1-IB-10990466" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-1023483713935922" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234800-1-DP-10990414" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-6x75cl-hub-SE10234800-6-IB-10990515" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-1er-la-riotte-1x150cl-hub-SE10234879-1-IB-10990521" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-tres-girard-1x75cl-1023487614278667" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-tres-girard-6x75cl-1023487610990518" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-joliet-fixin-1er-clos-de-la-perriere-1x75cl-hub-VS10442265-1-DP-12529666" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234947-6-IB-10990610" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-roty-gevrey-chambertin-1er-fontenys-1x75cl-hub-SE10234993-1-DP-10990673" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-roty-marsannay-champs-st-etienne-1x75cl-1023499410990676" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-1x75cl-1023481113935921" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-6x75cl-1023481110990429" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-dujac-bonnes-mares-gc-1x75cl-hub-VS10234623-1-DP-10990197" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260713706478" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-gerard-julien-nuits-st-georges-1x75cl-1023478812296579" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-heresztyn-mazzini-gevrey-chambertin-1er-champonnets-6x75cl-hub-SE10234796-6-IB-10990410" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234948-6-IB-10990611" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-michelot-nuits-st-georges-1er-les-saint-georges-1x75cl-hub-SE10234840-1-DP-10990470" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-mugnier-chambolle-musigny-3x75cl-hub-VS10234523-3-DP-10990073" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234595-1-IB-10990169" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10234565-6-IB-10990811" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234702-6-IB-10990290" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234740-1-DP-10990339" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-dujac-bonnes-mares-gc-1x75cl-hub-VS10234624-1-DP-10990198" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-dujac-clos-st-denis-gc-1x75cl-1023463310990207" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-felettig-chambolle-musigny-1er-1x75cl-1023563310999166" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311379-1-DP-11452756" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260813706479" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261213706483" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234794-12-IB-10990451" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234794-1-DP-10990408" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234874-1-DP-10990516" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-la-riotte-6x75cl-hub-SE10234880-6-IB-10990522" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-les-chaffots-6x75cl-hub-SE10234884-6-IB-10990528" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-12x75cl-1023488910990533" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-1023488913562066" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-1er-chaignots-1x75cl-hub-SE10234843-1-DP-10990473" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-mugneret-gibourg-vosne-romanee-6x75cl-hub-SE10234845-6-IB-10990475" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-chambolle-musigny-1er-la-combe-d-orveau-6x75cl-hub-SE10235068-6-IB-10990808" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-charmes-chambertin-gc-6x75cl-1023506910990810" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235036-1-DP-10990746" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235036-6-IB-10990812" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-mazoyeres-chambertin-gc-1x75cl-hub-VS10234655-1-DP-10990229" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234703-1-DP-10990750" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234703-6-IB-10990291" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1er-la-riotte-1x75cl-hub-SE10234705-1-DP-10990754" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234741-1-DP-10990341" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234741-6-IB-10990365" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-dujac-gevrey-chambertin-1er-combottes-1x75cl-hub-VS10234604-1-DP-10990178" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260913706480" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261313706484" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-12x75cl-hub-SE10234824-12-IB-10990449" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-1x75cl-hub-SE10234824-1-DP-10990450" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234795-12-IB-10990452" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234795-1-DP-10990409" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235037-1-DP-10990747" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235037-6-IB-10990813" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234704-1-DP-10990752" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234704-6-IB-10990292" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234760-1-DP-10990368" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234760-6-IB-10990366" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-dujac-morey-st-denis-1x75cl-1059028313812197" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-6x75cl-hub-SE10234786-6-IB-10990399" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-1023472413562086" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-perrot-minot-nuits-st-georges-les-murgers-des-cras-1x75cl-1023496310990630" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-rossignol-trapet-gevrey-chambertin-vv-1x75cl-1058262013706492" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-claire-naudin-hautes-cotes-de-nuits-blanc-clematis-vitalba-1x75cl-1059211513837759" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10234787-1-IB-10990400" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-rousseau-chambertin-gc-1x75cl-hub-VS10234606-1-DP-10990180" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-claire-naudin-cote-de-nuits-villages-viola-odorata-1x75cl-hub-SE10236311-1-DP-11002909" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023630211002894" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-1x75cl-1023630113554586" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-6x75cl-1023630111002891" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-naudin-ferrand-cote-de-nuits-villages-1x75cl-hub-SE10236310-1-DP-12617783" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-12x75cl-hub-SE10236309-12-IB-11002907" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-hub-SE10236309-1-DP-11661738" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1025823011162210" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-vv-1x75cl-hub-SE10258229-1-DP-11162209" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-machard-de-gramont-nuits-st-georges-en-la-perriere-noblot-1x75cl-1059749313917072" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-machard-de-gramont-nuits-st-georges-en-la-perriere-noblot-6x75cl-1059749314271362" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235026-1-DP-10990732" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-saumaize-michelin-st-veran-1x75cl-hub-SE10235028-1-DP-10990734" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-12x75cl-hub-SE10235027-12-IB-10990806" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235027-1-DP-10990733" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-julien-guillot-pouilly-fuisse-1x75cl-hub-SE10235636-1-DP-10999169" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-12x75cl-hub-SE10235025-12-IB-10990803" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-1x75cl-hub-SE10235025-1-DP-10990730" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-12x75cl-hub-SE10235066-12-IB-10990804" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023506613562110" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023940113264654" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-6x75cl-1023940111037214" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-mugneret-gibourg-bourgogne-rouge-1x75cl-hub-VS10234515-1-DP-10990065" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2008-rp-bouley-bourgogne-rouge-1x75cl-hub-SE10311407-1-DP-11543295" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-roumier-bourgogne-rouge-1x75cl-1032903311452783" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-barthod-bourgogne-rouge-1x75cl-1031138111452758" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-confuron-gindre-bourgogne-aligote-1x75cl-hub-SE10234728-1-DP-10990319" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-giroud-bourgogne-rouge-1x75cl-hub-SE10234791-1-DP-10990404" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-1x75cl-hub-SE10234945-1-DP-10990605" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-6x75cl-hub-SE10234945-6-IB-10990604" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-dom-chartron-mercurey-vv-1x75cl-hub-SE10242126-1-DP-10999161" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-carquelin-1x75cl-hub-SE10235087-1-DP-10990843" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-coeur-de-terroirs-vv-3x150cl-hub-SE10235088-3-IB-10990845" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-arnoux-lachaux-bourgogne-rouge-pinot-fin-1x150cl-hub-SE10234519-1-DP-11250082" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-hubert-lignier-bourgogne-rouge-grand-chaliot-1x75cl-hub-SE10234798-1-DP-10990412" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-lafarge-bourgogne-aligote-raisins-dores-1x75cl-1023494410990603" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-1x75cl-hub-SE10234946-1-DP-10990848" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-6x75cl-hub-SE10234946-6-IB-10990609" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-coudert-fleurie-clos-de-la-roilette-1x75cl-hub-SE10234730-1-DP-10990322" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-12x75cl-hub-SE10234897-12-IB-10990545" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-1x75cl-hub-SE10234897-1-DP-12085551" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-bernard-moreau-bourgogne-blanc-1x75cl-hub-SE10234762-1-DP-10990369" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-les-horees-bourgogne-aligote-en-coulezain-1x75cl-1062199614247092" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-1x75cl-hub-SE10236304-1-DP-11256331" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-6x75cl-hub-SE10236304-6-IB-11002897" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-1x75cl-hub-SE10258232-1-DP-11868882" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-6x75cl-hub-SE10258232-6-IB-11162212" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-12x75cl-hub-SE10239399-12-IB-11037206" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-1x75cl-hub-SE10239399-1-DP-11661653" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-cave-de-buxy-bourgogne-blanc-cote-chalonnaise-buissonnier-1x75cl-hub-SE10400305-1-DP-12085677" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1978-j-l-chave-hermitage-4x75cl-hub-VS10234292-4-DP-10989826" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1981-krug-champagne-vintage-brut-1x150cl-hub-VS10234296-1-DP-10989830" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2000-j-l-chave-hermitage-blanc-1x75cl-hub-VS10234612-1-DP-10990186" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-j-l-chave-hermitage-rouge-1x75cl-1023429410989828" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2003-thierry-allemand-cornas-1x75cl-hub-VS10442230-1-DP-12529630" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2006-le-soula-blanc-cotes-catalanes-1x75cl-1052692914176456" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-grange-des-peres-vdp-herault-rouge-1x75cl-hub-VS10442293-1-DP-12529696" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234470-1-DP-10990015" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234472-1-DP-10990017" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-loratoire-saint-jean-daureilhan-1x75cl-1059402613889157" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/nv-gardet-champagne-charles-gardet-blanc-de-blancs-prestige-1x75cl-hub-SE10400304-1-DP-12085676" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/nv-gardet-champagne-brut-tradition-1x75cl-hub-SE10400302-1-DP-12085667" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/nv-ployez-jacquemart-extra-quality-brut-champagne-1x37-5cl-1059749214271361" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/nv-ployez-jacquemart-extra-quality-brut-champagne-1x75cl-1059749113917070" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/nv-ployez-jacquemart-extra-quality-brut-champagne-6x75cl-1059749114271360" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-donnhoff-niederhauser-hermannshohle-auslese-goldkapsel-1x375cl-hub-SE10234736-1-DP-10990332" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2009-e-pira-e-figli-chiara-boschis-barolo-cannubi-1x75cl-1052693913229520" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-terravin-marlborough-pinot-noir-eaton-family-vineyard-1x75cl-hub-SE10235039-1-DP-10990755" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1934-leacock-boal-madeira-1x75cl-1023509110990849" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2017-luis-seabra-douro-white-blend-xisto-cru-branco-1x75cl-1023495310990616" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2022-lautarul-pinot-noir-1x75cl-hub-SE10378389-1-DP-11877757" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2007-cvne-contino-rioja-reserva-1x75cl-1058262213706494" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/1999-calera-mt-harlan-pinot-noir-reed-vineyard-1x75cl-1023631711002989" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x150cl-hub-SE10234870-1-DP-10990508" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2010-rhys-santa-cruz-mountains-syrah-horseshoe-vineyard-1x75cl-hub-SE10234983-1-DP-10990660" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234909-1-DP-10990557" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2011-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234984-1-DP-10990662" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234910-1-DP-10990559" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234919-1-DP-10990573" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234917-1-DP-10990571" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234974-1-DP-10990646" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-12x75cl-hub-SE10234981-12-IB-10990772" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234981-1-DP-11074383" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234985-1-DP-10990663" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-gatekeepers-1x75cl-hub-SE10234770-1-DP-10990379" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-12x75cl-hub-SE10234753-12-IB-10990353" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-1x75cl-hub-SE10234753-1-DP-10990380" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-12x75cl-hub-SE10234866-12-IB-10990688" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-1x75cl-hub-SE10234866-1-DP-10990501" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-12x75cl-hub-SE10234911-12-IB-10990693" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234911-1-DP-10990561" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234914-1-DP-10990567" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234920-1-DP-10990574" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x150cl-hub-SE10234916-1-DP-10990570" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234918-1-DP-10990572" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-1023493310990716" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234975-1-DP-10990647" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234930-1-DP-10990586" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234986-1-DP-10990664" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234709-12-IB-10990297" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234709-1-DP-10990758" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10235040-1-DP-10990761" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-lutum-sonoma-coast-chardonnay-gaps-crown-vineyard-1x75cl-hub-VS10234299-1-DP-10989833" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-neely-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-hollys-cuvee-1x75cl-hub-SE10234847-1-DP-10990477" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-chardonnay-1x75cl-hub-SE10234869-1-DP-10990507" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-IB-10990695" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-DP-10990563" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234915-1-DP-10990569" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234978-1-DP-10990652" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-chardonnay-alpine-vineyard-1x75cl-hub-SE10234923-1-DP-10990577" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x150cl-hub-SE10234931-1-DP-10990587" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x50cl-hub-SE10234932-1-DP-10990588" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234934-1-DP-10990591" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x150cl-hub-SE10234972-1-DP-10990643" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234976-1-DP-10990648" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x150cl-1023497911785659" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x50cl-hub-SE10234980-1-DP-10990655" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-1023498210990773" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234982-1-DP-10990659" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-6x150cl-1023497911785658" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234710-12-IB-10990298" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234710-1-DP-10990760" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10234711-1-DP-10990763" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2015-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234935-1-DP-10990592" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-chardonnay-1x75cl-hub-SE10234867-1-DP-10990504" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-IB-10990690" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-DP-10990505" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-IB-10990696" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-DP-10990565" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234936-1-DP-10990595" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234977-1-DP-10990650" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2020-drew-family-cellars-mendocino-ridge-pinot-noir-faite-de-mer-farm-1x75cl-hub-SE10236314-1-DP-11002940" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-12x75cl-1059060713817067" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L492"/>
+  <dimension ref="A1:L465"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="15"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="13"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="12"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="255">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Hand Picked Burgundy
 The Vinery, Kirby Sigston, Northallerton, DL6 3RD, United Kingdom
 sales@hpb-wines.com
 +44 (0)1609 777650
 Wine List
-Last Updated: Fri, 12 Jun 2026 02:00:09
-# of Products: 490
+Last Updated: Mon, 17 Aug 2026 12:30:09
+# of Products: 463
 IB = In Bond. These wines have had no UK Duty or VAT paid on them. If purchased for storage in a bonded warehouses or for export then no UK Duty or VAT will be payable, but if delivered to a UK address both UK Duty and VAT will be added to the prices shown.
 DP = Duty Paid. VAT will be added to the prices shown (except when directly exported).
 MS = Margin Scheme. These wines are offered under the VAT margin scheme for second-hand goods. The prices include UK Duty &amp; VAT, but this is not reclaimable, even on export.</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
@@ -2818,18407 +2740,17384 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="3">
         <v>8</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s" s="3">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D5" t="s" s="4">
         <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="3">
         <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="s" s="3">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D6" t="s" s="4">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="3">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="s" s="3">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="3">
         <v>2020</v>
       </c>
       <c r="D7" t="s" s="4">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="s" s="3">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="3">
         <v>2020</v>
       </c>
       <c r="D8" t="s" s="4">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J8" t="s">
         <v>37</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="3">
         <v>2020</v>
       </c>
       <c r="D9" t="s" s="4">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="s" s="3">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D10" t="s" s="4">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="s" s="3">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="3">
         <v>2021</v>
       </c>
       <c r="D11" t="s" s="4">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="s" s="3">
-        <v>45</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="3">
         <v>2021</v>
       </c>
       <c r="D12" t="s" s="4">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
         <v>47</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="s" s="3">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="3">
         <v>2021</v>
       </c>
       <c r="D13" t="s" s="4">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="3">
+        <v>9</v>
+      </c>
+      <c r="J13" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="s" s="3">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="3">
         <v>2021</v>
       </c>
       <c r="D14" t="s" s="4">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s" s="3">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="3">
         <v>2021</v>
       </c>
       <c r="D15" t="s" s="4">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="3">
         <v>2021</v>
       </c>
       <c r="D16" t="s" s="4">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>53</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="3">
         <v>2021</v>
       </c>
       <c r="D17" t="s" s="4">
         <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J17" t="s">
         <v>55</v>
       </c>
       <c r="K17"/>
       <c r="L17" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="3">
         <v>2021</v>
       </c>
       <c r="D18" t="s" s="4">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s" s="3">
-        <v>29</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="3">
         <v>2021</v>
       </c>
       <c r="D19" t="s" s="4">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G19" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J19" t="s">
         <v>58</v>
       </c>
       <c r="K19"/>
       <c r="L19" t="s" s="3">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="3">
         <v>2021</v>
       </c>
       <c r="D20" t="s" s="4">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="3">
         <v>8</v>
       </c>
       <c r="J20" t="s">
         <v>60</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s" s="3">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="C21" s="3">
-        <v>2021</v>
+        <v>1976</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G21" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H21" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="K21"/>
+        <v>65</v>
+      </c>
+      <c r="K21" t="s">
+        <v>66</v>
+      </c>
       <c r="L21" t="s" s="3">
-        <v>63</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C22" s="3">
-        <v>1976</v>
+        <v>1990</v>
       </c>
       <c r="D22" t="s" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E22" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L22" t="s" s="3">
-        <v>29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>12</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C23" s="3">
         <v>1990</v>
       </c>
       <c r="D23" t="s" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
       <c r="J23" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="K23"/>
       <c r="L23" t="s" s="3">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C24" s="3">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E24" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
       <c r="J24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s" s="3">
-        <v>74</v>
+        <v>34</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C25" s="3">
         <v>1993</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H25" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
       <c r="J25" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="K25"/>
+        <v>77</v>
+      </c>
+      <c r="K25" t="s">
+        <v>56</v>
+      </c>
       <c r="L25" t="s" s="3">
-        <v>29</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="3">
+        <v>1995</v>
+      </c>
+      <c r="D26" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="E26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
       <c r="J26" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="K26"/>
       <c r="L26" t="s" s="3">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C27" s="3">
         <v>1995</v>
       </c>
       <c r="D27" t="s" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E27" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J27" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="K27"/>
+        <v>82</v>
+      </c>
+      <c r="K27" t="s">
+        <v>83</v>
+      </c>
       <c r="L27" t="s" s="3">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C28" s="3">
         <v>1995</v>
       </c>
       <c r="D28" t="s" s="4">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F28" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J28" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K28" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L28" t="s" s="3">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>12</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C29" s="3">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D29" t="s" s="4">
+        <v>81</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" s="3">
+        <v>6</v>
+      </c>
+      <c r="J29" t="s">
         <v>86</v>
       </c>
-      <c r="E29" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29" t="s" s="3">
         <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C30" s="3">
         <v>1996</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s" s="3">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C31" s="3">
         <v>1996</v>
       </c>
       <c r="D31" t="s" s="4">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="E31" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H31" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="3">
         <v>3</v>
       </c>
       <c r="J31" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="K31"/>
+        <v>92</v>
+      </c>
+      <c r="K31" t="s">
+        <v>47</v>
+      </c>
       <c r="L31" t="s" s="3">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C32" s="3">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="D32" t="s" s="4">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="3">
         <v>3</v>
       </c>
       <c r="J32" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="K32"/>
       <c r="L32" t="s" s="3">
-        <v>71</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C33" s="3">
         <v>1999</v>
       </c>
       <c r="D33" t="s" s="4">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E33" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J33" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="K33"/>
+        <v>96</v>
+      </c>
+      <c r="K33" t="s">
+        <v>51</v>
+      </c>
       <c r="L33" t="s" s="3">
-        <v>81</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C34" s="3">
         <v>1999</v>
       </c>
       <c r="D34" t="s" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J34" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="K34" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="L34" t="s" s="3">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C35" s="3">
         <v>1999</v>
       </c>
       <c r="D35" t="s" s="4">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="E35" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J35" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="K35" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="L35" t="s" s="3">
-        <v>101</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C36" s="3">
         <v>1999</v>
       </c>
       <c r="D36" t="s" s="4">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="E36" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="3">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J36" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="K36"/>
       <c r="L36" t="s" s="3">
-        <v>35</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C37" s="3">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="D37" t="s" s="4">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G37" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
       <c r="J37" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="K37"/>
+        <v>37</v>
+      </c>
+      <c r="K37" t="s">
+        <v>106</v>
+      </c>
       <c r="L37" t="s" s="3">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C38" s="3">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D38" t="s" s="4">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E38" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J38" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="K38"/>
       <c r="L38" t="s" s="3">
-        <v>108</v>
+        <v>89</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C39" s="3">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="E39" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J39" t="s">
+        <v>96</v>
+      </c>
+      <c r="K39" t="s">
+        <v>47</v>
+      </c>
+      <c r="L39" t="s" s="3">
         <v>110</v>
-      </c>
-[...2 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C40" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="E40" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J40" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="K40" t="s">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="L40" t="s" s="3">
-        <v>111</v>
+        <v>73</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C41" s="3">
         <v>2005</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E41" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F41" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J41" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="K41"/>
+        <v>92</v>
+      </c>
+      <c r="K41" t="s">
+        <v>94</v>
+      </c>
       <c r="L41" t="s" s="3">
-        <v>29</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C42" s="3">
         <v>2005</v>
       </c>
       <c r="D42" t="s" s="4">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J42" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="K42"/>
       <c r="L42" t="s" s="3">
-        <v>74</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C43" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F43" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="G43" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H43" t="s">
         <v>18</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
       <c r="J43" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="K43"/>
       <c r="L43" t="s" s="3">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>12</v>
       </c>
       <c r="B44" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C44" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D44" t="s" s="4">
         <v>119</v>
       </c>
       <c r="E44" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H44" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K44"/>
       <c r="L44" t="s" s="3">
         <v>121</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C45" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E45" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F45" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G45" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>18</v>
       </c>
       <c r="I45" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J45" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
       <c r="K45"/>
       <c r="L45" t="s" s="3">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>12</v>
       </c>
       <c r="B46" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C46" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D46" t="s" s="4">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E46" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H46" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J46" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s" s="3">
-        <v>124</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C47" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D47" t="s" s="4">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E47" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H47" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="K47"/>
+        <v>109</v>
+      </c>
+      <c r="K47" t="s">
+        <v>117</v>
+      </c>
       <c r="L47" t="s" s="3">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C48" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E48" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48" t="s">
         <v>18</v>
       </c>
       <c r="I48" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J48" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="K48"/>
+        <v>128</v>
+      </c>
+      <c r="K48" t="s">
+        <v>129</v>
+      </c>
       <c r="L48" t="s" s="3">
-        <v>29</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C49" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E49" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>18</v>
       </c>
       <c r="I49" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J49" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="K49"/>
       <c r="L49" t="s" s="3">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C50" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E50" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H50" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="K50"/>
       <c r="L50" t="s" s="3">
-        <v>131</v>
+        <v>97</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C51" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="E51" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F51" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G51" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>18</v>
       </c>
       <c r="I51" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J51" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K51"/>
       <c r="L51" t="s" s="3">
-        <v>131</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C52" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F52" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G52" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H52" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="K52"/>
       <c r="L52" t="s" s="3">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C53" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F53" t="s">
         <v>16</v>
       </c>
       <c r="G53" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H53" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J53" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="K53"/>
       <c r="L53" t="s" s="3">
-        <v>138</v>
+        <v>34</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C54" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E54" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>16</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J54" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K54"/>
       <c r="L54" t="s" s="3">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C55" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E55" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55" t="s">
         <v>18</v>
       </c>
       <c r="I55" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J55" t="s">
-        <v>143</v>
+        <v>72</v>
       </c>
       <c r="K55"/>
       <c r="L55" t="s" s="3">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C56" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E56" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F56" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G56" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H56" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="K56"/>
       <c r="L56" t="s" s="3">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C57" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E57" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>18</v>
       </c>
       <c r="I57" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J57" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="K57"/>
       <c r="L57" t="s" s="3">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C58" s="3">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E58" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F58" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G58" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J58" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="K58"/>
       <c r="L58" t="s" s="3">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C59" s="3">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="D59" t="s" s="4">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E59" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F59" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G59" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H59" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J59" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="K59"/>
       <c r="L59" t="s" s="3">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C60" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E60" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K60"/>
       <c r="L60" t="s" s="3">
-        <v>29</v>
+        <v>152</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C61" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
       <c r="G61" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H61" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="3">
         <v>2</v>
       </c>
       <c r="J61" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="K61"/>
+        <v>156</v>
+      </c>
+      <c r="K61" t="s">
+        <v>157</v>
+      </c>
       <c r="L61" t="s" s="3">
-        <v>81</v>
+        <v>143</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C62" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G62" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H62" t="s">
         <v>18</v>
       </c>
       <c r="I62" s="3">
         <v>2</v>
       </c>
       <c r="J62" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="K62"/>
       <c r="L62" t="s" s="3">
-        <v>158</v>
+        <v>34</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C63" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H63" t="s">
         <v>18</v>
       </c>
       <c r="I63" s="3">
         <v>5</v>
       </c>
       <c r="J63" t="s">
-        <v>73</v>
+        <v>160</v>
       </c>
       <c r="K63"/>
       <c r="L63" t="s" s="3">
-        <v>101</v>
+        <v>34</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C64" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E64" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F64" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G64" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H64" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J64" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s" s="3">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C65" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E65" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>16</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>18</v>
       </c>
       <c r="I65" s="3">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J65" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="K65"/>
       <c r="L65" t="s" s="3">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C66" s="3">
         <v>2015</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E66" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F66" t="s">
         <v>16</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>18</v>
       </c>
       <c r="I66" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J66" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s" s="3">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C67" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E67" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F67" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G67" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H67" t="s">
         <v>18</v>
       </c>
       <c r="I67" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>88</v>
+        <v>169</v>
       </c>
       <c r="K67"/>
       <c r="L67" t="s" s="3">
-        <v>167</v>
+        <v>34</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C68" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D68" t="s" s="4">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="E68" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F68" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G68" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H68" t="s">
         <v>18</v>
       </c>
       <c r="I68" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J68" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s" s="3">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>12</v>
       </c>
       <c r="B69" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C69" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="E69" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F69" t="s">
         <v>16</v>
       </c>
       <c r="G69" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H69" t="s">
         <v>18</v>
       </c>
       <c r="I69" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J69" t="s">
+        <v>149</v>
+      </c>
+      <c r="K69"/>
+      <c r="L69" t="s" s="3">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>12</v>
       </c>
       <c r="B70" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C70" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F70" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G70" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H70" t="s">
         <v>18</v>
       </c>
       <c r="I70" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J70" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s" s="3">
-        <v>29</v>
+        <v>152</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>12</v>
       </c>
       <c r="B71" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C71" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F71" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G71" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H71" t="s">
         <v>18</v>
       </c>
       <c r="I71" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J71" t="s">
-        <v>175</v>
+        <v>87</v>
       </c>
       <c r="K71"/>
       <c r="L71" t="s" s="3">
-        <v>29</v>
+        <v>152</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>12</v>
       </c>
       <c r="B72" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C72" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E72" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F72" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G72" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H72" t="s">
         <v>18</v>
       </c>
       <c r="I72" s="3">
         <v>2</v>
       </c>
       <c r="J72" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="K72"/>
       <c r="L72" t="s" s="3">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>12</v>
       </c>
       <c r="B73" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C73" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D73" t="s" s="4">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E73" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F73" t="s">
         <v>16</v>
       </c>
       <c r="G73" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H73" t="s">
         <v>18</v>
       </c>
       <c r="I73" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J73" t="s">
-        <v>179</v>
+        <v>45</v>
       </c>
       <c r="K73"/>
       <c r="L73" t="s" s="3">
-        <v>178</v>
+        <v>34</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>12</v>
       </c>
       <c r="B74" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C74" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E74" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J74" t="s">
-        <v>181</v>
+        <v>140</v>
       </c>
       <c r="K74"/>
       <c r="L74" t="s" s="3">
-        <v>182</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C75" s="3">
         <v>2016</v>
       </c>
       <c r="D75" t="s" s="4">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="E75" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F75" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G75" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>18</v>
       </c>
       <c r="I75" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J75" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="K75"/>
       <c r="L75" t="s" s="3">
-        <v>29</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C76" s="3">
         <v>2016</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E76" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F76" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G76" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H76" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J76" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="K76"/>
       <c r="L76" t="s" s="3">
-        <v>186</v>
+        <v>61</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C77" s="3">
         <v>2016</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="E77" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J77" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="K77"/>
       <c r="L77" t="s" s="3">
-        <v>186</v>
+        <v>31</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C78" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="E78" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>16</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J78" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="K78"/>
       <c r="L78" t="s" s="3">
-        <v>167</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C79" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="E79" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F79" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G79" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H79" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J79" t="s">
-        <v>88</v>
+        <v>160</v>
       </c>
       <c r="K79"/>
       <c r="L79" t="s" s="3">
-        <v>167</v>
+        <v>143</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>12</v>
       </c>
       <c r="B80" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C80" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F80" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G80" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H80" t="s">
         <v>18</v>
       </c>
       <c r="I80" s="3">
         <v>2</v>
       </c>
       <c r="J80" t="s">
-        <v>188</v>
+        <v>47</v>
       </c>
       <c r="K80"/>
       <c r="L80" t="s" s="3">
-        <v>189</v>
+        <v>143</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>12</v>
       </c>
       <c r="B81" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C81" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E81" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H81" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J81" t="s">
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="K81"/>
       <c r="L81" t="s" s="3">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C82" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
       <c r="G82" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H82" t="s">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="I82" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J82" t="s">
-        <v>153</v>
+        <v>79</v>
       </c>
       <c r="K82"/>
       <c r="L82" t="s" s="3">
-        <v>192</v>
+        <v>34</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>12</v>
       </c>
       <c r="B83" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C83" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E83" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>18</v>
       </c>
       <c r="I83" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J83" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
       <c r="K83"/>
       <c r="L83" t="s" s="3">
-        <v>151</v>
+        <v>193</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>12</v>
       </c>
       <c r="B84" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C84" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="E84" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>18</v>
       </c>
       <c r="I84" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J84" t="s">
         <v>195</v>
       </c>
       <c r="K84"/>
       <c r="L84" t="s" s="3">
-        <v>63</v>
+        <v>34</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>12</v>
       </c>
       <c r="B85" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C85" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D85" t="s" s="4">
         <v>196</v>
       </c>
       <c r="E85" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J85" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="K85"/>
       <c r="L85" t="s" s="3">
-        <v>35</v>
+        <v>198</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C86" s="3">
         <v>2017</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F86" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G86" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H86" t="s">
         <v>18</v>
       </c>
       <c r="I86" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J86" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="K86"/>
       <c r="L86" t="s" s="3">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>12</v>
       </c>
       <c r="B87" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C87" s="3">
         <v>2017</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G87" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H87" t="s">
         <v>18</v>
       </c>
       <c r="I87" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J87" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="K87"/>
       <c r="L87" t="s" s="3">
-        <v>202</v>
+        <v>34</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>12</v>
       </c>
       <c r="B88" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C88" s="3">
         <v>2017</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>203</v>
+        <v>176</v>
       </c>
       <c r="E88" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="H88" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J88" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="K88"/>
       <c r="L88" t="s" s="3">
-        <v>158</v>
+        <v>34</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>12</v>
       </c>
       <c r="B89" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C89" s="3">
         <v>2017</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>203</v>
+        <v>178</v>
       </c>
       <c r="E89" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F89" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G89" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H89" t="s">
         <v>18</v>
       </c>
       <c r="I89" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J89" t="s">
-        <v>49</v>
+        <v>179</v>
       </c>
       <c r="K89"/>
       <c r="L89" t="s" s="3">
-        <v>158</v>
+        <v>189</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>12</v>
       </c>
       <c r="B90" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C90" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>16</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>18</v>
       </c>
       <c r="I90" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J90" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="K90"/>
+        <v>202</v>
+      </c>
+      <c r="K90" t="s">
+        <v>142</v>
+      </c>
       <c r="L90" t="s" s="3">
-        <v>206</v>
+        <v>167</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>12</v>
       </c>
       <c r="B91" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C91" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D91" t="s" s="4">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
       <c r="G91" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H91" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="I91" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J91" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="K91"/>
       <c r="L91" t="s" s="3">
-        <v>29</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C92" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="E92" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F92" t="s">
         <v>16</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92" t="s">
         <v>18</v>
       </c>
       <c r="I92" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J92" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="K92"/>
       <c r="L92" t="s" s="3">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>12</v>
       </c>
       <c r="B93" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C93" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D93" t="s" s="4">
-        <v>211</v>
+        <v>145</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F93" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H93" t="s">
         <v>18</v>
       </c>
       <c r="I93" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J93" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="K93"/>
       <c r="L93" t="s" s="3">
-        <v>29</v>
+        <v>206</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>12</v>
       </c>
       <c r="B94" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C94" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D94" t="s" s="4">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="E94" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="H94" t="s">
         <v>18</v>
       </c>
       <c r="I94" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J94" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s" s="3">
-        <v>215</v>
+        <v>143</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>12</v>
       </c>
       <c r="B95" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C95" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>213</v>
+        <v>178</v>
       </c>
       <c r="E95" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F95" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G95" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H95" t="s">
         <v>18</v>
       </c>
       <c r="I95" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J95" t="s">
-        <v>216</v>
+        <v>179</v>
       </c>
       <c r="K95"/>
       <c r="L95" t="s" s="3">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C96" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F96" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G96" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H96" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J96" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="K96"/>
       <c r="L96" t="s" s="3">
-        <v>29</v>
+        <v>209</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>12</v>
       </c>
       <c r="B97" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C97" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F97" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G97" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H97" t="s">
         <v>18</v>
       </c>
       <c r="I97" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J97" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="K97"/>
       <c r="L97" t="s" s="3">
-        <v>29</v>
+        <v>115</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>12</v>
       </c>
       <c r="B98" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C98" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="E98" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F98" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H98" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J98" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s" s="3">
-        <v>206</v>
+        <v>31</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>12</v>
       </c>
       <c r="B99" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C99" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="H99" t="s">
         <v>18</v>
       </c>
       <c r="I99" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J99" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="K99"/>
       <c r="L99" t="s" s="3">
-        <v>182</v>
+        <v>31</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>12</v>
       </c>
       <c r="B100" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C100" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="H100" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J100" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s" s="3">
-        <v>221</v>
+        <v>214</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C101" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>160</v>
+        <v>215</v>
       </c>
       <c r="E101" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G101" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H101" t="s">
         <v>18</v>
       </c>
       <c r="I101" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J101" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="K101"/>
       <c r="L101" t="s" s="3">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>12</v>
       </c>
       <c r="B102" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C102" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>160</v>
+        <v>215</v>
       </c>
       <c r="E102" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G102" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H102" t="s">
         <v>18</v>
       </c>
       <c r="I102" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J102" t="s">
-        <v>224</v>
+        <v>154</v>
       </c>
       <c r="K102"/>
       <c r="L102" t="s" s="3">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>12</v>
       </c>
       <c r="B103" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C103" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>225</v>
+        <v>145</v>
       </c>
       <c r="E103" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="H103" t="s">
         <v>18</v>
       </c>
       <c r="I103" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J103" t="s">
-        <v>214</v>
+        <v>154</v>
       </c>
       <c r="K103"/>
       <c r="L103" t="s" s="3">
-        <v>158</v>
+        <v>34</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>12</v>
       </c>
       <c r="B104" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C104" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D104" t="s" s="4">
-        <v>193</v>
+        <v>145</v>
       </c>
       <c r="E104" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F104" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G104" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H104" t="s">
         <v>18</v>
       </c>
       <c r="I104" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J104" t="s">
-        <v>194</v>
+        <v>87</v>
       </c>
       <c r="K104"/>
       <c r="L104" t="s" s="3">
-        <v>226</v>
+        <v>34</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>12</v>
       </c>
       <c r="B105" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C105" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D105" t="s" s="4">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="E105" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F105" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G105" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H105" t="s">
         <v>18</v>
       </c>
       <c r="I105" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J105" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="K105"/>
       <c r="L105" t="s" s="3">
-        <v>226</v>
+        <v>219</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>12</v>
       </c>
       <c r="B106" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C106" s="3">
         <v>2019</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="E106" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F106" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G106" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H106" t="s">
         <v>18</v>
       </c>
       <c r="I106" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J106" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="K106"/>
       <c r="L106" t="s" s="3">
-        <v>35</v>
+        <v>219</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C107" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D107" t="s" s="4">
-        <v>228</v>
+        <v>183</v>
       </c>
       <c r="E107" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="H107" t="s">
         <v>18</v>
       </c>
       <c r="I107" s="3">
         <v>11</v>
       </c>
       <c r="J107" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s" s="3">
-        <v>35</v>
+        <v>221</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>12</v>
       </c>
       <c r="B108" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C108" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G108" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H108" t="s">
         <v>18</v>
       </c>
       <c r="I108" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J108" t="s">
-        <v>39</v>
+        <v>216</v>
       </c>
       <c r="K108"/>
       <c r="L108" t="s" s="3">
-        <v>158</v>
+        <v>222</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>12</v>
       </c>
       <c r="B109" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C109" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" t="s">
         <v>16</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="H109" t="s">
         <v>18</v>
       </c>
       <c r="I109" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J109" t="s">
-        <v>57</v>
+        <v>205</v>
       </c>
       <c r="K109"/>
       <c r="L109" t="s" s="3">
-        <v>231</v>
+        <v>222</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>12</v>
       </c>
       <c r="B110" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C110" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F110" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G110" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H110" t="s">
         <v>18</v>
       </c>
       <c r="I110" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J110" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s" s="3">
-        <v>202</v>
+        <v>225</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C111" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="H111" t="s">
         <v>18</v>
       </c>
       <c r="I111" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J111" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="K111"/>
       <c r="L111" t="s" s="3">
-        <v>202</v>
+        <v>25</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>12</v>
       </c>
       <c r="B112" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C112" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="E112" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F112" t="s">
         <v>16</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="H112" t="s">
         <v>18</v>
       </c>
       <c r="I112" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J112" t="s">
-        <v>169</v>
+        <v>227</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>12</v>
       </c>
       <c r="B113" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C113" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="E113" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F113" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G113" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H113" t="s">
         <v>18</v>
       </c>
       <c r="I113" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J113" t="s">
-        <v>88</v>
+        <v>228</v>
       </c>
       <c r="K113"/>
       <c r="L113" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>12</v>
       </c>
       <c r="B114" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C114" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G114" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H114" t="s">
         <v>18</v>
       </c>
       <c r="I114" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J114" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="K114"/>
       <c r="L114" t="s" s="3">
-        <v>235</v>
+        <v>204</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>12</v>
       </c>
       <c r="B115" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C115" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G115" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H115" t="s">
         <v>18</v>
       </c>
       <c r="I115" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J115" t="s">
-        <v>214</v>
+        <v>170</v>
       </c>
       <c r="K115"/>
       <c r="L115" t="s" s="3">
-        <v>235</v>
+        <v>204</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>12</v>
       </c>
       <c r="B116" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C116" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>197</v>
+        <v>230</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F116" t="s">
         <v>16</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="H116" t="s">
         <v>18</v>
       </c>
       <c r="I116" s="3">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J116" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="K116"/>
       <c r="L116" t="s" s="3">
-        <v>237</v>
+        <v>221</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>12</v>
       </c>
       <c r="B117" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C117" s="3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D117" t="s" s="4">
         <v>232</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F117" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G117" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H117" t="s">
         <v>18</v>
       </c>
       <c r="I117" s="3">
         <v>1</v>
       </c>
       <c r="J117" t="s">
-        <v>233</v>
+        <v>124</v>
       </c>
       <c r="K117"/>
       <c r="L117" t="s" s="3">
-        <v>238</v>
+        <v>34</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>12</v>
       </c>
       <c r="B118" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C118" s="3">
-        <v>2020</v>
+        <v>1988</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H118" t="s">
         <v>18</v>
       </c>
       <c r="I118" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J118" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="K118"/>
+        <v>235</v>
+      </c>
+      <c r="K118" t="s">
+        <v>236</v>
+      </c>
       <c r="L118" t="s" s="3">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>12</v>
       </c>
       <c r="B119" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C119" s="3">
-        <v>2020</v>
+        <v>1989</v>
       </c>
       <c r="D119" t="s" s="4">
+        <v>238</v>
+      </c>
+      <c r="E119" t="s">
+        <v>36</v>
+      </c>
+      <c r="F119" t="s">
+        <v>16</v>
+      </c>
+      <c r="G119" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119" t="s">
+        <v>18</v>
+      </c>
+      <c r="I119" s="3">
+        <v>1</v>
+      </c>
+      <c r="J119" t="s">
         <v>239</v>
       </c>
-      <c r="E119" t="s">
-[...17 lines deleted...]
-      <c r="K119"/>
+      <c r="K119" t="s">
+        <v>240</v>
+      </c>
       <c r="L119" t="s" s="3">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>12</v>
       </c>
       <c r="B120" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C120" s="3">
-        <v>2020</v>
+        <v>1989</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>160</v>
+        <v>241</v>
       </c>
       <c r="E120" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H120" t="s">
         <v>18</v>
       </c>
       <c r="I120" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J120" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="K120"/>
+        <v>242</v>
+      </c>
+      <c r="K120" t="s">
+        <v>56</v>
+      </c>
       <c r="L120" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>12</v>
       </c>
       <c r="B121" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C121" s="3">
-        <v>2020</v>
+        <v>1991</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>160</v>
+        <v>243</v>
       </c>
       <c r="E121" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F121" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G121" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H121" t="s">
         <v>18</v>
       </c>
       <c r="I121" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J121" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="K121"/>
+        <v>86</v>
+      </c>
+      <c r="K121" t="s">
+        <v>92</v>
+      </c>
       <c r="L121" t="s" s="3">
-        <v>29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>12</v>
       </c>
       <c r="B122" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C122" s="3">
-        <v>2020</v>
+        <v>1993</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H122" t="s">
         <v>18</v>
       </c>
       <c r="I122" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J122" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="K122"/>
+        <v>99</v>
+      </c>
+      <c r="K122" t="s">
+        <v>92</v>
+      </c>
       <c r="L122" t="s" s="3">
-        <v>221</v>
+        <v>89</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>12</v>
       </c>
       <c r="B123" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C123" s="3">
-        <v>2020</v>
+        <v>1993</v>
       </c>
       <c r="D123" t="s" s="4">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="E123" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F123" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G123" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H123" t="s">
         <v>18</v>
       </c>
       <c r="I123" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J123" t="s">
-        <v>185</v>
+        <v>246</v>
       </c>
       <c r="K123"/>
       <c r="L123" t="s" s="3">
-        <v>221</v>
+        <v>247</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>12</v>
       </c>
       <c r="B124" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C124" s="3">
-        <v>2021</v>
+        <v>1994</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E124" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F124" t="s">
         <v>16</v>
       </c>
       <c r="G124" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H124" t="s">
         <v>18</v>
       </c>
       <c r="I124" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J124" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="K124"/>
+        <v>249</v>
+      </c>
+      <c r="K124" t="s">
+        <v>250</v>
+      </c>
       <c r="L124" t="s" s="3">
-        <v>237</v>
+        <v>34</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>12</v>
       </c>
       <c r="B125" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C125" s="3">
-        <v>2022</v>
+        <v>1995</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E125" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125" t="s">
         <v>17</v>
       </c>
       <c r="H125" t="s">
         <v>18</v>
       </c>
       <c r="I125" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J125" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="K125"/>
+        <v>101</v>
+      </c>
+      <c r="K125" t="s">
+        <v>99</v>
+      </c>
       <c r="L125" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>12</v>
       </c>
       <c r="B126" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C126" s="3">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E126" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F126" t="s">
         <v>16</v>
       </c>
       <c r="G126" t="s">
         <v>17</v>
       </c>
       <c r="H126" t="s">
         <v>18</v>
       </c>
       <c r="I126" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J126" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="K126"/>
       <c r="L126" t="s" s="3">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>12</v>
       </c>
       <c r="B127" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C127" s="3">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E127" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127" t="s">
         <v>17</v>
       </c>
       <c r="H127" t="s">
         <v>18</v>
       </c>
       <c r="I127" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J127" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="K127" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="L127" t="s" s="3">
-        <v>29</v>
+        <v>258</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>12</v>
       </c>
       <c r="B128" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C128" s="3">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="E128" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128" t="s">
         <v>18</v>
       </c>
       <c r="I128" s="3">
         <v>2</v>
       </c>
       <c r="J128" t="s">
-        <v>255</v>
+        <v>72</v>
       </c>
       <c r="K128" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="L128" t="s" s="3">
-        <v>29</v>
+        <v>259</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>12</v>
       </c>
       <c r="B129" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C129" s="3">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E129" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F129" t="s">
         <v>16</v>
       </c>
       <c r="G129" t="s">
         <v>17</v>
       </c>
       <c r="H129" t="s">
         <v>18</v>
       </c>
       <c r="I129" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J129" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K129" t="s">
-        <v>70</v>
+        <v>260</v>
       </c>
       <c r="L129" t="s" s="3">
-        <v>29</v>
+        <v>261</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>12</v>
       </c>
       <c r="B130" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C130" s="3">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="E130" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130" t="s">
         <v>17</v>
       </c>
       <c r="H130" t="s">
         <v>18</v>
       </c>
       <c r="I130" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J130" t="s">
-        <v>87</v>
+        <v>262</v>
       </c>
       <c r="K130" t="s">
-        <v>93</v>
+        <v>263</v>
       </c>
       <c r="L130" t="s" s="3">
-        <v>71</v>
+        <v>61</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>12</v>
       </c>
       <c r="B131" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C131" s="3">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="E131" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F131" t="s">
         <v>16</v>
       </c>
       <c r="G131" t="s">
         <v>17</v>
       </c>
       <c r="H131" t="s">
         <v>18</v>
       </c>
       <c r="I131" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J131" t="s">
-        <v>100</v>
+        <v>265</v>
       </c>
       <c r="K131" t="s">
-        <v>93</v>
+        <v>266</v>
       </c>
       <c r="L131" t="s" s="3">
-        <v>90</v>
+        <v>267</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>12</v>
       </c>
       <c r="B132" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C132" s="3">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="E132" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="H132" t="s">
         <v>18</v>
       </c>
       <c r="I132" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J132" t="s">
-        <v>259</v>
+        <v>101</v>
       </c>
       <c r="K132" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="L132" t="s" s="3">
-        <v>29</v>
+        <v>270</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>12</v>
       </c>
       <c r="B133" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C133" s="3">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="E133" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F133" t="s">
         <v>16</v>
       </c>
       <c r="G133" t="s">
         <v>17</v>
       </c>
       <c r="H133" t="s">
         <v>18</v>
       </c>
       <c r="I133" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J133" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="K133" t="s">
-        <v>100</v>
+        <v>272</v>
       </c>
       <c r="L133" t="s" s="3">
-        <v>29</v>
+        <v>273</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>12</v>
       </c>
       <c r="B134" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C134" s="3">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E134" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F134" t="s">
         <v>16</v>
       </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="H134" t="s">
         <v>18</v>
       </c>
       <c r="I134" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J134" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="K134"/>
+        <v>275</v>
+      </c>
+      <c r="K134" t="s">
+        <v>19</v>
+      </c>
       <c r="L134" t="s" s="3">
-        <v>264</v>
+        <v>80</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>12</v>
       </c>
       <c r="B135" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C135" s="3">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="E135" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F135" t="s">
         <v>16</v>
       </c>
       <c r="G135" t="s">
         <v>17</v>
       </c>
       <c r="H135" t="s">
         <v>18</v>
       </c>
       <c r="I135" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J135" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="K135" t="s">
-        <v>267</v>
+        <v>242</v>
       </c>
       <c r="L135" t="s" s="3">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>12</v>
       </c>
       <c r="B136" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C136" s="3">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="E136" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F136" t="s">
         <v>16</v>
       </c>
       <c r="G136" t="s">
         <v>17</v>
       </c>
       <c r="H136" t="s">
         <v>18</v>
       </c>
       <c r="I136" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J136" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="K136"/>
       <c r="L136" t="s" s="3">
-        <v>269</v>
+        <v>80</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>12</v>
       </c>
       <c r="B137" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C137" s="3">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="E137" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F137" t="s">
         <v>16</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
         <v>18</v>
       </c>
       <c r="I137" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J137" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="K137" t="s">
-        <v>270</v>
+        <v>79</v>
       </c>
       <c r="L137" t="s" s="3">
-        <v>271</v>
+        <v>281</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>12</v>
       </c>
       <c r="B138" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C138" s="3">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>251</v>
+        <v>282</v>
       </c>
       <c r="E138" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F138" t="s">
         <v>16</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138" t="s">
         <v>18</v>
       </c>
       <c r="I138" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J138" t="s">
-        <v>272</v>
+        <v>101</v>
       </c>
       <c r="K138" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="L138" t="s" s="3">
-        <v>274</v>
+        <v>104</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>12</v>
       </c>
       <c r="B139" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C139" s="3">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="E139" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139" t="s">
         <v>18</v>
       </c>
       <c r="I139" s="3">
         <v>1</v>
       </c>
       <c r="J139" t="s">
-        <v>276</v>
+        <v>242</v>
       </c>
       <c r="K139" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="L139" t="s" s="3">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>12</v>
       </c>
       <c r="B140" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C140" s="3">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="E140" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
         <v>18</v>
       </c>
       <c r="I140" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J140" t="s">
-        <v>102</v>
+        <v>284</v>
       </c>
       <c r="K140" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="L140" t="s" s="3">
-        <v>281</v>
+        <v>34</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>12</v>
       </c>
       <c r="B141" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C141" s="3">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="E141" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F141" t="s">
         <v>16</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="H141" t="s">
         <v>18</v>
       </c>
       <c r="I141" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J141" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="K141"/>
       <c r="L141" t="s" s="3">
-        <v>284</v>
+        <v>43</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>12</v>
       </c>
       <c r="B142" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C142" s="3">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D142" t="s" s="4">
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="E142" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F142" t="s">
         <v>16</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="H142" t="s">
         <v>18</v>
       </c>
       <c r="I142" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J142" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="K142" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="L142" t="s" s="3">
-        <v>81</v>
+        <v>289</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>12</v>
       </c>
       <c r="B143" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C143" s="3">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="E143" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F143" t="s">
         <v>16</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
       <c r="H143" t="s">
         <v>18</v>
       </c>
       <c r="I143" s="3">
         <v>1</v>
       </c>
       <c r="J143" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="K143" t="s">
-        <v>255</v>
+        <v>292</v>
       </c>
       <c r="L143" t="s" s="3">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>12</v>
       </c>
       <c r="B144" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C144" s="3">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E144" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F144" t="s">
         <v>16</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="H144" t="s">
         <v>18</v>
       </c>
       <c r="I144" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J144" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="K144"/>
+        <v>68</v>
+      </c>
+      <c r="K144" t="s">
+        <v>69</v>
+      </c>
       <c r="L144" t="s" s="3">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>12</v>
       </c>
       <c r="B145" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C145" s="3">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E145" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F145" t="s">
         <v>16</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="H145" t="s">
         <v>18</v>
       </c>
       <c r="I145" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J145" t="s">
-        <v>291</v>
+        <v>253</v>
       </c>
       <c r="K145" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="L145" t="s" s="3">
-        <v>292</v>
+        <v>104</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>12</v>
       </c>
       <c r="B146" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C146" s="3">
         <v>1998</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E146" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F146" t="s">
         <v>16</v>
       </c>
       <c r="G146" t="s">
         <v>17</v>
       </c>
       <c r="H146" t="s">
         <v>18</v>
       </c>
       <c r="I146" s="3">
         <v>1</v>
       </c>
       <c r="J146" t="s">
-        <v>102</v>
+        <v>240</v>
       </c>
       <c r="K146" t="s">
-        <v>73</v>
+        <v>256</v>
       </c>
       <c r="L146" t="s" s="3">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>12</v>
       </c>
       <c r="B147" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C147" s="3">
         <v>1998</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E147" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F147" t="s">
         <v>16</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147" t="s">
         <v>18</v>
       </c>
       <c r="I147" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J147" t="s">
-        <v>255</v>
+        <v>112</v>
       </c>
       <c r="K147" t="s">
-        <v>295</v>
+        <v>113</v>
       </c>
       <c r="L147" t="s" s="3">
-        <v>131</v>
+        <v>297</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>12</v>
       </c>
       <c r="B148" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C148" s="3">
         <v>1998</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="E148" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F148" t="s">
         <v>16</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148" t="s">
         <v>18</v>
       </c>
       <c r="I148" s="3">
         <v>1</v>
       </c>
       <c r="J148" t="s">
-        <v>295</v>
+        <v>236</v>
       </c>
       <c r="K148" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="L148" t="s" s="3">
-        <v>29</v>
+        <v>237</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>12</v>
       </c>
       <c r="B149" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C149" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E149" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F149" t="s">
         <v>16</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="H149" t="s">
         <v>18</v>
       </c>
       <c r="I149" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J149" t="s">
-        <v>58</v>
+        <v>256</v>
       </c>
       <c r="K149"/>
       <c r="L149" t="s" s="3">
-        <v>45</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>12</v>
       </c>
       <c r="B150" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C150" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="E150" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="H150" t="s">
         <v>18</v>
       </c>
       <c r="I150" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J150" t="s">
-        <v>266</v>
+        <v>301</v>
       </c>
       <c r="K150" t="s">
-        <v>116</v>
+        <v>280</v>
       </c>
       <c r="L150" t="s" s="3">
-        <v>299</v>
+        <v>31</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>12</v>
       </c>
       <c r="B151" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C151" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E151" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F151" t="s">
         <v>16</v>
       </c>
       <c r="G151" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H151" t="s">
         <v>18</v>
       </c>
       <c r="I151" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J151" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="K151"/>
       <c r="L151" t="s" s="3">
-        <v>264</v>
+        <v>209</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>12</v>
       </c>
       <c r="B152" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C152" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D152" t="s" s="4">
         <v>303</v>
       </c>
       <c r="E152" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F152" t="s">
         <v>16</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="H152" t="s">
         <v>18</v>
       </c>
       <c r="I152" s="3">
         <v>3</v>
       </c>
       <c r="J152" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="K152"/>
       <c r="L152" t="s" s="3">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>12</v>
       </c>
       <c r="B153" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C153" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E153" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F153" t="s">
         <v>16</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153" t="s">
         <v>18</v>
       </c>
       <c r="I153" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J153" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="K153"/>
       <c r="L153" t="s" s="3">
-        <v>105</v>
+        <v>297</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>12</v>
       </c>
       <c r="B154" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C154" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="E154" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154" t="s">
         <v>18</v>
       </c>
       <c r="I154" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J154" t="s">
-        <v>253</v>
+        <v>79</v>
       </c>
       <c r="K154" t="s">
-        <v>266</v>
+        <v>101</v>
       </c>
       <c r="L154" t="s" s="3">
-        <v>101</v>
+        <v>270</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>12</v>
       </c>
       <c r="B155" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C155" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="E155" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F155" t="s">
         <v>16</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155" t="s">
         <v>18</v>
       </c>
       <c r="I155" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J155" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="K155" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="L155" t="s" s="3">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>12</v>
       </c>
       <c r="B156" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C156" s="3">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E156" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F156" t="s">
         <v>16</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="H156" t="s">
         <v>18</v>
       </c>
       <c r="I156" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J156" t="s">
-        <v>249</v>
+        <v>284</v>
       </c>
       <c r="K156" t="s">
-        <v>309</v>
+        <v>56</v>
       </c>
       <c r="L156" t="s" s="3">
-        <v>250</v>
+        <v>308</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>12</v>
       </c>
       <c r="B157" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C157" s="3">
         <v>1999</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="E157" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F157" t="s">
         <v>16</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="H157" t="s">
         <v>18</v>
       </c>
       <c r="I157" s="3">
         <v>1</v>
       </c>
       <c r="J157" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="K157"/>
+        <v>310</v>
+      </c>
+      <c r="K157" t="s">
+        <v>311</v>
+      </c>
       <c r="L157" t="s" s="3">
-        <v>311</v>
+        <v>261</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>12</v>
       </c>
       <c r="B158" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C158" s="3">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="E158" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F158" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G158" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H158" t="s">
         <v>18</v>
       </c>
       <c r="I158" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J158" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="K158"/>
       <c r="L158" t="s" s="3">
-        <v>35</v>
+        <v>313</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>12</v>
       </c>
       <c r="B159" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C159" s="3">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>313</v>
+        <v>252</v>
       </c>
       <c r="E159" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F159" t="s">
         <v>16</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159" t="s">
         <v>18</v>
       </c>
       <c r="I159" s="3">
         <v>1</v>
       </c>
       <c r="J159" t="s">
+        <v>56</v>
+      </c>
+      <c r="K159" t="s">
         <v>314</v>
       </c>
-      <c r="K159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L159" t="s" s="3">
-        <v>124</v>
+        <v>297</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>12</v>
       </c>
       <c r="B160" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C160" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D160" t="s" s="4">
+        <v>282</v>
+      </c>
+      <c r="E160" t="s">
+        <v>36</v>
+      </c>
+      <c r="F160" t="s">
+        <v>16</v>
+      </c>
+      <c r="G160" t="s">
+        <v>17</v>
+      </c>
+      <c r="H160" t="s">
+        <v>18</v>
+      </c>
+      <c r="I160" s="3">
+        <v>1</v>
+      </c>
+      <c r="J160" t="s">
+        <v>315</v>
+      </c>
+      <c r="K160" t="s">
         <v>316</v>
       </c>
-      <c r="E160" t="s">
-[...17 lines deleted...]
-      <c r="K160"/>
       <c r="L160" t="s" s="3">
-        <v>226</v>
+        <v>34</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>12</v>
       </c>
       <c r="B161" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C161" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D161" t="s" s="4">
         <v>317</v>
       </c>
       <c r="E161" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="H161" t="s">
         <v>18</v>
       </c>
       <c r="I161" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J161" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="K161"/>
+        <v>318</v>
+      </c>
+      <c r="K161" t="s">
+        <v>242</v>
+      </c>
       <c r="L161" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>12</v>
       </c>
       <c r="B162" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C162" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E162" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F162" t="s">
         <v>16</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="H162" t="s">
         <v>18</v>
       </c>
       <c r="I162" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J162" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="K162"/>
+        <v>99</v>
+      </c>
+      <c r="K162" t="s">
+        <v>96</v>
+      </c>
       <c r="L162" t="s" s="3">
-        <v>308</v>
+        <v>34</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>12</v>
       </c>
       <c r="B163" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C163" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E163" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F163" t="s">
         <v>16</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163" t="s">
         <v>18</v>
       </c>
       <c r="I163" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J163" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="K163" t="s">
-        <v>102</v>
+        <v>291</v>
       </c>
       <c r="L163" t="s" s="3">
-        <v>281</v>
+        <v>84</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>12</v>
       </c>
       <c r="B164" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C164" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>320</v>
+        <v>268</v>
       </c>
       <c r="E164" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164" t="s">
         <v>18</v>
       </c>
       <c r="I164" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J164" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="K164" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="L164" t="s" s="3">
-        <v>321</v>
+        <v>80</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>12</v>
       </c>
       <c r="B165" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C165" s="3">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="E165" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F165" t="s">
         <v>16</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="H165" t="s">
         <v>18</v>
       </c>
       <c r="I165" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J165" t="s">
-        <v>323</v>
+        <v>86</v>
       </c>
       <c r="K165" t="s">
-        <v>324</v>
+        <v>92</v>
       </c>
       <c r="L165" t="s" s="3">
-        <v>271</v>
+        <v>285</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>12</v>
       </c>
       <c r="B166" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C166" s="3">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E166" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F166" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G166" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H166" t="s">
         <v>18</v>
       </c>
       <c r="I166" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J166" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
       <c r="K166"/>
       <c r="L166" t="s" s="3">
-        <v>326</v>
+        <v>84</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>12</v>
       </c>
       <c r="B167" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C167" s="3">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="E167" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F167" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="H167" t="s">
         <v>18</v>
       </c>
       <c r="I167" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J167" t="s">
-        <v>58</v>
+        <v>324</v>
       </c>
       <c r="K167" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="L167" t="s" s="3">
-        <v>308</v>
+        <v>34</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>12</v>
       </c>
       <c r="B168" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C168" s="3">
         <v>2001</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="E168" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F168" t="s">
         <v>16</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="H168" t="s">
         <v>18</v>
       </c>
       <c r="I168" s="3">
         <v>1</v>
       </c>
       <c r="J168" t="s">
-        <v>328</v>
+        <v>92</v>
       </c>
       <c r="K168" t="s">
-        <v>329</v>
+        <v>47</v>
       </c>
       <c r="L168" t="s" s="3">
-        <v>29</v>
+        <v>327</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>12</v>
       </c>
       <c r="B169" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C169" s="3">
         <v>2001</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="E169" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F169" t="s">
         <v>16</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
       <c r="H169" t="s">
         <v>18</v>
       </c>
       <c r="I169" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J169" t="s">
-        <v>331</v>
+        <v>86</v>
       </c>
       <c r="K169" t="s">
-        <v>255</v>
+        <v>99</v>
       </c>
       <c r="L169" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>12</v>
       </c>
       <c r="B170" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C170" s="3">
         <v>2001</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E170" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F170" t="s">
         <v>16</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="H170" t="s">
         <v>18</v>
       </c>
       <c r="I170" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J170" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="K170" t="s">
-        <v>97</v>
+        <v>170</v>
       </c>
       <c r="L170" t="s" s="3">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>12</v>
       </c>
       <c r="B171" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C171" s="3">
         <v>2001</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E171" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F171" t="s">
         <v>16</v>
       </c>
       <c r="G171" t="s">
         <v>17</v>
       </c>
       <c r="H171" t="s">
         <v>18</v>
       </c>
       <c r="I171" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J171" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="K171" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="L171" t="s" s="3">
-        <v>85</v>
+        <v>281</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>12</v>
       </c>
       <c r="B172" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C172" s="3">
         <v>2001</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>279</v>
+        <v>331</v>
       </c>
       <c r="E172" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F172" t="s">
         <v>16</v>
       </c>
       <c r="G172" t="s">
         <v>17</v>
       </c>
       <c r="H172" t="s">
         <v>18</v>
       </c>
       <c r="I172" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J172" t="s">
-        <v>87</v>
+        <v>287</v>
       </c>
       <c r="K172" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="L172" t="s" s="3">
-        <v>81</v>
+        <v>57</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>12</v>
       </c>
       <c r="B173" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C173" s="3">
         <v>2001</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E173" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F173" t="s">
         <v>16</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="H173" t="s">
         <v>18</v>
       </c>
       <c r="I173" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J173" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="K173" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="L173" t="s" s="3">
-        <v>131</v>
+        <v>333</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>12</v>
       </c>
       <c r="B174" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C174" s="3">
         <v>2001</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="E174" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F174" t="s">
         <v>16</v>
       </c>
       <c r="G174" t="s">
         <v>17</v>
       </c>
       <c r="H174" t="s">
         <v>18</v>
       </c>
       <c r="I174" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J174" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="K174"/>
+        <v>335</v>
+      </c>
+      <c r="K174" t="s">
+        <v>336</v>
+      </c>
       <c r="L174" t="s" s="3">
-        <v>85</v>
+        <v>225</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>12</v>
       </c>
       <c r="B175" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C175" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E175" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F175" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="H175" t="s">
         <v>18</v>
       </c>
       <c r="I175" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J175" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="K175" t="s">
-        <v>338</v>
+        <v>56</v>
       </c>
       <c r="L175" t="s" s="3">
-        <v>29</v>
+        <v>267</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>12</v>
       </c>
       <c r="B176" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C176" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D176" t="s" s="4">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="E176" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="H176" t="s">
         <v>18</v>
       </c>
       <c r="I176" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J176" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="K176"/>
       <c r="L176" t="s" s="3">
-        <v>340</v>
+        <v>297</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>12</v>
       </c>
       <c r="B177" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C177" s="3">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>341</v>
+        <v>306</v>
       </c>
       <c r="E177" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F177" t="s">
         <v>16</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177" t="s">
         <v>18</v>
       </c>
       <c r="I177" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J177" t="s">
-        <v>87</v>
+        <v>224</v>
       </c>
       <c r="K177" t="s">
-        <v>100</v>
+        <v>338</v>
       </c>
       <c r="L177" t="s" s="3">
-        <v>29</v>
+        <v>339</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>12</v>
       </c>
       <c r="B178" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C178" s="3">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>342</v>
+        <v>238</v>
       </c>
       <c r="E178" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F178" t="s">
         <v>16</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="H178" t="s">
         <v>18</v>
       </c>
       <c r="I178" s="3">
         <v>1</v>
       </c>
       <c r="J178" t="s">
-        <v>304</v>
+        <v>340</v>
       </c>
       <c r="K178" t="s">
-        <v>185</v>
+        <v>341</v>
       </c>
       <c r="L178" t="s" s="3">
-        <v>89</v>
+        <v>118</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>12</v>
       </c>
       <c r="B179" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C179" s="3">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="E179" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F179" t="s">
         <v>16</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="H179" t="s">
         <v>18</v>
       </c>
       <c r="I179" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J179" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="K179" t="s">
-        <v>297</v>
+        <v>33</v>
       </c>
       <c r="L179" t="s" s="3">
-        <v>292</v>
+        <v>107</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>12</v>
       </c>
       <c r="B180" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C180" s="3">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="E180" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F180" t="s">
         <v>16</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="H180" t="s">
         <v>18</v>
       </c>
       <c r="I180" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J180" t="s">
-        <v>297</v>
+        <v>101</v>
       </c>
       <c r="K180" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="L180" t="s" s="3">
-        <v>59</v>
+        <v>333</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>12</v>
       </c>
       <c r="B181" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C181" s="3">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="E181" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F181" t="s">
         <v>16</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="H181" t="s">
         <v>18</v>
       </c>
       <c r="I181" s="3">
         <v>1</v>
       </c>
       <c r="J181" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="K181" t="s">
-        <v>304</v>
+        <v>345</v>
       </c>
       <c r="L181" t="s" s="3">
-        <v>346</v>
+        <v>89</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>12</v>
       </c>
       <c r="B182" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C182" s="3">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E182" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="H182" t="s">
         <v>18</v>
       </c>
       <c r="I182" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J182" t="s">
-        <v>348</v>
+        <v>79</v>
       </c>
       <c r="K182" t="s">
-        <v>349</v>
+        <v>86</v>
       </c>
       <c r="L182" t="s" s="3">
-        <v>350</v>
+        <v>34</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>12</v>
       </c>
       <c r="B183" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C183" s="3">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E183" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F183" t="s">
         <v>16</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="H183" t="s">
         <v>18</v>
       </c>
       <c r="I183" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J183" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="K183" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L183" t="s" s="3">
-        <v>278</v>
+        <v>348</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>12</v>
       </c>
       <c r="B184" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C184" s="3">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D184" t="s" s="4">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E184" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F184" t="s">
         <v>16</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="H184" t="s">
         <v>18</v>
       </c>
       <c r="I184" s="3">
         <v>1</v>
       </c>
       <c r="J184" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="K184"/>
       <c r="L184" t="s" s="3">
-        <v>21</v>
+        <v>225</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>12</v>
       </c>
       <c r="B185" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C185" s="3">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="E185" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F185" t="s">
         <v>16</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185" t="s">
         <v>18</v>
       </c>
       <c r="I185" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J185" t="s">
-        <v>295</v>
+        <v>117</v>
       </c>
       <c r="K185"/>
       <c r="L185" t="s" s="3">
-        <v>308</v>
+        <v>351</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>12</v>
       </c>
       <c r="B186" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C186" s="3">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>320</v>
+        <v>352</v>
       </c>
       <c r="E186" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="H186" t="s">
         <v>18</v>
       </c>
       <c r="I186" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J186" t="s">
-        <v>201</v>
+        <v>109</v>
       </c>
       <c r="K186" t="s">
-        <v>353</v>
+        <v>75</v>
       </c>
       <c r="L186" t="s" s="3">
-        <v>354</v>
+        <v>34</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>12</v>
       </c>
       <c r="B187" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C187" s="3">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>355</v>
+        <v>321</v>
       </c>
       <c r="E187" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="H187" t="s">
         <v>18</v>
       </c>
       <c r="I187" s="3">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J187" t="s">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="K187" t="s">
-        <v>116</v>
+        <v>353</v>
       </c>
       <c r="L187" t="s" s="3">
-        <v>356</v>
+        <v>339</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>12</v>
       </c>
       <c r="B188" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C188" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>251</v>
+        <v>354</v>
       </c>
       <c r="E188" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F188" t="s">
         <v>16</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="H188" t="s">
         <v>18</v>
       </c>
       <c r="I188" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J188" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="K188"/>
       <c r="L188" t="s" s="3">
-        <v>121</v>
+        <v>21</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>12</v>
       </c>
       <c r="B189" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C189" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>359</v>
+        <v>241</v>
       </c>
       <c r="E189" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F189" t="s">
         <v>16</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="H189" t="s">
         <v>18</v>
       </c>
       <c r="I189" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J189" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="K189" t="s">
-        <v>37</v>
+        <v>355</v>
       </c>
       <c r="L189" t="s" s="3">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>12</v>
       </c>
       <c r="B190" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C190" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>360</v>
+        <v>279</v>
       </c>
       <c r="E190" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F190" t="s">
         <v>16</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190" t="s">
         <v>18</v>
       </c>
       <c r="I190" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J190" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
       <c r="K190" t="s">
-        <v>100</v>
+        <v>287</v>
       </c>
       <c r="L190" t="s" s="3">
-        <v>346</v>
+        <v>167</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>12</v>
       </c>
       <c r="B191" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C191" s="3">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>361</v>
+        <v>248</v>
       </c>
       <c r="E191" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="H191" t="s">
         <v>18</v>
       </c>
       <c r="I191" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J191" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="K191" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="L191" t="s" s="3">
-        <v>90</v>
+        <v>261</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>12</v>
       </c>
       <c r="B192" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C192" s="3">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D192" t="s" s="4">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="E192" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F192" t="s">
         <v>16</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="H192" t="s">
         <v>18</v>
       </c>
       <c r="I192" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J192" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="K192"/>
       <c r="L192" t="s" s="3">
-        <v>29</v>
+        <v>254</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>12</v>
       </c>
       <c r="B193" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C193" s="3">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="E193" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="H193" t="s">
         <v>18</v>
       </c>
       <c r="I193" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J193" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="K193"/>
       <c r="L193" t="s" s="3">
-        <v>89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>12</v>
       </c>
       <c r="B194" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C194" s="3">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="E194" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F194" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G194" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H194" t="s">
         <v>18</v>
       </c>
       <c r="I194" s="3">
         <v>1</v>
       </c>
       <c r="J194" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="K194"/>
       <c r="L194" t="s" s="3">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>12</v>
       </c>
       <c r="B195" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C195" s="3">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="E195" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195" t="s">
         <v>18</v>
       </c>
       <c r="I195" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J195" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="K195"/>
+        <v>291</v>
+      </c>
+      <c r="K195" t="s">
+        <v>56</v>
+      </c>
       <c r="L195" t="s" s="3">
-        <v>350</v>
+        <v>217</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>12</v>
       </c>
       <c r="B196" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C196" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D196" t="s" s="4">
-        <v>367</v>
+        <v>241</v>
       </c>
       <c r="E196" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196" t="s">
         <v>18</v>
       </c>
       <c r="I196" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J196" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="K196"/>
+        <v>65</v>
+      </c>
+      <c r="K196" t="s">
+        <v>287</v>
+      </c>
       <c r="L196" t="s" s="3">
-        <v>368</v>
+        <v>88</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>12</v>
       </c>
       <c r="B197" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C197" s="3">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="E197" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F197" t="s">
         <v>16</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="H197" t="s">
         <v>18</v>
       </c>
       <c r="I197" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J197" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="K197"/>
       <c r="L197" t="s" s="3">
-        <v>29</v>
+        <v>130</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>12</v>
       </c>
       <c r="B198" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C198" s="3">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>334</v>
+        <v>360</v>
       </c>
       <c r="E198" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="H198" t="s">
         <v>18</v>
       </c>
       <c r="I198" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J198" t="s">
-        <v>87</v>
+        <v>257</v>
       </c>
       <c r="K198" t="s">
-        <v>100</v>
+        <v>361</v>
       </c>
       <c r="L198" t="s" s="3">
-        <v>354</v>
+        <v>297</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>12</v>
       </c>
       <c r="B199" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C199" s="3">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="E199" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="H199" t="s">
         <v>18</v>
       </c>
       <c r="I199" s="3">
         <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>93</v>
+        <v>363</v>
       </c>
       <c r="K199" t="s">
-        <v>49</v>
+        <v>284</v>
       </c>
       <c r="L199" t="s" s="3">
-        <v>371</v>
+        <v>104</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>12</v>
       </c>
       <c r="B200" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C200" s="3">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="E200" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="H200" t="s">
         <v>18</v>
       </c>
       <c r="I200" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J200" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="K200"/>
+        <v>92</v>
+      </c>
+      <c r="K200" t="s">
+        <v>202</v>
+      </c>
       <c r="L200" t="s" s="3">
-        <v>21</v>
+        <v>104</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>12</v>
       </c>
       <c r="B201" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C201" s="3">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>254</v>
+        <v>347</v>
       </c>
       <c r="E201" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F201" t="s">
         <v>16</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="H201" t="s">
         <v>18</v>
       </c>
       <c r="I201" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J201" t="s">
-        <v>58</v>
+        <v>361</v>
       </c>
       <c r="K201" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="L201" t="s" s="3">
-        <v>105</v>
+        <v>167</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>12</v>
       </c>
       <c r="B202" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C202" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>290</v>
+        <v>366</v>
       </c>
       <c r="E202" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F202" t="s">
         <v>16</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="H202" t="s">
         <v>18</v>
       </c>
       <c r="I202" s="3">
         <v>1</v>
       </c>
       <c r="J202" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="K202"/>
       <c r="L202" t="s" s="3">
-        <v>182</v>
+        <v>80</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>12</v>
       </c>
       <c r="B203" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C203" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>258</v>
+        <v>367</v>
       </c>
       <c r="E203" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F203" t="s">
         <v>16</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="H203" t="s">
         <v>18</v>
       </c>
       <c r="I203" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J203" t="s">
-        <v>266</v>
+        <v>368</v>
       </c>
       <c r="K203" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="L203" t="s" s="3">
-        <v>271</v>
+        <v>370</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>12</v>
       </c>
       <c r="B204" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C204" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>372</v>
+        <v>248</v>
       </c>
       <c r="E204" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="H204" t="s">
         <v>18</v>
       </c>
       <c r="I204" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J204" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="K204"/>
+        <v>361</v>
+      </c>
+      <c r="K204" t="s">
+        <v>371</v>
+      </c>
       <c r="L204" t="s" s="3">
-        <v>264</v>
+        <v>277</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>12</v>
       </c>
       <c r="B205" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C205" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>335</v>
+        <v>372</v>
       </c>
       <c r="E205" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F205" t="s">
         <v>16</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="H205" t="s">
         <v>18</v>
       </c>
       <c r="I205" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J205" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="K205"/>
+        <v>113</v>
+      </c>
+      <c r="K205" t="s">
+        <v>373</v>
+      </c>
       <c r="L205" t="s" s="3">
-        <v>101</v>
+        <v>374</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>12</v>
       </c>
       <c r="B206" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C206" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D206" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="E206" t="s">
+        <v>36</v>
+      </c>
+      <c r="F206" t="s">
+        <v>16</v>
+      </c>
+      <c r="G206" t="s">
+        <v>17</v>
+      </c>
+      <c r="H206" t="s">
+        <v>18</v>
+      </c>
+      <c r="I206" s="3">
+        <v>5</v>
+      </c>
+      <c r="J206" t="s">
         <v>375</v>
       </c>
-      <c r="E206" t="s">
-[...17 lines deleted...]
-      <c r="K206"/>
+      <c r="K206" t="s">
+        <v>376</v>
+      </c>
       <c r="L206" t="s" s="3">
-        <v>376</v>
+        <v>270</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>12</v>
       </c>
       <c r="B207" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C207" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D207" t="s" s="4">
         <v>377</v>
       </c>
       <c r="E207" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="H207" t="s">
         <v>18</v>
       </c>
       <c r="I207" s="3">
         <v>1</v>
       </c>
       <c r="J207" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="K207"/>
       <c r="L207" t="s" s="3">
-        <v>378</v>
+        <v>80</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>12</v>
       </c>
       <c r="B208" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C208" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>364</v>
+        <v>309</v>
       </c>
       <c r="E208" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="H208" t="s">
         <v>18</v>
       </c>
       <c r="I208" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J208" t="s">
-        <v>301</v>
+        <v>378</v>
       </c>
       <c r="K208" t="s">
-        <v>58</v>
+        <v>340</v>
       </c>
       <c r="L208" t="s" s="3">
-        <v>202</v>
+        <v>379</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>12</v>
       </c>
       <c r="B209" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C209" s="3">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="E209" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F209" t="s">
         <v>16</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="H209" t="s">
         <v>18</v>
       </c>
       <c r="I209" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J209" t="s">
-        <v>67</v>
+        <v>265</v>
       </c>
       <c r="K209" t="s">
-        <v>297</v>
+        <v>380</v>
       </c>
       <c r="L209" t="s" s="3">
-        <v>89</v>
+        <v>381</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>12</v>
       </c>
       <c r="B210" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C210" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E210" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F210" t="s">
         <v>16</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="H210" t="s">
         <v>18</v>
       </c>
       <c r="I210" s="3">
         <v>1</v>
       </c>
       <c r="J210" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="K210"/>
+        <v>341</v>
+      </c>
+      <c r="K210" t="s">
+        <v>256</v>
+      </c>
       <c r="L210" t="s" s="3">
-        <v>138</v>
+        <v>126</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>12</v>
       </c>
       <c r="B211" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C211" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E211" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F211" t="s">
         <v>16</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="H211" t="s">
         <v>18</v>
       </c>
       <c r="I211" s="3">
         <v>1</v>
       </c>
       <c r="J211" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="K211" t="s">
-        <v>381</v>
+        <v>284</v>
       </c>
       <c r="L211" t="s" s="3">
-        <v>308</v>
+        <v>97</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>12</v>
       </c>
       <c r="B212" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C212" s="3">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E212" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="H212" t="s">
         <v>18</v>
       </c>
       <c r="I212" s="3">
         <v>1</v>
       </c>
       <c r="J212" t="s">
-        <v>383</v>
+        <v>260</v>
       </c>
       <c r="K212" t="s">
-        <v>295</v>
+        <v>385</v>
       </c>
       <c r="L212" t="s" s="3">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>12</v>
       </c>
       <c r="B213" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C213" s="3">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>370</v>
+        <v>386</v>
       </c>
       <c r="E213" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F213" t="s">
         <v>16</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="H213" t="s">
         <v>18</v>
       </c>
       <c r="I213" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J213" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="K213"/>
       <c r="L213" t="s" s="3">
-        <v>105</v>
+        <v>333</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>12</v>
       </c>
       <c r="B214" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C214" s="3">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E214" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="H214" t="s">
         <v>18</v>
       </c>
       <c r="I214" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J214" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="K214"/>
       <c r="L214" t="s" s="3">
-        <v>85</v>
+        <v>389</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>12</v>
       </c>
       <c r="B215" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C215" s="3">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="E215" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215" t="s">
         <v>18</v>
       </c>
       <c r="I215" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J215" t="s">
-        <v>381</v>
+        <v>82</v>
       </c>
       <c r="K215" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="L215" t="s" s="3">
-        <v>182</v>
+        <v>392</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>12</v>
       </c>
       <c r="B216" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C216" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="E216" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="H216" t="s">
         <v>18</v>
       </c>
       <c r="I216" s="3">
         <v>1</v>
       </c>
       <c r="J216" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="K216"/>
       <c r="L216" t="s" s="3">
-        <v>81</v>
+        <v>394</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>12</v>
       </c>
       <c r="B217" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C217" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="E217" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="H217" t="s">
         <v>18</v>
       </c>
       <c r="I217" s="3">
         <v>1</v>
       </c>
       <c r="J217" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="K217"/>
       <c r="L217" t="s" s="3">
-        <v>390</v>
+        <v>397</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>12</v>
       </c>
       <c r="B218" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C218" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>258</v>
+        <v>347</v>
       </c>
       <c r="E218" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="H218" t="s">
         <v>18</v>
       </c>
       <c r="I218" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J218" t="s">
-        <v>381</v>
+        <v>260</v>
       </c>
       <c r="K218" t="s">
-        <v>391</v>
+        <v>284</v>
       </c>
       <c r="L218" t="s" s="3">
-        <v>288</v>
+        <v>61</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>12</v>
       </c>
       <c r="B219" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C219" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>392</v>
+        <v>279</v>
       </c>
       <c r="E219" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="H219" t="s">
         <v>18</v>
       </c>
       <c r="I219" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J219" t="s">
-        <v>116</v>
+        <v>287</v>
       </c>
       <c r="K219" t="s">
-        <v>393</v>
+        <v>69</v>
       </c>
       <c r="L219" t="s" s="3">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>12</v>
       </c>
       <c r="B220" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C220" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>370</v>
+        <v>344</v>
       </c>
       <c r="E220" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F220" t="s">
         <v>16</v>
       </c>
       <c r="G220" t="s">
         <v>17</v>
       </c>
       <c r="H220" t="s">
         <v>18</v>
       </c>
       <c r="I220" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J220" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="K220" t="s">
-        <v>396</v>
+        <v>224</v>
       </c>
       <c r="L220" t="s" s="3">
-        <v>281</v>
+        <v>399</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>12</v>
       </c>
       <c r="B221" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C221" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="E221" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F221" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G221" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H221" t="s">
         <v>18</v>
       </c>
       <c r="I221" s="3">
         <v>1</v>
       </c>
       <c r="J221" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="K221"/>
       <c r="L221" t="s" s="3">
-        <v>81</v>
+        <v>189</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>12</v>
       </c>
       <c r="B222" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C222" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>290</v>
+        <v>401</v>
       </c>
       <c r="E222" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F222" t="s">
         <v>16</v>
       </c>
       <c r="G222" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H222" t="s">
         <v>18</v>
       </c>
       <c r="I222" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J222" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="K222"/>
       <c r="L222" t="s" s="3">
-        <v>250</v>
+        <v>107</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>12</v>
       </c>
       <c r="B223" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C223" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D223" t="s" s="4">
-        <v>322</v>
+        <v>255</v>
       </c>
       <c r="E223" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F223" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="H223" t="s">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="I223" s="3">
         <v>1</v>
       </c>
       <c r="J223" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="K223"/>
       <c r="L223" t="s" s="3">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>12</v>
       </c>
       <c r="B224" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C224" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>247</v>
+        <v>364</v>
       </c>
       <c r="E224" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F224" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G224" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H224" t="s">
         <v>18</v>
       </c>
       <c r="I224" s="3">
         <v>1</v>
       </c>
       <c r="J224" t="s">
-        <v>276</v>
+        <v>404</v>
       </c>
       <c r="K224" t="s">
-        <v>400</v>
+        <v>112</v>
       </c>
       <c r="L224" t="s" s="3">
-        <v>401</v>
+        <v>130</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>12</v>
       </c>
       <c r="B225" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C225" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="E225" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F225" t="s">
         <v>16</v>
       </c>
       <c r="G225" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H225" t="s">
         <v>18</v>
       </c>
       <c r="I225" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J225" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="K225"/>
       <c r="L225" t="s" s="3">
-        <v>134</v>
+        <v>407</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>12</v>
       </c>
       <c r="B226" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C226" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>403</v>
+        <v>241</v>
       </c>
       <c r="E226" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F226" t="s">
         <v>16</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
       <c r="H226" t="s">
         <v>18</v>
       </c>
       <c r="I226" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J226" t="s">
-        <v>267</v>
+        <v>408</v>
       </c>
       <c r="K226" t="s">
-        <v>295</v>
+        <v>409</v>
       </c>
       <c r="L226" t="s" s="3">
-        <v>98</v>
+        <v>399</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>12</v>
       </c>
       <c r="B227" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C227" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D227" t="s" s="4">
-        <v>404</v>
+        <v>279</v>
       </c>
       <c r="E227" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F227" t="s">
-        <v>16</v>
+        <v>410</v>
       </c>
       <c r="G227" t="s">
         <v>17</v>
       </c>
       <c r="H227" t="s">
         <v>18</v>
       </c>
       <c r="I227" s="3">
         <v>1</v>
       </c>
       <c r="J227" t="s">
-        <v>270</v>
+        <v>411</v>
       </c>
       <c r="K227" t="s">
-        <v>405</v>
+        <v>112</v>
       </c>
       <c r="L227" t="s" s="3">
-        <v>98</v>
+        <v>407</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>12</v>
       </c>
       <c r="B228" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C228" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D228" t="s" s="4">
-        <v>406</v>
+        <v>234</v>
       </c>
       <c r="E228" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F228" t="s">
         <v>16</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="H228" t="s">
         <v>18</v>
       </c>
       <c r="I228" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J228" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="K228"/>
+        <v>412</v>
+      </c>
+      <c r="K228" t="s">
+        <v>413</v>
+      </c>
       <c r="L228" t="s" s="3">
-        <v>346</v>
+        <v>414</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>12</v>
       </c>
       <c r="B229" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C229" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D229" t="s" s="4">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="E229" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F229" t="s">
         <v>16</v>
       </c>
       <c r="G229" t="s">
         <v>17</v>
       </c>
       <c r="H229" t="s">
         <v>18</v>
       </c>
       <c r="I229" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J229" t="s">
-        <v>408</v>
+        <v>65</v>
       </c>
       <c r="K229"/>
       <c r="L229" t="s" s="3">
-        <v>356</v>
+        <v>237</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>12</v>
       </c>
       <c r="B230" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C230" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D230" t="s" s="4">
-        <v>392</v>
+        <v>416</v>
       </c>
       <c r="E230" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F230" t="s">
         <v>16</v>
       </c>
       <c r="G230" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H230" t="s">
         <v>18</v>
       </c>
       <c r="I230" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J230" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="K230"/>
       <c r="L230" t="s" s="3">
-        <v>394</v>
+        <v>418</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>12</v>
       </c>
       <c r="B231" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C231" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D231" t="s" s="4">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="E231" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
       <c r="G231" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H231" t="s">
         <v>18</v>
       </c>
       <c r="I231" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J231" t="s">
-        <v>83</v>
+        <v>420</v>
       </c>
       <c r="K231" t="s">
-        <v>410</v>
+        <v>195</v>
       </c>
       <c r="L231" t="s" s="3">
-        <v>411</v>
+        <v>143</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>12</v>
       </c>
       <c r="B232" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C232" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D232" t="s" s="4">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="E232" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F232" t="s">
         <v>16</v>
       </c>
       <c r="G232" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H232" t="s">
         <v>18</v>
       </c>
       <c r="I232" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J232" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="K232"/>
       <c r="L232" t="s" s="3">
-        <v>414</v>
+        <v>126</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>12</v>
       </c>
       <c r="B233" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C233" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D233" t="s" s="4">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E233" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F233" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G233" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H233" t="s">
         <v>18</v>
       </c>
       <c r="I233" s="3">
         <v>1</v>
       </c>
       <c r="J233" t="s">
-        <v>416</v>
+        <v>112</v>
       </c>
       <c r="K233"/>
       <c r="L233" t="s" s="3">
-        <v>417</v>
+        <v>110</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>12</v>
       </c>
       <c r="B234" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C234" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D234" t="s" s="4">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="E234" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F234" t="s">
         <v>16</v>
       </c>
       <c r="G234" t="s">
         <v>17</v>
       </c>
       <c r="H234" t="s">
         <v>18</v>
       </c>
       <c r="I234" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J234" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
       <c r="K234" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="L234" t="s" s="3">
-        <v>63</v>
+        <v>31</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>12</v>
       </c>
       <c r="B235" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C235" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D235" t="s" s="4">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="E235" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F235" t="s">
         <v>16</v>
       </c>
       <c r="G235" t="s">
         <v>17</v>
       </c>
       <c r="H235" t="s">
         <v>18</v>
       </c>
       <c r="I235" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J235" t="s">
-        <v>297</v>
+        <v>236</v>
       </c>
       <c r="K235" t="s">
-        <v>304</v>
+        <v>423</v>
       </c>
       <c r="L235" t="s" s="3">
-        <v>411</v>
+        <v>237</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>12</v>
       </c>
       <c r="B236" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C236" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D236" t="s" s="4">
-        <v>361</v>
+        <v>234</v>
       </c>
       <c r="E236" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
       <c r="H236" t="s">
         <v>18</v>
       </c>
       <c r="I236" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J236" t="s">
-        <v>418</v>
+        <v>311</v>
       </c>
       <c r="K236" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="L236" t="s" s="3">
-        <v>419</v>
+        <v>392</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>12</v>
       </c>
       <c r="B237" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C237" s="3">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D237" t="s" s="4">
-        <v>420</v>
+        <v>382</v>
       </c>
       <c r="E237" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F237" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G237" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H237" t="s">
         <v>18</v>
       </c>
       <c r="I237" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J237" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="K237"/>
+        <v>424</v>
+      </c>
+      <c r="K237" t="s">
+        <v>425</v>
+      </c>
       <c r="L237" t="s" s="3">
-        <v>206</v>
+        <v>374</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>12</v>
       </c>
       <c r="B238" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C238" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D238" t="s" s="4">
-        <v>421</v>
+        <v>243</v>
       </c>
       <c r="E238" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
       <c r="G238" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H238" t="s">
         <v>18</v>
       </c>
       <c r="I238" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J238" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="K238"/>
       <c r="L238" t="s" s="3">
-        <v>108</v>
+        <v>307</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>12</v>
       </c>
       <c r="B239" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C239" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D239" t="s" s="4">
-        <v>265</v>
+        <v>426</v>
       </c>
       <c r="E239" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F239" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="G239" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H239" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="I239" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J239" t="s">
-        <v>422</v>
+        <v>77</v>
       </c>
       <c r="K239"/>
       <c r="L239" t="s" s="3">
-        <v>423</v>
+        <v>118</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>12</v>
       </c>
       <c r="B240" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C240" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D240" t="s" s="4">
-        <v>370</v>
+        <v>427</v>
       </c>
       <c r="E240" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F240" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G240" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H240" t="s">
         <v>18</v>
       </c>
       <c r="I240" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J240" t="s">
-        <v>424</v>
-[...3 lines deleted...]
-      </c>
+        <v>428</v>
+      </c>
+      <c r="K240"/>
       <c r="L240" t="s" s="3">
-        <v>138</v>
+        <v>31</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>12</v>
       </c>
       <c r="B241" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C241" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D241" t="s" s="4">
-        <v>425</v>
+        <v>248</v>
       </c>
       <c r="E241" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F241" t="s">
         <v>16</v>
       </c>
       <c r="G241" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H241" t="s">
         <v>18</v>
       </c>
       <c r="I241" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J241" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="K241"/>
+        <v>429</v>
+      </c>
+      <c r="K241" t="s">
+        <v>275</v>
+      </c>
       <c r="L241" t="s" s="3">
-        <v>427</v>
+        <v>430</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>12</v>
       </c>
       <c r="B242" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C242" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D242" t="s" s="4">
-        <v>254</v>
+        <v>372</v>
       </c>
       <c r="E242" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F242" t="s">
         <v>16</v>
       </c>
       <c r="G242" t="s">
         <v>17</v>
       </c>
       <c r="H242" t="s">
         <v>18</v>
       </c>
       <c r="I242" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J242" t="s">
-        <v>428</v>
+        <v>113</v>
       </c>
       <c r="K242" t="s">
-        <v>132</v>
+        <v>431</v>
       </c>
       <c r="L242" t="s" s="3">
-        <v>419</v>
+        <v>432</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>12</v>
       </c>
       <c r="B243" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C243" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D243" t="s" s="4">
-        <v>290</v>
+        <v>433</v>
       </c>
       <c r="E243" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F243" t="s">
-        <v>429</v>
+        <v>64</v>
       </c>
       <c r="G243" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H243" t="s">
         <v>18</v>
       </c>
       <c r="I243" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J243" t="s">
-        <v>430</v>
+        <v>113</v>
       </c>
       <c r="K243" t="s">
-        <v>115</v>
+        <v>291</v>
       </c>
       <c r="L243" t="s" s="3">
-        <v>427</v>
+        <v>138</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>12</v>
       </c>
       <c r="B244" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C244" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D244" t="s" s="4">
-        <v>247</v>
+        <v>330</v>
       </c>
       <c r="E244" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F244" t="s">
-        <v>16</v>
+        <v>410</v>
       </c>
       <c r="G244" t="s">
         <v>17</v>
       </c>
       <c r="H244" t="s">
         <v>18</v>
       </c>
       <c r="I244" s="3">
         <v>1</v>
       </c>
       <c r="J244" t="s">
-        <v>431</v>
+        <v>249</v>
       </c>
       <c r="K244" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="L244" t="s" s="3">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>12</v>
       </c>
       <c r="B245" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C245" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D245" t="s" s="4">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E245" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F245" t="s">
         <v>16</v>
       </c>
       <c r="G245" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H245" t="s">
         <v>18</v>
       </c>
       <c r="I245" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J245" t="s">
-        <v>67</v>
+        <v>345</v>
       </c>
       <c r="K245"/>
       <c r="L245" t="s" s="3">
-        <v>250</v>
+        <v>189</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>12</v>
       </c>
       <c r="B246" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C246" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D246" t="s" s="4">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E246" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F246" t="s">
         <v>16</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="H246" t="s">
         <v>18</v>
       </c>
       <c r="I246" s="3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J246" t="s">
-        <v>436</v>
+        <v>99</v>
       </c>
       <c r="K246"/>
       <c r="L246" t="s" s="3">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>12</v>
       </c>
       <c r="B247" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C247" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D247" t="s" s="4">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E247" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F247" t="s">
         <v>16</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="H247" t="s">
         <v>18</v>
       </c>
       <c r="I247" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J247" t="s">
-        <v>439</v>
+        <v>94</v>
       </c>
       <c r="K247"/>
       <c r="L247" t="s" s="3">
-        <v>158</v>
+        <v>397</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>12</v>
       </c>
       <c r="B248" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C248" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D248" t="s" s="4">
         <v>440</v>
       </c>
       <c r="E248" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F248" t="s">
         <v>16</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="H248" t="s">
         <v>18</v>
       </c>
       <c r="I248" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J248" t="s">
-        <v>53</v>
+        <v>441</v>
       </c>
       <c r="K248"/>
       <c r="L248" t="s" s="3">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>12</v>
       </c>
       <c r="B249" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C249" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D249" t="s" s="4">
-        <v>441</v>
+        <v>248</v>
       </c>
       <c r="E249" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F249" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G249" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H249" t="s">
         <v>18</v>
       </c>
       <c r="I249" s="3">
         <v>1</v>
       </c>
       <c r="J249" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="K249"/>
+        <v>442</v>
+      </c>
+      <c r="K249" t="s">
+        <v>443</v>
+      </c>
       <c r="L249" t="s" s="3">
-        <v>111</v>
+        <v>444</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>12</v>
       </c>
       <c r="B250" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C250" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D250" t="s" s="4">
-        <v>364</v>
+        <v>445</v>
       </c>
       <c r="E250" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F250" t="s">
         <v>16</v>
       </c>
       <c r="G250" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H250" t="s">
         <v>18</v>
       </c>
       <c r="I250" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J250" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="K250"/>
       <c r="L250" t="s" s="3">
-        <v>35</v>
+        <v>130</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>12</v>
       </c>
       <c r="B251" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C251" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D251" t="s" s="4">
-        <v>322</v>
+        <v>447</v>
       </c>
       <c r="E251" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H251" t="s">
         <v>18</v>
       </c>
       <c r="I251" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J251" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="K251"/>
       <c r="L251" t="s" s="3">
-        <v>250</v>
+        <v>34</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>12</v>
       </c>
       <c r="B252" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C252" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D252" t="s" s="4">
-        <v>247</v>
+        <v>449</v>
       </c>
       <c r="E252" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H252" t="s">
         <v>18</v>
       </c>
       <c r="I252" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J252" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K252"/>
       <c r="L252" t="s" s="3">
-        <v>411</v>
+        <v>217</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>12</v>
       </c>
       <c r="B253" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C253" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D253" t="s" s="4">
-        <v>402</v>
+        <v>347</v>
       </c>
       <c r="E253" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F253" t="s">
         <v>16</v>
       </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
       <c r="H253" t="s">
         <v>18</v>
       </c>
       <c r="I253" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J253" t="s">
-        <v>443</v>
+        <v>242</v>
       </c>
       <c r="K253" t="s">
-        <v>444</v>
+        <v>65</v>
       </c>
       <c r="L253" t="s" s="3">
-        <v>394</v>
+        <v>450</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>12</v>
       </c>
       <c r="B254" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C254" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D254" t="s" s="4">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="E254" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F254" t="s">
         <v>16</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="H254" t="s">
         <v>18</v>
       </c>
       <c r="I254" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J254" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="K254"/>
+        <v>324</v>
+      </c>
+      <c r="K254" t="s">
+        <v>72</v>
+      </c>
       <c r="L254" t="s" s="3">
-        <v>321</v>
+        <v>104</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>12</v>
       </c>
       <c r="B255" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C255" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D255" t="s" s="4">
-        <v>445</v>
+        <v>367</v>
       </c>
       <c r="E255" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F255" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G255" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H255" t="s">
         <v>18</v>
       </c>
       <c r="I255" s="3">
         <v>2</v>
       </c>
       <c r="J255" t="s">
-        <v>78</v>
+        <v>441</v>
       </c>
       <c r="K255"/>
       <c r="L255" t="s" s="3">
-        <v>121</v>
+        <v>451</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>12</v>
       </c>
       <c r="B256" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C256" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D256" t="s" s="4">
-        <v>262</v>
+        <v>367</v>
       </c>
       <c r="E256" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F256" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="G256" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H256" t="s">
         <v>18</v>
       </c>
       <c r="I256" s="3">
         <v>1</v>
       </c>
       <c r="J256" t="s">
-        <v>263</v>
+        <v>452</v>
       </c>
       <c r="K256"/>
       <c r="L256" t="s" s="3">
-        <v>433</v>
+        <v>451</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>12</v>
       </c>
       <c r="B257" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C257" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D257" t="s" s="4">
-        <v>258</v>
+        <v>453</v>
       </c>
       <c r="E257" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F257" t="s">
         <v>16</v>
       </c>
       <c r="G257" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H257" t="s">
         <v>18</v>
       </c>
       <c r="I257" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J257" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>454</v>
+      </c>
+      <c r="K257"/>
       <c r="L257" t="s" s="3">
-        <v>447</v>
+        <v>34</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>12</v>
       </c>
       <c r="B258" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C258" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D258" t="s" s="4">
-        <v>392</v>
+        <v>453</v>
       </c>
       <c r="E258" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F258" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G258" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H258" t="s">
         <v>18</v>
       </c>
       <c r="I258" s="3">
         <v>1</v>
       </c>
       <c r="J258" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="K258"/>
       <c r="L258" t="s" s="3">
-        <v>449</v>
+        <v>34</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>12</v>
       </c>
       <c r="B259" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C259" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D259" t="s" s="4">
-        <v>450</v>
+        <v>248</v>
       </c>
       <c r="E259" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F259" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G259" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H259" t="s">
         <v>18</v>
       </c>
       <c r="I259" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J259" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="K259" t="s">
-        <v>301</v>
+        <v>456</v>
       </c>
       <c r="L259" t="s" s="3">
-        <v>149</v>
+        <v>289</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>12</v>
       </c>
       <c r="B260" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C260" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D260" t="s" s="4">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="E260" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F260" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="G260" t="s">
         <v>17</v>
       </c>
       <c r="H260" t="s">
         <v>18</v>
       </c>
       <c r="I260" s="3">
         <v>1</v>
       </c>
       <c r="J260" t="s">
-        <v>259</v>
+        <v>202</v>
       </c>
       <c r="K260" t="s">
-        <v>451</v>
+        <v>51</v>
       </c>
       <c r="L260" t="s" s="3">
-        <v>452</v>
+        <v>130</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>12</v>
       </c>
       <c r="B261" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C261" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D261" t="s" s="4">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E261" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F261" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G261" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H261" t="s">
         <v>18</v>
       </c>
       <c r="I261" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J261" t="s">
-        <v>84</v>
+        <v>406</v>
       </c>
       <c r="K261"/>
       <c r="L261" t="s" s="3">
-        <v>29</v>
+        <v>147</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>12</v>
       </c>
       <c r="B262" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C262" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D262" t="s" s="4">
-        <v>364</v>
+        <v>458</v>
       </c>
       <c r="E262" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H262" t="s">
         <v>18</v>
       </c>
       <c r="I262" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J262" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="K262"/>
       <c r="L262" t="s" s="3">
-        <v>182</v>
+        <v>460</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>12</v>
       </c>
       <c r="B263" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C263" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D263" t="s" s="4">
-        <v>364</v>
+        <v>458</v>
       </c>
       <c r="E263" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F263" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="G263" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H263" t="s">
         <v>18</v>
       </c>
       <c r="I263" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J263" t="s">
-        <v>454</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="K263"/>
       <c r="L263" t="s" s="3">
-        <v>182</v>
+        <v>460</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>12</v>
       </c>
       <c r="B264" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C264" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D264" t="s" s="4">
-        <v>290</v>
+        <v>462</v>
       </c>
       <c r="E264" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F264" t="s">
         <v>16</v>
       </c>
       <c r="G264" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H264" t="s">
         <v>18</v>
       </c>
       <c r="I264" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J264" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="K264"/>
       <c r="L264" t="s" s="3">
-        <v>250</v>
+        <v>389</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>12</v>
       </c>
       <c r="B265" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C265" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D265" t="s" s="4">
-        <v>290</v>
+        <v>462</v>
       </c>
       <c r="E265" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F265" t="s">
-        <v>429</v>
+        <v>46</v>
       </c>
       <c r="G265" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H265" t="s">
         <v>18</v>
       </c>
       <c r="I265" s="3">
         <v>1</v>
       </c>
       <c r="J265" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="K265"/>
       <c r="L265" t="s" s="3">
-        <v>250</v>
+        <v>389</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>12</v>
       </c>
       <c r="B266" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C266" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D266" t="s" s="4">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="E266" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F266" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G266" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H266" t="s">
         <v>18</v>
       </c>
       <c r="I266" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J266" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K266"/>
       <c r="L266" t="s" s="3">
-        <v>457</v>
+        <v>464</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>12</v>
       </c>
       <c r="B267" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C267" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D267" t="s" s="4">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="E267" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F267" t="s">
         <v>16</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="H267" t="s">
         <v>18</v>
       </c>
       <c r="I267" s="3">
         <v>6</v>
       </c>
       <c r="J267" t="s">
-        <v>95</v>
+        <v>466</v>
       </c>
       <c r="K267"/>
       <c r="L267" t="s" s="3">
-        <v>417</v>
+        <v>467</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>12</v>
       </c>
       <c r="B268" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C268" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D268" t="s" s="4">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E268" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F268" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G268" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H268" t="s">
         <v>18</v>
       </c>
       <c r="I268" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J268" t="s">
-        <v>460</v>
+        <v>325</v>
       </c>
       <c r="K268"/>
       <c r="L268" t="s" s="3">
-        <v>149</v>
+        <v>467</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>12</v>
       </c>
       <c r="B269" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C269" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D269" t="s" s="4">
-        <v>258</v>
+        <v>468</v>
       </c>
       <c r="E269" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
         <v>17</v>
       </c>
       <c r="H269" t="s">
         <v>18</v>
       </c>
       <c r="I269" s="3">
         <v>1</v>
       </c>
       <c r="J269" t="s">
-        <v>461</v>
+        <v>135</v>
       </c>
       <c r="K269" t="s">
-        <v>462</v>
+        <v>106</v>
       </c>
       <c r="L269" t="s" s="3">
-        <v>463</v>
+        <v>34</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>12</v>
       </c>
       <c r="B270" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C270" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D270" t="s" s="4">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="E270" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F270" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G270" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H270" t="s">
         <v>18</v>
       </c>
       <c r="I270" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J270" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="K270"/>
       <c r="L270" t="s" s="3">
-        <v>138</v>
+        <v>450</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>12</v>
       </c>
       <c r="B271" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C271" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D271" t="s" s="4">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="E271" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F271" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G271" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H271" t="s">
         <v>18</v>
       </c>
       <c r="I271" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J271" t="s">
-        <v>102</v>
+        <v>166</v>
       </c>
       <c r="K271"/>
       <c r="L271" t="s" s="3">
-        <v>29</v>
+        <v>297</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>12</v>
       </c>
       <c r="B272" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C272" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D272" t="s" s="4">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="E272" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F272" t="s">
         <v>16</v>
       </c>
       <c r="G272" t="s">
         <v>23</v>
       </c>
       <c r="H272" t="s">
         <v>18</v>
       </c>
       <c r="I272" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J272" t="s">
-        <v>55</v>
+        <v>124</v>
       </c>
       <c r="K272"/>
       <c r="L272" t="s" s="3">
-        <v>202</v>
+        <v>473</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>12</v>
       </c>
       <c r="B273" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C273" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D273" t="s" s="4">
-        <v>343</v>
+        <v>474</v>
       </c>
       <c r="E273" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F273" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="G273" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H273" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="I273" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J273" t="s">
-        <v>451</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="K273"/>
       <c r="L273" t="s" s="3">
-        <v>419</v>
+        <v>100</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>12</v>
       </c>
       <c r="B274" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C274" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D274" t="s" s="4">
-        <v>364</v>
+        <v>474</v>
       </c>
       <c r="E274" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F274" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G274" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H274" t="s">
         <v>18</v>
       </c>
       <c r="I274" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J274" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="K274"/>
       <c r="L274" t="s" s="3">
-        <v>468</v>
+        <v>100</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>12</v>
       </c>
       <c r="B275" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C275" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D275" t="s" s="4">
-        <v>290</v>
+        <v>248</v>
       </c>
       <c r="E275" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F275" t="s">
         <v>16</v>
       </c>
       <c r="G275" t="s">
         <v>17</v>
       </c>
       <c r="H275" t="s">
         <v>18</v>
       </c>
       <c r="I275" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J275" t="s">
-        <v>337</v>
+        <v>112</v>
       </c>
       <c r="K275" t="s">
-        <v>73</v>
+        <v>476</v>
       </c>
       <c r="L275" t="s" s="3">
-        <v>105</v>
+        <v>477</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>12</v>
       </c>
       <c r="B276" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C276" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D276" t="s" s="4">
-        <v>387</v>
+        <v>457</v>
       </c>
       <c r="E276" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H276" t="s">
         <v>18</v>
       </c>
       <c r="I276" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J276" t="s">
-        <v>469</v>
+        <v>406</v>
       </c>
       <c r="K276"/>
       <c r="L276" t="s" s="3">
-        <v>470</v>
+        <v>143</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>12</v>
       </c>
       <c r="B277" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C277" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D277" t="s" s="4">
-        <v>387</v>
+        <v>478</v>
       </c>
       <c r="E277" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F277" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G277" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H277" t="s">
         <v>18</v>
       </c>
       <c r="I277" s="3">
         <v>1</v>
       </c>
       <c r="J277" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="K277"/>
+        <v>195</v>
+      </c>
+      <c r="K277" t="s">
+        <v>479</v>
+      </c>
       <c r="L277" t="s" s="3">
-        <v>470</v>
+        <v>34</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>12</v>
       </c>
       <c r="B278" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C278" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D278" t="s" s="4">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="E278" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F278" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G278" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H278" t="s">
         <v>18</v>
       </c>
       <c r="I278" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J278" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="K278"/>
+        <v>280</v>
+      </c>
+      <c r="K278" t="s">
+        <v>481</v>
+      </c>
       <c r="L278" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>12</v>
       </c>
       <c r="B279" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C279" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D279" t="s" s="4">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="E279" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F279" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G279" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H279" t="s">
         <v>18</v>
       </c>
       <c r="I279" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J279" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="K279"/>
       <c r="L279" t="s" s="3">
-        <v>29</v>
+        <v>130</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>12</v>
       </c>
       <c r="B280" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C280" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D280" t="s" s="4">
-        <v>258</v>
+        <v>483</v>
       </c>
       <c r="E280" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F280" t="s">
         <v>16</v>
       </c>
       <c r="G280" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H280" t="s">
         <v>18</v>
       </c>
       <c r="I280" s="3">
         <v>2</v>
       </c>
       <c r="J280" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="K280"/>
       <c r="L280" t="s" s="3">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>12</v>
       </c>
       <c r="B281" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C281" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D281" t="s" s="4">
-        <v>476</v>
+        <v>330</v>
       </c>
       <c r="E281" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F281" t="s">
-        <v>16</v>
+        <v>410</v>
       </c>
       <c r="G281" t="s">
         <v>17</v>
       </c>
       <c r="H281" t="s">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="I281" s="3">
         <v>1</v>
       </c>
       <c r="J281" t="s">
-        <v>37</v>
+        <v>266</v>
       </c>
       <c r="K281" t="s">
-        <v>477</v>
+        <v>434</v>
       </c>
       <c r="L281" t="s" s="3">
-        <v>29</v>
+        <v>80</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>12</v>
       </c>
       <c r="B282" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C282" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D282" t="s" s="4">
-        <v>370</v>
+        <v>279</v>
       </c>
       <c r="E282" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F282" t="s">
         <v>16</v>
       </c>
       <c r="G282" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H282" t="s">
         <v>18</v>
       </c>
       <c r="I282" s="3">
         <v>1</v>
       </c>
       <c r="J282" t="s">
-        <v>219</v>
+        <v>484</v>
       </c>
       <c r="K282" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="L282" t="s" s="3">
-        <v>138</v>
+        <v>80</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>12</v>
       </c>
       <c r="B283" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C283" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D283" t="s" s="4">
-        <v>478</v>
+        <v>440</v>
       </c>
       <c r="E283" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F283" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G283" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H283" t="s">
         <v>18</v>
       </c>
       <c r="I283" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J283" t="s">
-        <v>426</v>
+        <v>485</v>
       </c>
       <c r="K283"/>
       <c r="L283" t="s" s="3">
-        <v>162</v>
+        <v>167</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>12</v>
       </c>
       <c r="B284" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C284" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D284" t="s" s="4">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="E284" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F284" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G284" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H284" t="s">
         <v>18</v>
       </c>
       <c r="I284" s="3">
         <v>3</v>
       </c>
       <c r="J284" t="s">
-        <v>480</v>
+        <v>199</v>
       </c>
       <c r="K284"/>
       <c r="L284" t="s" s="3">
-        <v>481</v>
+        <v>143</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>12</v>
       </c>
       <c r="B285" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C285" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D285" t="s" s="4">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="E285" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F285" t="s">
         <v>16</v>
       </c>
       <c r="G285" t="s">
         <v>23</v>
       </c>
       <c r="H285" t="s">
         <v>18</v>
       </c>
       <c r="I285" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J285" t="s">
-        <v>482</v>
+        <v>154</v>
       </c>
       <c r="K285"/>
       <c r="L285" t="s" s="3">
-        <v>481</v>
+        <v>147</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>12</v>
       </c>
       <c r="B286" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C286" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D286" t="s" s="4">
-        <v>483</v>
+        <v>248</v>
       </c>
       <c r="E286" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F286" t="s">
         <v>16</v>
       </c>
       <c r="G286" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H286" t="s">
         <v>18</v>
       </c>
       <c r="I286" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J286" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="K286"/>
+        <v>488</v>
+      </c>
+      <c r="K286" t="s">
+        <v>489</v>
+      </c>
       <c r="L286" t="s" s="3">
-        <v>356</v>
+        <v>490</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>12</v>
       </c>
       <c r="B287" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C287" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D287" t="s" s="4">
-        <v>483</v>
+        <v>372</v>
       </c>
       <c r="E287" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F287" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G287" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H287" t="s">
         <v>18</v>
       </c>
       <c r="I287" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J287" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="K287"/>
+        <v>361</v>
+      </c>
+      <c r="K287" t="s">
+        <v>491</v>
+      </c>
       <c r="L287" t="s" s="3">
-        <v>356</v>
+        <v>492</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>12</v>
       </c>
       <c r="B288" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C288" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D288" t="s" s="4">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="E288" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F288" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G288" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H288" t="s">
         <v>18</v>
       </c>
       <c r="I288" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J288" t="s">
         <v>338</v>
       </c>
       <c r="K288"/>
       <c r="L288" t="s" s="3">
-        <v>485</v>
+        <v>494</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>12</v>
       </c>
       <c r="B289" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C289" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D289" t="s" s="4">
-        <v>486</v>
+        <v>364</v>
       </c>
       <c r="E289" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F289" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G289" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H289" t="s">
         <v>18</v>
       </c>
       <c r="I289" s="3">
         <v>2</v>
       </c>
       <c r="J289" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="K289"/>
+        <v>202</v>
+      </c>
+      <c r="K289" t="s">
+        <v>51</v>
+      </c>
       <c r="L289" t="s" s="3">
-        <v>371</v>
+        <v>495</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>12</v>
       </c>
       <c r="B290" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C290" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D290" t="s" s="4">
-        <v>486</v>
+        <v>457</v>
       </c>
       <c r="E290" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F290" t="s">
         <v>16</v>
       </c>
       <c r="G290" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H290" t="s">
         <v>18</v>
       </c>
       <c r="I290" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J290" t="s">
-        <v>487</v>
+        <v>406</v>
       </c>
       <c r="K290"/>
       <c r="L290" t="s" s="3">
-        <v>371</v>
+        <v>189</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>12</v>
       </c>
       <c r="B291" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C291" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D291" t="s" s="4">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="E291" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F291" t="s">
         <v>16</v>
       </c>
       <c r="G291" t="s">
         <v>17</v>
       </c>
       <c r="H291" t="s">
         <v>18</v>
       </c>
       <c r="I291" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J291" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="K291"/>
       <c r="L291" t="s" s="3">
-        <v>29</v>
+        <v>180</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>12</v>
       </c>
       <c r="B292" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C292" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D292" t="s" s="4">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="E292" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F292" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G292" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H292" t="s">
         <v>18</v>
       </c>
       <c r="I292" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J292" t="s">
-        <v>413</v>
+        <v>498</v>
       </c>
       <c r="K292"/>
       <c r="L292" t="s" s="3">
-        <v>468</v>
+        <v>34</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>12</v>
       </c>
       <c r="B293" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C293" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D293" t="s" s="4">
-        <v>343</v>
+        <v>497</v>
       </c>
       <c r="E293" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F293" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="G293" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H293" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="I293" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J293" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="K293"/>
       <c r="L293" t="s" s="3">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>12</v>
       </c>
       <c r="B294" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C294" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D294" t="s" s="4">
-        <v>490</v>
+        <v>462</v>
       </c>
       <c r="E294" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F294" t="s">
         <v>16</v>
       </c>
       <c r="G294" t="s">
         <v>23</v>
       </c>
       <c r="H294" t="s">
         <v>18</v>
       </c>
       <c r="I294" s="3">
         <v>3</v>
       </c>
       <c r="J294" t="s">
-        <v>181</v>
+        <v>37</v>
       </c>
       <c r="K294"/>
       <c r="L294" t="s" s="3">
-        <v>308</v>
+        <v>500</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>12</v>
       </c>
       <c r="B295" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C295" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D295" t="s" s="4">
-        <v>491</v>
+        <v>463</v>
       </c>
       <c r="E295" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F295" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G295" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H295" t="s">
         <v>18</v>
       </c>
       <c r="I295" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J295" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="K295"/>
       <c r="L295" t="s" s="3">
-        <v>492</v>
+        <v>307</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>12</v>
       </c>
       <c r="B296" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C296" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D296" t="s" s="4">
-        <v>364</v>
+        <v>501</v>
       </c>
       <c r="E296" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F296" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G296" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H296" t="s">
         <v>18</v>
       </c>
       <c r="I296" s="3">
         <v>1</v>
       </c>
       <c r="J296" t="s">
-        <v>493</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="K296"/>
       <c r="L296" t="s" s="3">
-        <v>74</v>
+        <v>167</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>12</v>
       </c>
       <c r="B297" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C297" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D297" t="s" s="4">
-        <v>494</v>
+        <v>449</v>
       </c>
       <c r="E297" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F297" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G297" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H297" t="s">
         <v>18</v>
       </c>
       <c r="I297" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J297" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="K297"/>
       <c r="L297" t="s" s="3">
-        <v>101</v>
+        <v>273</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>12</v>
       </c>
       <c r="B298" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C298" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D298" t="s" s="4">
-        <v>494</v>
+        <v>449</v>
       </c>
       <c r="E298" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F298" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G298" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H298" t="s">
         <v>18</v>
       </c>
       <c r="I298" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J298" t="s">
-        <v>115</v>
+        <v>503</v>
       </c>
       <c r="K298"/>
       <c r="L298" t="s" s="3">
-        <v>101</v>
+        <v>273</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>12</v>
       </c>
       <c r="B299" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C299" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D299" t="s" s="4">
-        <v>258</v>
+        <v>504</v>
       </c>
       <c r="E299" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F299" t="s">
         <v>16</v>
       </c>
       <c r="G299" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H299" t="s">
         <v>18</v>
       </c>
       <c r="I299" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J299" t="s">
-        <v>115</v>
+        <v>505</v>
       </c>
       <c r="K299" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="L299" t="s" s="3">
-        <v>497</v>
+        <v>31</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>12</v>
       </c>
       <c r="B300" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C300" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D300" t="s" s="4">
-        <v>478</v>
+        <v>329</v>
       </c>
       <c r="E300" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F300" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G300" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H300" t="s">
         <v>18</v>
       </c>
       <c r="I300" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J300" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="K300"/>
+        <v>507</v>
+      </c>
+      <c r="K300" t="s">
+        <v>424</v>
+      </c>
       <c r="L300" t="s" s="3">
-        <v>158</v>
+        <v>508</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>12</v>
       </c>
       <c r="B301" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C301" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D301" t="s" s="4">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="E301" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F301" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G301" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H301" t="s">
         <v>18</v>
       </c>
       <c r="I301" s="3">
         <v>1</v>
       </c>
       <c r="J301" t="s">
-        <v>212</v>
+        <v>510</v>
       </c>
       <c r="K301"/>
       <c r="L301" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>12</v>
       </c>
       <c r="B302" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C302" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D302" t="s" s="4">
-        <v>499</v>
+        <v>439</v>
       </c>
       <c r="E302" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F302" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G302" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H302" t="s">
         <v>18</v>
       </c>
       <c r="I302" s="3">
         <v>1</v>
       </c>
       <c r="J302" t="s">
-        <v>291</v>
+        <v>77</v>
       </c>
       <c r="K302" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="L302" t="s" s="3">
-        <v>29</v>
+        <v>512</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>12</v>
       </c>
       <c r="B303" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C303" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D303" t="s" s="4">
-        <v>489</v>
+        <v>440</v>
       </c>
       <c r="E303" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F303" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G303" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H303" t="s">
         <v>18</v>
       </c>
       <c r="I303" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J303" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="K303"/>
       <c r="L303" t="s" s="3">
-        <v>138</v>
+        <v>43</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>12</v>
       </c>
       <c r="B304" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C304" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D304" t="s" s="4">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="E304" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F304" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G304" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H304" t="s">
         <v>18</v>
       </c>
       <c r="I304" s="3">
         <v>2</v>
       </c>
       <c r="J304" t="s">
-        <v>439</v>
+        <v>485</v>
       </c>
       <c r="K304"/>
       <c r="L304" t="s" s="3">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>12</v>
       </c>
       <c r="B305" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C305" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D305" t="s" s="4">
-        <v>343</v>
+        <v>514</v>
       </c>
       <c r="E305" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F305" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="G305" t="s">
         <v>17</v>
       </c>
       <c r="H305" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="I305" s="3">
         <v>1</v>
       </c>
       <c r="J305" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="K305"/>
       <c r="L305" t="s" s="3">
-        <v>81</v>
+        <v>516</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>12</v>
       </c>
       <c r="B306" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C306" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D306" t="s" s="4">
-        <v>290</v>
+        <v>486</v>
       </c>
       <c r="E306" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F306" t="s">
         <v>16</v>
       </c>
       <c r="G306" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H306" t="s">
         <v>18</v>
       </c>
       <c r="I306" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J306" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="K306"/>
       <c r="L306" t="s" s="3">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>12</v>
       </c>
       <c r="B307" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C307" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D307" t="s" s="4">
-        <v>459</v>
+        <v>486</v>
       </c>
       <c r="E307" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F307" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G307" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H307" t="s">
         <v>18</v>
       </c>
       <c r="I307" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J307" t="s">
-        <v>504</v>
+        <v>199</v>
       </c>
       <c r="K307"/>
       <c r="L307" t="s" s="3">
-        <v>182</v>
+        <v>34</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>12</v>
       </c>
       <c r="B308" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C308" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D308" t="s" s="4">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="E308" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F308" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G308" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H308" t="s">
         <v>18</v>
       </c>
       <c r="I308" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J308" t="s">
-        <v>216</v>
+        <v>518</v>
       </c>
       <c r="K308"/>
       <c r="L308" t="s" s="3">
-        <v>158</v>
+        <v>25</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>12</v>
       </c>
       <c r="B309" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C309" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D309" t="s" s="4">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="E309" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F309" t="s">
         <v>16</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="H309" t="s">
         <v>18</v>
       </c>
       <c r="I309" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J309" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="K309"/>
       <c r="L309" t="s" s="3">
-        <v>162</v>
+        <v>143</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>12</v>
       </c>
       <c r="B310" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C310" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D310" t="s" s="4">
-        <v>258</v>
+        <v>487</v>
       </c>
       <c r="E310" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F310" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G310" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H310" t="s">
         <v>18</v>
       </c>
       <c r="I310" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J310" t="s">
-        <v>507</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="K310"/>
       <c r="L310" t="s" s="3">
-        <v>509</v>
+        <v>143</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>12</v>
       </c>
       <c r="B311" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C311" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D311" t="s" s="4">
-        <v>392</v>
+        <v>362</v>
       </c>
       <c r="E311" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F311" t="s">
         <v>16</v>
       </c>
       <c r="G311" t="s">
         <v>17</v>
       </c>
       <c r="H311" t="s">
         <v>18</v>
       </c>
       <c r="I311" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J311" t="s">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="K311"/>
       <c r="L311" t="s" s="3">
-        <v>511</v>
+        <v>31</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>12</v>
       </c>
       <c r="B312" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C312" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D312" t="s" s="4">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="E312" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F312" t="s">
         <v>16</v>
       </c>
       <c r="G312" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H312" t="s">
         <v>18</v>
       </c>
       <c r="I312" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J312" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="K312"/>
       <c r="L312" t="s" s="3">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>12</v>
       </c>
       <c r="B313" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C313" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D313" t="s" s="4">
-        <v>370</v>
+        <v>496</v>
       </c>
       <c r="E313" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F313" t="s">
         <v>16</v>
       </c>
       <c r="G313" t="s">
         <v>17</v>
       </c>
       <c r="H313" t="s">
         <v>18</v>
       </c>
       <c r="I313" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J313" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="K313"/>
       <c r="L313" t="s" s="3">
-        <v>514</v>
+        <v>43</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>12</v>
       </c>
       <c r="B314" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C314" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D314" t="s" s="4">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="E314" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F314" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G314" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H314" t="s">
         <v>18</v>
       </c>
       <c r="I314" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J314" t="s">
-        <v>426</v>
+        <v>510</v>
       </c>
       <c r="K314"/>
       <c r="L314" t="s" s="3">
-        <v>206</v>
+        <v>193</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>12</v>
       </c>
       <c r="B315" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C315" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D315" t="s" s="4">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="E315" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F315" t="s">
         <v>16</v>
       </c>
       <c r="G315" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H315" t="s">
         <v>18</v>
       </c>
       <c r="I315" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J315" t="s">
-        <v>39</v>
+        <v>229</v>
       </c>
       <c r="K315"/>
       <c r="L315" t="s" s="3">
-        <v>151</v>
+        <v>193</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>12</v>
       </c>
       <c r="B316" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C316" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D316" t="s" s="4">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="E316" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F316" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G316" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H316" t="s">
         <v>18</v>
       </c>
       <c r="I316" s="3">
         <v>2</v>
       </c>
       <c r="J316" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="K316"/>
       <c r="L316" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>12</v>
       </c>
       <c r="B317" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C317" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D317" t="s" s="4">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="E317" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F317" t="s">
         <v>16</v>
       </c>
       <c r="G317" t="s">
         <v>23</v>
       </c>
       <c r="H317" t="s">
         <v>18</v>
       </c>
       <c r="I317" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J317" t="s">
-        <v>518</v>
+        <v>229</v>
       </c>
       <c r="K317"/>
       <c r="L317" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>12</v>
       </c>
       <c r="B318" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C318" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D318" t="s" s="4">
-        <v>483</v>
+        <v>440</v>
       </c>
       <c r="E318" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F318" t="s">
         <v>16</v>
       </c>
       <c r="G318" t="s">
         <v>23</v>
       </c>
       <c r="H318" t="s">
         <v>18</v>
       </c>
       <c r="I318" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J318" t="s">
-        <v>39</v>
+        <v>513</v>
       </c>
       <c r="K318"/>
       <c r="L318" t="s" s="3">
-        <v>519</v>
+        <v>34</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>12</v>
       </c>
       <c r="B319" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C319" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D319" t="s" s="4">
-        <v>484</v>
+        <v>440</v>
       </c>
       <c r="E319" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F319" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G319" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H319" t="s">
         <v>18</v>
       </c>
       <c r="I319" s="3">
         <v>2</v>
       </c>
       <c r="J319" t="s">
-        <v>143</v>
+        <v>485</v>
       </c>
       <c r="K319"/>
       <c r="L319" t="s" s="3">
-        <v>284</v>
+        <v>34</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>12</v>
       </c>
       <c r="B320" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C320" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D320" t="s" s="4">
         <v>486</v>
       </c>
       <c r="E320" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F320" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G320" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H320" t="s">
         <v>18</v>
       </c>
       <c r="I320" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J320" t="s">
-        <v>58</v>
+        <v>197</v>
       </c>
       <c r="K320"/>
       <c r="L320" t="s" s="3">
-        <v>321</v>
+        <v>189</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>12</v>
       </c>
       <c r="B321" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C321" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D321" t="s" s="4">
-        <v>520</v>
+        <v>486</v>
       </c>
       <c r="E321" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F321" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G321" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H321" t="s">
         <v>18</v>
       </c>
       <c r="I321" s="3">
         <v>1</v>
       </c>
       <c r="J321" t="s">
-        <v>295</v>
+        <v>199</v>
       </c>
       <c r="K321"/>
       <c r="L321" t="s" s="3">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>12</v>
       </c>
       <c r="B322" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C322" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D322" t="s" s="4">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="E322" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F322" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G322" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H322" t="s">
         <v>18</v>
       </c>
       <c r="I322" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J322" t="s">
-        <v>521</v>
+        <v>154</v>
       </c>
       <c r="K322"/>
       <c r="L322" t="s" s="3">
-        <v>284</v>
+        <v>143</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>12</v>
       </c>
       <c r="B323" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C323" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D323" t="s" s="4">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="E323" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F323" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G323" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H323" t="s">
         <v>18</v>
       </c>
       <c r="I323" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J323" t="s">
-        <v>522</v>
+        <v>87</v>
       </c>
       <c r="K323"/>
       <c r="L323" t="s" s="3">
-        <v>284</v>
+        <v>143</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>12</v>
       </c>
       <c r="B324" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C324" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D324" t="s" s="4">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E324" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F324" t="s">
         <v>16</v>
       </c>
       <c r="G324" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H324" t="s">
         <v>18</v>
       </c>
       <c r="I324" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J324" t="s">
-        <v>524</v>
+        <v>109</v>
       </c>
       <c r="K324"/>
       <c r="L324" t="s" s="3">
-        <v>29</v>
+        <v>522</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>12</v>
       </c>
       <c r="B325" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C325" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D325" t="s" s="4">
-        <v>525</v>
+        <v>268</v>
       </c>
       <c r="E325" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F325" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G325" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H325" t="s">
         <v>18</v>
       </c>
       <c r="I325" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J325" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="K325"/>
+        <v>523</v>
+      </c>
+      <c r="K325" t="s">
+        <v>169</v>
+      </c>
       <c r="L325" t="s" s="3">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>12</v>
       </c>
       <c r="B326" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C326" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D326" t="s" s="4">
+        <v>524</v>
+      </c>
+      <c r="E326" t="s">
+        <v>36</v>
+      </c>
+      <c r="F326" t="s">
+        <v>16</v>
+      </c>
+      <c r="G326" t="s">
+        <v>23</v>
+      </c>
+      <c r="H326" t="s">
+        <v>18</v>
+      </c>
+      <c r="I326" s="3">
+        <v>12</v>
+      </c>
+      <c r="J326" t="s">
         <v>525</v>
-      </c>
-[...16 lines deleted...]
-        <v>527</v>
       </c>
       <c r="K326"/>
       <c r="L326" t="s" s="3">
-        <v>35</v>
+        <v>57</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>12</v>
       </c>
       <c r="B327" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C327" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D327" t="s" s="4">
-        <v>342</v>
+        <v>526</v>
       </c>
       <c r="E327" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F327" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G327" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H327" t="s">
         <v>18</v>
       </c>
       <c r="I327" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J327" t="s">
-        <v>528</v>
+        <v>47</v>
       </c>
       <c r="K327"/>
       <c r="L327" t="s" s="3">
-        <v>529</v>
+        <v>28</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>12</v>
       </c>
       <c r="B328" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C328" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D328" t="s" s="4">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="E328" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F328" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G328" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H328" t="s">
         <v>18</v>
       </c>
       <c r="I328" s="3">
         <v>1</v>
       </c>
       <c r="J328" t="s">
-        <v>531</v>
+        <v>195</v>
       </c>
       <c r="K328"/>
       <c r="L328" t="s" s="3">
-        <v>29</v>
+        <v>189</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>12</v>
       </c>
       <c r="B329" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C329" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D329" t="s" s="4">
-        <v>458</v>
+        <v>528</v>
       </c>
       <c r="E329" t="s">
+        <v>15</v>
+      </c>
+      <c r="F329" t="s">
+        <v>16</v>
+      </c>
+      <c r="G329" t="s">
+        <v>23</v>
+      </c>
+      <c r="H329" t="s">
+        <v>18</v>
+      </c>
+      <c r="I329" s="3">
+        <v>6</v>
+      </c>
+      <c r="J329" t="s">
         <v>27</v>
       </c>
-      <c r="F329" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="K329"/>
       <c r="L329" t="s" s="3">
-        <v>533</v>
+        <v>529</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>12</v>
       </c>
       <c r="B330" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C330" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D330" t="s" s="4">
-        <v>459</v>
+        <v>268</v>
       </c>
       <c r="E330" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F330" t="s">
         <v>16</v>
       </c>
       <c r="G330" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H330" t="s">
         <v>18</v>
       </c>
       <c r="I330" s="3">
         <v>6</v>
       </c>
       <c r="J330" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="K330"/>
+        <v>86</v>
+      </c>
+      <c r="K330" t="s">
+        <v>99</v>
+      </c>
       <c r="L330" t="s" s="3">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>12</v>
       </c>
       <c r="B331" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C331" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D331" t="s" s="4">
-        <v>459</v>
+        <v>234</v>
       </c>
       <c r="E331" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F331" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G331" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H331" t="s">
         <v>18</v>
       </c>
       <c r="I331" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J331" t="s">
-        <v>504</v>
+        <v>413</v>
       </c>
       <c r="K331"/>
       <c r="L331" t="s" s="3">
-        <v>45</v>
+        <v>516</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>12</v>
       </c>
       <c r="B332" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C332" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D332" t="s" s="4">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="E332" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F332" t="s">
         <v>16</v>
       </c>
       <c r="G332" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H332" t="s">
         <v>18</v>
       </c>
       <c r="I332" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J332" t="s">
-        <v>283</v>
+        <v>135</v>
       </c>
       <c r="K332"/>
       <c r="L332" t="s" s="3">
-        <v>536</v>
+        <v>531</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>12</v>
       </c>
       <c r="B333" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C333" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D333" t="s" s="4">
-        <v>505</v>
+        <v>268</v>
       </c>
       <c r="E333" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F333" t="s">
         <v>16</v>
       </c>
       <c r="G333" t="s">
         <v>23</v>
       </c>
       <c r="H333" t="s">
         <v>18</v>
       </c>
       <c r="I333" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J333" t="s">
-        <v>214</v>
+        <v>515</v>
       </c>
       <c r="K333"/>
       <c r="L333" t="s" s="3">
-        <v>29</v>
+        <v>61</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>12</v>
       </c>
       <c r="B334" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C334" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D334" t="s" s="4">
-        <v>505</v>
+        <v>364</v>
       </c>
       <c r="E334" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F334" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G334" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H334" t="s">
         <v>18</v>
       </c>
       <c r="I334" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J334" t="s">
-        <v>216</v>
+        <v>532</v>
       </c>
       <c r="K334"/>
       <c r="L334" t="s" s="3">
-        <v>29</v>
+        <v>225</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>12</v>
       </c>
       <c r="B335" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C335" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D335" t="s" s="4">
-        <v>537</v>
+        <v>364</v>
       </c>
       <c r="E335" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F335" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G335" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H335" t="s">
         <v>18</v>
       </c>
       <c r="I335" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J335" t="s">
-        <v>538</v>
+        <v>218</v>
       </c>
       <c r="K335"/>
       <c r="L335" t="s" s="3">
-        <v>25</v>
+        <v>225</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>12</v>
       </c>
       <c r="B336" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C336" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D336" t="s" s="4">
-        <v>506</v>
+        <v>533</v>
       </c>
       <c r="E336" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F336" t="s">
         <v>16</v>
       </c>
       <c r="G336" t="s">
         <v>23</v>
       </c>
       <c r="H336" t="s">
         <v>18</v>
       </c>
       <c r="I336" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J336" t="s">
-        <v>169</v>
+        <v>534</v>
       </c>
       <c r="K336"/>
       <c r="L336" t="s" s="3">
-        <v>158</v>
+        <v>529</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>12</v>
       </c>
       <c r="B337" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C337" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D337" t="s" s="4">
-        <v>506</v>
+        <v>524</v>
       </c>
       <c r="E337" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F337" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G337" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H337" t="s">
         <v>18</v>
       </c>
       <c r="I337" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J337" t="s">
-        <v>88</v>
+        <v>535</v>
       </c>
       <c r="K337"/>
       <c r="L337" t="s" s="3">
-        <v>158</v>
+        <v>529</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>12</v>
       </c>
       <c r="B338" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C338" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D338" t="s" s="4">
-        <v>382</v>
+        <v>524</v>
       </c>
       <c r="E338" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F338" t="s">
         <v>16</v>
       </c>
       <c r="G338" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H338" t="s">
         <v>18</v>
       </c>
       <c r="I338" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J338" t="s">
-        <v>132</v>
+        <v>525</v>
       </c>
       <c r="K338"/>
       <c r="L338" t="s" s="3">
-        <v>35</v>
+        <v>529</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>12</v>
       </c>
       <c r="B339" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C339" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D339" t="s" s="4">
-        <v>539</v>
+        <v>268</v>
       </c>
       <c r="E339" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F339" t="s">
         <v>16</v>
       </c>
       <c r="G339" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H339" t="s">
         <v>18</v>
       </c>
       <c r="I339" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J339" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="K339"/>
       <c r="L339" t="s" s="3">
-        <v>206</v>
+        <v>536</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>12</v>
       </c>
       <c r="B340" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C340" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D340" t="s" s="4">
-        <v>515</v>
+        <v>364</v>
       </c>
       <c r="E340" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F340" t="s">
         <v>16</v>
       </c>
       <c r="G340" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H340" t="s">
         <v>18</v>
       </c>
       <c r="I340" s="3">
         <v>3</v>
       </c>
       <c r="J340" t="s">
-        <v>439</v>
+        <v>537</v>
       </c>
       <c r="K340"/>
       <c r="L340" t="s" s="3">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>12</v>
       </c>
       <c r="B341" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C341" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D341" t="s" s="4">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E341" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F341" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G341" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H341" t="s">
         <v>18</v>
       </c>
       <c r="I341" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J341" t="s">
-        <v>531</v>
+        <v>220</v>
       </c>
       <c r="K341"/>
       <c r="L341" t="s" s="3">
-        <v>210</v>
+        <v>34</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>12</v>
       </c>
       <c r="B342" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C342" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D342" t="s" s="4">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E342" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F342" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="H342" t="s">
         <v>18</v>
       </c>
       <c r="I342" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J342" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="K342"/>
+        <v>99</v>
+      </c>
+      <c r="K342" t="s">
+        <v>539</v>
+      </c>
       <c r="L342" t="s" s="3">
-        <v>210</v>
+        <v>34</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>12</v>
       </c>
       <c r="B343" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C343" s="3">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="D343" t="s" s="4">
-        <v>516</v>
+        <v>541</v>
       </c>
       <c r="E343" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F343" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G343" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H343" t="s">
         <v>18</v>
       </c>
       <c r="I343" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J343" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="K343"/>
       <c r="L343" t="s" s="3">
-        <v>29</v>
+        <v>107</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>12</v>
       </c>
       <c r="B344" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C344" s="3">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="D344" t="s" s="4">
-        <v>516</v>
+        <v>543</v>
       </c>
       <c r="E344" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F344" t="s">
         <v>16</v>
       </c>
       <c r="G344" t="s">
         <v>23</v>
       </c>
       <c r="H344" t="s">
         <v>18</v>
       </c>
       <c r="I344" s="3">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J344" t="s">
-        <v>242</v>
+        <v>48</v>
       </c>
       <c r="K344"/>
       <c r="L344" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>12</v>
       </c>
       <c r="B345" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C345" s="3">
         <v>2017</v>
       </c>
       <c r="D345" t="s" s="4">
-        <v>459</v>
+        <v>541</v>
       </c>
       <c r="E345" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F345" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G345" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H345" t="s">
         <v>18</v>
       </c>
       <c r="I345" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J345" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="K345"/>
       <c r="L345" t="s" s="3">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>12</v>
       </c>
       <c r="B346" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C346" s="3">
         <v>2017</v>
       </c>
       <c r="D346" t="s" s="4">
-        <v>459</v>
+        <v>541</v>
       </c>
       <c r="E346" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F346" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G346" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H346" t="s">
         <v>18</v>
       </c>
       <c r="I346" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J346" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
       <c r="K346"/>
       <c r="L346" t="s" s="3">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>12</v>
       </c>
       <c r="B347" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C347" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D347" t="s" s="4">
-        <v>505</v>
+        <v>545</v>
       </c>
       <c r="E347" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F347" t="s">
         <v>16</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="H347" t="s">
         <v>18</v>
       </c>
       <c r="I347" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J347" t="s">
-        <v>214</v>
+        <v>546</v>
       </c>
       <c r="K347"/>
       <c r="L347" t="s" s="3">
-        <v>206</v>
+        <v>34</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>12</v>
       </c>
       <c r="B348" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C348" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D348" t="s" s="4">
-        <v>505</v>
+        <v>547</v>
       </c>
       <c r="E348" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F348" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G348" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H348" t="s">
         <v>18</v>
       </c>
       <c r="I348" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J348" t="s">
         <v>216</v>
       </c>
       <c r="K348"/>
       <c r="L348" t="s" s="3">
-        <v>206</v>
+        <v>548</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>12</v>
       </c>
       <c r="B349" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C349" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D349" t="s" s="4">
-        <v>506</v>
+        <v>547</v>
       </c>
       <c r="E349" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F349" t="s">
         <v>16</v>
       </c>
       <c r="G349" t="s">
         <v>23</v>
       </c>
       <c r="H349" t="s">
         <v>18</v>
       </c>
       <c r="I349" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J349" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="K349"/>
       <c r="L349" t="s" s="3">
-        <v>158</v>
+        <v>548</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>12</v>
       </c>
       <c r="B350" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C350" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D350" t="s" s="4">
-        <v>506</v>
+        <v>549</v>
       </c>
       <c r="E350" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F350" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G350" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H350" t="s">
         <v>18</v>
       </c>
       <c r="I350" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J350" t="s">
-        <v>88</v>
+        <v>216</v>
       </c>
       <c r="K350"/>
       <c r="L350" t="s" s="3">
-        <v>158</v>
+        <v>167</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>12</v>
       </c>
       <c r="B351" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C351" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D351" t="s" s="4">
-        <v>476</v>
+        <v>549</v>
       </c>
       <c r="E351" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F351" t="s">
         <v>16</v>
       </c>
       <c r="G351" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H351" t="s">
         <v>18</v>
       </c>
       <c r="I351" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J351" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="K351"/>
       <c r="L351" t="s" s="3">
-        <v>541</v>
+        <v>167</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>12</v>
       </c>
       <c r="B352" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C352" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D352" t="s" s="4">
-        <v>279</v>
+        <v>549</v>
       </c>
       <c r="E352" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F352" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G352" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H352" t="s">
         <v>18</v>
       </c>
       <c r="I352" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J352" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="K352"/>
       <c r="L352" t="s" s="3">
-        <v>29</v>
+        <v>84</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>12</v>
       </c>
       <c r="B353" t="s">
-        <v>246</v>
+        <v>540</v>
       </c>
       <c r="C353" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D353" t="s" s="4">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="E353" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F353" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G353" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H353" t="s">
         <v>18</v>
       </c>
       <c r="I353" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J353" t="s">
-        <v>544</v>
+        <v>92</v>
       </c>
       <c r="K353"/>
       <c r="L353" t="s" s="3">
-        <v>59</v>
+        <v>84</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>12</v>
       </c>
       <c r="B354" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C354" s="3">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="D354" t="s" s="4">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="E354" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F354" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G354" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H354" t="s">
         <v>18</v>
       </c>
       <c r="I354" s="3">
         <v>1</v>
       </c>
       <c r="J354" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="K354"/>
+        <v>375</v>
+      </c>
+      <c r="K354" t="s">
+        <v>142</v>
+      </c>
       <c r="L354" t="s" s="3">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>12</v>
       </c>
       <c r="B355" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C355" s="3">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D355" t="s" s="4">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="E355" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F355" t="s">
         <v>16</v>
       </c>
       <c r="G355" t="s">
         <v>17</v>
       </c>
       <c r="H355" t="s">
         <v>18</v>
       </c>
       <c r="I355" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J355" t="s">
-        <v>212</v>
+        <v>553</v>
       </c>
       <c r="K355"/>
       <c r="L355" t="s" s="3">
-        <v>206</v>
+        <v>34</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>12</v>
       </c>
       <c r="B356" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C356" s="3">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="D356" t="s" s="4">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="E356" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F356" t="s">
         <v>16</v>
       </c>
       <c r="G356" t="s">
         <v>17</v>
       </c>
       <c r="H356" t="s">
         <v>18</v>
       </c>
       <c r="I356" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J356" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K356" t="s">
-        <v>280</v>
+        <v>99</v>
       </c>
       <c r="L356" t="s" s="3">
-        <v>124</v>
+        <v>34</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>12</v>
       </c>
       <c r="B357" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C357" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D357" t="s" s="4">
-        <v>279</v>
+        <v>555</v>
       </c>
       <c r="E357" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F357" t="s">
         <v>16</v>
       </c>
       <c r="G357" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H357" t="s">
         <v>18</v>
       </c>
       <c r="I357" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J357" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="K357" t="s">
-        <v>100</v>
+        <v>388</v>
       </c>
       <c r="L357" t="s" s="3">
-        <v>29</v>
+        <v>556</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>12</v>
       </c>
       <c r="B358" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C358" s="3">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="D358" t="s" s="4">
-        <v>247</v>
+        <v>557</v>
       </c>
       <c r="E358" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F358" t="s">
         <v>16</v>
       </c>
       <c r="G358" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H358" t="s">
         <v>18</v>
       </c>
       <c r="I358" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J358" t="s">
-        <v>432</v>
+        <v>558</v>
       </c>
       <c r="K358"/>
       <c r="L358" t="s" s="3">
-        <v>536</v>
+        <v>34</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>12</v>
       </c>
       <c r="B359" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C359" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D359" t="s" s="4">
-        <v>548</v>
+        <v>559</v>
       </c>
       <c r="E359" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F359" t="s">
         <v>16</v>
       </c>
       <c r="G359" t="s">
         <v>23</v>
       </c>
       <c r="H359" t="s">
         <v>18</v>
       </c>
       <c r="I359" s="3">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J359" t="s">
-        <v>143</v>
+        <v>542</v>
       </c>
       <c r="K359"/>
       <c r="L359" t="s" s="3">
-        <v>549</v>
+        <v>560</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>12</v>
       </c>
       <c r="B360" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C360" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D360" t="s" s="4">
-        <v>279</v>
+        <v>561</v>
       </c>
       <c r="E360" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F360" t="s">
         <v>16</v>
       </c>
       <c r="G360" t="s">
         <v>23</v>
       </c>
       <c r="H360" t="s">
         <v>18</v>
       </c>
       <c r="I360" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J360" t="s">
-        <v>283</v>
+        <v>562</v>
       </c>
       <c r="K360"/>
       <c r="L360" t="s" s="3">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>12</v>
       </c>
       <c r="B361" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C361" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D361" t="s" s="4">
-        <v>370</v>
+        <v>561</v>
       </c>
       <c r="E361" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F361" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G361" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H361" t="s">
         <v>18</v>
       </c>
       <c r="I361" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J361" t="s">
-        <v>550</v>
+        <v>142</v>
       </c>
       <c r="K361"/>
       <c r="L361" t="s" s="3">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>12</v>
       </c>
       <c r="B362" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C362" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D362" t="s" s="4">
-        <v>370</v>
+        <v>563</v>
       </c>
       <c r="E362" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F362" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G362" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H362" t="s">
         <v>18</v>
       </c>
       <c r="I362" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J362" t="s">
-        <v>234</v>
+        <v>542</v>
       </c>
       <c r="K362"/>
       <c r="L362" t="s" s="3">
-        <v>350</v>
+        <v>34</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>12</v>
       </c>
       <c r="B363" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C363" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D363" t="s" s="4">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="E363" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F363" t="s">
         <v>16</v>
       </c>
       <c r="G363" t="s">
         <v>23</v>
       </c>
       <c r="H363" t="s">
         <v>18</v>
       </c>
       <c r="I363" s="3">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J363" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="K363"/>
       <c r="L363" t="s" s="3">
-        <v>553</v>
+        <v>84</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>12</v>
       </c>
       <c r="B364" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C364" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D364" t="s" s="4">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="E364" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F364" t="s">
-        <v>42</v>
+        <v>566</v>
       </c>
       <c r="G364" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H364" t="s">
         <v>18</v>
       </c>
       <c r="I364" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J364" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="K364"/>
       <c r="L364" t="s" s="3">
-        <v>553</v>
+        <v>34</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>12</v>
       </c>
       <c r="B365" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C365" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D365" t="s" s="4">
-        <v>543</v>
+        <v>568</v>
       </c>
       <c r="E365" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F365" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G365" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H365" t="s">
         <v>18</v>
       </c>
       <c r="I365" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J365" t="s">
-        <v>544</v>
+        <v>569</v>
       </c>
       <c r="K365"/>
       <c r="L365" t="s" s="3">
-        <v>553</v>
+        <v>43</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>12</v>
       </c>
       <c r="B366" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C366" s="3">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D366" t="s" s="4">
-        <v>279</v>
+        <v>570</v>
       </c>
       <c r="E366" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F366" t="s">
         <v>16</v>
       </c>
       <c r="G366" t="s">
         <v>23</v>
       </c>
       <c r="H366" t="s">
         <v>18</v>
       </c>
       <c r="I366" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J366" t="s">
-        <v>97</v>
+        <v>571</v>
       </c>
       <c r="K366"/>
       <c r="L366" t="s" s="3">
-        <v>555</v>
+        <v>34</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>12</v>
       </c>
       <c r="B367" t="s">
-        <v>246</v>
+        <v>550</v>
       </c>
       <c r="C367" s="3">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D367" t="s" s="4">
-        <v>370</v>
+        <v>572</v>
       </c>
       <c r="E367" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F367" t="s">
         <v>16</v>
       </c>
       <c r="G367" t="s">
         <v>23</v>
       </c>
       <c r="H367" t="s">
         <v>18</v>
       </c>
       <c r="I367" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J367" t="s">
-        <v>487</v>
+        <v>573</v>
       </c>
       <c r="K367"/>
       <c r="L367" t="s" s="3">
-        <v>29</v>
+        <v>225</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>12</v>
       </c>
       <c r="B368" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C368" s="3">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="D368" t="s" s="4">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="E368" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F368" t="s">
         <v>16</v>
       </c>
       <c r="G368" t="s">
         <v>23</v>
       </c>
       <c r="H368" t="s">
         <v>18</v>
       </c>
       <c r="I368" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J368" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="K368"/>
       <c r="L368" t="s" s="3">
-        <v>108</v>
+        <v>25</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>12</v>
       </c>
       <c r="B369" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C369" s="3">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="D369" t="s" s="4">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="E369" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F369" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G369" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H369" t="s">
         <v>18</v>
       </c>
       <c r="I369" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J369" t="s">
-        <v>50</v>
+        <v>575</v>
       </c>
       <c r="K369"/>
       <c r="L369" t="s" s="3">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>12</v>
       </c>
       <c r="B370" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C370" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D370" t="s" s="4">
-        <v>557</v>
+        <v>576</v>
       </c>
       <c r="E370" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F370" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G370" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H370" t="s">
         <v>18</v>
       </c>
       <c r="I370" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J370" t="s">
-        <v>524</v>
+        <v>30</v>
       </c>
       <c r="K370"/>
       <c r="L370" t="s" s="3">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>12</v>
       </c>
       <c r="B371" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C371" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D371" t="s" s="4">
-        <v>557</v>
+        <v>577</v>
       </c>
       <c r="E371" t="s">
         <v>15</v>
       </c>
       <c r="F371" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G371" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H371" t="s">
         <v>18</v>
       </c>
       <c r="I371" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J371" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="K371"/>
       <c r="L371" t="s" s="3">
-        <v>25</v>
+        <v>225</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>12</v>
       </c>
       <c r="B372" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C372" s="3">
         <v>2019</v>
       </c>
       <c r="D372" t="s" s="4">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="E372" t="s">
         <v>15</v>
       </c>
       <c r="F372" t="s">
         <v>16</v>
       </c>
       <c r="G372" t="s">
         <v>23</v>
       </c>
       <c r="H372" t="s">
         <v>18</v>
       </c>
       <c r="I372" s="3">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J372" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
       <c r="K372"/>
       <c r="L372" t="s" s="3">
-        <v>29</v>
+        <v>225</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>12</v>
       </c>
       <c r="B373" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C373" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D373" t="s" s="4">
-        <v>561</v>
+        <v>579</v>
       </c>
       <c r="E373" t="s">
         <v>15</v>
       </c>
       <c r="F373" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G373" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H373" t="s">
         <v>18</v>
       </c>
       <c r="I373" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J373" t="s">
-        <v>233</v>
+        <v>553</v>
       </c>
       <c r="K373"/>
       <c r="L373" t="s" s="3">
-        <v>562</v>
+        <v>580</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>12</v>
       </c>
       <c r="B374" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C374" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D374" t="s" s="4">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="E374" t="s">
         <v>15</v>
       </c>
       <c r="F374" t="s">
         <v>16</v>
       </c>
       <c r="G374" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H374" t="s">
         <v>18</v>
       </c>
       <c r="I374" s="3">
         <v>6</v>
       </c>
       <c r="J374" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="K374"/>
       <c r="L374" t="s" s="3">
-        <v>562</v>
+        <v>34</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>12</v>
       </c>
       <c r="B375" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C375" s="3">
         <v>2020</v>
       </c>
       <c r="D375" t="s" s="4">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="E375" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F375" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G375" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H375" t="s">
         <v>18</v>
       </c>
       <c r="I375" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J375" t="s">
-        <v>233</v>
+        <v>571</v>
       </c>
       <c r="K375"/>
       <c r="L375" t="s" s="3">
-        <v>182</v>
+        <v>34</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>12</v>
       </c>
       <c r="B376" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C376" s="3">
         <v>2020</v>
       </c>
       <c r="D376" t="s" s="4">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="E376" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F376" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G376" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H376" t="s">
         <v>18</v>
       </c>
       <c r="I376" s="3">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J376" t="s">
-        <v>169</v>
+        <v>583</v>
       </c>
       <c r="K376"/>
       <c r="L376" t="s" s="3">
-        <v>182</v>
+        <v>34</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>12</v>
       </c>
       <c r="B377" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C377" s="3">
         <v>2021</v>
       </c>
       <c r="D377" t="s" s="4">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="E377" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F377" t="s">
         <v>16</v>
       </c>
       <c r="G377" t="s">
         <v>23</v>
       </c>
       <c r="H377" t="s">
         <v>18</v>
       </c>
       <c r="I377" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J377" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="K377"/>
       <c r="L377" t="s" s="3">
-        <v>85</v>
+        <v>147</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>12</v>
       </c>
       <c r="B378" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C378" s="3">
         <v>2021</v>
       </c>
       <c r="D378" t="s" s="4">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="E378" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F378" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G378" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H378" t="s">
         <v>18</v>
       </c>
       <c r="I378" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J378" t="s">
-        <v>93</v>
+        <v>585</v>
       </c>
       <c r="K378"/>
       <c r="L378" t="s" s="3">
-        <v>85</v>
+        <v>147</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>12</v>
       </c>
       <c r="B379" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="C379" s="3">
-        <v>2003</v>
+        <v>2021</v>
       </c>
       <c r="D379" t="s" s="4">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="E379" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F379" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G379" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H379" t="s">
         <v>18</v>
       </c>
       <c r="I379" s="3">
         <v>1</v>
       </c>
       <c r="J379" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="K379"/>
       <c r="L379" t="s" s="3">
-        <v>29</v>
+        <v>147</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>12</v>
       </c>
       <c r="B380" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="C380" s="3">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="D380" t="s" s="4">
-        <v>566</v>
+        <v>586</v>
       </c>
       <c r="E380" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F380" t="s">
         <v>16</v>
       </c>
       <c r="G380" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H380" t="s">
         <v>18</v>
       </c>
       <c r="I380" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J380" t="s">
-        <v>567</v>
+        <v>149</v>
       </c>
       <c r="K380"/>
       <c r="L380" t="s" s="3">
-        <v>29</v>
+        <v>147</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>12</v>
       </c>
       <c r="B381" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="C381" s="3">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="D381" t="s" s="4">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="E381" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F381" t="s">
         <v>16</v>
       </c>
       <c r="G381" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H381" t="s">
         <v>18</v>
       </c>
       <c r="I381" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J381" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="K381"/>
       <c r="L381" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>12</v>
       </c>
       <c r="B382" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C382" s="3">
-        <v>2010</v>
+        <v>1978</v>
       </c>
       <c r="D382" t="s" s="4">
-        <v>569</v>
+        <v>590</v>
       </c>
       <c r="E382" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F382" t="s">
-        <v>16</v>
+        <v>591</v>
       </c>
       <c r="G382" t="s">
         <v>17</v>
       </c>
       <c r="H382" t="s">
         <v>18</v>
       </c>
       <c r="I382" s="3">
         <v>1</v>
       </c>
       <c r="J382" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="K382"/>
       <c r="L382" t="s" s="3">
-        <v>570</v>
+        <v>84</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>12</v>
       </c>
       <c r="B383" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C383" s="3">
-        <v>2014</v>
+        <v>1981</v>
       </c>
       <c r="D383" t="s" s="4">
-        <v>571</v>
+        <v>593</v>
       </c>
       <c r="E383" t="s">
-        <v>15</v>
+        <v>594</v>
       </c>
       <c r="F383" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G383" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H383" t="s">
         <v>18</v>
       </c>
       <c r="I383" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J383" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="K383"/>
+        <v>595</v>
+      </c>
+      <c r="K383" t="s">
+        <v>236</v>
+      </c>
       <c r="L383" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>12</v>
       </c>
       <c r="B384" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C384" s="3">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="D384" t="s" s="4">
-        <v>573</v>
+        <v>596</v>
       </c>
       <c r="E384" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F384" t="s">
         <v>16</v>
       </c>
       <c r="G384" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H384" t="s">
         <v>18</v>
       </c>
       <c r="I384" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J384" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="K384"/>
       <c r="L384" t="s" s="3">
-        <v>574</v>
+        <v>297</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>12</v>
       </c>
       <c r="B385" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C385" s="3">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="D385" t="s" s="4">
-        <v>575</v>
+        <v>590</v>
       </c>
       <c r="E385" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F385" t="s">
         <v>16</v>
       </c>
       <c r="G385" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H385" t="s">
         <v>18</v>
       </c>
       <c r="I385" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J385" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="K385"/>
+        <v>361</v>
+      </c>
+      <c r="K385" t="s">
+        <v>284</v>
+      </c>
       <c r="L385" t="s" s="3">
-        <v>71</v>
+        <v>597</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>12</v>
       </c>
       <c r="B386" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C386" s="3">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="D386" t="s" s="4">
-        <v>575</v>
+        <v>598</v>
       </c>
       <c r="E386" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F386" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G386" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H386" t="s">
         <v>18</v>
       </c>
       <c r="I386" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J386" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="K386"/>
+        <v>287</v>
+      </c>
+      <c r="K386" t="s">
+        <v>324</v>
+      </c>
       <c r="L386" t="s" s="3">
-        <v>71</v>
+        <v>451</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>12</v>
       </c>
       <c r="B387" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C387" s="3">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="D387" t="s" s="4">
-        <v>577</v>
+        <v>599</v>
       </c>
       <c r="E387" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F387" t="s">
         <v>16</v>
       </c>
       <c r="G387" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H387" t="s">
         <v>18</v>
       </c>
       <c r="I387" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J387" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="K387"/>
       <c r="L387" t="s" s="3">
-        <v>29</v>
+        <v>115</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>12</v>
       </c>
       <c r="B388" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C388" s="3">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="D388" t="s" s="4">
-        <v>578</v>
+        <v>600</v>
       </c>
       <c r="E388" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F388" t="s">
         <v>16</v>
       </c>
       <c r="G388" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H388" t="s">
         <v>18</v>
       </c>
       <c r="I388" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J388" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="K388"/>
+        <v>86</v>
+      </c>
+      <c r="K388" t="s">
+        <v>601</v>
+      </c>
       <c r="L388" t="s" s="3">
-        <v>85</v>
+        <v>130</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>12</v>
       </c>
       <c r="B389" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C389" s="3">
         <v>2016</v>
       </c>
       <c r="D389" t="s" s="4">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="E389" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F389" t="s">
-        <v>580</v>
+        <v>64</v>
       </c>
       <c r="G389" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H389" t="s">
         <v>18</v>
       </c>
       <c r="I389" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J389" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="K389"/>
+        <v>56</v>
+      </c>
+      <c r="K389" t="s">
+        <v>324</v>
+      </c>
       <c r="L389" t="s" s="3">
-        <v>29</v>
+        <v>597</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>12</v>
       </c>
       <c r="B390" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C390" s="3">
         <v>2017</v>
       </c>
       <c r="D390" t="s" s="4">
-        <v>582</v>
+        <v>602</v>
       </c>
       <c r="E390" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F390" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G390" t="s">
         <v>17</v>
       </c>
       <c r="H390" t="s">
         <v>18</v>
       </c>
       <c r="I390" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J390" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="K390" t="s">
-        <v>583</v>
+        <v>79</v>
       </c>
       <c r="L390" t="s" s="3">
-        <v>45</v>
+        <v>603</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>12</v>
       </c>
       <c r="B391" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C391" s="3">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D391" t="s" s="4">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="E391" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F391" t="s">
         <v>16</v>
       </c>
       <c r="G391" t="s">
         <v>23</v>
       </c>
       <c r="H391" t="s">
         <v>18</v>
       </c>
       <c r="I391" s="3">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="J391" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
       <c r="K391"/>
       <c r="L391" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>12</v>
       </c>
       <c r="B392" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>589</v>
+      </c>
+      <c r="C392" t="s" s="3">
+        <v>606</v>
       </c>
       <c r="D392" t="s" s="4">
-        <v>586</v>
+        <v>607</v>
       </c>
       <c r="E392" t="s">
-        <v>15</v>
+        <v>594</v>
       </c>
       <c r="F392" t="s">
         <v>16</v>
       </c>
       <c r="G392" t="s">
         <v>23</v>
       </c>
       <c r="H392" t="s">
         <v>18</v>
       </c>
       <c r="I392" s="3">
         <v>6</v>
       </c>
       <c r="J392" t="s">
-        <v>587</v>
+        <v>195</v>
       </c>
       <c r="K392"/>
       <c r="L392" t="s" s="3">
-        <v>350</v>
+        <v>143</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>12</v>
       </c>
       <c r="B393" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>589</v>
+      </c>
+      <c r="C393" t="s" s="3">
+        <v>606</v>
       </c>
       <c r="D393" t="s" s="4">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="E393" t="s">
-        <v>27</v>
+        <v>594</v>
       </c>
       <c r="F393" t="s">
         <v>16</v>
       </c>
       <c r="G393" t="s">
         <v>23</v>
       </c>
       <c r="H393" t="s">
         <v>18</v>
       </c>
       <c r="I393" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J393" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="K393"/>
       <c r="L393" t="s" s="3">
-        <v>25</v>
+        <v>143</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>12</v>
       </c>
       <c r="B394" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>589</v>
+      </c>
+      <c r="C394" t="s" s="3">
+        <v>606</v>
       </c>
       <c r="D394" t="s" s="4">
-        <v>588</v>
+        <v>609</v>
       </c>
       <c r="E394" t="s">
-        <v>27</v>
+        <v>594</v>
       </c>
       <c r="F394" t="s">
+        <v>610</v>
+      </c>
+      <c r="G394" t="s">
+        <v>23</v>
+      </c>
+      <c r="H394" t="s">
+        <v>18</v>
+      </c>
+      <c r="I394" s="3">
         <v>48</v>
       </c>
-      <c r="G394" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J394" t="s">
-        <v>589</v>
+        <v>48</v>
       </c>
       <c r="K394"/>
       <c r="L394" t="s" s="3">
-        <v>25</v>
+        <v>171</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>12</v>
       </c>
       <c r="B395" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>589</v>
+      </c>
+      <c r="C395" t="s" s="3">
+        <v>606</v>
       </c>
       <c r="D395" t="s" s="4">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="E395" t="s">
-        <v>27</v>
+        <v>594</v>
       </c>
       <c r="F395" t="s">
         <v>16</v>
       </c>
       <c r="G395" t="s">
         <v>23</v>
       </c>
       <c r="H395" t="s">
         <v>18</v>
       </c>
       <c r="I395" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J395" t="s">
-        <v>34</v>
+        <v>479</v>
       </c>
       <c r="K395"/>
       <c r="L395" t="s" s="3">
-        <v>101</v>
+        <v>171</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>12</v>
       </c>
       <c r="B396" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>589</v>
+      </c>
+      <c r="C396" t="s" s="3">
+        <v>606</v>
       </c>
       <c r="D396" t="s" s="4">
-        <v>591</v>
+        <v>609</v>
       </c>
       <c r="E396" t="s">
-        <v>15</v>
+        <v>594</v>
       </c>
       <c r="F396" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G396" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H396" t="s">
         <v>18</v>
       </c>
       <c r="I396" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J396" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="K396"/>
+        <v>611</v>
+      </c>
+      <c r="K396" t="s">
+        <v>96</v>
+      </c>
       <c r="L396" t="s" s="3">
-        <v>350</v>
+        <v>171</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>12</v>
+        <v>612</v>
       </c>
       <c r="B397" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C397" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D397" t="s" s="4">
-        <v>591</v>
+        <v>613</v>
       </c>
       <c r="E397" t="s">
         <v>15</v>
       </c>
       <c r="F397" t="s">
-        <v>16</v>
+        <v>610</v>
       </c>
       <c r="G397" t="s">
         <v>23</v>
       </c>
       <c r="H397" t="s">
         <v>18</v>
       </c>
       <c r="I397" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J397" t="s">
-        <v>592</v>
+        <v>140</v>
       </c>
       <c r="K397"/>
       <c r="L397" t="s" s="3">
-        <v>350</v>
+        <v>34</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>12</v>
+        <v>614</v>
       </c>
       <c r="B398" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C398" s="3">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="D398" t="s" s="4">
-        <v>593</v>
+        <v>615</v>
       </c>
       <c r="E398" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F398" t="s">
         <v>16</v>
       </c>
       <c r="G398" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H398" t="s">
         <v>18</v>
       </c>
       <c r="I398" s="3">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J398" t="s">
-        <v>567</v>
+        <v>188</v>
       </c>
       <c r="K398"/>
       <c r="L398" t="s" s="3">
-        <v>594</v>
+        <v>126</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>12</v>
+        <v>616</v>
       </c>
       <c r="B399" t="s">
-        <v>564</v>
+        <v>617</v>
       </c>
       <c r="C399" s="3">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="D399" t="s" s="4">
-        <v>595</v>
+        <v>618</v>
       </c>
       <c r="E399" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F399" t="s">
         <v>16</v>
       </c>
       <c r="G399" t="s">
         <v>23</v>
       </c>
       <c r="H399" t="s">
         <v>18</v>
       </c>
       <c r="I399" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J399" t="s">
-        <v>585</v>
+        <v>195</v>
       </c>
       <c r="K399"/>
       <c r="L399" t="s" s="3">
-        <v>29</v>
+        <v>281</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>12</v>
+        <v>619</v>
       </c>
       <c r="B400" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C400" s="3">
-        <v>2020</v>
+        <v>1934</v>
       </c>
       <c r="D400" t="s" s="4">
-        <v>595</v>
+        <v>620</v>
       </c>
       <c r="E400" t="s">
-        <v>27</v>
+        <v>621</v>
       </c>
       <c r="F400" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G400" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H400" t="s">
         <v>18</v>
       </c>
       <c r="I400" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J400" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="K400"/>
+        <v>65</v>
+      </c>
+      <c r="K400" t="s">
+        <v>287</v>
+      </c>
       <c r="L400" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>12</v>
+        <v>619</v>
       </c>
       <c r="B401" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C401" s="3">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D401" t="s" s="4">
-        <v>597</v>
+        <v>622</v>
       </c>
       <c r="E401" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F401" t="s">
         <v>16</v>
       </c>
       <c r="G401" t="s">
         <v>23</v>
       </c>
       <c r="H401" t="s">
         <v>18</v>
       </c>
       <c r="I401" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J401" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="K401"/>
       <c r="L401" t="s" s="3">
-        <v>162</v>
+        <v>143</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>12</v>
+        <v>623</v>
       </c>
       <c r="B402" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C402" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D402" t="s" s="4">
-        <v>597</v>
+        <v>624</v>
       </c>
       <c r="E402" t="s">
+        <v>36</v>
+      </c>
+      <c r="F402" t="s">
+        <v>16</v>
+      </c>
+      <c r="G402" t="s">
+        <v>23</v>
+      </c>
+      <c r="H402" t="s">
+        <v>18</v>
+      </c>
+      <c r="I402" s="3">
         <v>27</v>
       </c>
-      <c r="F402" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J402" t="s">
-        <v>598</v>
+        <v>625</v>
       </c>
       <c r="K402"/>
       <c r="L402" t="s" s="3">
-        <v>162</v>
+        <v>626</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>12</v>
+        <v>627</v>
       </c>
       <c r="B403" t="s">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="C403" s="3">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="D403" t="s" s="4">
-        <v>599</v>
+        <v>628</v>
       </c>
       <c r="E403" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F403" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G403" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H403" t="s">
         <v>18</v>
       </c>
       <c r="I403" s="3">
         <v>1</v>
       </c>
       <c r="J403" t="s">
-        <v>185</v>
+        <v>562</v>
       </c>
       <c r="K403"/>
       <c r="L403" t="s" s="3">
-        <v>162</v>
+        <v>118</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B404" t="s">
-        <v>564</v>
+        <v>617</v>
       </c>
       <c r="C404" s="3">
-        <v>2021</v>
+        <v>1999</v>
       </c>
       <c r="D404" t="s" s="4">
-        <v>599</v>
+        <v>630</v>
       </c>
       <c r="E404" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F404" t="s">
         <v>16</v>
       </c>
       <c r="G404" t="s">
         <v>23</v>
       </c>
       <c r="H404" t="s">
         <v>18</v>
       </c>
       <c r="I404" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J404" t="s">
-        <v>164</v>
+        <v>338</v>
       </c>
       <c r="K404"/>
       <c r="L404" t="s" s="3">
-        <v>162</v>
+        <v>626</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B405" t="s">
-        <v>564</v>
+        <v>617</v>
       </c>
       <c r="C405" s="3">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="D405" t="s" s="4">
-        <v>600</v>
+        <v>631</v>
       </c>
       <c r="E405" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F405" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G405" t="s">
         <v>23</v>
       </c>
       <c r="H405" t="s">
         <v>18</v>
       </c>
       <c r="I405" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J405" t="s">
-        <v>601</v>
+        <v>224</v>
       </c>
       <c r="K405"/>
       <c r="L405" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B406" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C406" s="3">
-        <v>1978</v>
+        <v>2010</v>
       </c>
       <c r="D406" t="s" s="4">
-        <v>603</v>
+        <v>632</v>
       </c>
       <c r="E406" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F406" t="s">
-        <v>604</v>
+        <v>16</v>
       </c>
       <c r="G406" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H406" t="s">
         <v>18</v>
       </c>
       <c r="I406" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J406" t="s">
-        <v>605</v>
+        <v>420</v>
       </c>
       <c r="K406"/>
       <c r="L406" t="s" s="3">
-        <v>85</v>
+        <v>34</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B407" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C407" s="3">
-        <v>1981</v>
+        <v>2011</v>
       </c>
       <c r="D407" t="s" s="4">
-        <v>606</v>
+        <v>631</v>
       </c>
       <c r="E407" t="s">
-        <v>607</v>
+        <v>36</v>
       </c>
       <c r="F407" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G407" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H407" t="s">
         <v>18</v>
       </c>
       <c r="I407" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J407" t="s">
-        <v>608</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="K407"/>
       <c r="L407" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B408" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C408" s="3">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="D408" t="s" s="4">
-        <v>609</v>
+        <v>634</v>
       </c>
       <c r="E408" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F408" t="s">
         <v>16</v>
       </c>
       <c r="G408" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H408" t="s">
         <v>18</v>
       </c>
       <c r="I408" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J408" t="s">
-        <v>87</v>
+        <v>633</v>
       </c>
       <c r="K408"/>
       <c r="L408" t="s" s="3">
-        <v>308</v>
+        <v>435</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B409" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C409" s="3">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="D409" t="s" s="4">
-        <v>603</v>
+        <v>631</v>
       </c>
       <c r="E409" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F409" t="s">
         <v>16</v>
       </c>
       <c r="G409" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H409" t="s">
         <v>18</v>
       </c>
       <c r="I409" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J409" t="s">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="K409"/>
       <c r="L409" t="s" s="3">
-        <v>610</v>
+        <v>34</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B410" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C410" s="3">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="D410" t="s" s="4">
-        <v>611</v>
+        <v>635</v>
       </c>
       <c r="E410" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F410" t="s">
         <v>16</v>
       </c>
       <c r="G410" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H410" t="s">
         <v>18</v>
       </c>
       <c r="I410" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J410" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="K410"/>
       <c r="L410" t="s" s="3">
-        <v>470</v>
+        <v>392</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B411" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C411" s="3">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="D411" t="s" s="4">
-        <v>612</v>
+        <v>636</v>
       </c>
       <c r="E411" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F411" t="s">
         <v>16</v>
       </c>
       <c r="G411" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H411" t="s">
         <v>18</v>
       </c>
       <c r="I411" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J411" t="s">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="K411"/>
       <c r="L411" t="s" s="3">
-        <v>118</v>
+        <v>237</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B412" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C412" s="3">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D412" t="s" s="4">
-        <v>613</v>
+        <v>637</v>
       </c>
       <c r="E412" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F412" t="s">
         <v>16</v>
       </c>
       <c r="G412" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H412" t="s">
         <v>18</v>
       </c>
       <c r="I412" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J412" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="K412"/>
       <c r="L412" t="s" s="3">
-        <v>138</v>
+        <v>34</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B413" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C413" s="3">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="D413" t="s" s="4">
-        <v>615</v>
+        <v>638</v>
       </c>
       <c r="E413" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F413" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="G413" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H413" t="s">
         <v>18</v>
       </c>
       <c r="I413" s="3">
         <v>1</v>
       </c>
       <c r="J413" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>639</v>
+      </c>
+      <c r="K413"/>
       <c r="L413" t="s" s="3">
-        <v>610</v>
+        <v>392</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B414" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C414" s="3">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="D414" t="s" s="4">
-        <v>615</v>
+        <v>638</v>
       </c>
       <c r="E414" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F414" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G414" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H414" t="s">
         <v>18</v>
       </c>
       <c r="I414" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J414" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="K414"/>
       <c r="L414" t="s" s="3">
-        <v>616</v>
+        <v>392</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B415" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C415" s="3">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="D415" t="s" s="4">
-        <v>617</v>
+        <v>634</v>
       </c>
       <c r="E415" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F415" t="s">
         <v>16</v>
       </c>
       <c r="G415" t="s">
         <v>23</v>
       </c>
       <c r="H415" t="s">
         <v>18</v>
       </c>
       <c r="I415" s="3">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="J415" t="s">
-        <v>618</v>
+        <v>188</v>
       </c>
       <c r="K415"/>
       <c r="L415" t="s" s="3">
-        <v>29</v>
+        <v>392</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B416" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>617</v>
+      </c>
+      <c r="C416" s="3">
+        <v>2013</v>
       </c>
       <c r="D416" t="s" s="4">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="E416" t="s">
-        <v>607</v>
+        <v>36</v>
       </c>
       <c r="F416" t="s">
         <v>16</v>
       </c>
       <c r="G416" t="s">
         <v>23</v>
       </c>
       <c r="H416" t="s">
         <v>18</v>
       </c>
       <c r="I416" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J416" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="K416"/>
+        <v>140</v>
+      </c>
+      <c r="K416" t="s">
+        <v>48</v>
+      </c>
       <c r="L416" t="s" s="3">
-        <v>158</v>
+        <v>435</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
       <c r="B417" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>617</v>
+      </c>
+      <c r="C417" s="3">
+        <v>2013</v>
       </c>
       <c r="D417" t="s" s="4">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="E417" t="s">
-        <v>607</v>
+        <v>36</v>
       </c>
       <c r="F417" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G417" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H417" t="s">
         <v>18</v>
       </c>
       <c r="I417" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J417" t="s">
-        <v>153</v>
+        <v>280</v>
       </c>
       <c r="K417"/>
       <c r="L417" t="s" s="3">
-        <v>158</v>
+        <v>115</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="B418" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C418" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D418" t="s" s="4">
-        <v>623</v>
+        <v>642</v>
       </c>
       <c r="E418" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F418" t="s">
-        <v>624</v>
+        <v>16</v>
       </c>
       <c r="G418" t="s">
         <v>23</v>
       </c>
       <c r="H418" t="s">
         <v>18</v>
       </c>
       <c r="I418" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J418" t="s">
-        <v>153</v>
+        <v>643</v>
       </c>
       <c r="K418"/>
       <c r="L418" t="s" s="3">
-        <v>29</v>
+        <v>115</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B419" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C419" s="3">
-        <v>1982</v>
+        <v>2013</v>
       </c>
       <c r="D419" t="s" s="4">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="E419" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F419" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G419" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H419" t="s">
         <v>18</v>
       </c>
       <c r="I419" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J419" t="s">
-        <v>53</v>
+        <v>481</v>
       </c>
       <c r="K419"/>
       <c r="L419" t="s" s="3">
-        <v>627</v>
+        <v>435</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B420" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C420" s="3">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D420" t="s" s="4">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="E420" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F420" t="s">
         <v>16</v>
       </c>
       <c r="G420" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H420" t="s">
         <v>18</v>
       </c>
       <c r="I420" s="3">
         <v>6</v>
       </c>
       <c r="J420" t="s">
-        <v>205</v>
+        <v>24</v>
       </c>
       <c r="K420"/>
       <c r="L420" t="s" s="3">
-        <v>134</v>
+        <v>435</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B421" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C421" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D421" t="s" s="4">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E421" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F421" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G421" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="H421" t="s">
         <v>18</v>
       </c>
       <c r="I421" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J421" t="s">
-        <v>143</v>
+        <v>645</v>
       </c>
       <c r="K421"/>
       <c r="L421" t="s" s="3">
-        <v>447</v>
+        <v>34</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B422" t="s">
+        <v>617</v>
+      </c>
+      <c r="C422" s="3">
+        <v>2013</v>
+      </c>
+      <c r="D422" t="s" s="4">
         <v>631</v>
       </c>
-      <c r="C422" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E422" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F422" t="s">
         <v>16</v>
       </c>
       <c r="G422" t="s">
         <v>23</v>
       </c>
       <c r="H422" t="s">
         <v>18</v>
       </c>
       <c r="I422" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J422" t="s">
-        <v>212</v>
+        <v>646</v>
       </c>
       <c r="K422"/>
       <c r="L422" t="s" s="3">
-        <v>292</v>
+        <v>34</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B423" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C423" s="3">
-        <v>1934</v>
+        <v>2013</v>
       </c>
       <c r="D423" t="s" s="4">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="E423" t="s">
-        <v>635</v>
+        <v>36</v>
       </c>
       <c r="F423" t="s">
         <v>16</v>
       </c>
       <c r="G423" t="s">
         <v>23</v>
       </c>
       <c r="H423" t="s">
         <v>18</v>
       </c>
       <c r="I423" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J423" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>648</v>
+      </c>
+      <c r="K423"/>
       <c r="L423" t="s" s="3">
-        <v>29</v>
+        <v>649</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B424" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C424" s="3">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="D424" t="s" s="4">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="E424" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F424" t="s">
         <v>16</v>
       </c>
       <c r="G424" t="s">
         <v>23</v>
       </c>
       <c r="H424" t="s">
         <v>18</v>
       </c>
       <c r="I424" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J424" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K424"/>
       <c r="L424" t="s" s="3">
-        <v>158</v>
+        <v>650</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B425" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C425" s="3">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="D425" t="s" s="4">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="E425" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F425" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G425" t="s">
         <v>23</v>
       </c>
       <c r="H425" t="s">
         <v>18</v>
       </c>
       <c r="I425" s="3">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="J425" t="s">
-        <v>639</v>
+        <v>338</v>
       </c>
       <c r="K425"/>
       <c r="L425" t="s" s="3">
-        <v>640</v>
+        <v>237</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="B426" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C426" s="3">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="D426" t="s" s="4">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E426" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F426" t="s">
         <v>16</v>
       </c>
       <c r="G426" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H426" t="s">
         <v>18</v>
       </c>
       <c r="I426" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J426" t="s">
-        <v>576</v>
+        <v>651</v>
       </c>
       <c r="K426"/>
       <c r="L426" t="s" s="3">
-        <v>121</v>
+        <v>237</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B427" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C427" s="3">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="D427" t="s" s="4">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="E427" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F427" t="s">
         <v>16</v>
       </c>
       <c r="G427" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H427" t="s">
         <v>18</v>
       </c>
       <c r="I427" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J427" t="s">
-        <v>353</v>
+        <v>406</v>
       </c>
       <c r="K427"/>
       <c r="L427" t="s" s="3">
-        <v>640</v>
+        <v>392</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B428" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C428" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D428" t="s" s="4">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="E428" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F428" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="G428" t="s">
         <v>23</v>
       </c>
       <c r="H428" t="s">
         <v>18</v>
       </c>
       <c r="I428" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J428" t="s">
-        <v>201</v>
+        <v>633</v>
       </c>
       <c r="K428"/>
       <c r="L428" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B429" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C429" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D429" t="s" s="4">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="E429" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F429" t="s">
         <v>16</v>
       </c>
       <c r="G429" t="s">
         <v>23</v>
       </c>
       <c r="H429" t="s">
         <v>18</v>
       </c>
       <c r="I429" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J429" t="s">
-        <v>646</v>
+        <v>135</v>
       </c>
       <c r="K429"/>
       <c r="L429" t="s" s="3">
-        <v>29</v>
+        <v>237</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B430" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C430" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D430" t="s" s="4">
-        <v>647</v>
+        <v>634</v>
       </c>
       <c r="E430" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F430" t="s">
         <v>16</v>
       </c>
       <c r="G430" t="s">
         <v>23</v>
       </c>
       <c r="H430" t="s">
         <v>18</v>
       </c>
       <c r="I430" s="3">
         <v>6</v>
       </c>
       <c r="J430" t="s">
-        <v>439</v>
+        <v>188</v>
       </c>
       <c r="K430"/>
       <c r="L430" t="s" s="3">
-        <v>29</v>
+        <v>237</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B431" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C431" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D431" t="s" s="4">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="E431" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F431" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G431" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H431" t="s">
         <v>18</v>
       </c>
       <c r="I431" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J431" t="s">
-        <v>646</v>
+        <v>162</v>
       </c>
       <c r="K431"/>
       <c r="L431" t="s" s="3">
-        <v>29</v>
+        <v>460</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B432" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C432" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D432" t="s" s="4">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="E432" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F432" t="s">
         <v>16</v>
       </c>
       <c r="G432" t="s">
         <v>23</v>
       </c>
       <c r="H432" t="s">
         <v>18</v>
       </c>
       <c r="I432" s="3">
         <v>3</v>
       </c>
       <c r="J432" t="s">
-        <v>646</v>
+        <v>164</v>
       </c>
       <c r="K432"/>
       <c r="L432" t="s" s="3">
-        <v>452</v>
+        <v>460</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B433" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C433" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D433" t="s" s="4">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="E433" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F433" t="s">
         <v>16</v>
       </c>
       <c r="G433" t="s">
         <v>23</v>
       </c>
       <c r="H433" t="s">
         <v>18</v>
       </c>
       <c r="I433" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J433" t="s">
-        <v>650</v>
+        <v>220</v>
       </c>
       <c r="K433"/>
       <c r="L433" t="s" s="3">
-        <v>81</v>
+        <v>374</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B434" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C434" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D434" t="s" s="4">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="E434" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F434" t="s">
         <v>16</v>
       </c>
       <c r="G434" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H434" t="s">
         <v>18</v>
       </c>
       <c r="I434" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J434" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="K434"/>
+        <v>195</v>
+      </c>
+      <c r="K434" t="s">
+        <v>124</v>
+      </c>
       <c r="L434" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B435" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C435" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D435" t="s" s="4">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="E435" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F435" t="s">
         <v>16</v>
       </c>
       <c r="G435" t="s">
         <v>23</v>
       </c>
       <c r="H435" t="s">
         <v>18</v>
       </c>
       <c r="I435" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J435" t="s">
-        <v>120</v>
+        <v>195</v>
       </c>
       <c r="K435"/>
       <c r="L435" t="s" s="3">
-        <v>411</v>
+        <v>121</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B436" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C436" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D436" t="s" s="4">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E436" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F436" t="s">
         <v>16</v>
       </c>
       <c r="G436" t="s">
         <v>23</v>
       </c>
       <c r="H436" t="s">
         <v>18</v>
       </c>
       <c r="I436" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J436" t="s">
-        <v>107</v>
+        <v>659</v>
       </c>
       <c r="K436"/>
       <c r="L436" t="s" s="3">
-        <v>250</v>
+        <v>660</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B437" t="s">
+        <v>617</v>
+      </c>
+      <c r="C437" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D437" t="s" s="4">
         <v>631</v>
       </c>
-      <c r="C437" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E437" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F437" t="s">
         <v>16</v>
       </c>
       <c r="G437" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H437" t="s">
         <v>18</v>
       </c>
       <c r="I437" s="3">
         <v>6</v>
       </c>
       <c r="J437" t="s">
-        <v>646</v>
+        <v>661</v>
       </c>
       <c r="K437"/>
       <c r="L437" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B438" t="s">
+        <v>617</v>
+      </c>
+      <c r="C438" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D438" t="s" s="4">
         <v>631</v>
       </c>
-      <c r="C438" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E438" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F438" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G438" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H438" t="s">
         <v>18</v>
       </c>
       <c r="I438" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J438" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="K438"/>
       <c r="L438" t="s" s="3">
-        <v>411</v>
+        <v>34</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B439" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C439" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D439" t="s" s="4">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="E439" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F439" t="s">
         <v>16</v>
       </c>
       <c r="G439" t="s">
         <v>23</v>
       </c>
       <c r="H439" t="s">
         <v>18</v>
       </c>
       <c r="I439" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J439" t="s">
-        <v>656</v>
+        <v>117</v>
       </c>
       <c r="K439"/>
       <c r="L439" t="s" s="3">
-        <v>411</v>
+        <v>435</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B440" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C440" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D440" t="s" s="4">
-        <v>648</v>
+        <v>635</v>
       </c>
       <c r="E440" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F440" t="s">
         <v>16</v>
       </c>
       <c r="G440" t="s">
         <v>23</v>
       </c>
       <c r="H440" t="s">
         <v>18</v>
       </c>
       <c r="I440" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J440" t="s">
-        <v>205</v>
+        <v>117</v>
       </c>
       <c r="K440"/>
       <c r="L440" t="s" s="3">
-        <v>411</v>
+        <v>381</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B441" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C441" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D441" t="s" s="4">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="E441" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F441" t="s">
         <v>16</v>
       </c>
       <c r="G441" t="s">
         <v>23</v>
       </c>
       <c r="H441" t="s">
         <v>18</v>
       </c>
       <c r="I441" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J441" t="s">
-        <v>153</v>
+        <v>117</v>
       </c>
       <c r="K441"/>
       <c r="L441" t="s" s="3">
-        <v>452</v>
+        <v>34</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B442" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C442" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D442" t="s" s="4">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E442" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F442" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="G442" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H442" t="s">
         <v>18</v>
       </c>
       <c r="I442" s="3">
         <v>2</v>
       </c>
       <c r="J442" t="s">
-        <v>291</v>
+        <v>664</v>
       </c>
       <c r="K442"/>
       <c r="L442" t="s" s="3">
-        <v>118</v>
+        <v>34</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B443" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C443" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D443" t="s" s="4">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E443" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F443" t="s">
-        <v>16</v>
+        <v>665</v>
       </c>
       <c r="G443" t="s">
         <v>23</v>
       </c>
       <c r="H443" t="s">
         <v>18</v>
       </c>
       <c r="I443" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J443" t="s">
-        <v>659</v>
+        <v>37</v>
       </c>
       <c r="K443"/>
       <c r="L443" t="s" s="3">
-        <v>118</v>
+        <v>34</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B444" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C444" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D444" t="s" s="4">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="E444" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F444" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G444" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H444" t="s">
         <v>18</v>
       </c>
       <c r="I444" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J444" t="s">
-        <v>500</v>
+        <v>117</v>
       </c>
       <c r="K444"/>
       <c r="L444" t="s" s="3">
-        <v>452</v>
+        <v>34</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B445" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C445" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D445" t="s" s="4">
-        <v>660</v>
+        <v>637</v>
       </c>
       <c r="E445" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F445" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G445" t="s">
         <v>23</v>
       </c>
       <c r="H445" t="s">
         <v>18</v>
       </c>
       <c r="I445" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J445" t="s">
-        <v>24</v>
+        <v>224</v>
       </c>
       <c r="K445"/>
       <c r="L445" t="s" s="3">
-        <v>452</v>
+        <v>34</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B446" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C446" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D446" t="s" s="4">
-        <v>660</v>
+        <v>637</v>
       </c>
       <c r="E446" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F446" t="s">
         <v>16</v>
       </c>
       <c r="G446" t="s">
         <v>23</v>
       </c>
       <c r="H446" t="s">
         <v>18</v>
       </c>
       <c r="I446" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J446" t="s">
-        <v>24</v>
+        <v>633</v>
       </c>
       <c r="K446"/>
       <c r="L446" t="s" s="3">
-        <v>452</v>
+        <v>34</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B447" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C447" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D447" t="s" s="4">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="E447" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F447" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="G447" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H447" t="s">
         <v>18</v>
       </c>
       <c r="I447" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J447" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="K447"/>
       <c r="L447" t="s" s="3">
-        <v>29</v>
+        <v>460</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B448" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C448" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D448" t="s" s="4">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="E448" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F448" t="s">
-        <v>16</v>
+        <v>665</v>
       </c>
       <c r="G448" t="s">
         <v>23</v>
       </c>
       <c r="H448" t="s">
         <v>18</v>
       </c>
       <c r="I448" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J448" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="K448"/>
       <c r="L448" t="s" s="3">
-        <v>29</v>
+        <v>460</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B449" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C449" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D449" t="s" s="4">
-        <v>663</v>
+        <v>638</v>
       </c>
       <c r="E449" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F449" t="s">
         <v>16</v>
       </c>
       <c r="G449" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H449" t="s">
         <v>18</v>
       </c>
       <c r="I449" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J449" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="K449"/>
       <c r="L449" t="s" s="3">
-        <v>128</v>
+        <v>460</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B450" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C450" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D450" t="s" s="4">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="E450" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F450" t="s">
         <v>16</v>
       </c>
       <c r="G450" t="s">
         <v>23</v>
       </c>
       <c r="H450" t="s">
         <v>18</v>
       </c>
       <c r="I450" s="3">
         <v>3</v>
       </c>
       <c r="J450" t="s">
-        <v>120</v>
+        <v>669</v>
       </c>
       <c r="K450"/>
       <c r="L450" t="s" s="3">
-        <v>665</v>
+        <v>460</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B451" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C451" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D451" t="s" s="4">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="E451" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F451" t="s">
-        <v>66</v>
+        <v>670</v>
       </c>
       <c r="G451" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H451" t="s">
         <v>18</v>
       </c>
       <c r="I451" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J451" t="s">
-        <v>353</v>
+        <v>129</v>
       </c>
       <c r="K451"/>
       <c r="L451" t="s" s="3">
-        <v>250</v>
+        <v>460</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B452" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C452" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D452" t="s" s="4">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="E452" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F452" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G452" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H452" t="s">
         <v>18</v>
       </c>
       <c r="I452" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J452" t="s">
-        <v>666</v>
+        <v>162</v>
       </c>
       <c r="K452"/>
       <c r="L452" t="s" s="3">
-        <v>250</v>
+        <v>237</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B453" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C453" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D453" t="s" s="4">
-        <v>667</v>
+        <v>654</v>
       </c>
       <c r="E453" t="s">
         <v>15</v>
       </c>
       <c r="F453" t="s">
         <v>16</v>
       </c>
       <c r="G453" t="s">
         <v>23</v>
       </c>
       <c r="H453" t="s">
         <v>18</v>
       </c>
       <c r="I453" s="3">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J453" t="s">
-        <v>487</v>
+        <v>164</v>
       </c>
       <c r="K453"/>
       <c r="L453" t="s" s="3">
-        <v>250</v>
+        <v>237</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B454" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C454" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D454" t="s" s="4">
-        <v>668</v>
+        <v>655</v>
       </c>
       <c r="E454" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F454" t="s">
         <v>16</v>
       </c>
       <c r="G454" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H454" t="s">
         <v>18</v>
       </c>
       <c r="I454" s="3">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J454" t="s">
-        <v>426</v>
+        <v>220</v>
       </c>
       <c r="K454"/>
       <c r="L454" t="s" s="3">
-        <v>411</v>
+        <v>237</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B455" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C455" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D455" t="s" s="4">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="E455" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F455" t="s">
         <v>16</v>
       </c>
       <c r="G455" t="s">
         <v>23</v>
       </c>
       <c r="H455" t="s">
         <v>18</v>
       </c>
       <c r="I455" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J455" t="s">
-        <v>646</v>
+        <v>117</v>
       </c>
       <c r="K455"/>
       <c r="L455" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B456" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C456" s="3">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="D456" t="s" s="4">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E456" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F456" t="s">
         <v>16</v>
       </c>
       <c r="G456" t="s">
         <v>23</v>
       </c>
       <c r="H456" t="s">
         <v>18</v>
       </c>
       <c r="I456" s="3">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="J456" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="K456"/>
       <c r="L456" t="s" s="3">
-        <v>250</v>
+        <v>34</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B457" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C457" s="3">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="D457" t="s" s="4">
-        <v>648</v>
+        <v>672</v>
       </c>
       <c r="E457" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F457" t="s">
         <v>16</v>
       </c>
       <c r="G457" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H457" t="s">
         <v>18</v>
       </c>
       <c r="I457" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J457" t="s">
-        <v>205</v>
+        <v>673</v>
       </c>
       <c r="K457"/>
       <c r="L457" t="s" s="3">
-        <v>250</v>
+        <v>34</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B458" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C458" s="3">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="D458" t="s" s="4">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E458" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F458" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="G458" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H458" t="s">
         <v>18</v>
       </c>
       <c r="I458" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J458" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="K458"/>
       <c r="L458" t="s" s="3">
-        <v>481</v>
+        <v>34</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B459" t="s">
+        <v>617</v>
+      </c>
+      <c r="C459" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D459" t="s" s="4">
         <v>631</v>
       </c>
-      <c r="C459" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E459" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F459" t="s">
         <v>16</v>
       </c>
       <c r="G459" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H459" t="s">
         <v>18</v>
       </c>
       <c r="I459" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J459" t="s">
-        <v>179</v>
+        <v>661</v>
       </c>
       <c r="K459"/>
       <c r="L459" t="s" s="3">
-        <v>481</v>
+        <v>34</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B460" t="s">
+        <v>617</v>
+      </c>
+      <c r="C460" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D460" t="s" s="4">
         <v>631</v>
       </c>
-      <c r="C460" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E460" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F460" t="s">
         <v>16</v>
       </c>
       <c r="G460" t="s">
         <v>23</v>
       </c>
       <c r="H460" t="s">
         <v>18</v>
       </c>
       <c r="I460" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J460" t="s">
-        <v>236</v>
+        <v>662</v>
       </c>
       <c r="K460"/>
       <c r="L460" t="s" s="3">
-        <v>394</v>
+        <v>34</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B461" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C461" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D461" t="s" s="4">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="E461" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F461" t="s">
         <v>16</v>
       </c>
       <c r="G461" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H461" t="s">
         <v>18</v>
       </c>
       <c r="I461" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J461" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="K461"/>
       <c r="L461" t="s" s="3">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B462" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C462" s="3">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D462" t="s" s="4">
-        <v>673</v>
+        <v>637</v>
       </c>
       <c r="E462" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F462" t="s">
         <v>16</v>
       </c>
       <c r="G462" t="s">
         <v>23</v>
       </c>
       <c r="H462" t="s">
         <v>18</v>
       </c>
       <c r="I462" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J462" t="s">
-        <v>212</v>
+        <v>633</v>
       </c>
       <c r="K462"/>
       <c r="L462" t="s" s="3">
-        <v>124</v>
+        <v>34</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B463" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C463" s="3">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="D463" t="s" s="4">
         <v>674</v>
       </c>
       <c r="E463" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F463" t="s">
         <v>16</v>
       </c>
       <c r="G463" t="s">
         <v>23</v>
       </c>
       <c r="H463" t="s">
         <v>18</v>
       </c>
       <c r="I463" s="3">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J463" t="s">
-        <v>675</v>
+        <v>184</v>
       </c>
       <c r="K463"/>
       <c r="L463" t="s" s="3">
-        <v>676</v>
+        <v>126</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B464" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C464" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D464" t="s" s="4">
-        <v>645</v>
+        <v>675</v>
       </c>
       <c r="E464" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F464" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G464" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H464" t="s">
         <v>18</v>
       </c>
       <c r="I464" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J464" t="s">
-        <v>677</v>
+        <v>341</v>
       </c>
       <c r="K464"/>
       <c r="L464" t="s" s="3">
-        <v>29</v>
+        <v>374</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="B465" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C465" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D465" t="s" s="4">
-        <v>645</v>
+        <v>675</v>
       </c>
       <c r="E465" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F465" t="s">
         <v>16</v>
       </c>
       <c r="G465" t="s">
         <v>23</v>
       </c>
       <c r="H465" t="s">
         <v>18</v>
       </c>
       <c r="I465" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J465" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="K465"/>
       <c r="L465" t="s" s="3">
-        <v>29</v>
-[...971 lines deleted...]
-        <v>394</v>
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://hpb-wines.com/product/2006-raveneau-chablis-gc-blanchot-1x75cl-1023500210990686"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://hpb-wines.com/product/2016-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235001-1-DP-10990799"/>
-    <hyperlink ref="D5" r:id="rId3" location="" display="https://hpb-wines.com/product/2018-gruhier-bourgogne-epineuil-1x75cl-1025697711155595"/>
-[...486 lines deleted...]
-    <hyperlink ref="D492" r:id="rId490" location="" display="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066"/>
+    <hyperlink ref="D5" r:id="rId3" location="" display="https://hpb-wines.com/product/2019-julien-brocard-chablis-1er-cote-de-lechet-1x75cl-hub-SE10235085-1-DP-10990841"/>
+    <hyperlink ref="D6" r:id="rId4" location="" display="https://hpb-wines.com/product/2020-j-h-goisot-st-bris-exogyra-virgula-1x75cl-hub-SE10234898-1-DP-10990546"/>
+    <hyperlink ref="D7" r:id="rId5" location="" display="https://hpb-wines.com/product/2020-rv-dauvissat-chablis-1er-sechet-1x75cl-hub-SE10234968-1-DP-10990635"/>
+    <hyperlink ref="D8" r:id="rId6" location="" display="https://hpb-wines.com/product/2020-rv-dauvissat-irancy-1x75cl-1025698411155604"/>
+    <hyperlink ref="D9" r:id="rId7" location="" display="https://hpb-wines.com/product/2020-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10235065-1-DP-11074140"/>
+    <hyperlink ref="D10" r:id="rId8" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-12x75cl-1023482311037179"/>
+    <hyperlink ref="D11" r:id="rId9" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-1x75cl-1025699213562078"/>
+    <hyperlink ref="D12" r:id="rId10" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-1er-vosgros-6x75cl-hub-SE10256992-6-IB-11155614"/>
+    <hyperlink ref="D13" r:id="rId11" location="" display="https://hpb-wines.com/product/2021-gueguen-chablis-1x75cl-hub-SE10234823-1-DP-10990448"/>
+    <hyperlink ref="D14" r:id="rId12" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-la-forest-1x75cl-1025699011155610"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1er-sechet-1x75cl-1025698911155609"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-chablis-1x75cl-1025698811155608"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://hpb-wines.com/product/2021-rv-dauvissat-petit-chablis-1x75cl-1025698511155605"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-12x75cl-hub-SE10239395-12-IB-11037186"/>
+    <hyperlink ref="D19" r:id="rId17" location="" display="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-mont-de-milieu-1x75cl-hub-SE10239395-1-DP-12617809"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://hpb-wines.com/product/2021-samuel-billaud-chablis-1er-montee-de-tonnerre-1x75cl-hub-SE10239396-1-DP-12617804"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://hpb-wines.com/product/1976-bouchard-pere-fils-volnay-1er-taillepieds-1x150cl-hub-VS10253644-1-DP-11136103"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://hpb-wines.com/product/1990-coche-dury-meursault-rouge-1x75cl-1023432414147005"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://hpb-wines.com/product/1990-de-courcel-pommard-1er-grand-clos-des-epenots-1x75cl-hub-SE10234816-1-DP-10990435"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://hpb-wines.com/product/1993-chandon-de-briailles-pernand-vergelesses-1er-ile-des-vergelesses-1x75cl-hub-SE10239177-1-DP-11035625"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://hpb-wines.com/product/1993-lafarge-volnay-1er-clos-des-chenes-1x75cl-1023429710989831"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://hpb-wines.com/product/1995-faiveley-corton-gc-clos-des-cortons-faiveley-1x150cl-hub-VS10234401-1-DP-10989939"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-clos-des-ducs-1x150cl-hub-VS10234302-1-DP-10989837"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://hpb-wines.com/product/1995-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253704-1-DP-11136167"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-IB-10990865"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://hpb-wines.com/product/1996-marquis-dangerville-volnay-1er-clos-des-ducs-1x75cl-hub-SE10234838-1-DP-10990467"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://hpb-wines.com/product/1996-ramonet-chassagne-montrachet-1er-rouge-clos-de-la-boudriotte-1x75cl-hub-VS10234315-1-DP-10989851"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://hpb-wines.com/product/1999-comtes-lafon-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234394-1-DP-10989932"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://hpb-wines.com/product/1999-jadot-beaune-1er-clos-des-couchereaux-1x150cl-hub-VS10254803-1-DP-11136155"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-taillepieds-1x75cl-hub-VS10234303-1-DP-10989838"/>
+    <hyperlink ref="D35" r:id="rId33" location="" display="https://hpb-wines.com/product/1999-marquis-dangerville-volnay-1er-champans-1x75cl-hub-VS10253705-1-DP-11136168"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://hpb-wines.com/product/1999-nicolas-potel-pommard-1er-les-rugiens-1x75cl-1023484810990625"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://hpb-wines.com/product/2002-pavelot-savigny-les-beaune-1er-la-dominode-1x75cl-hub-VS10442278-1-DP-12529679"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://hpb-wines.com/product/2003-comte-armand-pommard-1er-clos-des-epeneaux-1x75cl-hub-VS10253655-1-DP-11136114"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://hpb-wines.com/product/2004-lafarge-volnay-1er-clos-des-chenes-1x75cl-hub-VS10234298-1-DP-10989832"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://hpb-wines.com/product/2005-marc-colin-le-montrachet-gc-1x75cl-hub-VS10234301-1-DP-10989835"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://hpb-wines.com/product/2005-tollot-beaut-corton-gc-les-bressandes-1x150cl-hub-VS10442289-1-DP-12529691"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://hpb-wines.com/product/2005-voillot-pommard-1er-les-rugiens-1x75cl-hub-SE10235073-1-DP-10990820"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-12x75cl-hub-SE10234950-12-IB-10990613"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://hpb-wines.com/product/2008-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10234950-1-DP-10990854"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://hpb-wines.com/product/2009-louis-boillot-pommard-1er-les-croix-noires-1x75cl-hub-SE10235093-1-DP-10990855"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://hpb-wines.com/product/2010-roche-de-bellene-savigny-les-beaune-vv-1x75cl-1044224313231458"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://hpb-wines.com/product/2011-hubert-lamy-st-aubin-1er-clos-de-la-chateniere-blanc-1x75cl-hub-VS10442267-1-DP-12529668"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://hpb-wines.com/product/2012-coche-dury-meursault-1x75cl-hub-VS10234387-1-DP-10989924"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://hpb-wines.com/product/2012-comte-armand-auxey-duresses-1x75cl-hub-SE10234725-1-DP-10990316"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://hpb-wines.com/product/2012-comtes-lafon-monthelie-1er-les-duresses-1x75cl-1058261413706485"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-1x75cl-hub-SE10234892-1-DP-10990538"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://hpb-wines.com/product/2012-jadot-beaune-1er-clos-des-ursules-6x75cl-hub-SE10234892-6-IB-10990539"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://hpb-wines.com/product/2013-bachelet-monnot-maranges-1er-clos-boutiere-rouge-1x75cl-hub-SE10234699-1-DP-10990287"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://hpb-wines.com/product/2014-darviot-perrin-meursault-1er-les-perrieres-1x75cl-hub-SE10234731-1-DP-10990324"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://hpb-wines.com/product/2014-faiveley-bienvenues-batard-montrachet-gc-1x75cl-1058891413805809"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-12x75cl-hub-SE10234861-12-IB-10990640"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://hpb-wines.com/product/2014-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234861-1-DP-10990495"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234701-1-DP-11868841"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234700-6-IB-10990288"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://hpb-wines.com/product/2015-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023470011868852"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://hpb-wines.com/product/2015-j-m-pillot-santenay-les-champs-claudes-1x75cl-1044227912529680"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-12x75cl-hub-SE10234896-12-IB-10990544"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://hpb-wines.com/product/2015-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-champs-perdrix-1x75cl-hub-SE10234896-1-DP-10990833"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-12x75cl-hub-SE10234971-12-IB-10990638"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://hpb-wines.com/product/2015-ravaut-ladoix-1er-bois-roussot-1x75cl-hub-SE10234971-1-DP-12002455"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://hpb-wines.com/product/2015-violot-guillemard-pommard-1er-les-rugiens-1x75cl-1023507110990817"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://hpb-wines.com/product/2016-bernard-moreau-chassagne-montrachet-1er-les-caillerets-6x75cl-hub-SE10234751-6-IB-10990350"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-12x75cl-hub-SE10234737-12-IB-10990422"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-pimentiers-vv-1x75cl-hub-SE10234737-1-DP-11868848"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-1x75cl-1023474413562141"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://hpb-wines.com/product/2016-camus-bruchon-savigny-les-beaune-1er-les-lavieres-6x75cl-hub-SE10234744-6-IB-10990423"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://hpb-wines.com/product/2016-coche-dury-puligny-montrachet-les-enseigneres-1x75cl-hub-VS10234651-1-DP-10990225"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://hpb-wines.com/product/2016-matrot-monthelie-1x75cl-1058261913706491"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://hpb-wines.com/product/2016-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234988-1-DP-10990667"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235041-1-DP-10990770"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://hpb-wines.com/product/2016-violot-guillemard-pommard-1er-les-rugiens-1x75cl-hub-SE10235072-1-DP-10990819"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://hpb-wines.com/product/2016-de-montille-volnay-1er-taillepieds-1x75cl-hub-SE10234732-1-DP-10990326"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://hpb-wines.com/product/2017-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472210990310"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-1x75cl-hub-SE10234899-1-DP-12006698"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://hpb-wines.com/product/2017-j-m-pillot-chassagne-montrachet-rouge-mes-vieilles-vignes-6x75cl-hub-SE10234899-6-IB-10990547"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://hpb-wines.com/product/2017-jacques-carillon-puligny-montrachet-1x75cl-hub-SE10234890-1-DP-10990535"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://hpb-wines.com/product/2017-jadot-chevalier-montrachet-gc-les-demoiselles-1x75cl-hub-VS10234653-1-IB-10990227"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://hpb-wines.com/product/2017-lafarge-volnay-1x75cl-hub-SE10235090-1-DP-11877613"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://hpb-wines.com/product/2017-ravaut-ladoix-blanc-les-hautes-mourottes-1x75cl-hub-SE10234864-1-DP-10990498"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-1x75cl-1023486514274021"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://hpb-wines.com/product/2017-rebourgeon-mure-pommard-1er-clos-micault-6x75cl-hub-SE10234865-6-IB-10990687"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-12x75cl-hub-SE10234989-12-IB-10990782"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://hpb-wines.com/product/2017-rollin-pernand-vergelesses-blanc-1x75cl-hub-SE10234989-1-DP-10990668"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://hpb-wines.com/product/2017-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10235070-1-DP-10990815"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://hpb-wines.com/product/2018-bernard-moreau-chassagne-montrachet-1er-les-vergers-1x75cl-1023476410990373"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://hpb-wines.com/product/2018-jadot-beaune-1er-greves-le-clos-blanc-1x75cl-hub-SE10256493-1-DP-11153018"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023486213264652"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://hpb-wines.com/product/2018-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234862-6-IB-10990641"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://hpb-wines.com/product/2018-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234713-1-DP-10990766"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-1x75cl-hub-SE10234716-1-DP-10990816"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-la-platiere-6x75cl-hub-SE10234716-6-IB-10990304"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://hpb-wines.com/product/2018-violot-guillemard-pommard-1er-les-epenots-6x75cl-1023471810990306"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-12x75cl-hub-SE10234739-12-IB-10990362"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://hpb-wines.com/product/2019-alain-gras-st-romain-rouge-1x75cl-hub-SE10234739-1-DP-10990335"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://hpb-wines.com/product/2019-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-1023472310990312"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234894-12-IB-10990541"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://hpb-wines.com/product/2019-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234894-1-DP-10990832"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-hub-SE10234863-1-DP-10990497"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://hpb-wines.com/product/2019-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-hub-SE10234863-6-IB-10990642"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-12x75cl-hub-SE10234714-12-IB-10990302"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://hpb-wines.com/product/2019-vincent-latour-meursault-cuvee-st-jean-1x75cl-hub-SE10234714-1-DP-10990769"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://hpb-wines.com/product/2020-claire-naudin-hautes-cotes-de-beaune-blanc-bellis-perennis-1x75cl-hub-SE10236308-1-DP-11661729"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-12x75cl-hub-SE10234895-12-IB-10990542"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://hpb-wines.com/product/2020-jean-yves-devevey-hautes-cotes-de-beaune-blanc-les-chagnots-xviii-lunes-1x75cl-hub-SE10234895-1-DP-10990543"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://hpb-wines.com/product/2020-les-horees-beaune-les-prevolles-1x75cl-1035327213837744"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://hpb-wines.com/product/2020-paul-pillot-chassagne-montrachet-1x75cl-1023629911002882"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-1x75cl-1023630313264653"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://hpb-wines.com/product/2020-ravaut-ladoix-1er-les-basses-mourottes-6x75cl-1023630311002895"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-1x75cl-1023471513562138"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://hpb-wines.com/product/2020-vincent-latour-meursault-cuvee-st-jean-6x75cl-1023471510990303"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://hpb-wines.com/product/2021-justin-girardin-santenay-1er-la-maladiere-1x75cl-1046570912780706"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://hpb-wines.com/product/2022-lafouge-auxey-duresses-1er-les-duresses-1x75cl-1058261713706489"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://hpb-wines.com/product/1988-rousseau-chambertin-gc-1x75cl-hub-VS10383439-1-DP-11923970"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://hpb-wines.com/product/1989-engel-clos-vougeot-gc-1x75cl-hub-SE10234776-1-DP-10990387"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://hpb-wines.com/product/1989-roumier-chambolle-musigny-1x75cl-1023499510990678"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://hpb-wines.com/product/1991-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253637-1-DP-11136096"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://hpb-wines.com/product/1993-jadot-chapelle-chambertin-gc-1x75cl-hub-VS10234290-1-DP-10989824"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://hpb-wines.com/product/1993-mp-rion-chambolle-musigny-les-cras-1x75cl-1059729213912448"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://hpb-wines.com/product/1994-dujac-bonnes-mares-gc-1x75cl-hub-VS10234398-1-DP-10989936"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://hpb-wines.com/product/1995-barthod-chambolle-musigny-1er-charmes-1x75cl-1025364014146711"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://hpb-wines.com/product/1995-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234388-1-DP-10989925"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://hpb-wines.com/product/1995-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234390-1-DP-10989928"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://hpb-wines.com/product/1996-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-hub-VS10253636-1-DP-11136095"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://hpb-wines.com/product/1996-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234391-1-DP-10989929"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://hpb-wines.com/product/1996-engel-clos-vougeot-gc-1x75cl-hub-SE10234777-1-DP-10990389"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://hpb-wines.com/product/1996-engel-echezeaux-gc-1x75cl-hub-SE10234578-1-DP-11899392"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://hpb-wines.com/product/1996-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10254744-1-DP-11143219"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://hpb-wines.com/product/1996-jadot-clos-de-la-roche-gc-1x75cl-1023437010989906"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://hpb-wines.com/product/1996-mugneret-gibourg-clos-vougeot-gc-1x75cl-hub-VS10234482-1-DP-10990029"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://hpb-wines.com/product/1997-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234392-1-DP-10989930"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://hpb-wines.com/product/1997-grivot-richebourg-gc-1x75cl-hub-VS10249890-1-DP-11114697"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://hpb-wines.com/product/1997-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10253720-1-DP-11136183"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://hpb-wines.com/product/1998-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10253634-1-DP-11136093"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://hpb-wines.com/product/1998-arnoux-echezeaux-gc-1x75cl-hub-VS10253635-1-DP-11136094"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://hpb-wines.com/product/1998-arnoux-vosne-romanee-1er-suchots-1x75cl-hub-VS10253638-1-DP-11136097"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://hpb-wines.com/product/1998-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234382-1-DP-10989918"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://hpb-wines.com/product/1998-comte-de-vogue-musigny-gc-cuvee-vv-1x75cl-hub-VS10234393-1-DP-10989931"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://hpb-wines.com/product/1998-fourrier-griotte-chambertin-gc-vv-1x75cl-1025368813604139"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://hpb-wines.com/product/1998-grivot-echezeaux-gc-1x75cl-1023459810990172"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://hpb-wines.com/product/1998-mugneret-gibourg-echezeaux-gc-1x75cl-1023459910990173"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://hpb-wines.com/product/1998-mugneret-gibourg-ruchottes-chambertin-gc-1x75cl-hub-VS10253709-1-DP-11136172"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://hpb-wines.com/product/1998-mugnier-chambolle-musigny-1er-les-fuees-1x75cl-hub-VS10234305-1-DP-10989840"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://hpb-wines.com/product/1998-rousseau-chambertin-gc-1x75cl-hub-VS10234508-1-DP-10990058"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://hpb-wines.com/product/1999-cathiard-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234678-1-DP-11766283"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://hpb-wines.com/product/1999-clos-de-tart-clos-de-tart-gc-1x75cl-hub-VS10234383-1-DP-10989920"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://hpb-wines.com/product/1999-fougeray-de-beauclair-bonnes-mares-gc-1x75cl-1023478310990396"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-hauts-doix-1x75cl-1052693713229518"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://hpb-wines.com/product/1999-groffier-chambolle-musigny-1er-les-sentiers-1x75cl-1052693813229519"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10253696-1-DP-11136159"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://hpb-wines.com/product/1999-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253700-1-DP-11136163"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://hpb-wines.com/product/1999-roumier-chambolle-musigny-1x75cl-1025371914146713"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://hpb-wines.com/product/1999-rousseau-chambertin-clos-de-beze-gc-1x75cl-1023431810989854"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://hpb-wines.com/product/2000-chauvenet-nuits-st-georges-12x75cl-hub-SE10234742-12-IB-10990426"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://hpb-wines.com/product/2000-comte-de-vogue-bonnes-mares-gc-1x75cl-hub-VS10234505-1-DP-10990055"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://hpb-wines.com/product/2001-arnoux-clos-de-vougeot-gc-1x75cl-hub-VS10235641-1-DP-10999178"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://hpb-wines.com/product/2001-cathiard-vosne-romanee-1er-orveaux-1x75cl-hub-VS10234378-1-DP-10989914"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://hpb-wines.com/product/2001-drouhin-laroze-latricieres-chambertin-gc-1x75cl-hub-VS10253672-1-DP-11136131"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-clos-saint-jacques-vv-1x75cl-hub-VS10253679-1-DP-11136138"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023447310990019"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://hpb-wines.com/product/2001-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234431-1-DP-11136150"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://hpb-wines.com/product/2001-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693413229514"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://hpb-wines.com/product/2001-jj-confuron-nuits-st-georges-1er-chaboeufs-1x150cl-hub-VS10256189-1-DP-11150886"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://hpb-wines.com/product/2001-lamarche-clos-vougeot-gc-1x75cl-hub-VS10253702-1-DP-11136165"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://hpb-wines.com/product/2001-lamarche-echezeaux-gc-1x75cl-hub-VS10253703-1-DP-11136166"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://hpb-wines.com/product/2001-mugneret-gibourg-vosne-romanee-1x75cl-hub-VS10253710-1-DP-11136173"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://hpb-wines.com/product/2001-mugnier-chambolle-musigny-1x75cl-hub-VS10253712-1-DP-11136175"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://hpb-wines.com/product/2001-ponsot-clos-de-la-roche-gc-vv-1x75cl-hub-VS10234311-1-DP-10989847"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://hpb-wines.com/product/2001-rouget-vosne-romanee-1x75cl-hub-VS10253718-1-DP-11136181"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://hpb-wines.com/product/2001-rousseau-ruchottes-chambertin-gc-clos-des-ruchottes-1x75cl-hub-VS10234284-1-DP-10989752"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://hpb-wines.com/product/2002-gerard-mugneret-echezeaux-gc-1x75cl-hub-VS10234322-1-DP-10989858"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://hpb-wines.com/product/2002-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1036037913229515"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://hpb-wines.com/product/2002-jadot-gevrey-chambertin-1er-lavaut-st-jacques-1x75cl-hub-VS10253699-1-DP-11136162"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://hpb-wines.com/product/2003-engel-clos-vougeot-gc-1x75cl-hub-VS10234400-1-DP-10989938"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://hpb-wines.com/product/2003-fourrier-morey-st-denis-clos-solon-vv-1x75cl-hub-VS10253689-1-DP-11136152"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://hpb-wines.com/product/2003-fourrier-vougeot-1er-les-petits-vougeots-vv-1x75cl-hub-VS10234404-1-DP-10989942"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://hpb-wines.com/product/2004-barthod-chambolle-musigny-1x75cl-1044223412529634"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://hpb-wines.com/product/2004-mugneret-gibourg-nuits-st-georges-1er-vignes-rondes-1x75cl-hub-VS10253708-1-DP-11136171"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://hpb-wines.com/product/2004-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10453437-1-DP-12619508"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://hpb-wines.com/product/2004-rousseau-charmes-chambertin-gc-1x75cl-hub-VS10234282-1-DP-10989750"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://hpb-wines.com/product/2005-arlaud-morey-st-denis-1er-les-millandes-1x75cl-hub-VS10442231-1-DP-12529631"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://hpb-wines.com/product/2005-dominique-mugneret-nuits-st-georges-1er-boudots-1x75cl-1031140911452786"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://hpb-wines.com/product/2005-fourrier-gevrey-chambertin-1er-goulots-vv-1x75cl-hub-VS10234287-1-DP-10989755"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://hpb-wines.com/product/2005-groffier-bonnes-mares-gc-1x75cl-1052693213229512"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://hpb-wines.com/product/2005-roumier-chambolle-musigny-1x75cl-1023454314146809"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://hpb-wines.com/product/2005-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234591-1-DP-10990161"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://hpb-wines.com/product/2006-dujac-bonnes-mares-gc-1x75cl-hub-VS10234616-1-DP-10990190"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://hpb-wines.com/product/2006-groffier-bonnes-mares-gc-1x75cl-1052693313229513"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://hpb-wines.com/product/2006-groffier-chambolle-musigny-1er-les-amoureuses-1x75cl-1052693613229517"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://hpb-wines.com/product/2006-louis-boillot-nuits-st-georges-1er-les-pruliers-12x75cl-hub-SE10234949-12-IB-10990612"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234548-1-DP-10990109"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://hpb-wines.com/product/2006-roumier-chambolle-musigny-1x75cl-hub-VS10234540-1-DP-10990094"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://hpb-wines.com/product/2007-dugat-py-gevrey-chambertin-1er-petite-chapelle-1x75cl-hub-VS10234611-1-DP-10990185"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://hpb-wines.com/product/2007-dujac-clos-de-la-roche-gc-1x75cl-hub-VS10442247-1-DP-12529647"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://hpb-wines.com/product/2007-dujac-gevrey-chambertin-1er-aux-combottes-1x75cl-hub-VS10442248-1-DP-12529648"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://hpb-wines.com/product/2007-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10253680-1-DP-11136140"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://hpb-wines.com/product/2007-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234583-1-DP-10990147"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://hpb-wines.com/product/2008-arnoux-nuits-st-georges-1er-les-proces-1x75cl-hub-VS10234572-1-DP-10990135"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://hpb-wines.com/product/2008-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-1044223812529638"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://hpb-wines.com/product/2008-dujac-bonnes-mares-gc-1x75cl-hub-VS10234617-1-DP-10990191"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://hpb-wines.com/product/2008-dujac-clos-st-denis-gc-1x75cl-hub-VS10234626-1-DP-10990200"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://hpb-wines.com/product/2008-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311393-1-DP-11452770"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://hpb-wines.com/product/2008-meo-camuzet-nuits-saint-georges-1er-boudots-1x75cl-hub-VS10249893-1-DP-11114700"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://hpb-wines.com/product/2008-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-SE10234497-1-DP-10990679"/>
+    <hyperlink ref="D209" r:id="rId207" location="" display="https://hpb-wines.com/product/2008-rousseau-chambertin-gc-1x75cl-hub-SE10234996-1-DP-10990680"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-SE10234998-1-DP-10990682"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-lavaux-st-jacques-1x75cl-hub-SE10234999-1-DP-10990683"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://hpb-wines.com/product/2008-rousseau-gevrey-chambertin-1er-les-cazetiers-1x75cl-hub-SE10235000-1-DP-10990684"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://hpb-wines.com/product/2009-arnoux-lachaux-vosne-romanee-les-hautes-maizieres-1x75cl-hub-VS10442233-1-DP-12529633"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://hpb-wines.com/product/2009-confuron-cotetidot-chambolle-musigny-1x75cl-hub-VS10442240-1-DP-12529640"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://hpb-wines.com/product/2009-dujac-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10234643-1-DP-10990217"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://hpb-wines.com/product/2009-lamarche-vosne-romanee-1er-aux-malconsorts-1x75cl-hub-VS10241257-1-DP-11062168"/>
+    <hyperlink ref="D217" r:id="rId215" location="" display="https://hpb-wines.com/product/2009-rouget-echezeaux-gc-1x75cl-hub-VS10234568-1-DP-10990131"/>
+    <hyperlink ref="D218" r:id="rId216" location="" display="https://hpb-wines.com/product/2009-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234584-1-DP-10990148"/>
+    <hyperlink ref="D219" r:id="rId217" location="" display="https://hpb-wines.com/product/2009-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234563-1-DP-10990162"/>
+    <hyperlink ref="D220" r:id="rId218" location="" display="https://hpb-wines.com/product/2010-barthod-chambolle-musigny-1x75cl-1023445711076573"/>
+    <hyperlink ref="D221" r:id="rId219" location="" display="https://hpb-wines.com/product/2010-bertheau-chambolle-musigny-1er-6x75cl-1023469710990285"/>
+    <hyperlink ref="D222" r:id="rId220" location="" display="https://hpb-wines.com/product/2010-bichot-vosne-romanee-1er-les-malconsorts-clos-frantin-1x75cl-hub-SE10234768-1-DP-10990377"/>
+    <hyperlink ref="D223" r:id="rId221" location="" display="https://hpb-wines.com/product/2010-comte-de-vogue-musigny-gc-cuvee-vv-1x150cl-hub-VS10234567-1-DP-10990130"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://hpb-wines.com/product/2010-domaine-fourrier-gevrey-chambertin-vieille-vigne-6x75cl-hub-SE10234784-6-IB-10990397"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://hpb-wines.com/product/2010-jadot-nuits-st-georges-1er-les-boudots-1x75cl-hub-SE10235080-1-DP-10990829"/>
+    <hyperlink ref="D226" r:id="rId224" location="" display="https://hpb-wines.com/product/2010-roumier-chambolle-musigny-1x75cl-1023449114146817"/>
+    <hyperlink ref="D227" r:id="rId225" location="" display="https://hpb-wines.com/product/2010-roumier-morey-st-denis-1er-clos-de-la-bussiere-3x75cl-hub-SE10234592-3-DP-12575077"/>
+    <hyperlink ref="D228" r:id="rId226" location="" display="https://hpb-wines.com/product/2010-rousseau-chambertin-gc-1x75cl-hub-VS10234280-1-DP-10989748"/>
+    <hyperlink ref="D229" r:id="rId227" location="" display="https://hpb-wines.com/product/2011-bachelet-charmes-chambertin-gc-vv-1x75cl-1052692813229508"/>
+    <hyperlink ref="D230" r:id="rId228" location="" display="https://hpb-wines.com/product/2011-jadot-chambertin-clos-de-beze-gc-1x75cl-hub-SE10235077-1-DP-12141816"/>
+    <hyperlink ref="D231" r:id="rId229" location="" display="https://hpb-wines.com/product/2011-jouan-morey-st-denis-1er-clos-sorbe-1x75cl-hub-SE10235083-1-DP-10990838"/>
+    <hyperlink ref="D232" r:id="rId230" location="" display="https://hpb-wines.com/product/2011-perrot-minot-nuits-st-georges-1er-la-richemone-1x75cl-1023475810990361"/>
+    <hyperlink ref="D233" r:id="rId231" location="" display="https://hpb-wines.com/product/2011-rossignol-trapet-chapelle-chambertin-gc-6x75cl-hub-SE10234990-6-IB-10990669"/>
+    <hyperlink ref="D234" r:id="rId232" location="" display="https://hpb-wines.com/product/2011-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234585-1-DP-10990149"/>
+    <hyperlink ref="D235" r:id="rId233" location="" display="https://hpb-wines.com/product/2011-rousseau-chambertin-clos-de-beze-gc-1x75cl-hub-VS10234279-1-DP-10989747"/>
+    <hyperlink ref="D236" r:id="rId234" location="" display="https://hpb-wines.com/product/2011-rousseau-chambertin-gc-1x75cl-hub-VS10234281-1-DP-10989749"/>
+    <hyperlink ref="D237" r:id="rId235" location="" display="https://hpb-wines.com/product/2011-rousseau-gevrey-chambertin-1er-clos-st-jacques-1x75cl-hub-VS10234283-1-DP-10989751"/>
+    <hyperlink ref="D238" r:id="rId236" location="" display="https://hpb-wines.com/product/2012-arnoux-nuits-st-georges-1er-clos-des-corvees-pagets-1x75cl-1023457113231504"/>
+    <hyperlink ref="D239" r:id="rId237" location="" display="https://hpb-wines.com/product/2012-bichot-clos-de-la-roche-gc-6x75cl-hub-SE10234766-6-IB-10990375"/>
+    <hyperlink ref="D240" r:id="rId238" location="" display="https://hpb-wines.com/product/2012-ch-de-la-tour-clos-vougeot-gc-vv-1x75cl-1059211313837748"/>
+    <hyperlink ref="D241" r:id="rId239" location="" display="https://hpb-wines.com/product/2012-dujac-bonnes-mares-gc-1x75cl-hub-VS10234620-1-DP-10990194"/>
+    <hyperlink ref="D242" r:id="rId240" location="" display="https://hpb-wines.com/product/2012-dujac-clos-st-denis-gc-1x75cl-hub-VS10234629-1-DP-10990203"/>
+    <hyperlink ref="D243" r:id="rId241" location="" display="https://hpb-wines.com/product/2012-j-j-l-trapet-chambertin-gc-1x150cl-hub-SE10234802-1-IB-10990416"/>
+    <hyperlink ref="D244" r:id="rId242" location="" display="https://hpb-wines.com/product/2012-mugnier-chambolle-musigny-3x75cl-hub-VS10234520-3-DP-10990070"/>
+    <hyperlink ref="D245" r:id="rId243" location="" display="https://hpb-wines.com/product/2012-odoul-coquard-charmes-chambertin-gc-1x75cl-1023484910990479"/>
+    <hyperlink ref="D246" r:id="rId244" location="" display="https://hpb-wines.com/product/2012-serafin-charmes-chambertin-gc-1x75cl-hub-SE10235030-1-DP-10990736"/>
+    <hyperlink ref="D247" r:id="rId245" location="" display="https://hpb-wines.com/product/2012-taupenot-merme-charmes-chambertin-gc-1x75cl-hub-SE10235033-1-DP-10990741"/>
+    <hyperlink ref="D248" r:id="rId246" location="" display="https://hpb-wines.com/product/2012-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235035-1-DP-10990743"/>
+    <hyperlink ref="D249" r:id="rId247" location="" display="https://hpb-wines.com/product/2013-dujac-bonnes-mares-gc-1x75cl-hub-VS10234621-1-DP-10990195"/>
+    <hyperlink ref="D250" r:id="rId248" location="" display="https://hpb-wines.com/product/2013-heresztyn-mazzini-gevrey-chambertin-1er-les-goulots-1x75cl-hub-SE10234797-1-DP-10990411"/>
+    <hyperlink ref="D251" r:id="rId249" location="" display="https://hpb-wines.com/product/2013-hudelot-baillet-chambolle-musigny-vv-1x75cl-1023488610990530"/>
+    <hyperlink ref="D252" r:id="rId250" location="" display="https://hpb-wines.com/product/2013-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-hub-SE10234804-1-DP-10990418"/>
+    <hyperlink ref="D253" r:id="rId251" location="" display="https://hpb-wines.com/product/2013-roumier-chambolle-musigny-1er-les-cras-1x75cl-hub-VS10234547-1-DP-10990108"/>
+    <hyperlink ref="D254" r:id="rId252" location="" display="https://hpb-wines.com/product/2013-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234593-1-DP-10990166"/>
+    <hyperlink ref="D255" r:id="rId253" location="" display="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-1x75cl-hub-SE10234749-1-DP-10990348"/>
+    <hyperlink ref="D256" r:id="rId254" location="" display="https://hpb-wines.com/product/2014-chevillon-nuits-st-georges-1er-les-cailles-6x75cl-hub-SE10234749-6-IB-10990347"/>
+    <hyperlink ref="D257" r:id="rId255" location="" display="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-1x75cl-1023472914109953"/>
+    <hyperlink ref="D258" r:id="rId256" location="" display="https://hpb-wines.com/product/2014-coquard-loison-fleurot-clos-de-la-roche-gc-6x75cl-hub-SE10234729-6-IB-10990321"/>
+    <hyperlink ref="D259" r:id="rId257" location="" display="https://hpb-wines.com/product/2014-dujac-bonnes-mares-gc-1x75cl-hub-VS10234622-1-DP-10990196"/>
+    <hyperlink ref="D260" r:id="rId258" location="" display="https://hpb-wines.com/product/2014-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311394-1-DP-11452771"/>
+    <hyperlink ref="D261" r:id="rId259" location="" display="https://hpb-wines.com/product/2014-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260613706477"/>
+    <hyperlink ref="D262" r:id="rId260" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-hub-SE10234837-1-IB-10990466"/>
+    <hyperlink ref="D263" r:id="rId261" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-clos-de-la-roche-gc-1x75cl-1023483713935922"/>
+    <hyperlink ref="D264" r:id="rId262" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234800-1-DP-10990414"/>
+    <hyperlink ref="D265" r:id="rId263" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-gevrey-chambertin-la-justice-6x75cl-hub-SE10234800-6-IB-10990515"/>
+    <hyperlink ref="D266" r:id="rId264" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-1er-la-riotte-1x150cl-hub-SE10234879-1-IB-10990521"/>
+    <hyperlink ref="D267" r:id="rId265" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-tres-girard-1x75cl-1023487614278667"/>
+    <hyperlink ref="D268" r:id="rId266" location="" display="https://hpb-wines.com/product/2014-hubert-lignier-morey-st-denis-tres-girard-6x75cl-1023487610990518"/>
+    <hyperlink ref="D269" r:id="rId267" location="" display="https://hpb-wines.com/product/2014-joliet-fixin-1er-clos-de-la-perriere-1x75cl-hub-VS10442265-1-DP-12529666"/>
+    <hyperlink ref="D270" r:id="rId268" location="" display="https://hpb-wines.com/product/2014-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234947-6-IB-10990610"/>
+    <hyperlink ref="D271" r:id="rId269" location="" display="https://hpb-wines.com/product/2014-roty-gevrey-chambertin-1er-fontenys-1x75cl-hub-SE10234993-1-DP-10990673"/>
+    <hyperlink ref="D272" r:id="rId270" location="" display="https://hpb-wines.com/product/2014-roty-marsannay-champs-st-etienne-1x75cl-1023499410990676"/>
+    <hyperlink ref="D273" r:id="rId271" location="" display="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-1x75cl-1023481113935921"/>
+    <hyperlink ref="D274" r:id="rId272" location="" display="https://hpb-wines.com/product/2015-clavelier-vosne-romanee-1er-brulees-vv-6x75cl-1023481110990429"/>
+    <hyperlink ref="D275" r:id="rId273" location="" display="https://hpb-wines.com/product/2015-dujac-bonnes-mares-gc-1x75cl-hub-VS10234623-1-DP-10990197"/>
+    <hyperlink ref="D276" r:id="rId274" location="" display="https://hpb-wines.com/product/2015-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260713706478"/>
+    <hyperlink ref="D277" r:id="rId275" location="" display="https://hpb-wines.com/product/2015-gerard-julien-nuits-st-georges-1x75cl-1023478812296579"/>
+    <hyperlink ref="D278" r:id="rId276" location="" display="https://hpb-wines.com/product/2015-heresztyn-mazzini-gevrey-chambertin-1er-champonnets-6x75cl-hub-SE10234796-6-IB-10990410"/>
+    <hyperlink ref="D279" r:id="rId277" location="" display="https://hpb-wines.com/product/2015-louis-boillot-gevrey-chambertin-les-evocelles-6x75cl-hub-SE10234948-6-IB-10990611"/>
+    <hyperlink ref="D280" r:id="rId278" location="" display="https://hpb-wines.com/product/2015-michelot-nuits-st-georges-1er-les-saint-georges-1x75cl-hub-SE10234840-1-DP-10990470"/>
+    <hyperlink ref="D281" r:id="rId279" location="" display="https://hpb-wines.com/product/2015-mugnier-chambolle-musigny-3x75cl-hub-VS10234523-3-DP-10990073"/>
+    <hyperlink ref="D282" r:id="rId280" location="" display="https://hpb-wines.com/product/2015-roumier-morey-st-denis-1er-clos-de-la-bussiere-1x75cl-hub-VS10234595-1-IB-10990169"/>
+    <hyperlink ref="D283" r:id="rId281" location="" display="https://hpb-wines.com/product/2015-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10234565-6-IB-10990811"/>
+    <hyperlink ref="D284" r:id="rId282" location="" display="https://hpb-wines.com/product/2015-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234702-6-IB-10990290"/>
+    <hyperlink ref="D285" r:id="rId283" location="" display="https://hpb-wines.com/product/2016-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234740-1-DP-10990339"/>
+    <hyperlink ref="D286" r:id="rId284" location="" display="https://hpb-wines.com/product/2016-dujac-bonnes-mares-gc-1x75cl-hub-VS10234624-1-DP-10990198"/>
+    <hyperlink ref="D287" r:id="rId285" location="" display="https://hpb-wines.com/product/2016-dujac-clos-st-denis-gc-1x75cl-1023463310990207"/>
+    <hyperlink ref="D288" r:id="rId286" location="" display="https://hpb-wines.com/product/2016-felettig-chambolle-musigny-1er-1x75cl-1023563310999166"/>
+    <hyperlink ref="D289" r:id="rId287" location="" display="https://hpb-wines.com/product/2016-fourrier-gevrey-chambertin-vv-1x75cl-hub-VS10311379-1-DP-11452756"/>
+    <hyperlink ref="D290" r:id="rId288" location="" display="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260813706479"/>
+    <hyperlink ref="D291" r:id="rId289" location="" display="https://hpb-wines.com/product/2016-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261213706483"/>
+    <hyperlink ref="D292" r:id="rId290" location="" display="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234794-12-IB-10990451"/>
+    <hyperlink ref="D293" r:id="rId291" location="" display="https://hpb-wines.com/product/2016-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234794-1-DP-10990408"/>
+    <hyperlink ref="D294" r:id="rId292" location="" display="https://hpb-wines.com/product/2016-hubert-lignier-gevrey-chambertin-la-justice-1x75cl-hub-SE10234874-1-DP-10990516"/>
+    <hyperlink ref="D295" r:id="rId293" location="" display="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-la-riotte-6x75cl-hub-SE10234880-6-IB-10990522"/>
+    <hyperlink ref="D296" r:id="rId294" location="" display="https://hpb-wines.com/product/2016-hubert-lignier-morey-st-denis-1er-les-chaffots-6x75cl-hub-SE10234884-6-IB-10990528"/>
+    <hyperlink ref="D297" r:id="rId295" location="" display="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-12x75cl-1023488910990533"/>
+    <hyperlink ref="D298" r:id="rId296" location="" display="https://hpb-wines.com/product/2016-j-j-l-trapet-gevrey-chambertin-cuvee-ostrea-1x75cl-1023488913562066"/>
+    <hyperlink ref="D299" r:id="rId297" location="" display="https://hpb-wines.com/product/2016-mugneret-gibourg-nuits-st-georges-1er-chaignots-1x75cl-hub-SE10234843-1-DP-10990473"/>
+    <hyperlink ref="D300" r:id="rId298" location="" display="https://hpb-wines.com/product/2016-mugneret-gibourg-vosne-romanee-6x75cl-hub-SE10234845-6-IB-10990475"/>
+    <hyperlink ref="D301" r:id="rId299" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-chambolle-musigny-1er-la-combe-d-orveau-6x75cl-hub-SE10235068-6-IB-10990808"/>
+    <hyperlink ref="D302" r:id="rId300" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-charmes-chambertin-gc-6x75cl-1023506910990810"/>
+    <hyperlink ref="D303" r:id="rId301" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235036-1-DP-10990746"/>
+    <hyperlink ref="D304" r:id="rId302" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235036-6-IB-10990812"/>
+    <hyperlink ref="D305" r:id="rId303" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-mazoyeres-chambertin-gc-1x75cl-hub-VS10234655-1-DP-10990229"/>
+    <hyperlink ref="D306" r:id="rId304" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234703-1-DP-10990750"/>
+    <hyperlink ref="D307" r:id="rId305" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234703-6-IB-10990291"/>
+    <hyperlink ref="D308" r:id="rId306" location="" display="https://hpb-wines.com/product/2016-taupenot-merme-morey-st-denis-1er-la-riotte-1x75cl-hub-SE10234705-1-DP-10990754"/>
+    <hyperlink ref="D309" r:id="rId307" location="" display="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234741-1-DP-10990341"/>
+    <hyperlink ref="D310" r:id="rId308" location="" display="https://hpb-wines.com/product/2017-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234741-6-IB-10990365"/>
+    <hyperlink ref="D311" r:id="rId309" location="" display="https://hpb-wines.com/product/2017-dujac-gevrey-chambertin-1er-combottes-1x75cl-hub-VS10234604-1-DP-10990178"/>
+    <hyperlink ref="D312" r:id="rId310" location="" display="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-1er-poissenot-1x75cl-1058260913706480"/>
+    <hyperlink ref="D313" r:id="rId311" location="" display="https://hpb-wines.com/product/2017-geantet-pansiot-gevrey-chambertin-en-champs-1x75cl-1058261313706484"/>
+    <hyperlink ref="D314" r:id="rId312" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-12x75cl-hub-SE10234824-12-IB-10990449"/>
+    <hyperlink ref="D315" r:id="rId313" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-1x75cl-hub-SE10234824-1-DP-10990450"/>
+    <hyperlink ref="D316" r:id="rId314" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-12x75cl-hub-SE10234795-12-IB-10990452"/>
+    <hyperlink ref="D317" r:id="rId315" location="" display="https://hpb-wines.com/product/2017-heresztyn-mazzini-gevrey-chambertin-vv-les-songes-1x75cl-hub-SE10234795-1-DP-10990409"/>
+    <hyperlink ref="D318" r:id="rId316" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-1x75cl-hub-SE10235037-1-DP-10990747"/>
+    <hyperlink ref="D319" r:id="rId317" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-gevrey-chambertin-1er-bel-air-6x75cl-hub-SE10235037-6-IB-10990813"/>
+    <hyperlink ref="D320" r:id="rId318" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-1x75cl-hub-SE10234704-1-DP-10990752"/>
+    <hyperlink ref="D321" r:id="rId319" location="" display="https://hpb-wines.com/product/2017-taupenot-merme-morey-st-denis-6x75cl-hub-SE10234704-6-IB-10990292"/>
+    <hyperlink ref="D322" r:id="rId320" location="" display="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-1x75cl-hub-SE10234760-1-DP-10990368"/>
+    <hyperlink ref="D323" r:id="rId321" location="" display="https://hpb-wines.com/product/2018-audoin-marsannay-les-longeroies-6x75cl-hub-SE10234760-6-IB-10990366"/>
+    <hyperlink ref="D324" r:id="rId322" location="" display="https://hpb-wines.com/product/2018-dujac-morey-st-denis-1x75cl-1059028313812197"/>
+    <hyperlink ref="D325" r:id="rId323" location="" display="https://hpb-wines.com/product/2018-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-6x75cl-hub-SE10234786-6-IB-10990399"/>
+    <hyperlink ref="D326" r:id="rId324" location="" display="https://hpb-wines.com/product/2018-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-1023472413562086"/>
+    <hyperlink ref="D327" r:id="rId325" location="" display="https://hpb-wines.com/product/2018-perrot-minot-nuits-st-georges-les-murgers-des-cras-1x75cl-1023496310990630"/>
+    <hyperlink ref="D328" r:id="rId326" location="" display="https://hpb-wines.com/product/2018-rossignol-trapet-gevrey-chambertin-vv-1x75cl-1058262013706492"/>
+    <hyperlink ref="D329" r:id="rId327" location="" display="https://hpb-wines.com/product/2019-claire-naudin-hautes-cotes-de-nuits-blanc-clematis-vitalba-1x75cl-1059211513837759"/>
+    <hyperlink ref="D330" r:id="rId328" location="" display="https://hpb-wines.com/product/2019-fourrier-gevrey-chambertin-1er-combe-au-moine-vv-1x75cl-hub-SE10234787-1-IB-10990400"/>
+    <hyperlink ref="D331" r:id="rId329" location="" display="https://hpb-wines.com/product/2019-rousseau-chambertin-gc-1x75cl-hub-VS10234606-1-DP-10990180"/>
+    <hyperlink ref="D332" r:id="rId330" location="" display="https://hpb-wines.com/product/2020-claire-naudin-cote-de-nuits-villages-viola-odorata-1x75cl-hub-SE10236311-1-DP-11002909"/>
+    <hyperlink ref="D333" r:id="rId331" location="" display="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1023630211002894"/>
+    <hyperlink ref="D334" r:id="rId332" location="" display="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-1x75cl-1023630113554586"/>
+    <hyperlink ref="D335" r:id="rId333" location="" display="https://hpb-wines.com/product/2020-fourrier-gevrey-chambertin-vv-6x75cl-1023630111002891"/>
+    <hyperlink ref="D336" r:id="rId334" location="" display="https://hpb-wines.com/product/2020-naudin-ferrand-cote-de-nuits-villages-1x75cl-hub-SE10236310-1-DP-12617783"/>
+    <hyperlink ref="D337" r:id="rId335" location="" display="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-12x75cl-hub-SE10236309-12-IB-11002907"/>
+    <hyperlink ref="D338" r:id="rId336" location="" display="https://hpb-wines.com/product/2020-naudin-ferrand-hautes-cotes-de-nuits-1x75cl-hub-SE10236309-1-DP-11661738"/>
+    <hyperlink ref="D339" r:id="rId337" location="" display="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-1er-combe-aux-moines-vv-1x75cl-1025823011162210"/>
+    <hyperlink ref="D340" r:id="rId338" location="" display="https://hpb-wines.com/product/2021-fourrier-gevrey-chambertin-vv-1x75cl-hub-SE10258229-1-DP-11162209"/>
+    <hyperlink ref="D341" r:id="rId339" location="" display="https://hpb-wines.com/product/2021-machard-de-gramont-nuits-st-georges-en-la-perriere-noblot-1x75cl-1059749313917072"/>
+    <hyperlink ref="D342" r:id="rId340" location="" display="https://hpb-wines.com/product/2021-machard-de-gramont-nuits-st-georges-en-la-perriere-noblot-6x75cl-1059749314271362"/>
+    <hyperlink ref="D343" r:id="rId341" location="" display="https://hpb-wines.com/product/2014-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235026-1-DP-10990732"/>
+    <hyperlink ref="D344" r:id="rId342" location="" display="https://hpb-wines.com/product/2014-saumaize-michelin-st-veran-1x75cl-hub-SE10235028-1-DP-10990734"/>
+    <hyperlink ref="D345" r:id="rId343" location="" display="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-12x75cl-hub-SE10235027-12-IB-10990806"/>
+    <hyperlink ref="D346" r:id="rId344" location="" display="https://hpb-wines.com/product/2017-saumaize-michelin-pouilly-fuisse-pentacrine-1x75cl-hub-SE10235027-1-DP-10990733"/>
+    <hyperlink ref="D347" r:id="rId345" location="" display="https://hpb-wines.com/product/2019-julien-guillot-pouilly-fuisse-1x75cl-hub-SE10235636-1-DP-10999169"/>
+    <hyperlink ref="D348" r:id="rId346" location="" display="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-12x75cl-hub-SE10235025-12-IB-10990803"/>
+    <hyperlink ref="D349" r:id="rId347" location="" display="https://hpb-wines.com/product/2019-saumaize-michelin-pouilly-fuisse-clos-sur-la-roche-1x75cl-hub-SE10235025-1-DP-10990730"/>
+    <hyperlink ref="D350" r:id="rId348" location="" display="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-12x75cl-hub-SE10235066-12-IB-10990804"/>
+    <hyperlink ref="D351" r:id="rId349" location="" display="https://hpb-wines.com/product/2020-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023506613562110"/>
+    <hyperlink ref="D352" r:id="rId350" location="" display="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-1x75cl-1023940113264654"/>
+    <hyperlink ref="D353" r:id="rId351" location="" display="https://hpb-wines.com/product/2021-saumaize-michelin-pouilly-fuisse-1er-clos-sur-la-roche-6x75cl-1023940111037214"/>
+    <hyperlink ref="D354" r:id="rId352" location="" display="https://hpb-wines.com/product/2003-mugneret-gibourg-bourgogne-rouge-1x75cl-hub-VS10234515-1-DP-10990065"/>
+    <hyperlink ref="D355" r:id="rId353" location="" display="https://hpb-wines.com/product/2008-rp-bouley-bourgogne-rouge-1x75cl-hub-SE10311407-1-DP-11543295"/>
+    <hyperlink ref="D356" r:id="rId354" location="" display="https://hpb-wines.com/product/2009-roumier-bourgogne-rouge-1x75cl-1032903311452783"/>
+    <hyperlink ref="D357" r:id="rId355" location="" display="https://hpb-wines.com/product/2010-barthod-bourgogne-rouge-1x75cl-1031138111452758"/>
+    <hyperlink ref="D358" r:id="rId356" location="" display="https://hpb-wines.com/product/2014-confuron-gindre-bourgogne-aligote-1x75cl-hub-SE10234728-1-DP-10990319"/>
+    <hyperlink ref="D359" r:id="rId357" location="" display="https://hpb-wines.com/product/2015-giroud-bourgogne-rouge-1x75cl-hub-SE10234791-1-DP-10990404"/>
+    <hyperlink ref="D360" r:id="rId358" location="" display="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-1x75cl-hub-SE10234945-1-DP-10990605"/>
+    <hyperlink ref="D361" r:id="rId359" location="" display="https://hpb-wines.com/product/2015-lafarge-bourgogne-passetoutgrains-lexception-6x75cl-hub-SE10234945-6-IB-10990604"/>
+    <hyperlink ref="D362" r:id="rId360" location="" display="https://hpb-wines.com/product/2016-dom-chartron-mercurey-vv-1x75cl-hub-SE10242126-1-DP-10999161"/>
+    <hyperlink ref="D363" r:id="rId361" location="" display="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-carquelin-1x75cl-hub-SE10235087-1-DP-10990843"/>
+    <hyperlink ref="D364" r:id="rId362" location="" display="https://hpb-wines.com/product/2016-labruyere-moulin-a-vent-coeur-de-terroirs-vv-3x150cl-hub-SE10235088-3-IB-10990845"/>
+    <hyperlink ref="D365" r:id="rId363" location="" display="https://hpb-wines.com/product/2017-arnoux-lachaux-bourgogne-rouge-pinot-fin-1x150cl-hub-SE10234519-1-DP-11250082"/>
+    <hyperlink ref="D366" r:id="rId364" location="" display="https://hpb-wines.com/product/2017-hubert-lignier-bourgogne-rouge-grand-chaliot-1x75cl-hub-SE10234798-1-DP-10990412"/>
+    <hyperlink ref="D367" r:id="rId365" location="" display="https://hpb-wines.com/product/2017-lafarge-bourgogne-aligote-raisins-dores-1x75cl-1023494410990603"/>
+    <hyperlink ref="D368" r:id="rId366" location="" display="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-1x75cl-hub-SE10234946-1-DP-10990848"/>
+    <hyperlink ref="D369" r:id="rId367" location="" display="https://hpb-wines.com/product/2018-lafarge-vial-fleurie-clos-vernay-6x75cl-hub-SE10234946-6-IB-10990609"/>
+    <hyperlink ref="D370" r:id="rId368" location="" display="https://hpb-wines.com/product/2019-coudert-fleurie-clos-de-la-roilette-1x75cl-hub-SE10234730-1-DP-10990322"/>
+    <hyperlink ref="D371" r:id="rId369" location="" display="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-12x75cl-hub-SE10234897-12-IB-10990545"/>
+    <hyperlink ref="D372" r:id="rId370" location="" display="https://hpb-wines.com/product/2019-j-h-goisot-bourgogne-aligote-1x75cl-hub-SE10234897-1-DP-12085551"/>
+    <hyperlink ref="D373" r:id="rId371" location="" display="https://hpb-wines.com/product/2020-bernard-moreau-bourgogne-blanc-1x75cl-hub-SE10234762-1-DP-10990369"/>
+    <hyperlink ref="D374" r:id="rId372" location="" display="https://hpb-wines.com/product/2020-les-horees-bourgogne-aligote-en-coulezain-1x75cl-1062199614247092"/>
+    <hyperlink ref="D375" r:id="rId373" location="" display="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-1x75cl-hub-SE10236304-1-DP-11256331"/>
+    <hyperlink ref="D376" r:id="rId374" location="" display="https://hpb-wines.com/product/2020-violot-guillemard-bourgogne-maison-dieu-6x75cl-hub-SE10236304-6-IB-11002897"/>
+    <hyperlink ref="D377" r:id="rId375" location="" display="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-1x75cl-hub-SE10258232-1-DP-11868882"/>
+    <hyperlink ref="D378" r:id="rId376" location="" display="https://hpb-wines.com/product/2021-philippe-garrey-mercurey-1er-chassiere-6x75cl-hub-SE10258232-6-IB-11162212"/>
+    <hyperlink ref="D379" r:id="rId377" location="" display="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-12x75cl-hub-SE10239399-12-IB-11037206"/>
+    <hyperlink ref="D380" r:id="rId378" location="" display="https://hpb-wines.com/product/2021-theulot-juillot-mercurey-vv-1x75cl-hub-SE10239399-1-DP-11661653"/>
+    <hyperlink ref="D381" r:id="rId379" location="" display="https://hpb-wines.com/product/2022-cave-de-buxy-bourgogne-blanc-cote-chalonnaise-buissonnier-1x75cl-hub-SE10400305-1-DP-12085677"/>
+    <hyperlink ref="D382" r:id="rId380" location="" display="https://hpb-wines.com/product/1978-j-l-chave-hermitage-4x75cl-hub-VS10234292-4-DP-10989826"/>
+    <hyperlink ref="D383" r:id="rId381" location="" display="https://hpb-wines.com/product/1981-krug-champagne-vintage-brut-1x150cl-hub-VS10234296-1-DP-10989830"/>
+    <hyperlink ref="D384" r:id="rId382" location="" display="https://hpb-wines.com/product/2000-j-l-chave-hermitage-blanc-1x75cl-hub-VS10234612-1-DP-10990186"/>
+    <hyperlink ref="D385" r:id="rId383" location="" display="https://hpb-wines.com/product/2003-j-l-chave-hermitage-rouge-1x75cl-1023429410989828"/>
+    <hyperlink ref="D386" r:id="rId384" location="" display="https://hpb-wines.com/product/2003-thierry-allemand-cornas-1x75cl-hub-VS10442230-1-DP-12529630"/>
+    <hyperlink ref="D387" r:id="rId385" location="" display="https://hpb-wines.com/product/2006-le-soula-blanc-cotes-catalanes-1x75cl-1052692914176456"/>
+    <hyperlink ref="D388" r:id="rId386" location="" display="https://hpb-wines.com/product/2007-grange-des-peres-vdp-herault-rouge-1x75cl-hub-VS10442293-1-DP-12529696"/>
+    <hyperlink ref="D389" r:id="rId387" location="" display="https://hpb-wines.com/product/2016-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234470-1-DP-10990015"/>
+    <hyperlink ref="D390" r:id="rId388" location="" display="https://hpb-wines.com/product/2017-edmond-vatan-sancerre-clos-la-neore-1x150cl-hub-VS10234472-1-DP-10990017"/>
+    <hyperlink ref="D391" r:id="rId389" location="" display="https://hpb-wines.com/product/2022-loratoire-saint-jean-daureilhan-1x75cl-1059402613889157"/>
+    <hyperlink ref="D392" r:id="rId390" location="" display="https://hpb-wines.com/product/nv-gardet-champagne-charles-gardet-blanc-de-blancs-prestige-1x75cl-hub-SE10400304-1-DP-12085676"/>
+    <hyperlink ref="D393" r:id="rId391" location="" display="https://hpb-wines.com/product/nv-gardet-champagne-brut-tradition-1x75cl-hub-SE10400302-1-DP-12085667"/>
+    <hyperlink ref="D394" r:id="rId392" location="" display="https://hpb-wines.com/product/nv-ployez-jacquemart-extra-quality-brut-champagne-1x37-5cl-1059749214271361"/>
+    <hyperlink ref="D395" r:id="rId393" location="" display="https://hpb-wines.com/product/nv-ployez-jacquemart-extra-quality-brut-champagne-1x75cl-1059749113917070"/>
+    <hyperlink ref="D396" r:id="rId394" location="" display="https://hpb-wines.com/product/nv-ployez-jacquemart-extra-quality-brut-champagne-6x75cl-1059749114271360"/>
+    <hyperlink ref="D397" r:id="rId395" location="" display="https://hpb-wines.com/product/2010-donnhoff-niederhauser-hermannshohle-auslese-goldkapsel-1x375cl-hub-SE10234736-1-DP-10990332"/>
+    <hyperlink ref="D398" r:id="rId396" location="" display="https://hpb-wines.com/product/2009-e-pira-e-figli-chiara-boschis-barolo-cannubi-1x75cl-1052693913229520"/>
+    <hyperlink ref="D399" r:id="rId397" location="" display="https://hpb-wines.com/product/2010-terravin-marlborough-pinot-noir-eaton-family-vineyard-1x75cl-hub-SE10235039-1-DP-10990755"/>
+    <hyperlink ref="D400" r:id="rId398" location="" display="https://hpb-wines.com/product/1934-leacock-boal-madeira-1x75cl-1023509110990849"/>
+    <hyperlink ref="D401" r:id="rId399" location="" display="https://hpb-wines.com/product/2017-luis-seabra-douro-white-blend-xisto-cru-branco-1x75cl-1023495310990616"/>
+    <hyperlink ref="D402" r:id="rId400" location="" display="https://hpb-wines.com/product/2022-lautarul-pinot-noir-1x75cl-hub-SE10378389-1-DP-11877757"/>
+    <hyperlink ref="D403" r:id="rId401" location="" display="https://hpb-wines.com/product/2007-cvne-contino-rioja-reserva-1x75cl-1058262213706494"/>
+    <hyperlink ref="D404" r:id="rId402" location="" display="https://hpb-wines.com/product/1999-calera-mt-harlan-pinot-noir-reed-vineyard-1x75cl-1023631711002989"/>
+    <hyperlink ref="D405" r:id="rId403" location="" display="https://hpb-wines.com/product/2010-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x150cl-hub-SE10234870-1-DP-10990508"/>
+    <hyperlink ref="D406" r:id="rId404" location="" display="https://hpb-wines.com/product/2010-rhys-santa-cruz-mountains-syrah-horseshoe-vineyard-1x75cl-hub-SE10234983-1-DP-10990660"/>
+    <hyperlink ref="D407" r:id="rId405" location="" display="https://hpb-wines.com/product/2011-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234909-1-DP-10990557"/>
+    <hyperlink ref="D408" r:id="rId406" location="" display="https://hpb-wines.com/product/2011-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234984-1-DP-10990662"/>
+    <hyperlink ref="D409" r:id="rId407" location="" display="https://hpb-wines.com/product/2012-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234910-1-DP-10990559"/>
+    <hyperlink ref="D410" r:id="rId408" location="" display="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234919-1-DP-10990573"/>
+    <hyperlink ref="D411" r:id="rId409" location="" display="https://hpb-wines.com/product/2012-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234917-1-DP-10990571"/>
+    <hyperlink ref="D412" r:id="rId410" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234974-1-DP-10990646"/>
+    <hyperlink ref="D413" r:id="rId411" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-12x75cl-hub-SE10234981-12-IB-10990772"/>
+    <hyperlink ref="D414" r:id="rId412" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234981-1-DP-11074383"/>
+    <hyperlink ref="D415" r:id="rId413" location="" display="https://hpb-wines.com/product/2012-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234985-1-DP-10990663"/>
+    <hyperlink ref="D416" r:id="rId414" location="" display="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-gatekeepers-1x75cl-hub-SE10234770-1-DP-10990379"/>
+    <hyperlink ref="D417" r:id="rId415" location="" display="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-12x75cl-hub-SE10234753-12-IB-10990353"/>
+    <hyperlink ref="D418" r:id="rId416" location="" display="https://hpb-wines.com/product/2013-drew-family-cellars-anderson-valley-pinot-noir-morning-dew-ranch-vineyard-1x75cl-hub-SE10234753-1-DP-10990380"/>
+    <hyperlink ref="D419" r:id="rId417" location="" display="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-12x75cl-hub-SE10234866-12-IB-10990688"/>
+    <hyperlink ref="D420" r:id="rId418" location="" display="https://hpb-wines.com/product/2013-rhys-alesia-mendocino-county-chardonnay-alder-springs-vineyard-1x75cl-hub-SE10234866-1-DP-10990501"/>
+    <hyperlink ref="D421" r:id="rId419" location="" display="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-12x75cl-hub-SE10234911-12-IB-10990693"/>
+    <hyperlink ref="D422" r:id="rId420" location="" display="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234911-1-DP-10990561"/>
+    <hyperlink ref="D423" r:id="rId421" location="" display="https://hpb-wines.com/product/2013-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234914-1-DP-10990567"/>
+    <hyperlink ref="D424" r:id="rId422" location="" display="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234920-1-DP-10990574"/>
+    <hyperlink ref="D425" r:id="rId423" location="" display="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x150cl-hub-SE10234916-1-DP-10990570"/>
+    <hyperlink ref="D426" r:id="rId424" location="" display="https://hpb-wines.com/product/2013-rhys-san-mateo-county-pinot-noir-1x75cl-hub-SE10234918-1-DP-10990572"/>
+    <hyperlink ref="D427" r:id="rId425" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-1023493310990716"/>
+    <hyperlink ref="D428" r:id="rId426" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234975-1-DP-10990647"/>
+    <hyperlink ref="D429" r:id="rId427" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234930-1-DP-10990586"/>
+    <hyperlink ref="D430" r:id="rId428" location="" display="https://hpb-wines.com/product/2013-rhys-santa-cruz-mountains-syrah-skyline-vineyard-1x75cl-hub-SE10234986-1-DP-10990664"/>
+    <hyperlink ref="D431" r:id="rId429" location="" display="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234709-12-IB-10990297"/>
+    <hyperlink ref="D432" r:id="rId430" location="" display="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234709-1-DP-10990758"/>
+    <hyperlink ref="D433" r:id="rId431" location="" display="https://hpb-wines.com/product/2013-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10235040-1-DP-10990761"/>
+    <hyperlink ref="D434" r:id="rId432" location="" display="https://hpb-wines.com/product/2014-lutum-sonoma-coast-chardonnay-gaps-crown-vineyard-1x75cl-hub-VS10234299-1-DP-10989833"/>
+    <hyperlink ref="D435" r:id="rId433" location="" display="https://hpb-wines.com/product/2014-neely-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-hollys-cuvee-1x75cl-hub-SE10234847-1-DP-10990477"/>
+    <hyperlink ref="D436" r:id="rId434" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-chardonnay-1x75cl-hub-SE10234869-1-DP-10990507"/>
+    <hyperlink ref="D437" r:id="rId435" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-IB-10990695"/>
+    <hyperlink ref="D438" r:id="rId436" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234912-1-DP-10990563"/>
+    <hyperlink ref="D439" r:id="rId437" location="" display="https://hpb-wines.com/product/2014-rhys-anderson-valley-pinot-noir-porcupine-hill-1x75cl-hub-SE10234915-1-DP-10990569"/>
+    <hyperlink ref="D440" r:id="rId438" location="" display="https://hpb-wines.com/product/2014-rhys-san-mateo-county-pinot-noir-home-vineyard-1x75cl-hub-SE10234978-1-DP-10990652"/>
+    <hyperlink ref="D441" r:id="rId439" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-chardonnay-alpine-vineyard-1x75cl-hub-SE10234923-1-DP-10990577"/>
+    <hyperlink ref="D442" r:id="rId440" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x150cl-hub-SE10234931-1-DP-10990587"/>
+    <hyperlink ref="D443" r:id="rId441" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x50cl-hub-SE10234932-1-DP-10990588"/>
+    <hyperlink ref="D444" r:id="rId442" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234934-1-DP-10990591"/>
+    <hyperlink ref="D445" r:id="rId443" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x150cl-hub-SE10234972-1-DP-10990643"/>
+    <hyperlink ref="D446" r:id="rId444" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234976-1-DP-10990648"/>
+    <hyperlink ref="D447" r:id="rId445" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x150cl-1023497911785659"/>
+    <hyperlink ref="D448" r:id="rId446" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x50cl-hub-SE10234980-1-DP-10990655"/>
+    <hyperlink ref="D449" r:id="rId447" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-1023498210990773"/>
+    <hyperlink ref="D450" r:id="rId448" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-1x75cl-hub-SE10234982-1-DP-10990659"/>
+    <hyperlink ref="D451" r:id="rId449" location="" display="https://hpb-wines.com/product/2014-rhys-santa-cruz-mountains-pinot-noir-horseshoe-vineyard-6x150cl-1023497911785658"/>
+    <hyperlink ref="D452" r:id="rId450" location="" display="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-12x75cl-hub-SE10234710-12-IB-10990298"/>
+    <hyperlink ref="D453" r:id="rId451" location="" display="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-amphitheater-block-1x75cl-hub-SE10234710-1-DP-10990760"/>
+    <hyperlink ref="D454" r:id="rId452" location="" display="https://hpb-wines.com/product/2014-varner-santa-cruz-mountains-chardonnay-spring-ridge-vineyard-home-block-1x75cl-hub-SE10234711-1-DP-10990763"/>
+    <hyperlink ref="D455" r:id="rId453" location="" display="https://hpb-wines.com/product/2015-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234935-1-DP-10990592"/>
+    <hyperlink ref="D456" r:id="rId454" location="" display="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-chardonnay-1x75cl-hub-SE10234867-1-DP-10990504"/>
+    <hyperlink ref="D457" r:id="rId455" location="" display="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-IB-10990690"/>
+    <hyperlink ref="D458" r:id="rId456" location="" display="https://hpb-wines.com/product/2016-rhys-alesia-santa-cruz-mountains-pinot-noir-1x75cl-hub-SE10234868-1-DP-10990505"/>
+    <hyperlink ref="D459" r:id="rId457" location="" display="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-IB-10990696"/>
+    <hyperlink ref="D460" r:id="rId458" location="" display="https://hpb-wines.com/product/2016-rhys-anderson-valley-pinot-noir-bearwallow-vineyard-1x75cl-hub-SE10234913-1-DP-10990565"/>
+    <hyperlink ref="D461" r:id="rId459" location="" display="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-alpine-vineyard-1x75cl-hub-SE10234936-1-DP-10990595"/>
+    <hyperlink ref="D462" r:id="rId460" location="" display="https://hpb-wines.com/product/2016-rhys-santa-cruz-mountains-pinot-noir-family-farm-vineyard-1x75cl-hub-SE10234977-1-DP-10990650"/>
+    <hyperlink ref="D463" r:id="rId461" location="" display="https://hpb-wines.com/product/2020-drew-family-cellars-mendocino-ridge-pinot-noir-faite-de-mer-farm-1x75cl-hub-SE10236314-1-DP-11002940"/>
+    <hyperlink ref="D464" r:id="rId462" location="" display="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-12x75cl-1059060713817067"/>
+    <hyperlink ref="D465" r:id="rId463" location="" display="https://hpb-wines.com/product/2023-kongsgaard-estate-chardonnay-1x75cl-1059060713817066"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>