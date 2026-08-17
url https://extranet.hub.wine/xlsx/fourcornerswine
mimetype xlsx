--- v2 (2026-05-28)
+++ v3 (2026-08-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="527" uniqueCount="527">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
@@ -72,1689 +72,1557 @@
   <si>
     <t>Sine Qua Non, Atlantis Fe2O3 2Abc Grenache, California</t>
   </si>
   <si>
     <t>Red Wines</t>
   </si>
   <si>
     <t>1x75cl</t>
   </si>
   <si>
     <t>IB</t>
   </si>
   <si>
     <t>Immediate</t>
   </si>
   <si>
     <t>£450</t>
   </si>
   <si>
     <t>Soliste, Out Of The Shadows Syrah, California</t>
   </si>
   <si>
     <t>£65</t>
   </si>
   <si>
-    <t>Next of Kyn, No8 Assortment Case, California</t>
-[...7 lines deleted...]
-  <si>
     <t>Soliste, St. Andelain Sauvignon Blanc, Lake County</t>
   </si>
   <si>
     <t>White Wines</t>
   </si>
   <si>
     <t>£45</t>
   </si>
   <si>
-    <t>Next of Kyn, No12 Assortment Case, California</t>
+    <t>Andremily, GR Grenache, California</t>
+  </si>
+  <si>
+    <t>£117</t>
+  </si>
+  <si>
+    <t>Favia, Suize Viognier, Amador County</t>
+  </si>
+  <si>
+    <t>£58</t>
+  </si>
+  <si>
+    <t>Westborn, Rosé, North Coast</t>
+  </si>
+  <si>
+    <t>Sparkling Wines</t>
+  </si>
+  <si>
+    <t>DP</t>
+  </si>
+  <si>
+    <t>Westborn, Vintage Brut, North Coast</t>
+  </si>
+  <si>
+    <t>£96</t>
+  </si>
+  <si>
+    <t>Andremily, Grenache &amp; EABA Magnum Assortment Case, California</t>
   </si>
   <si>
     <t>2x150cl</t>
   </si>
   <si>
+    <t>£500</t>
+  </si>
+  <si>
+    <t>Next of Kyn, No14 Assortment Case, California</t>
+  </si>
+  <si>
+    <t>4x75cl</t>
+  </si>
+  <si>
+    <t>£1,500</t>
+  </si>
+  <si>
+    <t>12x75cl</t>
+  </si>
+  <si>
+    <t>£1,320</t>
+  </si>
+  <si>
+    <t>£112</t>
+  </si>
+  <si>
+    <t>Jaffurs, State Street Syrah, Central Coast</t>
+  </si>
+  <si>
+    <t>£255</t>
+  </si>
+  <si>
+    <t>£23</t>
+  </si>
+  <si>
+    <t>Linne Calodo, The Martian, Paso Robles Willow Creek District</t>
+  </si>
+  <si>
+    <t>Future Arrival</t>
+  </si>
+  <si>
+    <t>£74</t>
+  </si>
+  <si>
+    <t>Mauritson Wines, Rockpile Ridge Vineyard Zinfandel, Rockpile</t>
+  </si>
+  <si>
+    <t>£530</t>
+  </si>
+  <si>
+    <t>£46</t>
+  </si>
+  <si>
+    <t>6x75cl</t>
+  </si>
+  <si>
+    <t>£265</t>
+  </si>
+  <si>
+    <t>Saxum, Cayucos Ridge, Central Coast</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>Saxum, Paderewski Vineyard, Paso Robles</t>
+  </si>
+  <si>
+    <t>£135</t>
+  </si>
+  <si>
+    <t>Sirena, Rosato, Amador County</t>
+  </si>
+  <si>
+    <t>Our Rosé</t>
+  </si>
+  <si>
+    <t>£26</t>
+  </si>
+  <si>
+    <t>Andremily, Syrah &amp; Mourvèdre Magnum Assortment Case, California</t>
+  </si>
+  <si>
+    <t>£420</t>
+  </si>
+  <si>
+    <t>Jaffurs, State Street Chardonnay, Central Coast</t>
+  </si>
+  <si>
+    <t>£245</t>
+  </si>
+  <si>
+    <t>£22</t>
+  </si>
+  <si>
+    <t>Saxum, Heart Stone Vineyard, Central Coast</t>
+  </si>
+  <si>
+    <t>£125</t>
+  </si>
+  <si>
+    <t>Andremily, Mourvèdre, California</t>
+  </si>
+  <si>
+    <t>£100</t>
+  </si>
+  <si>
+    <t>£585</t>
+  </si>
+  <si>
+    <t>Andremily, No. 12 Syrah, California</t>
+  </si>
+  <si>
+    <t>La Pelle, Red Hen Vineyard Cabernet Sauvignon, Oak Knoll District</t>
+  </si>
+  <si>
+    <t>£685</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Andremily, Rosé Assortment (1x2019 &amp; 2x2020), California</t>
+  </si>
+  <si>
+    <t>3x75cl</t>
+  </si>
+  <si>
+    <t>£330</t>
+  </si>
+  <si>
+    <t>Westborn, Perpetual Reserve .01, North Coast</t>
+  </si>
+  <si>
+    <t>£79</t>
+  </si>
+  <si>
+    <t>Napa Valley</t>
+  </si>
+  <si>
+    <t>Barrett &amp; Barrett, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£750</t>
+  </si>
+  <si>
+    <t>1x150cl</t>
+  </si>
+  <si>
+    <t>£615</t>
+  </si>
+  <si>
+    <t>Scarecrow, M. Etain Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£155</t>
+  </si>
+  <si>
+    <t>£715</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Sugarloaf Mountain Proprietary Red, Napa Valley</t>
+  </si>
+  <si>
+    <t>£3,800</t>
+  </si>
+  <si>
+    <t>FUTO, Oakville Estate Red Wine</t>
+  </si>
+  <si>
+    <t>£430</t>
+  </si>
+  <si>
+    <t>Larry Hyde Vineyard Estate, Chardonnay, Los Carneros</t>
+  </si>
+  <si>
+    <t>£72</t>
+  </si>
+  <si>
+    <t>SLOAN ESTATE, ASTERISK Proprietary Red, Rutherford</t>
+  </si>
+  <si>
+    <t>£1,170</t>
+  </si>
+  <si>
+    <t>£695</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Tench Vineyard EE Red Wine, Oakville</t>
+  </si>
+  <si>
+    <t>£3,060</t>
+  </si>
+  <si>
+    <t>Dana Estates, Helms Cabernet Sauvignon, Rutherford</t>
+  </si>
+  <si>
+    <t>£1,225</t>
+  </si>
+  <si>
+    <t>£840</t>
+  </si>
+  <si>
+    <t>Arkenstone, Estate Red, Howell Mountain</t>
+  </si>
+  <si>
+    <t>£1,250</t>
+  </si>
+  <si>
+    <t>£595</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Ontogeny, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,380</t>
+  </si>
+  <si>
+    <t>£2,400</t>
+  </si>
+  <si>
+    <t>£1,200</t>
+  </si>
+  <si>
+    <t>£3,600</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Wildfoote Vineyard Vixen Block Cabernet Sauvignon, Stags Leap District</t>
+  </si>
+  <si>
+    <t>Cliff Lede, Cabernet Sauvignon, Stags Leap District</t>
+  </si>
+  <si>
+    <t>£780</t>
+  </si>
+  <si>
+    <t>£67</t>
+  </si>
+  <si>
+    <t>Dalla Valle, Collina Dalla Valle, Napa Valley</t>
+  </si>
+  <si>
+    <t>£91</t>
+  </si>
+  <si>
+    <t>Favia, Cabernet Sauvignon Coombsville</t>
+  </si>
+  <si>
+    <t>Favia, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£570</t>
+  </si>
+  <si>
+    <t>Favia, Cerro Sur, Napa Valley</t>
+  </si>
+  <si>
+    <t>Favia, La Magdalena, Napa Valley</t>
+  </si>
+  <si>
+    <t>£510</t>
+  </si>
+  <si>
+    <t>Greer Vineyard, Estate Cabernet Sauvignon, Rutherford</t>
+  </si>
+  <si>
+    <t>£215</t>
+  </si>
+  <si>
+    <t>Realm Cellars, Farella Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,230</t>
+  </si>
+  <si>
+    <t>Realm Cellars, Houyi Vineyard, Napa Valley</t>
+  </si>
+  <si>
+    <t>Realm Cellars, Moonracer Estate Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,920</t>
+  </si>
+  <si>
+    <t>Screaming Eagle, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£8,500</t>
+  </si>
+  <si>
+    <t>ADAMVS, TERÉS Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£665</t>
+  </si>
+  <si>
+    <t>Amuse Bouche, Vin Perdu, Napa Valley</t>
+  </si>
+  <si>
+    <t>£81</t>
+  </si>
+  <si>
+    <t>Arkenstone, Estate Sauvignon Blanc, Howell Mountain</t>
+  </si>
+  <si>
+    <t>£710</t>
+  </si>
+  <si>
+    <t>£1,140</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Tench Vineyard Cabernet Sauvignon, Oakville</t>
+  </si>
+  <si>
+    <t>£2,160</t>
+  </si>
+  <si>
+    <t>£1,080</t>
+  </si>
+  <si>
+    <t>£2,340</t>
+  </si>
+  <si>
+    <t>Dana Estates, ONDA Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£940</t>
+  </si>
+  <si>
+    <t>£1,265</t>
+  </si>
+  <si>
+    <t>£1,440</t>
+  </si>
+  <si>
+    <t>Unwritten, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£160</t>
+  </si>
+  <si>
+    <t>he-li-an-thus, Proprietary Red, Napa Valley</t>
+  </si>
+  <si>
+    <t>£280</t>
+  </si>
+  <si>
+    <t>£140</t>
+  </si>
+  <si>
+    <t>ADAMVS, Sauvignon Blanc, Howell Mountain</t>
+  </si>
+  <si>
+    <t>£690</t>
+  </si>
+  <si>
+    <t>£185</t>
+  </si>
+  <si>
+    <t>£2,100</t>
+  </si>
+  <si>
+    <t>Blankiet Estate, Paradise Hills Vineyard Rive Droite, Napa Valley</t>
+  </si>
+  <si>
+    <t>£218</t>
+  </si>
+  <si>
+    <t>£1,305</t>
+  </si>
+  <si>
+    <t>£550</t>
+  </si>
+  <si>
+    <t>£193</t>
+  </si>
+  <si>
+    <t>£1,145</t>
+  </si>
+  <si>
+    <t>Larry Hyde Estate Vineyard, Pinot Noir, Los Carneros</t>
+  </si>
+  <si>
+    <t>£69</t>
+  </si>
+  <si>
+    <t>£405</t>
+  </si>
+  <si>
+    <t>£1,350</t>
+  </si>
+  <si>
+    <t>£1,465</t>
+  </si>
+  <si>
+    <t>£123</t>
+  </si>
+  <si>
+    <t>ADAMVS, ADAMVS Cabernet Sauvignon, Howell Mountain</t>
+  </si>
+  <si>
+    <t>£333</t>
+  </si>
+  <si>
+    <t>£990</t>
+  </si>
+  <si>
+    <t>£1,980</t>
+  </si>
+  <si>
+    <t>Argot, Sage Ridge Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£127</t>
+  </si>
+  <si>
+    <t>Argot, Sugarloaf Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>Barnett, Cabernet Sauvignon, Spring Mountain District</t>
+  </si>
+  <si>
+    <t>£740</t>
+  </si>
+  <si>
+    <t>£370</t>
+  </si>
+  <si>
+    <t>£575</t>
+  </si>
+  <si>
+    <t>£670</t>
+  </si>
+  <si>
+    <t>£97</t>
+  </si>
+  <si>
+    <t>£580</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Sage Ridge Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£200</t>
+  </si>
+  <si>
+    <t>£1,125</t>
+  </si>
+  <si>
+    <t>Cliff Lede, Beckstoffer To Kalon Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£390</t>
+  </si>
+  <si>
+    <t>Cliff Lede, High Fidelity, Napa Valley</t>
+  </si>
+  <si>
+    <t>£71</t>
+  </si>
+  <si>
+    <t>FUTO, OV|SL Estate Red Wine, Napa Valley</t>
+  </si>
+  <si>
+    <t>£3,380</t>
+  </si>
+  <si>
+    <t>£1,115</t>
+  </si>
+  <si>
+    <t>La Jota Vineyard, Cabernet Sauvignon, Howell Mountain</t>
+  </si>
+  <si>
+    <t>£110</t>
+  </si>
+  <si>
+    <t>Lail Vineyards, Blueprint Sauvignon Blanc, Napa Valley</t>
+  </si>
+  <si>
+    <t>£54</t>
+  </si>
+  <si>
+    <t>£80</t>
+  </si>
+  <si>
+    <t>Lerner Project, RMS Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£148</t>
+  </si>
+  <si>
+    <t>Schrader, Double Diamond Cabernet Sauvignon, Oakville</t>
+  </si>
+  <si>
+    <t>£82</t>
+  </si>
+  <si>
+    <t>£480</t>
+  </si>
+  <si>
+    <t>Spottswoode, Cabernet Sauvignon, St. Helena</t>
+  </si>
+  <si>
+    <t>Stewart, Nomad Beckstoffer Las Piedras, Napa Valley</t>
+  </si>
+  <si>
+    <t>£810</t>
+  </si>
+  <si>
+    <t>The Mascot, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£134</t>
+  </si>
+  <si>
+    <t>Vangone, Block D Estate Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,560</t>
+  </si>
+  <si>
+    <t>£131</t>
+  </si>
+  <si>
+    <t>Argot, 1555 Cabernet Sauvignon, Oakville</t>
+  </si>
+  <si>
+    <t>£1,515</t>
+  </si>
+  <si>
+    <t>£128</t>
+  </si>
+  <si>
+    <t>£202</t>
+  </si>
+  <si>
+    <t>£1,195</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>£177</t>
+  </si>
+  <si>
+    <t>£1,050</t>
+  </si>
+  <si>
+    <t>£660</t>
+  </si>
+  <si>
+    <t>Dalla Valle, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£220</t>
+  </si>
+  <si>
+    <t>£1,310</t>
+  </si>
+  <si>
+    <t>Dana Estates, VASO Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£77</t>
+  </si>
+  <si>
+    <t>£275</t>
+  </si>
+  <si>
+    <t>£427</t>
+  </si>
+  <si>
+    <t>Favia, Carbone, Napa Valley</t>
+  </si>
+  <si>
+    <t>£745</t>
+  </si>
+  <si>
+    <t>£372</t>
+  </si>
+  <si>
+    <t>Heimark Vineyard, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£435</t>
+  </si>
+  <si>
+    <t>£855</t>
+  </si>
+  <si>
+    <t>£73</t>
+  </si>
+  <si>
+    <t>Lerner Project, Armstrong Ranch Estate Grown Cabernet Sauvignon, Diamond Mountain District</t>
+  </si>
+  <si>
+    <t>£222</t>
+  </si>
+  <si>
+    <t>Lerner Project, Napa Valley Project 18 Cabernet Sauvignon</t>
+  </si>
+  <si>
+    <t>Realm Cellars, The Bard, Napa Valley</t>
+  </si>
+  <si>
+    <t>1x37.5cl</t>
+  </si>
+  <si>
+    <t>Teeter-Totter, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£57</t>
+  </si>
+  <si>
+    <t>£1,860</t>
+  </si>
+  <si>
+    <t>£157</t>
+  </si>
+  <si>
+    <t>Vangone, Block B Estate Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£182</t>
+  </si>
+  <si>
+    <t>Vangone, Estate Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>Vice Versa, Beckstoffer Las Piedras Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>Favia, Carbone Chardonnay, Coombsville</t>
+  </si>
+  <si>
+    <t>£41</t>
+  </si>
+  <si>
+    <t>£63</t>
+  </si>
+  <si>
+    <t>£590</t>
+  </si>
+  <si>
+    <t>£52</t>
+  </si>
+  <si>
+    <t>O'Shaughnessy, Chardonnay, Oakville</t>
+  </si>
+  <si>
+    <t>£51</t>
+  </si>
+  <si>
+    <t>he-li-an-thus, Sauvignon Blanc, Napa Valley</t>
+  </si>
+  <si>
+    <t>£61</t>
+  </si>
+  <si>
+    <t>Amuse Bouche, Red Blend, Napa Valley</t>
+  </si>
+  <si>
+    <t>£187</t>
+  </si>
+  <si>
+    <t>£470</t>
+  </si>
+  <si>
+    <t>Argot, Bonny's Vineyard Cabernet Sauvignon, Oakville</t>
+  </si>
+  <si>
+    <t>£122</t>
+  </si>
+  <si>
+    <t>Argot, Cuvée Leo Cabernet Sauvignon, Rutherford</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Beckstoffer Dr. Crane Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£315</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, EE Red, Oakville</t>
+  </si>
+  <si>
+    <t>£2,040</t>
+  </si>
+  <si>
+    <t>£172</t>
+  </si>
+  <si>
+    <t>Carter, Beckstoffer Las Piedras Cabernet Sauvignon LA BAM, Saint Helena</t>
+  </si>
+  <si>
+    <t>£1,575</t>
+  </si>
+  <si>
+    <t>Coup de Foudre, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£105</t>
+  </si>
+  <si>
+    <t>£620</t>
+  </si>
+  <si>
+    <t>Fait Main, Cabernet Sauvignon Tierra Roja Vineyard, Oakville</t>
+  </si>
+  <si>
+    <t>£213</t>
+  </si>
+  <si>
+    <t>Fait Main, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£107</t>
+  </si>
+  <si>
+    <t>Futo, 5500 Cabernet Sauvignon, Stags Leap District</t>
+  </si>
+  <si>
+    <t>£1,060</t>
+  </si>
+  <si>
+    <t>£425</t>
+  </si>
+  <si>
+    <t>Lail Vineyards, Blueprint Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£78</t>
+  </si>
+  <si>
+    <t>£455</t>
+  </si>
+  <si>
+    <t>Maybach, Amoenus, Napa Valley</t>
+  </si>
+  <si>
+    <t>Maybach, Materium, Oakville</t>
+  </si>
+  <si>
+    <t>£115</t>
+  </si>
+  <si>
+    <t>Maybach, Vocabulum Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>12x37.5cl</t>
+  </si>
+  <si>
+    <t>£1,300</t>
+  </si>
+  <si>
+    <t>O'Shaughnessy, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£395</t>
+  </si>
+  <si>
+    <t>£152</t>
+  </si>
+  <si>
+    <t>£178</t>
+  </si>
+  <si>
+    <t>Vice Versa, Spinning Plates Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>Vineyard 36, Five Bands Cabernet Sauvignon, Oakville</t>
+  </si>
+  <si>
+    <t>£2,180</t>
+  </si>
+  <si>
+    <t>£183</t>
+  </si>
+  <si>
+    <t>Vineyard 36, OVR Cabernet Sauvignon, Oakville</t>
+  </si>
+  <si>
+    <t>£1,800</t>
+  </si>
+  <si>
+    <t>Vineyard 36, The Black Aces, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,210</t>
+  </si>
+  <si>
+    <t>£102</t>
+  </si>
+  <si>
+    <t>£925</t>
+  </si>
+  <si>
+    <t>Cliff Lede, Poetry Cabernet Sauvignon, Stags Leap District</t>
+  </si>
+  <si>
+    <t>£1,680</t>
+  </si>
+  <si>
+    <t>Cliff Lede, Rhythm Cabernet Sauvignon, Stags Leap District</t>
+  </si>
+  <si>
+    <t>£98</t>
+  </si>
+  <si>
+    <t>£173</t>
+  </si>
+  <si>
+    <t>£1,025</t>
+  </si>
+  <si>
+    <t>£50</t>
+  </si>
+  <si>
+    <t>£290</t>
+  </si>
+  <si>
+    <t>Lail Vineyards, Georgia Sauvignon Blanc, Napa Valley</t>
+  </si>
+  <si>
+    <t>£138</t>
+  </si>
+  <si>
+    <t>£825</t>
+  </si>
+  <si>
+    <t>Myriad, Beckstoffer To Kalon Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,010</t>
+  </si>
+  <si>
+    <t>Au Sommet, Cabernet Sauvignon, Atlas Peak</t>
+  </si>
+  <si>
+    <t>£1,120</t>
+  </si>
+  <si>
+    <t>£1,850</t>
+  </si>
+  <si>
+    <t>£161</t>
+  </si>
+  <si>
+    <t>£950</t>
+  </si>
+  <si>
+    <t>£162</t>
+  </si>
+  <si>
+    <t>£565</t>
+  </si>
+  <si>
+    <t>Fait Main, Beckstoffer Las Piedras Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,005</t>
+  </si>
+  <si>
+    <t>La Pelle, Alluvium Vineyard Cabernet Sauvignon, St. Helena</t>
+  </si>
+  <si>
+    <t>La Pelle, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>La Pelle, Ceniza Vineyard Cabernet Sauvignon, Coombsville</t>
+  </si>
+  <si>
+    <t>Lail Vineyards, J Daniel Cuvee Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£237</t>
+  </si>
+  <si>
+    <t>Myriad, Empyrean Beckstoffer Georges III Cabernet Sauvignon, Rutherford</t>
+  </si>
+  <si>
+    <t>Realm Cellars, Precious Twin Rosé, Napa Valley</t>
+  </si>
+  <si>
+    <t>£53</t>
+  </si>
+  <si>
+    <t>Seven Apart, Expedition Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£900</t>
+  </si>
+  <si>
+    <t>Vice Versa, Beckstoffer To Kalon Cabernet Sauvignon, Oakville</t>
+  </si>
+  <si>
+    <t>£1,620</t>
+  </si>
+  <si>
+    <t>£995</t>
+  </si>
+  <si>
+    <t>Vineyard 36, Foundation, Napa Valley</t>
+  </si>
+  <si>
+    <t>£295</t>
+  </si>
+  <si>
+    <t>£830</t>
+  </si>
+  <si>
+    <t>£560</t>
+  </si>
+  <si>
+    <t>Vineyard 36, The Guardian's Rule, Napa Valley</t>
+  </si>
+  <si>
+    <t>£126</t>
+  </si>
+  <si>
+    <t>Vineyard 36, The King's Storm, Oakville</t>
+  </si>
+  <si>
+    <t>Vineyard 36, Verses Red Wine, Oakville</t>
+  </si>
+  <si>
+    <t>£221</t>
+  </si>
+  <si>
+    <t>£1,315</t>
+  </si>
+  <si>
+    <t>£1,395</t>
+  </si>
+  <si>
+    <t>Myriad, Elysian Beckstoffer Dr. Crane Vineyard Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£1,460</t>
+  </si>
+  <si>
+    <t>Myriad, Rarefied Air Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>Paso Robles</t>
+  </si>
+  <si>
+    <t>Epoch Estate, Ingenuity, Paso Robles</t>
+  </si>
+  <si>
+    <t>£60</t>
+  </si>
+  <si>
+    <t>Epoch Estate, Estate Blend, Paso Robles</t>
+  </si>
+  <si>
+    <t>Saxum, Broken Stones, Paso Robles</t>
+  </si>
+  <si>
+    <t>£145</t>
+  </si>
+  <si>
+    <t>Clos Solène, Fleur de Solène, Paso Robles</t>
+  </si>
+  <si>
+    <t>£345</t>
+  </si>
+  <si>
+    <t>Epoch Estate, Authenticity, Paso Robles</t>
+  </si>
+  <si>
+    <t>Epoch Estate, Block B, Paso Robles</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>£305</t>
+  </si>
+  <si>
+    <t>Epoch Estate, Veracity, Paso Robles</t>
+  </si>
+  <si>
+    <t>£55</t>
+  </si>
+  <si>
+    <t>Linne Calodo, In My Dreams, Paso Robles</t>
+  </si>
+  <si>
+    <t>Linne Calodo, Sticks and Stones, Paso Robles</t>
+  </si>
+  <si>
+    <t>£845</t>
+  </si>
+  <si>
+    <t>PharaohMoans, Grenache, Paso Robles</t>
+  </si>
+  <si>
+    <t>£59</t>
+  </si>
+  <si>
+    <t>£350</t>
+  </si>
+  <si>
+    <t>PharaohMoans, Westside Syrah, Paso Robles</t>
+  </si>
+  <si>
+    <t>£360</t>
+  </si>
+  <si>
+    <t>£325</t>
+  </si>
+  <si>
+    <t>Clos Solène, Harmonie, Paso Robles</t>
+  </si>
+  <si>
+    <t>£66</t>
+  </si>
+  <si>
+    <t>Booker, Fracture Syrah, Paso Robles</t>
+  </si>
+  <si>
+    <t>Booker, Oublié, Paso Robles</t>
+  </si>
+  <si>
+    <t>£62</t>
+  </si>
+  <si>
+    <t>£460</t>
+  </si>
+  <si>
+    <t>£88</t>
+  </si>
+  <si>
+    <t>£520</t>
+  </si>
+  <si>
+    <t>L'Aventure, Côte à Côte, Paso Robles</t>
+  </si>
+  <si>
+    <t>L'Aventure, Estate Cuvee, Paso Robles</t>
+  </si>
+  <si>
+    <t>Slacker Wines, Computer Geek, Paso Robles</t>
+  </si>
+  <si>
+    <t>£410</t>
+  </si>
+  <si>
+    <t>£36</t>
+  </si>
+  <si>
+    <t>Torrin, Akasha, Paso Robles</t>
+  </si>
+  <si>
+    <t>£95</t>
+  </si>
+  <si>
+    <t>Torrin, Le Devoir, Paso Robles</t>
+  </si>
+  <si>
+    <t>Torrin, The Maven, Paso Robles</t>
+  </si>
+  <si>
+    <t>Torrin, Tsundere Red, Paso Robles</t>
+  </si>
+  <si>
+    <t>Linne Calodo, Contrarian, Paso Robles</t>
+  </si>
+  <si>
+    <t>£600</t>
+  </si>
+  <si>
+    <t>Saxum, G2 Vineyard, Paso Robles</t>
+  </si>
+  <si>
+    <t>Linne Calodo, Nemesis, Paso Robles</t>
+  </si>
+  <si>
+    <t>The Royal Nonesuch Farm, Red, York Mountain</t>
+  </si>
+  <si>
+    <t>£680</t>
+  </si>
+  <si>
+    <t>Santa Barbara County</t>
+  </si>
+  <si>
+    <t>Clementine Carter, Grenache, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£365</t>
+  </si>
+  <si>
+    <t>£31</t>
+  </si>
+  <si>
+    <t>Clementine Carter, Kimsey Grenache, Santa Ynez Valley</t>
+  </si>
+  <si>
+    <t>Crown Point, Relevant, Happy Canyon of Santa Barbara</t>
+  </si>
+  <si>
+    <t>£76</t>
+  </si>
+  <si>
+    <t>Dragonette, Duvarita Vineyard Chardonnay, Santa Barbara County</t>
+  </si>
+  <si>
+    <t>Dragonette, MJM Syrah, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£75</t>
+  </si>
+  <si>
+    <t>Dragonette, Rita's Crown Vineyard Chardonnay, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>Peake Ranch, Chardonnay, Santa Barbara County</t>
+  </si>
+  <si>
+    <t>£35</t>
+  </si>
+  <si>
+    <t>Sine Qua Non, Eleven Confessions Collectors Case, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£2,200</t>
+  </si>
+  <si>
+    <t>Spear, Estate Grown Chardonnay, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£380</t>
+  </si>
+  <si>
+    <t>£32</t>
+  </si>
+  <si>
+    <t>Spear, Gnesa Vineyard Chardonnay, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£37</t>
+  </si>
+  <si>
+    <t>Zotovich, Estate Chardonnay, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£25</t>
+  </si>
+  <si>
+    <t>£27</t>
+  </si>
+  <si>
+    <t>Zotovich, Z Cuvee Estate Chardonnay, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£48</t>
+  </si>
+  <si>
+    <t>Andremily, EABA, Santa Barbara County</t>
+  </si>
+  <si>
+    <t>Crown Point, Cabernet Sauvignon, Happy Canyon of Santa Barbara</t>
+  </si>
+  <si>
+    <t>£147</t>
+  </si>
+  <si>
+    <t>£870</t>
+  </si>
+  <si>
+    <t>Crown Point, Estate Selection, Happy Canyon of Santa Barbara</t>
+  </si>
+  <si>
+    <t>£146</t>
+  </si>
+  <si>
+    <t>£860</t>
+  </si>
+  <si>
+    <t>Dragonette, Duvarita Vineyard Pinot Noir, Santa Barbara County</t>
+  </si>
+  <si>
+    <t>Dragonette, Pinot Noir, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>Jaffurs, Upslope Syrah, Santa Barbara County</t>
+  </si>
+  <si>
+    <t>Peake Ranch, Bellis Noir, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£495</t>
+  </si>
+  <si>
+    <t>£43</t>
+  </si>
+  <si>
+    <t>Peake Ranch, John Sebastiano Vineyard Pinot Noir, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>Peake Ranch, Pinot Noir, Sta. Rita Hills</t>
+  </si>
+  <si>
+    <t>£210</t>
+  </si>
+  <si>
+    <t>Spear, Estate Grown Pinot Noir, Sta. Rita Hills</t>
+  </si>
+  <si>
     <t>£1,400</t>
   </si>
   <si>
-    <t>Sine Qua Non, Profuga Grenache, Central Coast</t>
-[...1342 lines deleted...]
-  <si>
     <t>£119</t>
   </si>
   <si>
     <t>Dragonette, Black Label Pinot Noir, Sta. Rita Hills</t>
   </si>
   <si>
     <t>£720</t>
   </si>
   <si>
     <t>Dragonette, Fiddlestix Vineyard Pinot Noir, Sta. Rita Hills</t>
   </si>
   <si>
     <t>Dragonette, Vogelzang Sauvignon Blanc, Happy Canyon of Santa Barbara</t>
   </si>
   <si>
+    <t>£49</t>
+  </si>
+  <si>
     <t>Jaffurs, Thompson Vineyard Syrah, Santa Barbara County</t>
   </si>
   <si>
+    <t>Lagom, Pinot Noir, Santa Barbara County</t>
+  </si>
+  <si>
+    <t>£70</t>
+  </si>
+  <si>
     <t>£203</t>
   </si>
   <si>
     <t>Peake Ranch, Peake Ranch Vineyard Chardonnay, Sta. Rita Hills</t>
   </si>
   <si>
     <t>Peake Ranch, Sierra Madre Vineyard Chardonnay, Santa Maria Valley</t>
   </si>
   <si>
-    <t>£805</t>
-[...1 lines deleted...]
-  <si>
     <t>Dragonette, Radian Vineyard Pinot Noir, Sta. Rita Hills</t>
   </si>
   <si>
     <t>Dragonette, Sanford &amp; Benedict Vineyard Pinot Noir, Sta. Rita Hills</t>
   </si>
   <si>
     <t>Andremily, Slide Hill Estate Syrah, Santa Barbara County</t>
   </si>
   <si>
     <t>£120</t>
   </si>
   <si>
     <t>Dragonette, Seven Syrah, Santa Ynez Valley</t>
   </si>
   <si>
+    <t>Fingers Crossed, Life and Death GSM Red, Santa Ynez Valley</t>
+  </si>
+  <si>
+    <t>£795</t>
+  </si>
+  <si>
+    <t>Fingers Crossed, Life and Death Syrah, Santa Maria Valley</t>
+  </si>
+  <si>
     <t>Peake Ranch, Chardonnay, Sta. Rita Hills</t>
   </si>
   <si>
     <t>Peake Ranch, John Sebastiano Vineyard Chardonnay, Sta. Rita Hills</t>
   </si>
   <si>
     <t>£47</t>
   </si>
   <si>
     <t>£675</t>
   </si>
   <si>
     <t>Peake Ranch, John Sebastiano Vineyard Syrah, Sta. Rita Hills</t>
   </si>
   <si>
     <t>Peake Ranch, Peake Ranch Vineyard Pinot Noir, Sta. Rita Hills</t>
   </si>
   <si>
     <t>Dragonette, Bentrock Vineyard Pinot Noir, Sta. Rita Hills</t>
   </si>
   <si>
-    <t>£760</t>
-[...4 lines deleted...]
-  <si>
     <t>Dragonette, Chardonnay, Sta. Rita Hills</t>
   </si>
   <si>
-    <t>Dragonette, Radian Vineyard Chardonnay, Sta. Rita Hills</t>
-[...10 lines deleted...]
-  <si>
     <t>Sonoma &amp;amp; Anderson Valley</t>
   </si>
   <si>
     <t>Marcassin, Estate Vineyard Pinot Noir, Sonoma Coast</t>
   </si>
   <si>
-    <t>£313</t>
-[...1 lines deleted...]
-  <si>
     <t>Scherrer, Pinot Noir, Russian River Valley</t>
   </si>
   <si>
     <t>£525</t>
   </si>
   <si>
     <t>£44</t>
   </si>
   <si>
     <t>Soliste, L'Age D'Or Chardonnay, Russian River Valley</t>
   </si>
   <si>
     <t>Soliste, L'Esperance Pinot Noir, Sonoma County</t>
   </si>
   <si>
     <t>Soliste, Forêt Pinot Noir, Sonoma County</t>
   </si>
   <si>
     <t>£505</t>
   </si>
   <si>
+    <t>Soliste, Terre Promise Pinot Noir, Sonoma Coast</t>
+  </si>
+  <si>
     <t>FEL, Chardonnay, Anderson Valley</t>
   </si>
   <si>
     <t>Scherrer, Helfer Vineyard Chardonnay, Russian River Valley</t>
   </si>
   <si>
     <t>Scherrer, Platt Vineyard Pinot Noir, Sonoma Coast</t>
   </si>
   <si>
     <t>Anakota, Helena Montana Vineyard Cabernet Sauvignon, Knights Valley</t>
   </si>
   <si>
     <t>£104</t>
   </si>
   <si>
     <t>Arista, Chardonnay, Russian River Valley</t>
   </si>
   <si>
     <t>Arista, Ferrington Pinot Noir, Anderson Valley</t>
   </si>
   <si>
+    <t>£84</t>
+  </si>
+  <si>
     <t>FEL, Pinot Noir, Anderson Valley</t>
   </si>
   <si>
     <t>£29</t>
   </si>
   <si>
     <t>FEL, Savoy Vineyard Pinot Noir, Anderson Valley</t>
   </si>
   <si>
     <t>£310</t>
   </si>
   <si>
     <t>Mauritson Wines, Loam Cabernet Sauvignon, Sonoma County</t>
   </si>
   <si>
+    <t>£83</t>
+  </si>
+  <si>
     <t>£497</t>
   </si>
   <si>
     <t>Scherrer, Scherrer Vineyard Cabernet Sauvignon, Alexander Valley</t>
   </si>
   <si>
     <t>£770</t>
   </si>
   <si>
     <t>Soliste, Renaissance Pinot Noir, Sonoma Coast</t>
   </si>
   <si>
-    <t>Vice Versa, Platt Pinot Noir, Sonoma Coast</t>
-[...4 lines deleted...]
-  <si>
     <t>Anakota, Helena Dakota Vineyard Cabernet Sauvignon, Knights Valley</t>
   </si>
   <si>
     <t>£139</t>
   </si>
   <si>
     <t>Aperture, Red Blend, Alexander Valley</t>
   </si>
   <si>
     <t>Argot, Indigo Syrah, Sonoma Mountain</t>
   </si>
   <si>
+    <t>Arista, Banfield Chardonnay, Russian River Valley</t>
+  </si>
+  <si>
+    <t>Arista, Pinot Noir, Russian River Valley</t>
+  </si>
+  <si>
+    <t>Arista, UV El Diablo Vineyard Chardonnay, Russian River Valley</t>
+  </si>
+  <si>
+    <t>£440</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Chardonnay, Sonoma Coast</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Pinot Noir, Petaluma Gap</t>
+  </si>
+  <si>
+    <t>£705</t>
+  </si>
+  <si>
+    <t>Bevan Cellars, Ritchie Vineyard Chardonnay, Russian River Valley</t>
+  </si>
+  <si>
+    <t>Scherrer, Scherrer Vineyard Chardonnay, Alexander Valley</t>
+  </si>
+  <si>
+    <t>Argot, Bastard Tongue Pinot Noir, Sonoma County</t>
+  </si>
+  <si>
+    <t>£428</t>
+  </si>
+  <si>
+    <t>Aperture, Cabernet Sauvignon, Alexander Valley</t>
+  </si>
+  <si>
+    <t>Aperture, SJ Ranch Vineyard Cabernet Sauvignon, Alexander Valley</t>
+  </si>
+  <si>
+    <t>£133</t>
+  </si>
+  <si>
+    <t>Aperture, Sauvignon Blanc, Sonoma County</t>
+  </si>
+  <si>
     <t>Argot, Le Rayon-Vert Chardonnay, Sonoma Mountain</t>
   </si>
   <si>
-    <t>Arista, Banfield Chardonnay, Russian River Valley</t>
-[...46 lines deleted...]
-  <si>
     <t>Argot, Simpatico Ranch Chardonnay, Bennett Valley</t>
   </si>
   <si>
     <t>Bevan Cellars, Chardonnay, Bennett Valley</t>
   </si>
   <si>
     <t>£635</t>
   </si>
   <si>
     <t>MAXEM, U.V. Lucky Well Vineyard Chardonnay, Sonoma Coast</t>
   </si>
   <si>
     <t>Maxem, UV Pinot Noir, Sonoma Coast</t>
   </si>
   <si>
-    <t>£84</t>
+    <t>Bevan Cellars, Dry Stack Sauvignon Blanc, Sonoma County</t>
+  </si>
+  <si>
+    <t>MAXEM, Silver Eagle Vineyard Pinot Noir, Sonoma Coast</t>
+  </si>
+  <si>
+    <t>Aubert, UV Vineyard Pinot Noir, Sonoma Coast</t>
+  </si>
+  <si>
+    <t>Maxem, Estate Pinot Noir, Sonoma Coast</t>
   </si>
   <si>
     <t>Maxem, UV Vineyard Chardonnay, Sonoma Coast</t>
-  </si>
-[...13 lines deleted...]
-    <t>Maxem, Silver Eagle Vineyard Pinot Noir, Sonoma Coast</t>
   </si>
   <si>
     <t>£87</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Horsepower, Fiddleneck Vineyard Grenache, Walla Walla Valley</t>
   </si>
   <si>
     <t>Cayuse, Cailloux Syrah, Walla Walla Valley</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -1793,710 +1661,634 @@
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2005-sine-qua-non-atlantis-fe2o3-2abc-grenache-california-1x75cl-1018369511107839" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2013-soliste-out-of-the-shadows-syrah-california-1x75cl-1057953013705605" TargetMode="External"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-next-of-kyn-no8-assortment-case-california-5x75cl-1057978713681370" TargetMode="External"/>
-[...630 lines deleted...]
-<Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-cayuse-cailloux-syrah-walla-walla-valley-3x75cl-hub-10184054-3-IB-STOCK-N" TargetMode="External"/></Relationships>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-soliste-out-of-the-shadows-syrah-california-1x75cl-1057952813705604" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-soliste-st-andelain-sauvignon-blanc-lake-county-1x75cl-1018397313381494" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-soliste-out-of-the-shadows-syrah-california-1x75cl-1057952713705602" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-andremily-gr-grenache-california-1x75cl-1020774113262373" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-favia-suize-viognier-amador-county-1x75cl-hub-SE10249300-1-IB-10698991" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-westborn-rose-north-coast-1x75cl-1056963213536466" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-westborn-vintage-brut-north-coast-1x75cl-1056963113536463" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-andremily-grenache-eaba-magnum-assortment-case-california-2x150cl-hub-10327505-2-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-next-of-kyn-no14-assortment-case-california-4x75cl-hub-10266263-4-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-andremily-gr-grenache-california-12x75cl-1043816912480738" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-andremily-gr-grenache-california-1x75cl-1043816913934132" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-jaffurs-state-street-syrah-central-coast-12x75cl-1039181911742146" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-jaffurs-state-street-syrah-central-coast-1x75cl-1039181912782470" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-linne-calodo-the-martian-paso-robles-willow-creek-district-1x75cl-1056333513471879" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-mauritson-wines-rockpile-ridge-vineyard-zinfandel-rockpile-12x75cl-1025902611167905" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-mauritson-wines-rockpile-ridge-vineyard-zinfandel-rockpile-1x75cl-1025902613269589" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-mauritson-wines-rockpile-ridge-vineyard-zinfandel-rockpile-6x75cl-1025902613562624" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-saxum-cayucos-ridge-central-coast-1x75cl-1043447112456585" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-saxum-paderewski-vineyard-paso-robles-1x75cl-1033130111550651" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-sirena-rosato-amador-county-1x75cl-10184630-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-andremily-syrah-mourvedre-magnum-assortment-case-california-2x150cl-1059583713239743" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-jaffurs-state-street-chardonnay-central-coast-12x75cl-1039182211742156" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-jaffurs-state-street-chardonnay-central-coast-1x75cl-1039182212782469" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-saxum-heart-stone-vineyard-central-coast-1x75cl-1043446412723002" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-andremily-mourvedre-california-1x75cl-1060410214011742" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-andremily-mourvedre-california-6x75cl-1060410214002594" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-andremily-no-12-syrah-california-1x75cl-1060406614008096" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-andremily-no-12-syrah-california-6x75cl-1060406614109162" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-la-pelle-red-hen-vineyard-cabernet-sauvignon-oak-knoll-district-6x75cl-1061465914216466" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/nv-andremily-rose-assortment-1x2019-2x2020-california-3x75cl-hub-10207743-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/nv-westborn-perpetual-reserve-nv-01-north-coast-1x75cl-1056963013536455" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2009-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046437712977253" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2011-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046437612977273" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2011-scarecrow-m-etain-cabernet-sauvignon-napa-valley-1x75cl-1027659311262048" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2012-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046437412977278" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2012-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-12x75cl-1018428710711359" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2013-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018441412977298" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2013-futo-oakville-estate-red-wine-1x75cl-hub-10183847-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2013-larry-hyde-vineyard-estate-chardonnay-los-carneros-1x75cl-hub-SE10183735-1-IB-10834153" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2013-sloan-estate-asterisk-proprietary-red-rutherford-6x75cl-1018465510711563" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046437212977367" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018442110710646" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-dana-estates-helms-cabernet-sauvignon-rutherford-3x75cl-hub-10184684-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-futo-oakville-estate-red-wine-1x75cl-hub-10183848-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-larry-hyde-vineyard-estate-chardonnay-los-carneros-12x75cl-10183808-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-arkenstone-estate-red-howell-mountain-6x75cl-1018352210711150" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-arkenstone-estate-red-howell-mountain-6x75cl-10183522-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046437012977635" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018512312977497" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-bevan-cellars-ontogeny-napa-valley-12x75cl-10183655-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-12x75cl-1018497710711351" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-1018497711033131" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018448310710641" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-bevan-cellars-wildfoote-vineyard-vixen-block-cabernet-sauvignon-stags-leap-district-12x75cl-1018353210710622" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-cliff-lede-cabernet-sauvignon-stags-leap-district-12x75cl-hub-SE10183657-12-IB-10833883" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-cliff-lede-cabernet-sauvignon-stags-leap-district-1x75cl-hub-SE10183657-1-IB-11658541" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-dalla-valle-collina-dalla-valle-napa-valley-1x75cl-10276777-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-dana-estates-helms-cabernet-sauvignon-rutherford-3x75cl-hub-10184265-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-favia-cabernet-sauvignon-coombsville-3x75cl-1018354710711043" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-favia-cabernet-sauvignon-napa-valley-3x75cl-1018478110711038" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-favia-cerro-sur-napa-valley-3x75cl-1018478310711504" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-favia-la-magdalena-napa-valley-3x75cl-1018478210711242" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1053313313843968" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-realm-cellars-farella-cabernet-sauvignon-napa-valley-6x75cl-1018419310711371" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-realm-cellars-houyi-vineyard-napa-valley-6x75cl-1018418210710788" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-realm-cellars-moonracer-estate-cabernet-sauvignon-napa-valley-6x75cl-1018453912087065" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-1018430211163239" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-adamvs-teres-cabernet-sauvignon-napa-valley-1x75cl-1018350512150805" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-adamvs-teres-cabernet-sauvignon-napa-valley-6x75cl-1018350512150804" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-amuse-bouche-vin-perdu-napa-valley-1x75cl-hub-SE10183672-1-IB-11479093" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-arkenstone-estate-sauvignon-blanc-howell-mountain-6x75cl-1018478510711149" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018386912977717" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-bevan-cellars-ontogeny-red-wine-napa-valley-12x75cl-1018441010711197" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-12x75cl-1018352810710140" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-6x75cl-1018352811154493" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018353010710639" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-ee-red-wine-oakville-6x75cl-1018353011128216" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-cliff-lede-cabernet-sauvignon-stags-leap-district-12x75cl-10183539-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-dana-estates-onda-cabernet-sauvignon-napa-valley-6x75cl-10183673-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-realm-cellars-farella-cabernet-sauvignon-napa-valley-6x75cl-1018425810711369" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-realm-cellars-houyi-vineyard-napa-valley-6x75cl-1018426210710786" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-unwritten-cabernet-sauvignon-napa-valley-1x75cl-1018386311332647" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-he-li-an-thus-proprietary-red-napa-valley-1x150cl-hub-SE10183650-1-IB-10698414" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-he-li-an-thus-proprietary-red-napa-valley-1x75cl-1018478910711549" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-adamvs-sauvignon-blanc-howell-mountain-1x75cl-1018406910698986" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-arkenstone-estate-sauvignon-blanc-howell-mountain-1x75cl-1018348614009344" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-arkenstone-estate-sauvignon-blanc-howell-mountain-6x75cl-1018348610698541" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-bevan-cellars-ontogeny-red-wine-napa-valley-12x75cl-1018349210711099" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-1x75cl-hub-SE10183494-1-DP-10697985" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018349310710623" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-bevan-cellars-wildfoote-vineyard-vixen-block-cabernet-sauvignon-stags-leap-district-12x75cl-1018349510711458" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-1x75cl-hub-SE10183857-1-IB-11085145" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-6x75cl-hub-SE10183857-6-IB-10698697" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-dalla-valle-collina-dalla-valle-napa-valley-6x75cl-10276780-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1053313113843919" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-greer-cabernet-sauvignon-rutherford-6x75cl-1053313113268533" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-larry-hyde-estate-vineyard-pinot-noir-los-carneros-1x75cl-1018357012165954" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-larry-hyde-estate-vineyard-pinot-noir-los-carneros-6x75cl-hub-SE10183570-6-IB-10698983" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-larry-hyde-vineyard-estate-chardonnay-los-carneros-6x75cl-hub-SE10183498-6-IB-10833889" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-realm-cellars-houyi-vineyard-napa-valley-6x75cl-1018501310710785" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-he-li-an-thus-proprietary-red-napa-valley-12x75cl-hub-SE10183846-12-IB-10698682" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-he-li-an-thus-proprietary-red-napa-valley-1x75cl-hub-SE10183846-1-IB-11077648" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-adamvs-adamvs-cabernet-sauvignon-howell-mountain-1x75cl-1040663412150798" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-adamvs-adamvs-cabernet-sauvignon-howell-mountain-3x75cl-1040663412150796" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-adamvs-adamvs-cabernet-sauvignon-howell-mountain-6x75cl-1040663412150797" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-argot-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10183817-1-IB-10719514" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-argot-sugarloaf-vineyard-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10183819-1-IB-10698638" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-barnett-cabernet-sauvignon-spring-mountain-district-12x75cl-10183871-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-barnett-cabernet-sauvignon-spring-mountain-district-6x75cl-10183871-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046436712977786" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018411012977742" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-bevan-cellars-ontogeny-red-wine-napa-valley-1x75cl-hub-SE10183719-1-IB-11605771" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-1018371910710218" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-bevan-cellars-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-1x75cl-1018384110698676" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-1018371810710142" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-cliff-lede-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-12x75cl-1018372010922283" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-cliff-lede-cabernet-sauvignon-stags-leap-district-12x75cl-hub-SE10188284-12-IB-11183679" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-cliff-lede-cabernet-sauvignon-stags-leap-district-1x75cl-hub-SE10188284-1-IB-10792991" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-cliff-lede-cabernet-sauvignon-stags-leap-district-6x75cl-1018828413562595" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-cliff-lede-high-fidelity-napa-valley-12x75cl-hub-SE10183729-12-IB-10698532" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-cliff-lede-high-fidelity-napa-valley-1x75cl-1018372912824122" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-futo-ovsl-estate-red-wine-napa-valley-12x75cl-hub-SE10183734-12-IB-10834151" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-greer-cabernet-sauvignon-rutherford-6x75cl-1023257413268510" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-la-jota-vineyard-cabernet-sauvignon-howell-mountain-1x75cl-hub-10206289-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-1x75cl-1018370210698499" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-larry-hyde-vineyard-estate-chardonnay-los-carneros-1x75cl-10184120-1-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-lerner-project-rms-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10183755-1-IB-10834187" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-realm-cellars-farella-cabernet-sauvignon-napa-valley-1x75cl-1018483910710213" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-schrader-double-diamond-cabernet-sauvignon-oakville-1x75cl-hub-SE10183545-1-IB-12029058" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-schrader-double-diamond-cabernet-sauvignon-oakville-6x75cl-hub-SE10183545-6-IB-10698664" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-spottswoode-cabernet-sauvignon-st-helena-1x75cl-1018363611776403" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-stewart-nomad-beckstoffer-las-piedras-napa-valley-1x75cl-10183806-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-stewart-nomad-beckstoffer-las-piedras-napa-valley-6x75cl-10183806-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-the-mascot-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10227363-1-IB-11269036" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-vangone-block-d-estate-cabernet-sauvignon-napa-valley-1x75cl-1021927112844263" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-he-li-an-thus-proprietary-red-napa-valley-12x75cl-hub-SE10184122-12-IB-10699050" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-he-li-an-thus-proprietary-red-napa-valley-1x75cl-hub-SE10184122-1-IB-11050746" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-he-li-an-thus-proprietary-red-napa-valley-6x75cl-1018412213562622" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-argot-1555-cabernet-sauvignon-oakville-12x75cl-hub-SE10250057-12-IB-11116080" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-argot-1555-cabernet-sauvignon-oakville-1x75cl-1025005713196146" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arkenstone-estate-red-howell-mountain-1x75cl-1020834813665730" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arkenstone-estate-red-howell-mountain-6x75cl-1020834810845123" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046436612977925" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046436313288574" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-1018518310922029" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-hub-10185183-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-1x75cl-hub-SE10185184-1-IB-10920743" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-hub-SE10185184-6-IB-11188168" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-tench-vineyard-ee-red-wine-oakville-1x75cl-hub-SE10185186-1-IB-10920744" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-tench-vineyard-ee-red-wine-oakville-6x75cl-hub-SE10185186-6-IB-10929076" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-3x75cl-1018707010727844" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dalla-valle-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10204356-1-IB-12247616" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dalla-valle-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10204356-6-IB-10821230" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dalla-valle-collina-dalla-valle-napa-valley-1x75cl-hub-SE10185915-1-IB-12165301" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dalla-valle-collina-napa-valley-6x75cl-hub-SE10185915-6-IB-10717713" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dana-estates-vaso-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10308175-1-IB-12500134" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dana-estates-vaso-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10308175-6-IB-11430405" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-futo-ovsl-estate-red-wine-napa-valley-1x75cl-hub-SE10351008-1-IB-11745057" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-futo-oakville-estate-red-wine-1x75cl-hub-SE10351015-1-IB-11745044" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-favia-carbone-napa-valley-12x75cl-hub-SE10184008-12-IB-10698913" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-favia-carbone-napa-valley-6x75cl-1018400813562611" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-greer-cabernet-sauvignon-rutherford-6x75cl-1023240913268495" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-heimark-vineyard-cabernet-sauvignon-napa-valley-3x75cl-10235695-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-larry-hyde-estate-vineyard-pinot-noir-los-carneros-12x75cl-1046393512970788" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-larry-hyde-estate-vineyard-pinot-noir-los-carneros-1x75cl-1046393513283504" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-larry-hyde-vineyard-estate-chardonnay-los-carneros-12x75cl-1046393412970779" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-larry-hyde-vineyard-estate-chardonnay-los-carneros-1x75cl-1046393413499566" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-lerner-project-armstrong-ranch-estate-grown-cabernet-sauvignon-diamond-mountain-district-1x75cl-1018518911200250" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-lerner-project-napa-valley-project-18-cabernet-sauvignon-12x75cl-hub-SE10185903-12-IB-11200246" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-lerner-project-napa-valley-project-18-cabernet-sauvignon-1x75cl-hub-SE10185903-1-IB-11632472" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-realm-cellars-the-bard-napa-valley-1x375cl-hub-SE10316870-1-IB-12179391" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-teeter-totter-cabernet-sauvignon-napa-valley-12x75cl-1018404813618926" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-teeter-totter-cabernet-sauvignon-napa-valley-1x75cl-1018404814155680" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-teeter-totter-cabernet-sauvignon-napa-valley-6x75cl-1018404813547488" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-unwritten-cabernet-sauvignon-napa-valley-12x75cl-hub-SE10306849-12-IB-11421492" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-unwritten-cabernet-sauvignon-napa-valley-1x75cl-1030684913504539" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-vangone-block-b-estate-cabernet-sauvignon-napa-valley-1x75cl-1026204611187263" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-vangone-block-d-estate-cabernet-sauvignon-napa-valley-1x75cl-1026204711187264" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-vangone-estate-cabernet-sauvignon-napa-valley-1x75cl-1026204511541730" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-vice-versa-beckstoffer-las-piedras-cabernet-sauvignon-napa-valley-6x75cl-1018395910747142" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-favia-carbone-chardonnay-coombsville-12x75cl-hub-SE10184004-12-IB-10698908" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-favia-carbone-chardonnay-coombsville-1x75cl-1018400414106315" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-favia-carbone-napa-valley-12x75cl-hub-SE10188535-12-IB-10740893" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-favia-carbone-napa-valley-1x75cl-hub-SE10188535-1-IB-11390748" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-12x75cl-hub-SE10183810-12-IB-10698629" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-1x75cl-1018381012888300" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-oshaughnessy-chardonnay-oakville-1x75cl-hub-SE10249124-1-IB-12134644" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-he-li-an-thus-sauvignon-blanc-napa-valley-1x75cl-1018410710833912" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-amuse-bouche-red-blend-napa-valley-1x75cl-1034261312929957" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-amuse-bouche-red-blend-napa-valley-6x75cl-1034261311592911" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-amuse-bouche-vin-perdu-napa-valley-1x75cl-1034261414211092" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-amuse-bouche-vin-perdu-napa-valley-6x75cl-1034261411592913" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-bonnys-vineyard-cabernet-sauvignon-oakville-12x75cl-hub-SE10410682-12-IB-12197841" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-bonnys-vineyard-cabernet-sauvignon-oakville-1x75cl-hub-SE10410682-1-IB-12560921" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-cuvee-leo-cabernet-sauvignon-rutherford-12x75cl-1041068312197845" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-cuvee-leo-cabernet-sauvignon-rutherford-1x75cl-1041068312560920" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-12x75cl-hub-SE10349808-12-IB-12196322" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10349808-1-IB-12560922" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-beckstoffer-dr-crane-vineyard-cabernet-sauvignon-napa-valley-1x75cl-1038233511921771" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-ee-red-wine-napa-valley-12x75cl-1031170512185078" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-ee-red-wine-napa-valley-1x75cl-1031170512185134" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-1x75cl-1031170613080184" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-3x75cl-10433688-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-carter-beckstoffer-las-piedras-cabernet-sauvignon-la-bam-saint-helena-6x75cl-hub-10288928-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-coup-de-foudre-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10237631-1-IB-11519770" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-coup-de-foudre-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10237631-6-IB-11019465" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-fait-main-cabernet-sauvignon-tierra-roja-vineyard-oakville-1x75cl-hub-SE10352731-1-IB-11984847" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-fait-main-cabernet-sauvignon-tierra-roja-vineyard-oakville-6x75cl-hub-SE10352731-6-IB-11666250" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-fait-main-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10260644-1-IB-11202649" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-favia-carbone-chardonnay-coombsville-12x75cl-hub-SE10188536-12-IB-10740896" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-favia-carbone-chardonnay-coombsville-1x75cl-1018853613002691" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-futo-5500-cabernet-sauvignon-stags-leap-district-1x150cl-10491420-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1037709613843920" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-greer-cabernet-sauvignon-rutherford-6x75cl-1037709613265071" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-heimark-vineyard-cabernet-sauvignon-napa-valley-3x75cl-1045083912977147" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-lail-vineyards-blueprint-cabernet-sauvignon-napa-valley-1x75cl-1027657314155708" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-lail-vineyards-blueprint-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10276573-6-IB-11261777" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maybach-amoenus-cabernet-sauvignon-napa-valley-12x75cl-hub-SE10382907-12-IB-11920543" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maybach-amoenus-cabernet-sauvignon-napa-valley-6x75cl-1038290713081300" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maybach-materium-oakville-1x37-5cl-1038290511920537" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maybach-vocabulum-cabernet-sauvignon-napa-valley-12x37-5cl-1038290911920550" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maybach-vocabulum-cabernet-sauvignon-napa-valley-1x37-5cl-1038290913081846" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-oshaughnessy-cabernet-sauvignon-napa-valley-6x75cl-1051586313105311" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-realm-cellars-the-bard-napa-valley-1x75cl-hub-SE10316872-1-IB-12246347" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-schrader-double-diamond-cabernet-sauvignon-oakville-1x75cl-hub-SE10327713-1-IB-12009233" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-schrader-double-diamond-cabernet-sauvignon-oakville-1x75cl-1032771312311186" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-schrader-double-diamond-cabernet-sauvignon-oakville-6x75cl-hub-SE10327713-6-IB-11535654" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-unwritten-cabernet-sauvignon-napa-valley-1x75cl-1035464313145994" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vangone-block-b-estate-cabernet-sauvignon-napa-valley-1x75cl-1043325413089086" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vangone-block-b-estate-cabernet-sauvignon-napa-valley-6x75cl-1043325412973010" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vangone-block-d-estate-cabernet-sauvignon-napa-valley-1x75cl-1043325513089087" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vangone-block-d-estate-cabernet-sauvignon-napa-valley-6x75cl-1043325512973024" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vangone-estate-cabernet-sauvignon-napa-valley-12x75cl-1043325312973079" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vangone-estate-cabernet-sauvignon-napa-valley-1x75cl-1043325313852119" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vangone-estate-cabernet-sauvignon-napa-valley-6x75cl-1043325312973065" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-12x375cl-hub-SE10294711-12-IB-11366510" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-1x37-5cl-1029471113962736" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-1x37-5cl-1029471112215975" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-1x375cl-hub-SE10294711-1-IB-12215973" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-6x75cl-10294710-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vineyard-36-five-bands-cabernet-sauvignon-oakville-12x75cl-1025840811163861" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vineyard-36-five-bands-cabernet-sauvignon-oakville-1x75cl-1025840811282494" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vineyard-36-ovr-cabernet-sauvignon-oakville-12x75cl-hub-SE10258409-12-IB-11163865" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vineyard-36-ovr-cabernet-sauvignon-oakville-1x75cl-1025840911282493" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vineyard-36-the-black-aces-napa-valley-12x75cl-1025840711163860" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-vineyard-36-the-black-aces-napa-valley-1x75cl-1025840711282497" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-arkenstone-estate-red-howell-mountain-6x75cl-1052661413225185" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-bevan-cellars-ontogeny-red-wine-napa-valley-12x75cl-1042252112301365" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-1042252112741979" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-cliff-lede-poetry-cabernet-sauvignon-stags-leap-district-6x75cl-1053425613288556" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-1x75cl-1045309614216363" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-6x75cl-1045309612615413" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1053312713843926" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-greer-cabernet-sauvignon-rutherford-6x75cl-1053312713268486" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-12x75cl-hub-SE10276572-12-IB-11261767" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-1x75cl-hub-SE10276572-1-IB-11518976" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-6x75cl-1027657213547479" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-lail-vineyards-georgia-sauvignon-blanc-napa-valley-1x75cl-10388050-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-lail-vineyards-georgia-sauvignon-blanc-napa-valley-6x75cl-10388050-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-myriad-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1036628613575250" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-amuse-bouche-red-blend-napa-valley-6x75cl-1053683213318650" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-au-sommet-cabernet-sauvignon-atlas-peak-6x75cl-1053683313318663" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-bevan-cellars-beckstoffer-dr-crane-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1057744813664502" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-bevan-cellars-ee-red-oakville-1x75cl-1053364813531411" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-bevan-cellars-ee-red-oakville-6x75cl-1053364813502573" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-bevan-cellars-ontogeny-napa-valley-6x75cl-1053364513658929" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-1053364713502551" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-1x75cl-1053365013531410" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-1x75cl-1057960313852587" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-6x75cl-1057960313677965" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-fait-main-beckstoffer-las-piedras-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1057649414101660" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-greer-vineyard-estate-cabernet-sauvignon-rutherford-6x75cl-1057306213577338" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-la-pelle-alluvium-vineyard-cabernet-sauvignon-st-helena-6x75cl-1061465814216462" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-la-pelle-cabernet-sauvignon-napa-valley-6x75cl-1061465314137041" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-la-pelle-ceniza-vineyard-cabernet-sauvignon-coombsville-6x75cl-1061467214137081" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-lail-vineyards-j-daniel-cuvee-cabernet-sauvignon-napa-valley-6x75cl-1060985714115558" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-maybach-amoenus-napa-valley-1x75cl-1059666513916259" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-maybach-amoenus-napa-valley-6x75cl-1059666513908374" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-myriad-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-1x75cl-1052145213245499" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-myriad-empyrean-beckstoffer-georges-iii-cabernet-sauvignon-rutherford-6x75cl-1052144813151423" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-realm-cellars-precious-twin-rose-napa-valley-1x75cl-hub-10371461-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-seven-apart-expedition-cabernet-sauvignon-napa-valley-6x75cl-1060450414007605" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vice-versa-beckstoffer-to-kalon-cabernet-sauvignon-oakville-6x75cl-1053770413393890" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-five-bands-cabernet-sauvignon-oakville-6x75cl-1054530213400047" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-foundation-napa-valley-1x75cl-1054532713401067" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-foundation-napa-valley-6x75cl-1054532713400409" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-ovr-cabernet-sauvignon-oakville-6x75cl-1054530113400041" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-the-black-aces-napa-valley-1x75cl-1054532913401069" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-the-black-aces-napa-valley-6x75cl-1054532913400412" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-the-guardians-rule-napa-valley-1x75cl-1054529913403986" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-the-guardians-rule-napa-valley-6x75cl-1054529913400003" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-the-kings-storm-oakville-1x75cl-1054530413403988" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-the-kings-storm-oakville-6x75cl-1054530413400075" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-verses-red-wine-oakville-1x75cl-1054530313400094" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-vineyard-36-verses-red-wine-oakville-6x75cl-1054530313400050" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2024-myriad-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1058096313698971" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2024-myriad-elysian-beckstoffer-dr-crane-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1058085213695243" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2024-myriad-empyrean-beckstoffer-georges-iii-cabernet-sauvignon-rutherford-6x75cl-1058085113695227" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2024-myriad-rarefied-air-cabernet-sauvignon-napa-valley-6x75cl-1058096513698978" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2014-epoch-estate-ingenuity-paso-robles-1x75cl-hub-SE10183669-1-IB-10698449" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-epoch-estate-estate-blend-paso-robles-1x75cl-1018384312142264" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-epoch-estate-blend-paso-robles-6x75cl-hub-SE10183843-6-IB-10834075" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-saxum-broken-stones-paso-robles-1x75cl-10184253-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-clos-solene-fleur-de-solene-paso-robles-1x75cl-1018368713698518" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-clos-solene-fleur-solene-paso-robles-6x75cl-hub-SE10183687-6-IB-10834097" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-estate-authenticity-paso-robles-1x75cl-1018398912719882" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-estate-authenticity-paso-robles-6x75cl-hub-SE10183989-6-IB-10698891" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-estate-block-b-paso-robles-1x75cl-1018399010698892" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-estate-blend-paso-robles-1x75cl-hub-SE10183992-1-IB-11139954" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-estate-blend-paso-robles-6x75cl-hub-SE10183992-6-IB-10698894" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-ingenuity-paso-robles-1x75cl-hub-SE10183991-1-IB-11139952" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-ingenuity-paso-robles-6x75cl-hub-SE10183991-6-IB-10698893" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-estate-veracity-paso-robles-1x75cl-1018398813288029" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-epoch-estate-veracity-paso-robles-6x75cl-1018398810698890" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-linne-calodo-in-my-dreams-paso-robles-1x75cl-1018387610698724" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-linne-calodo-sticks-and-stones-paso-robles-12x75cl-1018368510833914" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-linne-calodo-sticks-and-stones-paso-robles-1x75cl-1018368513080180" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-pharaohmoans-grenache-paso-robles-1x75cl-hub-SE10183839-1-IB-10920508" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-pharaohmoans-grenache-paso-robles-6x75cl-hub-SE10183839-6-IB-10698671" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-pharaohmoans-westside-syrah-paso-robles-1x75cl-hub-SE10183838-1-IB-12587295" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-pharaohmoans-westside-syrah-paso-robles-6x75cl-hub-SE10183838-6-IB-10833915" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-clos-solene-fleur-de-solene-paso-robles-1x75cl-1018381414228683" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-clos-solene-fleur-solene-paso-robles-6x75cl-hub-SE10183814-6-IB-10698633" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-clos-solene-harmonie-paso-robles-1x75cl-hub-SE10183812-1-IB-10920759" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-clos-solene-harmonie-paso-robles-6x75cl-hub-SE10183812-6-IB-10698631" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-booker-fracture-syrah-paso-robles-1x75cl-1028265113976808" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-booker-fracture-syrah-paso-robles-6x75cl-hub-SE10282651-6-IB-11289654" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-booker-oublie-paso-robles-1x75cl-hub-SE10282652-1-IB-12024675" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-booker-oublie-paso-robles-6x75cl-hub-SE10282652-6-IB-11289655" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-epoch-estate-authenticity-paso-robles-1x75cl-hub-SE10342642-1-IB-12049421" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-epoch-estate-authenticity-paso-robles-6x75cl-hub-SE10342642-6-IB-11593076" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-epoch-estate-block-b-paso-robles-1x75cl-1034264312049655" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-epoch-estate-block-b-paso-robles-6x75cl-1034264311593077" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-epoch-estate-estate-blend-paso-robles-1x75cl-hub-SE10308303-1-IB-12049673" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-epoch-estate-estate-blend-paso-robles-6x75cl-hub-SE10308303-6-IB-11432158" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-laventure-cote-a-cote-paso-robles-1x75cl-hub-SE10183962-1-IB-11094891" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-laventure-estate-cuvee-paso-robles-6x75cl-hub-10183963-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-slacker-wines-computer-geek-paso-robles-12x75cl-hub-SE10274076-12-IB-11242571" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-slacker-wines-computer-geek-paso-robles-1x75cl-hub-SE10274076-1-IB-11518943" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-torrin-akasha-paso-robles-1x75cl-1025481411143659" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-torrin-le-devoir-paso-robles-1x75cl-1025481111143652" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-torrin-the-maven-paso-robles-1x75cl-1025481211143655" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-torrin-tsundere-red-paso-robles-1x75cl-1025481311143656" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-linne-calodo-contrarian-paso-robles-12x75cl-hub-SE10185912-12-IB-10717708" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-linne-calodo-contrarian-paso-robles-1x75cl-1018591213273766" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-saxum-broken-stones-paso-robles-1x75cl-1043446112723004" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-saxum-g2-vineyard-paso-robles-1x75cl-1043445613467544" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-linne-calodo-nemesis-paso-robles-1x75cl-10592737-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-the-royal-nonesuch-farm-red-york-mountain-12x75cl-1060765014052522" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-clementine-carter-grenache-sta-rita-hills-12x75cl-hub-SE10183693-12-IB-10834111" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-clementine-carter-grenache-sta-rita-hills-1x75cl-hub-SE10183693-1-IB-10698483" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-clementine-carter-kimsey-grenache-santa-ynez-valley-12x75cl-10183643-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-crown-point-relevant-happy-canyon-of-santa-barbara-1x75cl-1027408513632180" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-crown-point-relevant-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-hub-SE10274085-6-IB-11242608" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-12x75cl-1018395210698852" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-1x75cl-1018395213091114" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-dragonette-mjm-syrah-sta-rita-hills-1x75cl-hub-SE10183948-1-IB-10698848" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-1018395110698851" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-peake-ranch-chardonnay-santa-barbara-county-12x75cl-hub-SE10183803-12-IB-10833900" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-peake-ranch-chardonnay-santa-barbara-county-1x75cl-1018380313263685" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-sine-qua-non-eleven-confessions-collectors-case-sta-rita-hills-6x75cl-10183971-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-spear-estate-grown-chardonnay-sta-rita-hills-12x75cl-hub-SE10183711-12-IB-10698511" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-spear-estate-grown-chardonnay-sta-rita-hills-1x75cl-1018371112972828" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-spear-estate-grown-chardonnay-sta-rita-hills-1x75cl-hub-SE10183711-1-IB-12141838" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-spear-gnesa-vineyard-chardonnay-sta-rita-hills-12x75cl-hub-SE10183712-12-IB-10698512" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-spear-gnesa-vineyard-chardonnay-sta-rita-hills-1x75cl-hub-SE10183712-1-IB-10719329" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-zotovich-estate-chardonnay-sta-rita-hills-12x75cl-hub-SE10183703-12-IB-10834084" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-zotovich-estate-chardonnay-sta-rita-hills-1x75cl-hub-SE10183703-1-IB-10698502" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-zotovich-estate-chardonnay-sta-rita-hills-1x75cl-hub-SE10183703-1-DP-10698503" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-zotovich-z-cuvee-estate-chardonnay-sta-rita-hills-12x75cl-hub-SE10183704-12-IB-10698504" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-zotovich-z-cuvee-estate-chardonnay-sta-rita-hills-1x75cl-hub-SE10183704-1-IB-11129375" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-andremily-eaba-santa-barbara-county-12x75cl-1020774010839859" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-andremily-eaba-santa-barbara-county-1x75cl-1020774013547517" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-crown-point-cabernet-sauvignon-happy-canyon-of-santa-barbara-1x75cl-hub-SE10326681-1-IB-12493096" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-crown-point-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-hub-SE10326681-6-IB-11528429" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-crown-point-estate-selection-happy-canyon-of-santa-barbara-1x75cl-1032668312990657" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-crown-point-estate-selection-happy-canyon-of-santa-barbara-6x75cl-1032668311528433" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-crown-point-relevant-cabernet-sauvignon-happy-canyon-of-santa-barbara-1x75cl-1019715712137942" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-crown-point-relevant-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-1019715711242605" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-12x75cl-hub-SE10204457-12-IB-10821768" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-1x75cl-1020445713027034" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-1x75cl-hub-SE10183949-1-IB-10698849" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-dragonette-pinot-noir-sta-rita-hills-12x75cl-10183950-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-jaffurs-upslope-syrah-santa-barbara-county-1x75cl-hub-SE10357783-1-IB-12235781" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-jaffurs-upslope-syrah-santa-barbara-county-6x75cl-1035778311742091" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-peake-ranch-bellis-noir-sta-rita-hills-12x75cl-hub-SE10184085-12-IB-10699004" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-peake-ranch-bellis-noir-sta-rita-hills-1x75cl-1018408513906170" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-peake-ranch-john-sebastiano-vineyard-pinot-noir-sta-rita-hills-12x75cl-hub-SE10184084-12-IB-10699003" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-peake-ranch-john-sebastiano-vineyard-pinot-noir-sta-rita-hills-1x75cl-1018408414010132" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-peake-ranch-pinot-noir-sta-rita-hills-12x75cl-hub-SE10184083-12-IB-10699002" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-peake-ranch-pinot-noir-sta-rita-hills-1x75cl-1018408312277344" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-peake-ranch-pinot-noir-sta-rita-hills-6x75cl-1018408313547401" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-spear-estate-grown-chardonnay-sta-rita-hills-12x75cl-hub-SE10183945-12-IB-10698845" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-spear-estate-grown-chardonnay-sta-rita-hills-1x75cl-hub-SE10183945-1-IB-10793688" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-spear-estate-grown-pinot-noir-sta-rita-hills-1x75cl-hub-SE10183943-1-IB-10790960" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-spear-gnesa-vineyard-chardonnay-sta-rita-hills-12x75cl-hub-SE10183944-12-IB-10698844" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-spear-gnesa-vineyard-chardonnay-sta-rita-hills-1x75cl-1018394413097365" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-spear-gnesa-vineyard-chardonnay-sta-rita-hills-6x75cl-1018394413547467" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-andremily-eaba-santa-barbara-county-12x75cl-hub-SE10325741-12-IB-11992004" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-andremily-eaba-santa-barbara-county-1x75cl-1032574112225088" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-black-label-pinot-noir-sta-rita-hills-1x75cl-hub-SE10204445-1-IB-10821692" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-12x75cl-1020444710821694" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-1x75cl-hub-SE10204447-1-IB-11363116" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-fiddlestix-vineyard-pinot-noir-sta-rita-hills-1x75cl-1020445014279976" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-fiddlestix-vineyard-pinot-noir-sta-rita-hills-1x75cl-1020445011076284" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-fiddlestix-vineyard-pinot-noir-sta-rita-hills-1x75cl-1020445010821706" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-pinot-noir-sta-rita-hills-12x75cl-hub-SE10204452-12-IB-10821708" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-pinot-noir-sta-rita-hills-1x75cl-hub-SE10204452-1-IB-11634661" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-chardonnay-ritas-crown-sta-rita-hills-12x75cl-hub-SE10204451-12-IB-10821707" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-hub-SE10204451-1-IB-12176943" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-vogelzang-sauvignon-blanc-happy-canyon-of-santa-barbara-12x75cl-1020445310821709" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-dragonette-vogelzang-sauvignon-blanc-happy-canyon-of-santa-barbara-1x75cl-1020445314236005" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-jaffurs-thompson-vineyard-syrah-santa-barbara-county-12x75cl-10357784-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-jaffurs-upslope-syrah-santa-barbara-county-1x75cl-hub-SE10353224-1-IB-11675132" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-lagom-pinot-noir-santa-barbara-county-1x75cl-1025480911143647" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-peake-ranch-chardonnay-santa-barbara-county-12x75cl-1029553911374156" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-peake-ranch-chardonnay-santa-barbara-county-1x75cl-1029553914260483" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-peake-ranch-chardonnay-santa-barbara-county-6x75cl-1029553913547454" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-12x75cl-1029554011374158" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-1x75cl-1029554013929947" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-12x75cl-hub-SE10295542-12-IB-11374160" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-1x75cl-hub-SE10295542-1-IB-11634905" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-andremily-eaba-santa-barbara-county-12x75cl-1043816812480737" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-andremily-eaba-santa-barbara-county-1x75cl-1043816813978765" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-crown-point-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-1053363313275965" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-crown-point-estate-selection-happy-canyon-of-santa-barbara-6x75cl-1053363513276032" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-crown-point-relevant-happy-canyon-of-santa-barbara-6x75cl-1053363613276061" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-1x75cl-hub-SE10354142-1-IB-11696710" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-dragonette-mjm-syrah-sta-rita-hills-1x75cl-1054023313388352" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-dragonette-radian-vineyard-pinot-noir-sta-rita-hills-12x75cl-hub-SE10354144-12-IB-11690966" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-dragonette-radian-vineyard-pinot-noir-sta-rita-hills-1x75cl-hub-SE10354144-1-IB-12108632" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-12x75cl-hub-SE10354140-12-IB-12561413" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-1035414013381493" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-dragonette-sanford-benedict-vineyard-pinot-noir-sta-rita-hills-1x75cl-1035414311690964" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-andremily-slide-hill-estate-syrah-santa-barbara-county-1x150cl-1060410714002624" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-andremily-slide-hill-estate-syrah-santa-barbara-county-1x75cl-1060410414004445" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-dragonette-black-label-pinot-noir-sta-rita-hills-1x75cl-1054022813389388" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-dragonette-seven-syrah-santa-ynez-valley-1x75cl-1054023113388350" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-fingers-crossed-life-and-death-gsm-red-santa-ynez-valley-6x75cl-1057898213680577" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-fingers-crossed-life-and-death-syrah-santa-maria-valley-6x75cl-1057897913680574" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-bellis-noir-sta-rita-hills-12x75cl-1052786113243779" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-chardonnay-sta-rita-hills-12x75cl-1052789213244454" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-chardonnay-sta-rita-hills-1x75cl-1052789213246373" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-chardonnay-sta-rita-hills-12x75cl-1052789513244478" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-chardonnay-sta-rita-hills-1x75cl-1052789513246375" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-pinot-noir-sta-rita-hills-12x75cl-1052785713243714" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-syrah-sta-rita-hills-12x75cl-1052786313243782" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-syrah-sta-rita-hills-1x75cl-1052786313246371" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-12x75cl-1052785213243704" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-1x75cl-1052785213246367" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-peake-ranch-vineyard-pinot-noir-sta-rita-hills-12x75cl-1052786013243770" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-pinot-noir-sta-rita-hills-12x75cl-1052785813243768" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-12x75cl-1052785413243706" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-1x75cl-1052785413246369" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-dragonette-bentrock-vineyard-pinot-noir-sta-rita-hills-1x75cl-1061535213375576" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-dragonette-chardonnay-sta-rita-hills-1x75cl-1054022113388344" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-dragonette-pinot-noir-sta-rita-hills-1x75cl-1054022513389386" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-dragonette-radian-vineyard-pinot-noir-sta-rita-hills-1x75cl-1054022713375578" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-1054021713375570" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-dragonette-sanford-benedict-vineyard-pinot-noir-sta-rita-hills-1x75cl-1054022313378376" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-dragonette-vogelzang-sauvignon-blanc-happy-canyon-of-santa-barbara-1x75cl-1054022913388348" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2012-marcassin-estate-vineyard-pinot-noir-sonoma-coast-1x75cl-1030897512136605" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-scherrer-pinot-noir-russian-river-valley-12x75cl-hub-SE10258654-12-IB-11165606" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-scherrer-pinot-noir-russian-river-valley-1x75cl-1025865413086082" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-soliste-lage-dor-chardonnay-russian-river-valley-1x75cl-1027203113289815" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2015-soliste-lesperance-pinot-noir-sonoma-county-1x75cl-hub-SE10183976-1-IB-10709026" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-soliste-foret-pinot-noir-sonoma-county-1x75cl-1018397412137268" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-soliste-lage-dor-chardonnay-russian-river-valley-12x75cl-1052358013181742" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-soliste-terre-promise-pinot-noir-sonoma-coast-1x75cl-10237892-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2016-soliste-terre-promise-pinot-noir-sonoma-coast-1x75cl-1023789211076276" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-fel-chardonnay-anderson-valley-12x75cl-hub-SE10183697-12-IB-10834102" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-fel-chardonnay-anderson-valley-1x75cl-hub-SE10183697-1-IB-10698493" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-scherrer-helfer-vineyard-chardonnay-russian-river-valley-12x75cl-hub-SE10258651-12-IB-11165598" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-scherrer-helfer-vineyard-chardonnay-russian-river-valley-1x75cl-hub-SE10258651-1-IB-12136429" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-scherrer-platt-vineyard-pinot-noir-sonoma-coast-1x75cl-1030721913062930" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2017-scherrer-platt-vineyard-pinot-noir-sonoma-coast-6x75cl-1030721911165607" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-anakota-helena-montana-vineyard-cabernet-sauvignon-knights-valley-1x75cl-hub-SE10183798-1-IB-11142707" TargetMode="External"/>
+<Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-anakota-helena-montana-vineyard-cabernet-sauvignon-knights-valley-6x75cl-hub-SE10183798-6-IB-10698612" TargetMode="External"/>
+<Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-arista-chardonnay-russian-river-valley-1x75cl-hub-SE10183743-1-IB-12075520" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-arista-chardonnay-russian-river-valley-1x75cl-1018374312141496" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-arista-chardonnay-russian-river-valley-6x75cl-hub-SE10183743-6-IB-10833926" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-arista-ferrington-pinot-noir-anderson-valley-1x75cl-1018374413810090" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-arista-ferrington-pinot-noir-anderson-valley-6x75cl-1018374411280657" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-fel-chardonnay-anderson-valley-12x75cl-hub-SE10183867-12-IB-10834037" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-fel-chardonnay-anderson-valley-1x75cl-hub-SE10183867-1-IB-12134703" TargetMode="External"/>
+<Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-fel-pinot-noir-anderson-valley-1x75cl-10183866-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-fel-savoy-vineyard-pinot-noir-anderson-valley-1x75cl-hub-SE10183730-1-IB-11634782" TargetMode="External"/>
+<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-fel-savoy-vineyard-pinot-noir-anderson-valley-6x75cl-hub-SE10183730-6-IB-10698533" TargetMode="External"/>
+<Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-mauritson-wines-loam-cabernet-sauvignon-sonoma-county-12x75cl-10259033-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-mauritson-wines-loam-cabernet-sauvignon-sonoma-county-1x75cl-10259033-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-mauritson-wines-loam-cabernet-sauvignon-sonoma-county-6x75cl-10259033-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-scherrer-scherrer-vineyard-cabernet-sauvignon-alexander-valley-12x75cl-hub-SE10258657-12-IB-11165611" TargetMode="External"/>
+<Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-scherrer-scherrer-vineyard-cabernet-sauvignon-alexander-valley-1x75cl-hub-SE10258657-1-IB-12233779" TargetMode="External"/>
+<Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-soliste-foret-pinot-noir-sonoma-county-1x75cl-1024999311115686" TargetMode="External"/>
+<Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-soliste-lesperance-pinot-noir-sonoma-county-12x75cl-hub-SE10249991-12-IB-11115684" TargetMode="External"/>
+<Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-soliste-lesperance-pinot-noir-sonoma-county-1x75cl-hub-SE10249991-1-IB-11519255" TargetMode="External"/>
+<Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-soliste-renaissance-pinot-noir-sonoma-coast-12x75cl-hub-SE10249992-12-IB-11115685" TargetMode="External"/>
+<Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-soliste-renaissance-pinot-noir-sonoma-coast-1x75cl-hub-SE10249992-1-IB-11519256" TargetMode="External"/>
+<Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-anakota-helena-dakota-vineyard-cabernet-sauvignon-knights-valley-1x75cl-hub-SE10259312-1-IB-12570010" TargetMode="External"/>
+<Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-anakota-helena-dakota-vineyard-cabernet-sauvignon-knights-valley-6x75cl-hub-SE10259312-6-IB-11195344" TargetMode="External"/>
+<Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-anakota-helena-montana-vineyard-cabernet-sauvignon-knights-valley-6x75cl-hub-10259313-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-aperture-red-blend-alexander-valley-1x75cl-1018374910833816" TargetMode="External"/>
+<Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-argot-indigo-syrah-sonoma-mountain-1x75cl-1025005513810155" TargetMode="External"/>
+<Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-banfield-chardonnay-russian-river-valley-1x75cl-1018408213086101" TargetMode="External"/>
+<Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-banfield-chardonnay-russian-river-valley-6x75cl-hub-SE10184082-6-IB-10699001" TargetMode="External"/>
+<Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-chardonnay-russian-river-valley-1x75cl-1018408113086105" TargetMode="External"/>
+<Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-chardonnay-russian-river-valley-6x75cl-hub-SE10184081-6-IB-10699000" TargetMode="External"/>
+<Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-pinot-noir-russian-river-valley-1x75cl-1018407914191938" TargetMode="External"/>
+<Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-pinot-noir-russian-river-valley-6x75cl-hub-SE10184079-6-IB-10698998" TargetMode="External"/>
+<Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-1x75cl-1020272513052491" TargetMode="External"/>
+<Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-1x75cl-1020272512141500" TargetMode="External"/>
+<Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-6x75cl-hub-SE10202725-6-IB-10812631" TargetMode="External"/>
+<Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-chardonnay-sonoma-coast-12x75cl-1018382810834048" TargetMode="External"/>
+<Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-chardonnay-sonoma-coast-1x75cl-1018382812138934" TargetMode="External"/>
+<Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-pinot-noir-petaluma-gap-12x75cl-1018364014233004" TargetMode="External"/>
+<Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-pinot-noir-petaluma-gap-1x75cl-1018364010834072" TargetMode="External"/>
+<Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-bevan-cellars-ritchie-vineyard-chardonnay-russian-river-valley-1x75cl-hub-10183639-1-DP-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-scherrer-scherrer-vineyard-chardonnay-alexander-valley-1x75cl-hub-SE10258652-1-IB-12493654" TargetMode="External"/>
+<Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-aperture-red-blend-alexander-valley-12x75cl-10259195-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-aperture-red-blend-alexander-valley-1x75cl-10259195-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-argot-bastard-tongue-pinot-noir-sonoma-county-1x75cl-1023571110999800" TargetMode="External"/>
+<Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-argot-indigo-syrah-sonoma-mountain-12x75cl-hub-SE10349807-12-IB-11641072" TargetMode="External"/>
+<Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-argot-indigo-syrah-sonoma-mountain-1x75cl-1034980713395908" TargetMode="External"/>
+<Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2020-argot-indigo-syrah-sonoma-mountain-6x75cl-1034980713547537" TargetMode="External"/>
+<Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-aperture-cabernet-sauvignon-alexander-valley-12x75cl-1035725913809938" TargetMode="External"/>
+<Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-aperture-red-blend-alexander-valley-12x75cl-hub-SE10357260-12-IB-11734670" TargetMode="External"/>
+<Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-aperture-red-blend-alexander-valley-1x75cl-hub-SE10357260-1-IB-12069213" TargetMode="External"/>
+<Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-aperture-sj-ranch-vineyard-cabernet-sauvignon-alexander-valley-12x75cl-1045255112609035" TargetMode="External"/>
+<Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-aperture-sj-ranch-vineyard-cabernet-sauvignon-alexander-valley-1x75cl-1045255113603406" TargetMode="External"/>
+<Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-aperture-sauvignon-blanc-sonoma-county-1x75cl-1025920013489576" TargetMode="External"/>
+<Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-le-rayon-vert-chardonnay-sonoma-mountain-1x75cl-1034980913810157" TargetMode="External"/>
+<Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-le-rayon-vert-chardonnay-sonoma-mountain-6x75cl-1034980911641101" TargetMode="External"/>
+<Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-argot-simpatico-ranch-chardonnay-bennett-valley-1x75cl-1034980511641052" TargetMode="External"/>
+<Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-arista-pinot-noir-russian-river-valley-1x75cl-1040237613378799" TargetMode="External"/>
+<Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-1x75cl-10402365-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-chardonnay-bennett-valley-12x75cl-hub-SE10393400-12-IB-11455353" TargetMode="External"/>
+<Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-chardonnay-bennett-valley-1x75cl-1039340013106974" TargetMode="External"/>
+<Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-ritchie-vineyard-chardonnay-russian-river-valley-12x75cl-1031170211455345" TargetMode="External"/>
+<Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-bevan-cellars-ritchie-vineyard-chardonnay-russian-river-valley-1x75cl-1031170213080239" TargetMode="External"/>
+<Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maxem-u-v-lucky-well-vineyard-chardonnay-sonoma-coast-12x75cl-1035413811690921" TargetMode="External"/>
+<Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maxem-u-v-lucky-well-vineyard-chardonnay-sonoma-coast-1x75cl-1035413813703871" TargetMode="External"/>
+<Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maxem-u-v-vineyard-pinot-noir-sonoma-coast-12x75cl-1025861611165351" TargetMode="External"/>
+<Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2021-maxem-u-v-vineyard-pinot-noir-sonoma-coast-1x75cl-1025861611198582" TargetMode="External"/>
+<Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-bevan-cellars-dry-stack-sauvignon-blanc-sonoma-county-12x75cl-1025958311173161" TargetMode="External"/>
+<Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-bevan-cellars-dry-stack-sauvignon-blanc-sonoma-county-1x75cl-1025958313807385" TargetMode="External"/>
+<Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-bevan-cellars-dry-stack-sauvignon-blanc-sonoma-county-6x75cl-1025958313547456" TargetMode="External"/>
+<Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-maxem-silver-eagle-vineyard-pinot-noir-sonoma-coast-12x75cl-hub-SE10354137-12-IB-11690899" TargetMode="External"/>
+<Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2022-maxem-silver-eagle-vineyard-pinot-noir-sonoma-coast-1x75cl-1035413713156976" TargetMode="External"/>
+<Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-argot-bastard-tongue-pinot-noir-sonoma-county-12x75cl-1059727213926083" TargetMode="External"/>
+<Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-argot-bastard-tongue-pinot-noir-sonoma-county-1x75cl-1059727213924556" TargetMode="External"/>
+<Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-argot-bastard-tongue-pinot-noir-sonoma-county-6x75cl-1059727213916491" TargetMode="External"/>
+<Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-aubert-uv-vineyard-pinot-noir-sonoma-coast-1x75cl-1053426313288656" TargetMode="External"/>
+<Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-maxem-estate-pinot-noir-sonoma-coast-1x75cl-1061474013166092" TargetMode="External"/>
+<Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2023-maxem-uv-vineyard-chardonnay-sonoma-coast-1x75cl-1052254013166098" TargetMode="External"/>
+<Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2018-horsepower-fiddleneck-vineyard-grenache-walla-walla-valley-3x75cl-hub-10184049-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fourcorners.wine/product/2019-cayuse-cailloux-syrah-walla-walla-valley-1x75cl-1018405410698966" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J636"/>
+  <dimension ref="A1:J560"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="29"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="16"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="7"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="150">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Four Corners Wine Company
 The Old Armistice, 31-33 Hart Street, Henley-on-Thames, Oxfordshire, RG9 2AR, UK
 team@fourcorners.wine
 +44 (0)1491 876 680
 Wine List
-Last Updated: Thu, 28 May 2026 17:30:11
-# of Products: 634</t>
+Last Updated: Mon, 17 Aug 2026 12:30:06
+# of Products: 558</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
@@ -2555,20913 +2347,18405 @@
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="3">
         <v>2013</v>
       </c>
       <c r="D4" t="s" s="4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="3">
         <v>2014</v>
       </c>
       <c r="D5" t="s" s="4">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="3">
         <v>2014</v>
       </c>
       <c r="D6" t="s" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="3">
         <v>4</v>
       </c>
       <c r="J6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D7" t="s" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J7" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D8" t="s" s="4">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D9" t="s" s="4">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="3">
+        <v>11</v>
+      </c>
+      <c r="J9" t="s">
         <v>26</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D10" t="s" s="4">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
         <v>29</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="3">
         <v>2019</v>
       </c>
       <c r="D11" t="s" s="4">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="3">
+        <v>5</v>
+      </c>
+      <c r="J11" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D12" t="s" s="4">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" t="s">
         <v>33</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D13" t="s" s="4">
         <v>35</v>
       </c>
       <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
         <v>36</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="3">
+        <v>2</v>
+      </c>
+      <c r="J13" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D14" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="3">
+        <v>1</v>
+      </c>
+      <c r="J14" t="s">
         <v>39</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D15" t="s" s="4">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D16" t="s" s="4">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="3">
         <v>3</v>
       </c>
       <c r="J16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="3">
         <v>2021</v>
       </c>
       <c r="D17" t="s" s="4">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="3">
         <v>2021</v>
       </c>
       <c r="D18" t="s" s="4">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I18" s="3">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="3">
         <v>2021</v>
       </c>
       <c r="D19" t="s" s="4">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J19" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="3">
         <v>2021</v>
       </c>
       <c r="D20" t="s" s="4">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="3">
+        <v>7</v>
+      </c>
+      <c r="J20" t="s">
         <v>49</v>
-      </c>
-[...16 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="3">
         <v>2021</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I21" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="3">
         <v>2021</v>
       </c>
       <c r="D22" t="s" s="4">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" s="3">
+        <v>5</v>
+      </c>
+      <c r="J22" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="3">
         <v>2021</v>
       </c>
       <c r="D23" t="s" s="4">
+        <v>54</v>
+      </c>
+      <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" s="3">
+        <v>2</v>
+      </c>
+      <c r="J23" t="s">
         <v>55</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="3">
         <v>2021</v>
       </c>
       <c r="D24" t="s" s="4">
+        <v>56</v>
+      </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="3">
+        <v>10</v>
+      </c>
+      <c r="J24" t="s">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D27" t="s" s="4">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="3">
         <v>6</v>
       </c>
       <c r="J27" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D28" t="s" s="4">
+        <v>64</v>
+      </c>
+      <c r="E28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="3">
+        <v>5</v>
+      </c>
+      <c r="J28" t="s">
         <v>65</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D29" t="s" s="4">
+        <v>66</v>
+      </c>
+      <c r="E29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>45</v>
+      </c>
+      <c r="I29" s="3">
+        <v>9</v>
+      </c>
+      <c r="J29" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I30" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J30" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D31" t="s" s="4">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E31" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F31" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I31" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J31" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D32" t="s" s="4">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E32" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I32" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J32" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D33" t="s" s="4">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I33" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J33" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
-      <c r="C34" s="3">
-        <v>2022</v>
+      <c r="C34" t="s" s="3">
+        <v>72</v>
       </c>
       <c r="D34" t="s" s="4">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E34" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J34" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
-      <c r="C35" s="3">
-        <v>2023</v>
+      <c r="C35" t="s" s="3">
+        <v>72</v>
       </c>
       <c r="D35" t="s" s="4">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H35" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I35" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="C36" s="3">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="D36" t="s" s="4">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I36" s="3">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J36" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="C37" s="3">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="D37" t="s" s="4">
+        <v>79</v>
+      </c>
+      <c r="E37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" t="s">
         <v>81</v>
       </c>
-      <c r="E37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I37" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J37" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>78</v>
+      </c>
+      <c r="C38" s="3">
+        <v>2011</v>
       </c>
       <c r="D38" t="s" s="4">
         <v>83</v>
       </c>
       <c r="E38" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="3">
+        <v>1</v>
+      </c>
+      <c r="J38" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>78</v>
+      </c>
+      <c r="C39" s="3">
+        <v>2012</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="E39" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="G39" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I39" s="3">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J39" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C40" s="3">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
       <c r="J40" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C41" s="3">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I41" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J41" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C42" s="3">
+        <v>2013</v>
+      </c>
+      <c r="D42" t="s" s="4">
         <v>88</v>
       </c>
-      <c r="C42" s="3">
-[...2 lines deleted...]
-      <c r="D42" t="s" s="4">
+      <c r="E42" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="3">
+        <v>2</v>
+      </c>
+      <c r="J42" t="s">
         <v>89</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C43" s="3">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E43" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J43" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C44" s="3">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D44" t="s" s="4">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
       <c r="J44" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C45" s="3">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I45" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J45" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C46" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D46" t="s" s="4">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I46" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J46" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C47" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D47" t="s" s="4">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
       <c r="J47" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D48" t="s" s="4">
         <v>88</v>
       </c>
-      <c r="C48" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I48" s="3">
         <v>4</v>
       </c>
       <c r="J48" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C49" s="3">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="E49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C50" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G50" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C51" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E51" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C52" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I52" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C53" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I53" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J53" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C54" s="3">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J54" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C55" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
       <c r="J55" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C56" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I56" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J56" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C57" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
       <c r="J57" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C58" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J58" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C59" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D59" t="s" s="4">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J59" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C60" s="3">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E60" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J60" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C61" s="3">
         <v>2015</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J61" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C62" s="3">
         <v>2015</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
       <c r="J62" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C63" s="3">
         <v>2015</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I63" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J63" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C64" s="3">
         <v>2015</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I64" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J64" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C65" s="3">
         <v>2015</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J65" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C66" s="3">
         <v>2015</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="3">
         <v>2</v>
       </c>
       <c r="J66" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C67" s="3">
         <v>2015</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J67" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>10</v>
       </c>
       <c r="B68" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C68" s="3">
         <v>2015</v>
       </c>
       <c r="D68" t="s" s="4">
         <v>122</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J68" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C69" s="3">
         <v>2015</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J69" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C70" s="3">
         <v>2015</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J70" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C71" s="3">
         <v>2015</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="G71" t="s">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J71" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C72" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72" t="s">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="3">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="J72" t="s">
-        <v>127</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C73" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D73" t="s" s="4">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G73" t="s">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J73" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>10</v>
       </c>
       <c r="B74" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C74" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="3">
         <v>2</v>
       </c>
       <c r="J74" t="s">
-        <v>95</v>
+        <v>132</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>10</v>
       </c>
       <c r="B75" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C75" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D75" t="s" s="4">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E75" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F75" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G75" t="s">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J75" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C76" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="G76" t="s">
         <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I76" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J76" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C77" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="G77" t="s">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J77" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>10</v>
       </c>
       <c r="B78" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C78" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G78" t="s">
         <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I78" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J78" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>10</v>
       </c>
       <c r="B79" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C79" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D79" t="s" s="4">
         <v>136</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G79" t="s">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J79" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C80" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G80" t="s">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="3">
         <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>45</v>
+        <v>139</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>10</v>
       </c>
       <c r="B81" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C81" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G81" t="s">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="3">
         <v>1</v>
       </c>
       <c r="J81" t="s">
-        <v>140</v>
+        <v>93</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C82" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G82" t="s">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="3">
         <v>1</v>
       </c>
       <c r="J82" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>10</v>
       </c>
       <c r="B83" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C83" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D83" t="s" s="4">
+        <v>140</v>
+      </c>
+      <c r="E83" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" t="s">
+        <v>50</v>
+      </c>
+      <c r="G83" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" s="3">
+        <v>7</v>
+      </c>
+      <c r="J83" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C84" s="3">
         <v>2016</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G84" t="s">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="3">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="J84" t="s">
-        <v>48</v>
+        <v>142</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>10</v>
       </c>
       <c r="B85" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C85" s="3">
         <v>2016</v>
       </c>
       <c r="D85" t="s" s="4">
+        <v>124</v>
+      </c>
+      <c r="E85" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" t="s">
+        <v>50</v>
+      </c>
+      <c r="G85" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" s="3">
+        <v>1</v>
+      </c>
+      <c r="J85" t="s">
         <v>143</v>
-      </c>
-[...16 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>10</v>
       </c>
       <c r="B86" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C86" s="3">
         <v>2016</v>
       </c>
       <c r="D86" t="s" s="4">
+        <v>144</v>
+      </c>
+      <c r="E86" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" t="s">
+        <v>14</v>
+      </c>
+      <c r="G86" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" s="3">
+        <v>8</v>
+      </c>
+      <c r="J86" t="s">
         <v>145</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>10</v>
       </c>
       <c r="B87" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C87" s="3">
         <v>2016</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E87" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="G87" t="s">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
       <c r="J87" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>10</v>
       </c>
       <c r="B88" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C88" s="3">
         <v>2016</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>91</v>
+        <v>146</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G88" t="s">
         <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I88" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J88" t="s">
-        <v>111</v>
+        <v>148</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>10</v>
       </c>
       <c r="B89" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C89" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D89" t="s" s="4">
         <v>149</v>
       </c>
       <c r="E89" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F89" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G89" t="s">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J89" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C90" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F90" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G90" t="s">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J90" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C91" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D91" t="s" s="4">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="E91" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F91" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G91" t="s">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J91" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>10</v>
       </c>
       <c r="B92" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C92" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G92" t="s">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J92" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>10</v>
       </c>
       <c r="B93" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C93" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D93" t="s" s="4">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G93" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
       <c r="J93" t="s">
-        <v>109</v>
+        <v>151</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C94" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D94" t="s" s="4">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G94" t="s">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="3">
         <v>1</v>
       </c>
       <c r="J94" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C95" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G95" t="s">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J95" t="s">
-        <v>34</v>
+        <v>152</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>10</v>
       </c>
       <c r="B96" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C96" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
         <v>14</v>
       </c>
       <c r="G96" t="s">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J96" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C97" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D97" t="s" s="4">
+        <v>153</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>50</v>
+      </c>
+      <c r="G97" t="s">
+        <v>15</v>
+      </c>
+      <c r="H97" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" s="3">
+        <v>3</v>
+      </c>
+      <c r="J97" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>10</v>
       </c>
       <c r="B98" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C98" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G98" t="s">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J98" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>10</v>
       </c>
       <c r="B99" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C99" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G99" t="s">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J99" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C100" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G100" t="s">
         <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I100" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J100" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C101" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="G101" t="s">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" s="3">
         <v>1</v>
       </c>
       <c r="J101" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>10</v>
       </c>
       <c r="B102" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C102" s="3">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D102" t="s" s="4">
+        <v>159</v>
+      </c>
+      <c r="E102" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" t="s">
+        <v>50</v>
+      </c>
+      <c r="G102" t="s">
+        <v>15</v>
+      </c>
+      <c r="H102" t="s">
+        <v>16</v>
+      </c>
+      <c r="I102" s="3">
+        <v>3</v>
+      </c>
+      <c r="J102" t="s">
         <v>161</v>
-      </c>
-[...16 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C103" s="3">
         <v>2017</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>163</v>
+        <v>90</v>
       </c>
       <c r="E103" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F103" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G103" t="s">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" s="3">
         <v>1</v>
       </c>
       <c r="J103" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C104" s="3">
         <v>2017</v>
       </c>
       <c r="D104" t="s" s="4">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="E104" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F104" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G104" t="s">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J104" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C105" s="3">
         <v>2017</v>
       </c>
       <c r="D105" t="s" s="4">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E105" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F105" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G105" t="s">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J105" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>10</v>
       </c>
       <c r="B106" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C106" s="3">
         <v>2017</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G106" t="s">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" s="3">
         <v>5</v>
       </c>
       <c r="J106" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C107" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D107" t="s" s="4">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>14</v>
       </c>
       <c r="G107" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J107" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>10</v>
       </c>
       <c r="B108" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C108" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="G108" t="s">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J108" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>10</v>
       </c>
       <c r="B109" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C109" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>122</v>
+        <v>165</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G109" t="s">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" s="3">
         <v>1</v>
       </c>
       <c r="J109" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C110" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>14</v>
       </c>
       <c r="G110" t="s">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J110" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>10</v>
       </c>
       <c r="B111" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C111" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G111" t="s">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="3">
         <v>3</v>
       </c>
       <c r="J111" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C112" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>126</v>
+        <v>172</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G112" t="s">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" s="3">
         <v>1</v>
       </c>
       <c r="J112" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>10</v>
       </c>
       <c r="B113" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C113" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G113" t="s">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J113" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>10</v>
       </c>
       <c r="B114" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C114" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G114" t="s">
         <v>15</v>
       </c>
       <c r="H114" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I114" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J114" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>10</v>
       </c>
       <c r="B115" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C115" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G115" t="s">
         <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I115" s="3">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J115" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>10</v>
       </c>
       <c r="B116" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C116" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>175</v>
+        <v>103</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>14</v>
       </c>
       <c r="G116" t="s">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J116" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>10</v>
       </c>
       <c r="B117" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C117" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D117" t="s" s="4">
-        <v>175</v>
+        <v>103</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G117" t="s">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J117" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C118" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>104</v>
+        <v>179</v>
       </c>
       <c r="E118" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F118" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G118" t="s">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J118" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>10</v>
       </c>
       <c r="B119" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C119" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D119" t="s" s="4">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G119" t="s">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="3">
         <v>1</v>
       </c>
       <c r="J119" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>10</v>
       </c>
       <c r="B120" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C120" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G120" t="s">
         <v>15</v>
       </c>
       <c r="H120" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I120" s="3">
         <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C121" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>160</v>
+        <v>109</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G121" t="s">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J121" t="s">
-        <v>179</v>
+        <v>110</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>10</v>
       </c>
       <c r="B122" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C122" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>161</v>
+        <v>109</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G122" t="s">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J122" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>10</v>
       </c>
       <c r="B123" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C123" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D123" t="s" s="4">
-        <v>161</v>
+        <v>109</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G123" t="s">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J123" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>10</v>
       </c>
       <c r="B124" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C124" s="3">
         <v>2018</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G124" t="s">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J124" t="s">
-        <v>183</v>
+        <v>99</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C125" s="3">
         <v>2018</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G125" t="s">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J125" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C126" s="3">
         <v>2018</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G126" t="s">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" s="3">
         <v>1</v>
       </c>
       <c r="J126" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>10</v>
       </c>
       <c r="B127" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C127" s="3">
         <v>2018</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>145</v>
+        <v>120</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G127" t="s">
         <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I127" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J127" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>10</v>
       </c>
       <c r="B128" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C128" s="3">
         <v>2018</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>14</v>
       </c>
       <c r="G128" t="s">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="3">
         <v>1</v>
       </c>
       <c r="J128" t="s">
-        <v>77</v>
+        <v>190</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>10</v>
       </c>
       <c r="B129" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C129" s="3">
         <v>2018</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E129" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F129" t="s">
         <v>14</v>
       </c>
       <c r="G129" t="s">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J129" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>10</v>
       </c>
       <c r="B130" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C130" s="3">
         <v>2018</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>189</v>
+        <v>90</v>
       </c>
       <c r="E130" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F130" t="s">
         <v>14</v>
       </c>
       <c r="G130" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J130" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>10</v>
       </c>
       <c r="B131" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C131" s="3">
         <v>2018</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G131" t="s">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J131" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>10</v>
       </c>
       <c r="B132" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C132" s="3">
         <v>2018</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>14</v>
       </c>
       <c r="G132" t="s">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" s="3">
         <v>2</v>
       </c>
       <c r="J132" t="s">
-        <v>192</v>
+        <v>121</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>10</v>
       </c>
       <c r="B133" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C133" s="3">
         <v>2018</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G133" t="s">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J133" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>10</v>
       </c>
       <c r="B134" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C134" s="3">
         <v>2018</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>91</v>
+        <v>196</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="G134" t="s">
         <v>15</v>
       </c>
       <c r="H134" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I134" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J134" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>10</v>
       </c>
       <c r="B135" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C135" s="3">
         <v>2018</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>91</v>
+        <v>199</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G135" t="s">
         <v>15</v>
       </c>
       <c r="H135" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I135" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J135" t="s">
-        <v>195</v>
+        <v>145</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>10</v>
       </c>
       <c r="B136" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C136" s="3">
         <v>2018</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>14</v>
       </c>
       <c r="G136" t="s">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J136" t="s">
-        <v>196</v>
+        <v>55</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>10</v>
       </c>
       <c r="B137" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C137" s="3">
         <v>2018</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G137" t="s">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J137" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C138" s="3">
         <v>2018</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>14</v>
       </c>
       <c r="G138" t="s">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J138" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C139" s="3">
         <v>2018</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>99</v>
+        <v>204</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G139" t="s">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J139" t="s">
-        <v>200</v>
+        <v>151</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>10</v>
       </c>
       <c r="B140" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C140" s="3">
         <v>2018</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G140" t="s">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="3">
         <v>1</v>
       </c>
       <c r="J140" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>10</v>
       </c>
       <c r="B141" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C141" s="3">
         <v>2018</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>202</v>
+        <v>146</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G141" t="s">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J141" t="s">
-        <v>119</v>
+        <v>206</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>10</v>
       </c>
       <c r="B142" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C142" s="3">
         <v>2018</v>
       </c>
       <c r="D142" t="s" s="4">
-        <v>123</v>
+        <v>146</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G142" t="s">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J142" t="s">
-        <v>203</v>
+        <v>110</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>10</v>
       </c>
       <c r="B143" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C143" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>123</v>
+        <v>207</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G143" t="s">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J143" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>10</v>
       </c>
       <c r="B144" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C144" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>123</v>
+        <v>207</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G144" t="s">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J144" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>10</v>
       </c>
       <c r="B145" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C145" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>206</v>
+        <v>100</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G145" t="s">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="3">
         <v>3</v>
       </c>
       <c r="J145" t="s">
-        <v>116</v>
+        <v>210</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>10</v>
       </c>
       <c r="B146" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C146" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>206</v>
+        <v>100</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G146" t="s">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J146" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>10</v>
       </c>
       <c r="B147" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C147" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>171</v>
+        <v>79</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G147" t="s">
         <v>15</v>
       </c>
       <c r="H147" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I147" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J147" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>10</v>
       </c>
       <c r="B148" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C148" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>171</v>
+        <v>79</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="G148" t="s">
         <v>15</v>
       </c>
       <c r="H148" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I148" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J148" t="s">
-        <v>172</v>
+        <v>71</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>10</v>
       </c>
       <c r="B149" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C149" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>134</v>
+        <v>103</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G149" t="s">
         <v>15</v>
       </c>
       <c r="H149" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I149" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J149" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>10</v>
       </c>
       <c r="B150" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C150" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>210</v>
+        <v>103</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G150" t="s">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="3">
         <v>1</v>
       </c>
       <c r="J150" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>10</v>
       </c>
       <c r="B151" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C151" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>212</v>
+        <v>86</v>
       </c>
       <c r="E151" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151" t="s">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" s="3">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J151" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C152" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D152" t="s" s="4">
+        <v>86</v>
+      </c>
+      <c r="E152" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" t="s">
+        <v>50</v>
+      </c>
+      <c r="G152" t="s">
+        <v>15</v>
+      </c>
+      <c r="H152" t="s">
+        <v>16</v>
+      </c>
+      <c r="I152" s="3">
+        <v>2</v>
+      </c>
+      <c r="J152" t="s">
         <v>214</v>
-      </c>
-[...16 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>10</v>
       </c>
       <c r="B153" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C153" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
       <c r="G153" t="s">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J153" t="s">
-        <v>135</v>
+        <v>213</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>10</v>
       </c>
       <c r="B154" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C154" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G154" t="s">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J154" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>10</v>
       </c>
       <c r="B155" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C155" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>216</v>
+        <v>153</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G155" t="s">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J155" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>10</v>
       </c>
       <c r="B156" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C156" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G156" t="s">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J156" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>10</v>
       </c>
       <c r="B157" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C157" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G157" t="s">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J157" t="s">
-        <v>66</v>
+        <v>218</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>10</v>
       </c>
       <c r="B158" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C158" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>220</v>
+        <v>112</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G158" t="s">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" s="3">
         <v>1</v>
       </c>
       <c r="J158" t="s">
-        <v>221</v>
+        <v>113</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>10</v>
       </c>
       <c r="B159" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C159" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>222</v>
+        <v>112</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G159" t="s">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J159" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>10</v>
       </c>
       <c r="B160" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C160" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G160" t="s">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" s="3">
         <v>1</v>
       </c>
       <c r="J160" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>10</v>
       </c>
       <c r="B161" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C161" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>161</v>
+        <v>219</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G161" t="s">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J161" t="s">
-        <v>226</v>
+        <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>10</v>
       </c>
       <c r="B162" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C162" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>14</v>
       </c>
       <c r="G162" t="s">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J162" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>10</v>
       </c>
       <c r="B163" t="s">
+        <v>78</v>
+      </c>
+      <c r="C163" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D163" t="s" s="4">
         <v>88</v>
       </c>
-      <c r="C163" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G163" t="s">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" s="3">
         <v>1</v>
       </c>
       <c r="J163" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>10</v>
       </c>
       <c r="B164" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C164" s="3">
         <v>2019</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G164" t="s">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J164" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>10</v>
       </c>
       <c r="B165" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C165" s="3">
         <v>2019</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G165" t="s">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J165" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>10</v>
       </c>
       <c r="B166" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C166" s="3">
         <v>2019</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G166" t="s">
         <v>15</v>
       </c>
       <c r="H166" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I166" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J166" t="s">
-        <v>231</v>
+        <v>188</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>10</v>
       </c>
       <c r="B167" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C167" s="3">
         <v>2019</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>117</v>
+        <v>226</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
       <c r="F167" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G167" t="s">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J167" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>10</v>
       </c>
       <c r="B168" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C168" s="3">
         <v>2019</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="G168" t="s">
         <v>15</v>
       </c>
       <c r="H168" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I168" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J168" t="s">
-        <v>194</v>
+        <v>228</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>10</v>
       </c>
       <c r="B169" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C169" s="3">
         <v>2019</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G169" t="s">
         <v>15</v>
       </c>
       <c r="H169" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I169" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J169" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>10</v>
       </c>
       <c r="B170" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C170" s="3">
         <v>2019</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="E170" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F170" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G170" t="s">
         <v>15</v>
       </c>
       <c r="H170" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I170" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J170" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>10</v>
       </c>
       <c r="B171" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C171" s="3">
         <v>2019</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="E171" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F171" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G171" t="s">
         <v>15</v>
       </c>
       <c r="H171" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I171" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J171" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>10</v>
       </c>
       <c r="B172" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C172" s="3">
         <v>2019</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>99</v>
+        <v>230</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>14</v>
       </c>
       <c r="G172" t="s">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J172" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>10</v>
       </c>
       <c r="B173" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C173" s="3">
         <v>2019</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>99</v>
+        <v>232</v>
       </c>
       <c r="E173" t="s">
         <v>13</v>
       </c>
       <c r="F173" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G173" t="s">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J173" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>10</v>
       </c>
       <c r="B174" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C174" s="3">
         <v>2019</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>151</v>
+        <v>232</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
         <v>14</v>
       </c>
       <c r="G174" t="s">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J174" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>10</v>
       </c>
       <c r="B175" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C175" s="3">
         <v>2019</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>112</v>
+        <v>233</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
-        <v>14</v>
+        <v>234</v>
       </c>
       <c r="G175" t="s">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J175" t="s">
-        <v>235</v>
+        <v>46</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>10</v>
       </c>
       <c r="B176" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C176" s="3">
         <v>2019</v>
       </c>
       <c r="D176" t="s" s="4">
-        <v>112</v>
+        <v>235</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
       <c r="F176" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G176" t="s">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J176" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>10</v>
       </c>
       <c r="B177" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C177" s="3">
         <v>2019</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>167</v>
+        <v>235</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>14</v>
       </c>
       <c r="G177" t="s">
         <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J177" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>10</v>
       </c>
       <c r="B178" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C178" s="3">
         <v>2019</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>167</v>
+        <v>235</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G178" t="s">
         <v>15</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J178" t="s">
-        <v>238</v>
+        <v>75</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>10</v>
       </c>
       <c r="B179" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C179" s="3">
         <v>2019</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="E179" t="s">
         <v>13</v>
       </c>
       <c r="F179" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G179" t="s">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J179" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>10</v>
       </c>
       <c r="B180" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C180" s="3">
         <v>2019</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G180" t="s">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J180" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>10</v>
       </c>
       <c r="B181" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C181" s="3">
         <v>2019</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>126</v>
+        <v>239</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>14</v>
       </c>
       <c r="G181" t="s">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J181" t="s">
-        <v>127</v>
+        <v>240</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>10</v>
       </c>
       <c r="B182" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C182" s="3">
         <v>2019</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>126</v>
+        <v>204</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G182" t="s">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J182" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>10</v>
       </c>
       <c r="B183" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C183" s="3">
         <v>2019</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
         <v>14</v>
       </c>
       <c r="G183" t="s">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J183" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>10</v>
       </c>
       <c r="B184" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C184" s="3">
         <v>2019</v>
       </c>
       <c r="D184" t="s" s="4">
         <v>242</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
       <c r="F184" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G184" t="s">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J184" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>10</v>
       </c>
       <c r="B185" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C185" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>171</v>
+        <v>243</v>
       </c>
       <c r="E185" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F185" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G185" t="s">
         <v>15</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J185" t="s">
-        <v>244</v>
+        <v>198</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>10</v>
       </c>
       <c r="B186" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C186" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>171</v>
+        <v>243</v>
       </c>
       <c r="E186" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F186" t="s">
         <v>14</v>
       </c>
       <c r="G186" t="s">
         <v>15</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" s="3">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J186" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>10</v>
       </c>
       <c r="B187" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C187" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="E187" t="s">
         <v>13</v>
       </c>
       <c r="F187" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G187" t="s">
         <v>15</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J187" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>10</v>
       </c>
       <c r="B188" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C188" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>247</v>
+        <v>223</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G188" t="s">
         <v>15</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J188" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>10</v>
       </c>
       <c r="B189" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C189" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>247</v>
+        <v>191</v>
       </c>
       <c r="E189" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F189" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G189" t="s">
         <v>15</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J189" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>10</v>
       </c>
       <c r="B190" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C190" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>247</v>
+        <v>191</v>
       </c>
       <c r="E190" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F190" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G190" t="s">
         <v>15</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" s="3">
         <v>1</v>
       </c>
       <c r="J190" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>10</v>
       </c>
       <c r="B191" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C191" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>134</v>
+        <v>248</v>
       </c>
       <c r="E191" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F191" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G191" t="s">
         <v>15</v>
       </c>
       <c r="H191" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I191" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J191" t="s">
-        <v>209</v>
+        <v>249</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>10</v>
       </c>
       <c r="B192" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C192" s="3">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D192" t="s" s="4">
+        <v>250</v>
+      </c>
+      <c r="E192" t="s">
+        <v>21</v>
+      </c>
+      <c r="F192" t="s">
+        <v>14</v>
+      </c>
+      <c r="G192" t="s">
+        <v>15</v>
+      </c>
+      <c r="H192" t="s">
+        <v>16</v>
+      </c>
+      <c r="I192" s="3">
+        <v>2</v>
+      </c>
+      <c r="J192" t="s">
         <v>251</v>
-      </c>
-[...16 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>10</v>
       </c>
       <c r="B193" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C193" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G193" t="s">
         <v>15</v>
       </c>
       <c r="H193" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I193" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J193" t="s">
-        <v>56</v>
+        <v>253</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>10</v>
       </c>
       <c r="B194" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C194" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="E194" t="s">
         <v>13</v>
       </c>
       <c r="F194" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G194" t="s">
         <v>15</v>
       </c>
       <c r="H194" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I194" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J194" t="s">
-        <v>253</v>
+        <v>188</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>10</v>
       </c>
       <c r="B195" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C195" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="E195" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F195" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G195" t="s">
         <v>15</v>
       </c>
       <c r="H195" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I195" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J195" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>10</v>
       </c>
       <c r="B196" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C196" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D196" t="s" s="4">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="E196" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F196" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G196" t="s">
         <v>15</v>
       </c>
       <c r="H196" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I196" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J196" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>10</v>
       </c>
       <c r="B197" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C197" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G197" t="s">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J197" t="s">
-        <v>237</v>
+        <v>143</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>10</v>
       </c>
       <c r="B198" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C198" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D198" t="s" s="4">
         <v>255</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G198" t="s">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J198" t="s">
-        <v>56</v>
+        <v>256</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>10</v>
       </c>
       <c r="B199" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C199" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G199" t="s">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>105</v>
+        <v>143</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>10</v>
       </c>
       <c r="B200" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C200" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D200" t="s" s="4">
+        <v>257</v>
+      </c>
+      <c r="E200" t="s">
+        <v>13</v>
+      </c>
+      <c r="F200" t="s">
+        <v>14</v>
+      </c>
+      <c r="G200" t="s">
+        <v>15</v>
+      </c>
+      <c r="H200" t="s">
+        <v>16</v>
+      </c>
+      <c r="I200" s="3">
+        <v>8</v>
+      </c>
+      <c r="J200" t="s">
         <v>256</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>10</v>
       </c>
       <c r="B201" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C201" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>258</v>
+        <v>169</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G201" t="s">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J201" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>10</v>
       </c>
       <c r="B202" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C202" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>258</v>
+        <v>169</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
         <v>14</v>
       </c>
       <c r="G202" t="s">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J202" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>10</v>
       </c>
       <c r="B203" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C203" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D203" t="s" s="4">
         <v>258</v>
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G203" t="s">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="3">
         <v>4</v>
       </c>
       <c r="J203" t="s">
-        <v>85</v>
+        <v>259</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>10</v>
       </c>
       <c r="B204" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C204" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>160</v>
+        <v>260</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G204" t="s">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J204" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>10</v>
       </c>
       <c r="B205" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C205" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>160</v>
+        <v>260</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
         <v>14</v>
       </c>
       <c r="G205" t="s">
         <v>15</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="3">
         <v>10</v>
       </c>
       <c r="J205" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>10</v>
       </c>
       <c r="B206" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C206" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>262</v>
+        <v>136</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>14</v>
       </c>
       <c r="G206" t="s">
         <v>15</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J206" t="s">
-        <v>263</v>
+        <v>213</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>10</v>
       </c>
       <c r="B207" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C207" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D207" t="s" s="4">
-        <v>224</v>
+        <v>153</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
       <c r="F207" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="G207" t="s">
         <v>15</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J207" t="s">
-        <v>263</v>
+        <v>215</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>10</v>
       </c>
       <c r="B208" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C208" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D208" t="s" s="4">
+        <v>263</v>
+      </c>
+      <c r="E208" t="s">
+        <v>13</v>
+      </c>
+      <c r="F208" t="s">
+        <v>50</v>
+      </c>
+      <c r="G208" t="s">
+        <v>15</v>
+      </c>
+      <c r="H208" t="s">
+        <v>16</v>
+      </c>
+      <c r="I208" s="3">
+        <v>1</v>
+      </c>
+      <c r="J208" t="s">
         <v>264</v>
-      </c>
-[...16 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>10</v>
       </c>
       <c r="B209" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C209" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E209" t="s">
         <v>13</v>
       </c>
       <c r="F209" t="s">
         <v>14</v>
       </c>
       <c r="G209" t="s">
         <v>15</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J209" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>10</v>
       </c>
       <c r="B210" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C210" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D210" t="s" s="4">
         <v>265</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G210" t="s">
         <v>15</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="3">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="J210" t="s">
-        <v>45</v>
+        <v>267</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>10</v>
       </c>
       <c r="B211" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C211" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E211" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F211" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G211" t="s">
         <v>15</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J211" t="s">
-        <v>218</v>
+        <v>269</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>10</v>
       </c>
       <c r="B212" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C212" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E212" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F212" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G212" t="s">
         <v>15</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J212" t="s">
-        <v>267</v>
+        <v>142</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>10</v>
       </c>
       <c r="B213" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C213" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="E213" t="s">
         <v>13</v>
       </c>
       <c r="F213" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G213" t="s">
         <v>15</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J213" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>10</v>
       </c>
       <c r="B214" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C214" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E214" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F214" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G214" t="s">
         <v>15</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" s="3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J214" t="s">
-        <v>249</v>
+        <v>198</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>10</v>
       </c>
       <c r="B215" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C215" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="E215" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F215" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G215" t="s">
         <v>15</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J215" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>10</v>
       </c>
       <c r="B216" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C216" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>212</v>
+        <v>272</v>
       </c>
       <c r="E216" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F216" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G216" t="s">
         <v>15</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J216" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>10</v>
       </c>
       <c r="B217" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C217" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>270</v>
+        <v>120</v>
       </c>
       <c r="E217" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F217" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G217" t="s">
         <v>15</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J217" t="s">
-        <v>268</v>
+        <v>151</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>10</v>
       </c>
       <c r="B218" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C218" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>270</v>
+        <v>120</v>
       </c>
       <c r="E218" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F218" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G218" t="s">
         <v>15</v>
       </c>
       <c r="H218" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I218" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J218" t="s">
-        <v>271</v>
+        <v>138</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>10</v>
       </c>
       <c r="B219" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C219" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>272</v>
+        <v>226</v>
       </c>
       <c r="E219" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F219" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="G219" t="s">
         <v>15</v>
       </c>
       <c r="H219" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I219" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J219" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>10</v>
       </c>
       <c r="B220" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C220" s="3">
         <v>2021</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E220" t="s">
         <v>13</v>
       </c>
       <c r="F220" t="s">
         <v>14</v>
       </c>
       <c r="G220" t="s">
         <v>15</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J220" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>10</v>
       </c>
       <c r="B221" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C221" s="3">
         <v>2021</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E221" t="s">
         <v>13</v>
       </c>
       <c r="F221" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G221" t="s">
         <v>15</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J221" t="s">
-        <v>209</v>
+        <v>277</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>10</v>
       </c>
       <c r="B222" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C222" s="3">
         <v>2021</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>145</v>
+        <v>278</v>
       </c>
       <c r="E222" t="s">
         <v>13</v>
       </c>
       <c r="F222" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G222" t="s">
         <v>15</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J222" t="s">
-        <v>276</v>
+        <v>237</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>10</v>
       </c>
       <c r="B223" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C223" s="3">
         <v>2021</v>
       </c>
       <c r="D223" t="s" s="4">
-        <v>145</v>
+        <v>278</v>
       </c>
       <c r="E223" t="s">
         <v>13</v>
       </c>
       <c r="F223" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G223" t="s">
         <v>15</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J223" t="s">
-        <v>277</v>
+        <v>141</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>10</v>
       </c>
       <c r="B224" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C224" s="3">
         <v>2021</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
       <c r="F224" t="s">
-        <v>46</v>
+        <v>234</v>
       </c>
       <c r="G224" t="s">
         <v>15</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
       <c r="I224" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J224" t="s">
-        <v>159</v>
+        <v>280</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>10</v>
       </c>
       <c r="B225" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C225" s="3">
         <v>2021</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E225" t="s">
         <v>13</v>
       </c>
       <c r="F225" t="s">
-        <v>14</v>
+        <v>282</v>
       </c>
       <c r="G225" t="s">
         <v>15</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
       <c r="I225" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J225" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>10</v>
       </c>
       <c r="B226" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C226" s="3">
         <v>2021</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E226" t="s">
         <v>13</v>
       </c>
       <c r="F226" t="s">
-        <v>46</v>
+        <v>234</v>
       </c>
       <c r="G226" t="s">
         <v>15</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
       <c r="I226" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J226" t="s">
-        <v>159</v>
+        <v>190</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>10</v>
       </c>
       <c r="B227" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C227" s="3">
         <v>2021</v>
       </c>
       <c r="D227" t="s" s="4">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E227" t="s">
         <v>13</v>
       </c>
       <c r="F227" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G227" t="s">
         <v>15</v>
       </c>
       <c r="H227" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I227" s="3">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J227" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>10</v>
       </c>
       <c r="B228" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C228" s="3">
         <v>2021</v>
       </c>
       <c r="D228" t="s" s="4">
-        <v>187</v>
+        <v>233</v>
       </c>
       <c r="E228" t="s">
         <v>13</v>
       </c>
       <c r="F228" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G228" t="s">
         <v>15</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
       <c r="I228" s="3">
         <v>1</v>
       </c>
       <c r="J228" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>10</v>
       </c>
       <c r="B229" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C229" s="3">
         <v>2021</v>
       </c>
       <c r="D229" t="s" s="4">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E229" t="s">
         <v>13</v>
       </c>
       <c r="F229" t="s">
         <v>14</v>
       </c>
       <c r="G229" t="s">
         <v>15</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
       <c r="I229" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J229" t="s">
-        <v>279</v>
+        <v>220</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>10</v>
       </c>
       <c r="B230" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C230" s="3">
         <v>2021</v>
       </c>
       <c r="D230" t="s" s="4">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="E230" t="s">
         <v>13</v>
       </c>
       <c r="F230" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G230" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H230" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I230" s="3">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J230" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>10</v>
       </c>
       <c r="B231" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C231" s="3">
         <v>2021</v>
       </c>
       <c r="D231" t="s" s="4">
-        <v>282</v>
+        <v>196</v>
       </c>
       <c r="E231" t="s">
         <v>13</v>
       </c>
       <c r="F231" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G231" t="s">
         <v>15</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
       <c r="I231" s="3">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="J231" t="s">
-        <v>283</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>10</v>
       </c>
       <c r="B232" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C232" s="3">
         <v>2021</v>
       </c>
       <c r="D232" t="s" s="4">
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="E232" t="s">
         <v>13</v>
       </c>
       <c r="F232" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G232" t="s">
         <v>15</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
       <c r="I232" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J232" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>10</v>
       </c>
       <c r="B233" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C233" s="3">
         <v>2021</v>
       </c>
       <c r="D233" t="s" s="4">
-        <v>284</v>
+        <v>239</v>
       </c>
       <c r="E233" t="s">
         <v>13</v>
       </c>
       <c r="F233" t="s">
         <v>14</v>
       </c>
       <c r="G233" t="s">
         <v>15</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
       <c r="I233" s="3">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J233" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>10</v>
       </c>
       <c r="B234" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C234" s="3">
         <v>2021</v>
       </c>
       <c r="D234" t="s" s="4">
-        <v>149</v>
+        <v>239</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
       <c r="F234" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G234" t="s">
         <v>15</v>
       </c>
       <c r="H234" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I234" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J234" t="s">
-        <v>133</v>
+        <v>273</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>10</v>
       </c>
       <c r="B235" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C235" s="3">
         <v>2021</v>
       </c>
       <c r="D235" t="s" s="4">
-        <v>151</v>
+        <v>204</v>
       </c>
       <c r="E235" t="s">
         <v>13</v>
       </c>
       <c r="F235" t="s">
         <v>14</v>
       </c>
       <c r="G235" t="s">
         <v>15</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
       <c r="I235" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J235" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>10</v>
       </c>
       <c r="B236" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C236" s="3">
         <v>2021</v>
       </c>
       <c r="D236" t="s" s="4">
-        <v>167</v>
+        <v>204</v>
       </c>
       <c r="E236" t="s">
         <v>13</v>
       </c>
       <c r="F236" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G236" t="s">
         <v>15</v>
       </c>
       <c r="H236" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I236" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J236" t="s">
-        <v>238</v>
+        <v>273</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>10</v>
       </c>
       <c r="B237" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C237" s="3">
         <v>2021</v>
       </c>
       <c r="D237" t="s" s="4">
-        <v>287</v>
+        <v>241</v>
       </c>
       <c r="E237" t="s">
         <v>13</v>
       </c>
       <c r="F237" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G237" t="s">
         <v>15</v>
       </c>
       <c r="H237" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I237" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J237" t="s">
-        <v>288</v>
+        <v>152</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>10</v>
       </c>
       <c r="B238" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C238" s="3">
         <v>2021</v>
       </c>
       <c r="D238" t="s" s="4">
-        <v>202</v>
+        <v>241</v>
       </c>
       <c r="E238" t="s">
         <v>13</v>
       </c>
       <c r="F238" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G238" t="s">
         <v>15</v>
       </c>
       <c r="H238" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I238" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J238" t="s">
-        <v>174</v>
+        <v>287</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>10</v>
       </c>
       <c r="B239" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C239" s="3">
         <v>2021</v>
       </c>
       <c r="D239" t="s" s="4">
-        <v>289</v>
+        <v>241</v>
       </c>
       <c r="E239" t="s">
         <v>13</v>
       </c>
       <c r="F239" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G239" t="s">
         <v>15</v>
       </c>
       <c r="H239" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I239" s="3">
         <v>8</v>
       </c>
       <c r="J239" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>10</v>
       </c>
       <c r="B240" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C240" s="3">
         <v>2021</v>
       </c>
       <c r="D240" t="s" s="4">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E240" t="s">
         <v>13</v>
       </c>
       <c r="F240" t="s">
-        <v>61</v>
+        <v>282</v>
       </c>
       <c r="G240" t="s">
         <v>15</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="3">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="J240" t="s">
-        <v>291</v>
+        <v>201</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>10</v>
       </c>
       <c r="B241" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C241" s="3">
         <v>2021</v>
       </c>
       <c r="D241" t="s" s="4">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="G241" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H241" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I241" s="3">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="J241" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>10</v>
       </c>
       <c r="B242" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C242" s="3">
         <v>2021</v>
       </c>
       <c r="D242" t="s" s="4">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E242" t="s">
         <v>13</v>
       </c>
       <c r="F242" t="s">
-        <v>14</v>
+        <v>234</v>
       </c>
       <c r="G242" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H242" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I242" s="3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J242" t="s">
-        <v>218</v>
+        <v>160</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>10</v>
       </c>
       <c r="B243" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C243" s="3">
         <v>2021</v>
       </c>
       <c r="D243" t="s" s="4">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E243" t="s">
         <v>13</v>
       </c>
       <c r="F243" t="s">
-        <v>84</v>
+        <v>234</v>
       </c>
       <c r="G243" t="s">
         <v>15</v>
       </c>
       <c r="H243" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I243" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J243" t="s">
-        <v>294</v>
+        <v>160</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>10</v>
       </c>
       <c r="B244" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C244" s="3">
         <v>2021</v>
       </c>
       <c r="D244" t="s" s="4">
-        <v>101</v>
+        <v>288</v>
       </c>
       <c r="E244" t="s">
         <v>13</v>
       </c>
       <c r="F244" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="G244" t="s">
         <v>15</v>
       </c>
       <c r="H244" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I244" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J244" t="s">
-        <v>295</v>
+        <v>201</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>10</v>
       </c>
       <c r="B245" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C245" s="3">
         <v>2021</v>
       </c>
       <c r="D245" t="s" s="4">
-        <v>101</v>
+        <v>289</v>
       </c>
       <c r="E245" t="s">
         <v>13</v>
       </c>
       <c r="F245" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G245" t="s">
         <v>15</v>
       </c>
       <c r="H245" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I245" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J245" t="s">
-        <v>218</v>
+        <v>290</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>10</v>
       </c>
       <c r="B246" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C246" s="3">
         <v>2021</v>
       </c>
       <c r="D246" t="s" s="4">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="E246" t="s">
         <v>13</v>
       </c>
       <c r="F246" t="s">
         <v>14</v>
       </c>
       <c r="G246" t="s">
         <v>15</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
       <c r="I246" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J246" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>10</v>
       </c>
       <c r="B247" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C247" s="3">
         <v>2021</v>
       </c>
       <c r="D247" t="s" s="4">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E247" t="s">
         <v>13</v>
       </c>
       <c r="F247" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G247" t="s">
         <v>15</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
       <c r="I247" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J247" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>10</v>
       </c>
       <c r="B248" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C248" s="3">
         <v>2021</v>
       </c>
       <c r="D248" t="s" s="4">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E248" t="s">
         <v>13</v>
       </c>
       <c r="F248" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G248" t="s">
         <v>15</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
       <c r="I248" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J248" t="s">
-        <v>158</v>
+        <v>286</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>10</v>
       </c>
       <c r="B249" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C249" s="3">
         <v>2021</v>
       </c>
       <c r="D249" t="s" s="4">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="E249" t="s">
         <v>13</v>
       </c>
       <c r="F249" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G249" t="s">
         <v>15</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
       <c r="I249" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J249" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>10</v>
       </c>
       <c r="B250" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C250" s="3">
         <v>2021</v>
       </c>
       <c r="D250" t="s" s="4">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="E250" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F250" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G250" t="s">
         <v>15</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
       <c r="I250" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J250" t="s">
-        <v>218</v>
+        <v>296</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>10</v>
       </c>
       <c r="B251" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C251" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D251" t="s" s="4">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="E251" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F251" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G251" t="s">
         <v>15</v>
       </c>
       <c r="H251" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I251" s="3">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="J251" t="s">
-        <v>267</v>
+        <v>135</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>10</v>
       </c>
       <c r="B252" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C252" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D252" t="s" s="4">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="E252" t="s">
         <v>13</v>
       </c>
       <c r="F252" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="G252" t="s">
         <v>15</v>
       </c>
       <c r="H252" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I252" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J252" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>10</v>
       </c>
       <c r="B253" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C253" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D253" t="s" s="4">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="E253" t="s">
         <v>13</v>
       </c>
       <c r="F253" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G253" t="s">
         <v>15</v>
       </c>
       <c r="H253" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I253" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J253" t="s">
-        <v>218</v>
+        <v>254</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>10</v>
       </c>
       <c r="B254" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C254" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D254" t="s" s="4">
-        <v>134</v>
+        <v>298</v>
       </c>
       <c r="E254" t="s">
         <v>13</v>
       </c>
       <c r="F254" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G254" t="s">
         <v>15</v>
       </c>
       <c r="H254" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I254" s="3">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="J254" t="s">
-        <v>93</v>
+        <v>299</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>10</v>
       </c>
       <c r="B255" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C255" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D255" t="s" s="4">
-        <v>134</v>
+        <v>300</v>
       </c>
       <c r="E255" t="s">
         <v>13</v>
       </c>
       <c r="F255" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G255" t="s">
         <v>15</v>
       </c>
       <c r="H255" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I255" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J255" t="s">
-        <v>153</v>
+        <v>301</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>10</v>
       </c>
       <c r="B256" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C256" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D256" t="s" s="4">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="E256" t="s">
         <v>13</v>
       </c>
       <c r="F256" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G256" t="s">
         <v>15</v>
       </c>
       <c r="H256" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I256" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J256" t="s">
-        <v>303</v>
+        <v>178</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>10</v>
       </c>
       <c r="B257" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C257" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D257" t="s" s="4">
-        <v>304</v>
+        <v>120</v>
       </c>
       <c r="E257" t="s">
         <v>13</v>
       </c>
       <c r="F257" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G257" t="s">
         <v>15</v>
       </c>
       <c r="H257" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I257" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J257" t="s">
-        <v>54</v>
+        <v>302</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>10</v>
       </c>
       <c r="B258" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C258" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D258" t="s" s="4">
-        <v>305</v>
+        <v>120</v>
       </c>
       <c r="E258" t="s">
         <v>13</v>
       </c>
       <c r="F258" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G258" t="s">
         <v>15</v>
       </c>
       <c r="H258" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I258" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J258" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>10</v>
       </c>
       <c r="B259" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C259" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D259" t="s" s="4">
-        <v>307</v>
+        <v>191</v>
       </c>
       <c r="E259" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F259" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G259" t="s">
         <v>15</v>
       </c>
       <c r="H259" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I259" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J259" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>10</v>
       </c>
       <c r="B260" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C260" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D260" t="s" s="4">
-        <v>308</v>
+        <v>191</v>
       </c>
       <c r="E260" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F260" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G260" t="s">
         <v>15</v>
       </c>
       <c r="H260" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I260" s="3">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J260" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>10</v>
       </c>
       <c r="B261" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C261" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D261" t="s" s="4">
-        <v>310</v>
+        <v>191</v>
       </c>
       <c r="E261" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F261" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G261" t="s">
         <v>15</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
       <c r="I261" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J261" t="s">
-        <v>87</v>
+        <v>305</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>10</v>
       </c>
       <c r="B262" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C262" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D262" t="s" s="4">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E262" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F262" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G262" t="s">
         <v>15</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
       <c r="I262" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J262" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>10</v>
       </c>
       <c r="B263" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C263" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D263" t="s" s="4">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="E263" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F263" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G263" t="s">
         <v>15</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
       <c r="I263" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J263" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>10</v>
       </c>
       <c r="B264" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C264" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D264" t="s" s="4">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E264" t="s">
         <v>13</v>
       </c>
       <c r="F264" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G264" t="s">
         <v>15</v>
       </c>
       <c r="H264" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I264" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J264" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>10</v>
       </c>
       <c r="B265" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C265" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D265" t="s" s="4">
-        <v>312</v>
+        <v>252</v>
       </c>
       <c r="E265" t="s">
         <v>13</v>
       </c>
       <c r="F265" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G265" t="s">
         <v>15</v>
       </c>
       <c r="H265" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I265" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J265" t="s">
-        <v>157</v>
+        <v>310</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>10</v>
       </c>
       <c r="B266" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C266" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D266" t="s" s="4">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="E266" t="s">
         <v>13</v>
       </c>
       <c r="F266" t="s">
-        <v>257</v>
+        <v>50</v>
       </c>
       <c r="G266" t="s">
         <v>15</v>
       </c>
       <c r="H266" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I266" s="3">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J266" t="s">
-        <v>38</v>
+        <v>312</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>10</v>
       </c>
       <c r="B267" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C267" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D267" t="s" s="4">
-        <v>314</v>
+        <v>258</v>
       </c>
       <c r="E267" t="s">
         <v>13</v>
       </c>
       <c r="F267" t="s">
-        <v>315</v>
+        <v>50</v>
       </c>
       <c r="G267" t="s">
         <v>15</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" s="3">
         <v>1</v>
       </c>
       <c r="J267" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>10</v>
       </c>
       <c r="B268" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C268" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D268" t="s" s="4">
+        <v>260</v>
+      </c>
+      <c r="E268" t="s">
+        <v>13</v>
+      </c>
+      <c r="F268" t="s">
+        <v>14</v>
+      </c>
+      <c r="G268" t="s">
+        <v>15</v>
+      </c>
+      <c r="H268" t="s">
+        <v>16</v>
+      </c>
+      <c r="I268" s="3">
+        <v>3</v>
+      </c>
+      <c r="J268" t="s">
         <v>314</v>
-      </c>
-[...16 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>10</v>
       </c>
       <c r="B269" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C269" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D269" t="s" s="4">
-        <v>317</v>
+        <v>260</v>
       </c>
       <c r="E269" t="s">
         <v>13</v>
       </c>
       <c r="F269" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G269" t="s">
         <v>15</v>
       </c>
       <c r="H269" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I269" s="3">
         <v>3</v>
       </c>
       <c r="J269" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>10</v>
       </c>
       <c r="B270" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C270" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D270" t="s" s="4">
-        <v>319</v>
+        <v>103</v>
       </c>
       <c r="E270" t="s">
         <v>13</v>
       </c>
       <c r="F270" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G270" t="s">
         <v>15</v>
       </c>
       <c r="H270" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I270" s="3">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J270" t="s">
-        <v>248</v>
+        <v>17</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>10</v>
       </c>
       <c r="B271" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C271" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D271" t="s" s="4">
-        <v>320</v>
+        <v>86</v>
       </c>
       <c r="E271" t="s">
         <v>13</v>
       </c>
       <c r="F271" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G271" t="s">
         <v>15</v>
       </c>
       <c r="H271" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I271" s="3">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J271" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>10</v>
       </c>
       <c r="B272" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C272" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D272" t="s" s="4">
-        <v>256</v>
+        <v>136</v>
       </c>
       <c r="E272" t="s">
         <v>13</v>
       </c>
       <c r="F272" t="s">
         <v>14</v>
       </c>
       <c r="G272" t="s">
         <v>15</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
       <c r="I272" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J272" t="s">
-        <v>196</v>
+        <v>316</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>10</v>
       </c>
       <c r="B273" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C273" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D273" t="s" s="4">
-        <v>216</v>
+        <v>300</v>
       </c>
       <c r="E273" t="s">
         <v>13</v>
       </c>
       <c r="F273" t="s">
         <v>14</v>
       </c>
       <c r="G273" t="s">
         <v>15</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J273" t="s">
-        <v>243</v>
+        <v>31</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>10</v>
       </c>
       <c r="B274" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C274" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D274" t="s" s="4">
-        <v>216</v>
+        <v>300</v>
       </c>
       <c r="E274" t="s">
         <v>13</v>
       </c>
       <c r="F274" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G274" t="s">
         <v>15</v>
       </c>
       <c r="H274" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I274" s="3">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="J274" t="s">
-        <v>17</v>
+        <v>317</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>10</v>
       </c>
       <c r="B275" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C275" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D275" t="s" s="4">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="E275" t="s">
         <v>13</v>
       </c>
       <c r="F275" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G275" t="s">
         <v>15</v>
       </c>
       <c r="H275" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I275" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J275" t="s">
-        <v>323</v>
+        <v>101</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>10</v>
       </c>
       <c r="B276" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C276" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D276" t="s" s="4">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="E276" t="s">
         <v>13</v>
       </c>
       <c r="F276" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G276" t="s">
         <v>15</v>
       </c>
       <c r="H276" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I276" s="3">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="J276" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>10</v>
       </c>
       <c r="B277" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C277" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D277" t="s" s="4">
-        <v>160</v>
+        <v>320</v>
       </c>
       <c r="E277" t="s">
         <v>13</v>
       </c>
       <c r="F277" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G277" t="s">
         <v>15</v>
       </c>
       <c r="H277" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I277" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J277" t="s">
-        <v>325</v>
+        <v>71</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>10</v>
       </c>
       <c r="B278" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C278" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D278" t="s" s="4">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E278" t="s">
         <v>13</v>
       </c>
       <c r="F278" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G278" t="s">
         <v>15</v>
       </c>
       <c r="H278" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I278" s="3">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J278" t="s">
-        <v>327</v>
+        <v>285</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>10</v>
       </c>
       <c r="B279" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C279" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D279" t="s" s="4">
-        <v>262</v>
+        <v>322</v>
       </c>
       <c r="E279" t="s">
         <v>13</v>
       </c>
       <c r="F279" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G279" t="s">
         <v>15</v>
       </c>
       <c r="H279" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I279" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J279" t="s">
-        <v>328</v>
+        <v>71</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>10</v>
       </c>
       <c r="B280" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C280" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D280" t="s" s="4">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="E280" t="s">
         <v>13</v>
       </c>
       <c r="F280" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G280" t="s">
         <v>15</v>
       </c>
       <c r="H280" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I280" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J280" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>10</v>
       </c>
       <c r="B281" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C281" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D281" t="s" s="4">
-        <v>224</v>
+        <v>278</v>
       </c>
       <c r="E281" t="s">
         <v>13</v>
       </c>
       <c r="F281" t="s">
         <v>14</v>
       </c>
       <c r="G281" t="s">
         <v>15</v>
       </c>
       <c r="H281" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I281" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J281" t="s">
-        <v>328</v>
+        <v>238</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>10</v>
       </c>
       <c r="B282" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C282" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D282" t="s" s="4">
-        <v>224</v>
+        <v>278</v>
       </c>
       <c r="E282" t="s">
         <v>13</v>
       </c>
       <c r="F282" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G282" t="s">
         <v>15</v>
       </c>
       <c r="H282" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I282" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J282" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>10</v>
       </c>
       <c r="B283" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C283" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D283" t="s" s="4">
-        <v>264</v>
+        <v>309</v>
       </c>
       <c r="E283" t="s">
         <v>13</v>
       </c>
       <c r="F283" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G283" t="s">
         <v>15</v>
       </c>
       <c r="H283" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I283" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J283" t="s">
-        <v>166</v>
+        <v>324</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>10</v>
       </c>
       <c r="B284" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C284" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D284" t="s" s="4">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="E284" t="s">
         <v>13</v>
       </c>
       <c r="F284" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G284" t="s">
         <v>15</v>
       </c>
       <c r="H284" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I284" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J284" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>10</v>
       </c>
       <c r="B285" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C285" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D285" t="s" s="4">
-        <v>264</v>
+        <v>326</v>
       </c>
       <c r="E285" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F285" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G285" t="s">
         <v>15</v>
       </c>
       <c r="H285" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I285" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J285" t="s">
-        <v>295</v>
+        <v>327</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>10</v>
       </c>
       <c r="B286" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C286" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D286" t="s" s="4">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="E286" t="s">
         <v>13</v>
       </c>
       <c r="F286" t="s">
-        <v>315</v>
+        <v>50</v>
       </c>
       <c r="G286" t="s">
         <v>15</v>
       </c>
       <c r="H286" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I286" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J286" t="s">
-        <v>221</v>
+        <v>329</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>10</v>
       </c>
       <c r="B287" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C287" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D287" t="s" s="4">
         <v>330</v>
       </c>
       <c r="E287" t="s">
         <v>13</v>
       </c>
       <c r="F287" t="s">
-        <v>257</v>
+        <v>50</v>
       </c>
       <c r="G287" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J287" t="s">
-        <v>176</v>
+        <v>331</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>10</v>
       </c>
       <c r="B288" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C288" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D288" t="s" s="4">
-        <v>330</v>
+        <v>289</v>
       </c>
       <c r="E288" t="s">
         <v>13</v>
       </c>
       <c r="F288" t="s">
-        <v>257</v>
+        <v>50</v>
       </c>
       <c r="G288" t="s">
         <v>15</v>
       </c>
       <c r="H288" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I288" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J288" t="s">
-        <v>176</v>
+        <v>332</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>10</v>
       </c>
       <c r="B289" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C289" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D289" t="s" s="4">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E289" t="s">
         <v>13</v>
       </c>
       <c r="F289" t="s">
-        <v>257</v>
+        <v>14</v>
       </c>
       <c r="G289" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H289" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I289" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J289" t="s">
-        <v>176</v>
+        <v>247</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>10</v>
       </c>
       <c r="B290" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C290" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D290" t="s" s="4">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E290" t="s">
         <v>13</v>
       </c>
       <c r="F290" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G290" t="s">
         <v>15</v>
       </c>
       <c r="H290" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I290" s="3">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J290" t="s">
-        <v>221</v>
+        <v>334</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>10</v>
       </c>
       <c r="B291" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C291" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D291" t="s" s="4">
-        <v>331</v>
+        <v>292</v>
       </c>
       <c r="E291" t="s">
         <v>13</v>
       </c>
       <c r="F291" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G291" t="s">
         <v>15</v>
       </c>
       <c r="H291" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I291" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J291" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>10</v>
       </c>
       <c r="B292" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C292" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D292" t="s" s="4">
-        <v>331</v>
+        <v>294</v>
       </c>
       <c r="E292" t="s">
         <v>13</v>
       </c>
       <c r="F292" t="s">
         <v>14</v>
       </c>
       <c r="G292" t="s">
         <v>15</v>
       </c>
       <c r="H292" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I292" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J292" t="s">
-        <v>333</v>
+        <v>31</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>10</v>
       </c>
       <c r="B293" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C293" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D293" t="s" s="4">
-        <v>334</v>
+        <v>294</v>
       </c>
       <c r="E293" t="s">
         <v>13</v>
       </c>
       <c r="F293" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G293" t="s">
         <v>15</v>
       </c>
       <c r="H293" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I293" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J293" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>10</v>
       </c>
       <c r="B294" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C294" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D294" t="s" s="4">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E294" t="s">
         <v>13</v>
       </c>
       <c r="F294" t="s">
         <v>14</v>
       </c>
       <c r="G294" t="s">
         <v>15</v>
       </c>
       <c r="H294" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I294" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J294" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>10</v>
       </c>
       <c r="B295" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C295" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D295" t="s" s="4">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E295" t="s">
         <v>13</v>
       </c>
       <c r="F295" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G295" t="s">
         <v>15</v>
       </c>
       <c r="H295" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I295" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J295" t="s">
-        <v>336</v>
+        <v>173</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>10</v>
       </c>
       <c r="B296" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C296" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D296" t="s" s="4">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="E296" t="s">
         <v>13</v>
       </c>
       <c r="F296" t="s">
         <v>14</v>
       </c>
       <c r="G296" t="s">
         <v>15</v>
       </c>
       <c r="H296" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I296" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J296" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>10</v>
       </c>
       <c r="B297" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C297" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D297" t="s" s="4">
-        <v>117</v>
+        <v>339</v>
       </c>
       <c r="E297" t="s">
         <v>13</v>
       </c>
       <c r="F297" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G297" t="s">
         <v>15</v>
       </c>
       <c r="H297" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I297" s="3">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="J297" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>10</v>
       </c>
       <c r="B298" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C298" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D298" t="s" s="4">
-        <v>149</v>
+        <v>340</v>
       </c>
       <c r="E298" t="s">
         <v>13</v>
       </c>
       <c r="F298" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G298" t="s">
         <v>15</v>
       </c>
       <c r="H298" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I298" s="3">
         <v>1</v>
       </c>
       <c r="J298" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>10</v>
       </c>
       <c r="B299" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C299" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D299" t="s" s="4">
-        <v>149</v>
+        <v>340</v>
       </c>
       <c r="E299" t="s">
         <v>13</v>
       </c>
       <c r="F299" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G299" t="s">
         <v>15</v>
       </c>
       <c r="H299" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I299" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J299" t="s">
-        <v>277</v>
+        <v>342</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>10</v>
       </c>
       <c r="B300" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C300" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D300" t="s" s="4">
-        <v>339</v>
+        <v>309</v>
       </c>
       <c r="E300" t="s">
         <v>13</v>
       </c>
       <c r="F300" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G300" t="s">
         <v>15</v>
       </c>
       <c r="H300" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I300" s="3">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J300" t="s">
-        <v>203</v>
+        <v>343</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>10</v>
       </c>
       <c r="B301" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C301" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D301" t="s" s="4">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E301" t="s">
         <v>13</v>
       </c>
       <c r="F301" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G301" t="s">
         <v>15</v>
       </c>
       <c r="H301" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I301" s="3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J301" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>10</v>
       </c>
       <c r="B302" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C302" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D302" t="s" s="4">
-        <v>167</v>
+        <v>325</v>
       </c>
       <c r="E302" t="s">
         <v>13</v>
       </c>
       <c r="F302" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G302" t="s">
         <v>15</v>
       </c>
       <c r="H302" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I302" s="3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J302" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>10</v>
       </c>
       <c r="B303" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C303" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D303" t="s" s="4">
-        <v>202</v>
+        <v>346</v>
       </c>
       <c r="E303" t="s">
         <v>13</v>
       </c>
       <c r="F303" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G303" t="s">
         <v>15</v>
       </c>
       <c r="H303" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I303" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J303" t="s">
-        <v>342</v>
+        <v>104</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>10</v>
       </c>
       <c r="B304" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C304" s="3">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="D304" t="s" s="4">
-        <v>202</v>
+        <v>348</v>
       </c>
       <c r="E304" t="s">
         <v>13</v>
       </c>
       <c r="F304" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G304" t="s">
         <v>15</v>
       </c>
       <c r="H304" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I304" s="3">
         <v>4</v>
       </c>
       <c r="J304" t="s">
-        <v>200</v>
+        <v>349</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>10</v>
       </c>
       <c r="B305" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C305" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D305" t="s" s="4">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="E305" t="s">
         <v>13</v>
       </c>
       <c r="F305" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G305" t="s">
         <v>15</v>
       </c>
       <c r="H305" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I305" s="3">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="J305" t="s">
-        <v>344</v>
+        <v>236</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>10</v>
       </c>
       <c r="B306" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C306" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D306" t="s" s="4">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E306" t="s">
         <v>13</v>
       </c>
       <c r="F306" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G306" t="s">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" s="3">
         <v>1</v>
       </c>
       <c r="J306" t="s">
-        <v>346</v>
+        <v>259</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>10</v>
       </c>
       <c r="B307" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C307" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D307" t="s" s="4">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="E307" t="s">
         <v>13</v>
       </c>
       <c r="F307" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G307" t="s">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J307" t="s">
-        <v>197</v>
+        <v>352</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>10</v>
       </c>
       <c r="B308" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C308" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D308" t="s" s="4">
-        <v>134</v>
+        <v>353</v>
       </c>
       <c r="E308" t="s">
         <v>13</v>
       </c>
       <c r="F308" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G308" t="s">
         <v>15</v>
       </c>
       <c r="H308" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I308" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J308" t="s">
-        <v>347</v>
+        <v>26</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>10</v>
       </c>
       <c r="B309" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C309" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D309" t="s" s="4">
-        <v>310</v>
+        <v>353</v>
       </c>
       <c r="E309" t="s">
         <v>13</v>
       </c>
       <c r="F309" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G309" t="s">
         <v>15</v>
       </c>
       <c r="H309" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I309" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J309" t="s">
-        <v>17</v>
+        <v>354</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>10</v>
       </c>
       <c r="B310" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C310" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D310" t="s" s="4">
-        <v>212</v>
+        <v>355</v>
       </c>
       <c r="E310" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F310" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G310" t="s">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" s="3">
         <v>1</v>
       </c>
       <c r="J310" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>10</v>
       </c>
       <c r="B311" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C311" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D311" t="s" s="4">
-        <v>212</v>
+        <v>355</v>
       </c>
       <c r="E311" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F311" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G311" t="s">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J311" t="s">
-        <v>348</v>
+        <v>254</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>10</v>
       </c>
       <c r="B312" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C312" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D312" t="s" s="4">
-        <v>212</v>
+        <v>356</v>
       </c>
       <c r="E312" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F312" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G312" t="s">
         <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J312" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>10</v>
       </c>
       <c r="B313" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C313" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D313" t="s" s="4">
         <v>350</v>
       </c>
       <c r="E313" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F313" t="s">
         <v>14</v>
       </c>
       <c r="G313" t="s">
         <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J313" t="s">
-        <v>351</v>
+        <v>327</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>10</v>
       </c>
       <c r="B314" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C314" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D314" t="s" s="4">
         <v>350</v>
       </c>
       <c r="E314" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F314" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G314" t="s">
         <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" s="3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J314" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>10</v>
       </c>
       <c r="B315" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C315" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D315" t="s" s="4">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E315" t="s">
         <v>13</v>
       </c>
       <c r="F315" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G315" t="s">
         <v>15</v>
       </c>
       <c r="H315" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I315" s="3">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="J315" t="s">
-        <v>288</v>
+        <v>26</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>10</v>
       </c>
       <c r="B316" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C316" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D316" t="s" s="4">
+        <v>348</v>
+      </c>
+      <c r="E316" t="s">
+        <v>13</v>
+      </c>
+      <c r="F316" t="s">
+        <v>50</v>
+      </c>
+      <c r="G316" t="s">
+        <v>15</v>
+      </c>
+      <c r="H316" t="s">
+        <v>16</v>
+      </c>
+      <c r="I316" s="3">
+        <v>8</v>
+      </c>
+      <c r="J316" t="s">
         <v>354</v>
-      </c>
-[...16 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>10</v>
       </c>
       <c r="B317" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C317" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D317" t="s" s="4">
-        <v>274</v>
+        <v>359</v>
       </c>
       <c r="E317" t="s">
         <v>13</v>
       </c>
       <c r="F317" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G317" t="s">
         <v>15</v>
       </c>
       <c r="H317" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I317" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J317" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>10</v>
       </c>
       <c r="B318" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C318" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D318" t="s" s="4">
-        <v>147</v>
+        <v>359</v>
       </c>
       <c r="E318" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F318" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G318" t="s">
         <v>15</v>
       </c>
       <c r="H318" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I318" s="3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J318" t="s">
-        <v>144</v>
+        <v>259</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>10</v>
       </c>
       <c r="B319" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C319" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D319" t="s" s="4">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E319" t="s">
         <v>13</v>
       </c>
       <c r="F319" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G319" t="s">
         <v>15</v>
       </c>
       <c r="H319" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I319" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J319" t="s">
-        <v>358</v>
+        <v>185</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>10</v>
       </c>
       <c r="B320" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C320" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D320" t="s" s="4">
-        <v>284</v>
+        <v>362</v>
       </c>
       <c r="E320" t="s">
         <v>13</v>
       </c>
       <c r="F320" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G320" t="s">
         <v>15</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J320" t="s">
-        <v>164</v>
+        <v>363</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>10</v>
       </c>
       <c r="B321" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C321" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D321" t="s" s="4">
-        <v>149</v>
+        <v>362</v>
       </c>
       <c r="E321" t="s">
         <v>13</v>
       </c>
       <c r="F321" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G321" t="s">
         <v>15</v>
       </c>
       <c r="H321" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I321" s="3">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J321" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>10</v>
       </c>
       <c r="B322" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C322" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D322" t="s" s="4">
-        <v>99</v>
+        <v>364</v>
       </c>
       <c r="E322" t="s">
         <v>13</v>
       </c>
       <c r="F322" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G322" t="s">
         <v>15</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" s="3">
         <v>1</v>
       </c>
       <c r="J322" t="s">
-        <v>164</v>
+        <v>365</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>10</v>
       </c>
       <c r="B323" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C323" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D323" t="s" s="4">
-        <v>151</v>
+        <v>364</v>
       </c>
       <c r="E323" t="s">
         <v>13</v>
       </c>
       <c r="F323" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G323" t="s">
         <v>15</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" s="3">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="J323" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>10</v>
       </c>
       <c r="B324" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C324" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D324" t="s" s="4">
-        <v>345</v>
+        <v>367</v>
       </c>
       <c r="E324" t="s">
         <v>13</v>
       </c>
       <c r="F324" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G324" t="s">
         <v>15</v>
       </c>
       <c r="H324" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I324" s="3">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="J324" t="s">
-        <v>360</v>
+        <v>251</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>10</v>
       </c>
       <c r="B325" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C325" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D325" t="s" s="4">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="E325" t="s">
         <v>13</v>
       </c>
       <c r="F325" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G325" t="s">
         <v>15</v>
       </c>
       <c r="H325" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I325" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J325" t="s">
-        <v>232</v>
+        <v>368</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>10</v>
       </c>
       <c r="B326" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C326" s="3">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="D326" t="s" s="4">
-        <v>298</v>
+        <v>353</v>
       </c>
       <c r="E326" t="s">
         <v>13</v>
       </c>
       <c r="F326" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G326" t="s">
         <v>15</v>
       </c>
       <c r="H326" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I326" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J326" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>10</v>
       </c>
       <c r="B327" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C327" s="3">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="D327" t="s" s="4">
-        <v>134</v>
+        <v>353</v>
       </c>
       <c r="E327" t="s">
         <v>13</v>
       </c>
       <c r="F327" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G327" t="s">
         <v>15</v>
       </c>
       <c r="H327" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I327" s="3">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J327" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>10</v>
       </c>
       <c r="B328" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C328" s="3">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="D328" t="s" s="4">
-        <v>312</v>
+        <v>370</v>
       </c>
       <c r="E328" t="s">
         <v>13</v>
       </c>
       <c r="F328" t="s">
         <v>14</v>
       </c>
       <c r="G328" t="s">
         <v>15</v>
       </c>
       <c r="H328" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I328" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J328" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>10</v>
       </c>
       <c r="B329" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C329" s="3">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="D329" t="s" s="4">
-        <v>312</v>
+        <v>370</v>
       </c>
       <c r="E329" t="s">
         <v>13</v>
       </c>
       <c r="F329" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G329" t="s">
         <v>15</v>
       </c>
       <c r="H329" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I329" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J329" t="s">
-        <v>338</v>
+        <v>285</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>10</v>
       </c>
       <c r="B330" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C330" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D330" t="s" s="4">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="E330" t="s">
         <v>13</v>
       </c>
       <c r="F330" t="s">
         <v>14</v>
       </c>
       <c r="G330" t="s">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" s="3">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J330" t="s">
-        <v>90</v>
+        <v>197</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>10</v>
       </c>
       <c r="B331" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C331" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D331" t="s" s="4">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="E331" t="s">
         <v>13</v>
       </c>
       <c r="F331" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G331" t="s">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" s="3">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="J331" t="s">
-        <v>363</v>
+        <v>198</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>10</v>
       </c>
       <c r="B332" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C332" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D332" t="s" s="4">
-        <v>354</v>
+        <v>373</v>
       </c>
       <c r="E332" t="s">
         <v>13</v>
       </c>
       <c r="F332" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G332" t="s">
         <v>15</v>
       </c>
       <c r="H332" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I332" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J332" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>10</v>
       </c>
       <c r="B333" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C333" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D333" t="s" s="4">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="E333" t="s">
         <v>13</v>
       </c>
       <c r="F333" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G333" t="s">
         <v>15</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" s="3">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="J333" t="s">
-        <v>90</v>
+        <v>368</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>10</v>
       </c>
       <c r="B334" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C334" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D334" t="s" s="4">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="E334" t="s">
         <v>13</v>
       </c>
       <c r="F334" t="s">
         <v>14</v>
       </c>
       <c r="G334" t="s">
         <v>15</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J334" t="s">
-        <v>367</v>
+        <v>276</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>10</v>
       </c>
       <c r="B335" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C335" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D335" t="s" s="4">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="E335" t="s">
         <v>13</v>
       </c>
       <c r="F335" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G335" t="s">
         <v>15</v>
       </c>
       <c r="H335" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I335" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J335" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>10</v>
       </c>
       <c r="B336" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C336" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D336" t="s" s="4">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="E336" t="s">
         <v>13</v>
       </c>
       <c r="F336" t="s">
         <v>14</v>
       </c>
       <c r="G336" t="s">
         <v>15</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J336" t="s">
-        <v>90</v>
+        <v>376</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>10</v>
       </c>
       <c r="B337" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C337" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D337" t="s" s="4">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="E337" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F337" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G337" t="s">
         <v>15</v>
       </c>
       <c r="H337" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I337" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J337" t="s">
-        <v>157</v>
+        <v>377</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>10</v>
       </c>
       <c r="B338" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C338" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D338" t="s" s="4">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="E338" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="F338" t="s">
         <v>14</v>
       </c>
       <c r="G338" t="s">
         <v>15</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J338" t="s">
-        <v>371</v>
+        <v>249</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>10</v>
       </c>
       <c r="B339" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C339" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D339" t="s" s="4">
-        <v>322</v>
+        <v>350</v>
       </c>
       <c r="E339" t="s">
         <v>13</v>
       </c>
       <c r="F339" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G339" t="s">
         <v>15</v>
       </c>
       <c r="H339" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I339" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J339" t="s">
-        <v>372</v>
+        <v>334</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>10</v>
       </c>
       <c r="B340" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C340" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D340" t="s" s="4">
-        <v>331</v>
+        <v>378</v>
       </c>
       <c r="E340" t="s">
         <v>13</v>
       </c>
       <c r="F340" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G340" t="s">
         <v>15</v>
       </c>
       <c r="H340" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I340" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J340" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>10</v>
       </c>
       <c r="B341" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C341" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D341" t="s" s="4">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E341" t="s">
         <v>13</v>
       </c>
       <c r="F341" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G341" t="s">
         <v>15</v>
       </c>
       <c r="H341" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I341" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J341" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>10</v>
       </c>
       <c r="B342" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C342" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D342" t="s" s="4">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="E342" t="s">
         <v>13</v>
       </c>
       <c r="F342" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G342" t="s">
         <v>15</v>
       </c>
       <c r="H342" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I342" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J342" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>10</v>
       </c>
       <c r="B343" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C343" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D343" t="s" s="4">
-        <v>334</v>
+        <v>380</v>
       </c>
       <c r="E343" t="s">
         <v>13</v>
       </c>
       <c r="F343" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G343" t="s">
         <v>15</v>
       </c>
       <c r="H343" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I343" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J343" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>10</v>
       </c>
       <c r="B344" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C344" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D344" t="s" s="4">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="E344" t="s">
         <v>13</v>
       </c>
       <c r="F344" t="s">
         <v>14</v>
       </c>
       <c r="G344" t="s">
         <v>15</v>
       </c>
       <c r="H344" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I344" s="3">
         <v>4</v>
       </c>
       <c r="J344" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>10</v>
       </c>
       <c r="B345" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C345" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D345" t="s" s="4">
-        <v>335</v>
+        <v>385</v>
       </c>
       <c r="E345" t="s">
         <v>13</v>
       </c>
       <c r="F345" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G345" t="s">
         <v>15</v>
       </c>
       <c r="H345" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I345" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J345" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>10</v>
       </c>
       <c r="B346" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C346" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D346" t="s" s="4">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E346" t="s">
         <v>13</v>
       </c>
       <c r="F346" t="s">
         <v>14</v>
       </c>
       <c r="G346" t="s">
         <v>15</v>
       </c>
       <c r="H346" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I346" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J346" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>10</v>
       </c>
       <c r="B347" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C347" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D347" t="s" s="4">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="E347" t="s">
         <v>13</v>
       </c>
       <c r="F347" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G347" t="s">
         <v>15</v>
       </c>
       <c r="H347" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I347" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J347" t="s">
-        <v>191</v>
+        <v>384</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>10</v>
       </c>
       <c r="B348" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C348" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D348" t="s" s="4">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E348" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F348" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G348" t="s">
         <v>15</v>
       </c>
       <c r="H348" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I348" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J348" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>10</v>
       </c>
       <c r="B349" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C349" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D349" t="s" s="4">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E349" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F349" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G349" t="s">
         <v>15</v>
       </c>
       <c r="H349" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I349" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J349" t="s">
-        <v>191</v>
+        <v>249</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>10</v>
       </c>
       <c r="B350" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C350" s="3">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="D350" t="s" s="4">
-        <v>382</v>
+        <v>351</v>
       </c>
       <c r="E350" t="s">
         <v>13</v>
       </c>
       <c r="F350" t="s">
         <v>14</v>
       </c>
       <c r="G350" t="s">
         <v>15</v>
       </c>
       <c r="H350" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I350" s="3">
         <v>1</v>
       </c>
       <c r="J350" t="s">
-        <v>383</v>
+        <v>65</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>10</v>
       </c>
       <c r="B351" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C351" s="3">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="D351" t="s" s="4">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
       <c r="F351" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G351" t="s">
         <v>15</v>
       </c>
       <c r="H351" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I351" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J351" t="s">
-        <v>384</v>
+        <v>55</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>10</v>
       </c>
       <c r="B352" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C352" s="3">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D352" t="s" s="4">
-        <v>354</v>
+        <v>391</v>
       </c>
       <c r="E352" t="s">
         <v>13</v>
       </c>
       <c r="F352" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G352" t="s">
         <v>15</v>
       </c>
       <c r="H352" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I352" s="3">
         <v>9</v>
       </c>
       <c r="J352" t="s">
-        <v>54</v>
+        <v>185</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>10</v>
       </c>
       <c r="B353" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="C353" s="3">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D353" t="s" s="4">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="E353" t="s">
         <v>13</v>
       </c>
       <c r="F353" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G353" t="s">
         <v>15</v>
       </c>
       <c r="H353" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I353" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J353" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>10</v>
       </c>
       <c r="B354" t="s">
-        <v>88</v>
+        <v>394</v>
       </c>
       <c r="C354" s="3">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="D354" t="s" s="4">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="E354" t="s">
         <v>13</v>
       </c>
       <c r="F354" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G354" t="s">
         <v>15</v>
       </c>
       <c r="H354" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I354" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J354" t="s">
-        <v>373</v>
+        <v>396</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>10</v>
       </c>
       <c r="B355" t="s">
-        <v>88</v>
+        <v>394</v>
       </c>
       <c r="C355" s="3">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="D355" t="s" s="4">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="E355" t="s">
         <v>13</v>
       </c>
       <c r="F355" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G355" t="s">
         <v>15</v>
       </c>
       <c r="H355" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I355" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J355" t="s">
-        <v>355</v>
+        <v>397</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>10</v>
       </c>
       <c r="B356" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="C356" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D356" t="s" s="4">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="E356" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F356" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G356" t="s">
         <v>15</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J356" t="s">
-        <v>390</v>
+        <v>89</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>10</v>
       </c>
       <c r="B357" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C357" s="3">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="D357" t="s" s="4">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="E357" t="s">
         <v>13</v>
       </c>
       <c r="F357" t="s">
         <v>14</v>
       </c>
       <c r="G357" t="s">
         <v>15</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J357" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>10</v>
       </c>
       <c r="B358" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C358" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D358" t="s" s="4">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E358" t="s">
         <v>13</v>
       </c>
       <c r="F358" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G358" t="s">
         <v>15</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J358" t="s">
-        <v>395</v>
+        <v>17</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>10</v>
       </c>
       <c r="B359" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C359" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D359" t="s" s="4">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E359" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F359" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G359" t="s">
         <v>15</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
       <c r="I359" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J359" t="s">
-        <v>397</v>
+        <v>82</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>10</v>
       </c>
       <c r="B360" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C360" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D360" t="s" s="4">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E360" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F360" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G360" t="s">
         <v>15</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
       <c r="I360" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J360" t="s">
-        <v>283</v>
+        <v>327</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>10</v>
       </c>
       <c r="B361" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C361" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D361" t="s" s="4">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="E361" t="s">
         <v>13</v>
       </c>
       <c r="F361" t="s">
         <v>14</v>
       </c>
       <c r="G361" t="s">
         <v>15</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
       <c r="I361" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J361" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>10</v>
       </c>
       <c r="B362" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C362" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D362" t="s" s="4">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="E362" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F362" t="s">
         <v>14</v>
       </c>
       <c r="G362" t="s">
         <v>15</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
       <c r="I362" s="3">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J362" t="s">
-        <v>401</v>
+        <v>365</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>10</v>
       </c>
       <c r="B363" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C363" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D363" t="s" s="4">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="E363" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F363" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G363" t="s">
         <v>15</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
       <c r="I363" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J363" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>10</v>
       </c>
       <c r="B364" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C364" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D364" t="s" s="4">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="E364" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F364" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G364" t="s">
         <v>15</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
       <c r="I364" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J364" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>10</v>
       </c>
       <c r="B365" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C365" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D365" t="s" s="4">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="E365" t="s">
         <v>13</v>
       </c>
       <c r="F365" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G365" t="s">
         <v>15</v>
       </c>
       <c r="H365" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I365" s="3">
         <v>1</v>
       </c>
       <c r="J365" t="s">
-        <v>207</v>
+        <v>408</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>10</v>
       </c>
       <c r="B366" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C366" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D366" t="s" s="4">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E366" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F366" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G366" t="s">
         <v>15</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="3">
         <v>1</v>
       </c>
       <c r="J366" t="s">
-        <v>186</v>
+        <v>410</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>10</v>
       </c>
       <c r="B367" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C367" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D367" t="s" s="4">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E367" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F367" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G367" t="s">
         <v>15</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="3">
         <v>1</v>
       </c>
       <c r="J367" t="s">
-        <v>277</v>
+        <v>411</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>10</v>
       </c>
       <c r="B368" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C368" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D368" t="s" s="4">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="E368" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F368" t="s">
         <v>14</v>
       </c>
       <c r="G368" t="s">
         <v>15</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
       <c r="I368" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J368" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>10</v>
       </c>
       <c r="B369" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C369" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D369" t="s" s="4">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="E369" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F369" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G369" t="s">
         <v>15</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
       <c r="I369" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J369" t="s">
-        <v>371</v>
+        <v>227</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>10</v>
       </c>
       <c r="B370" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C370" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D370" t="s" s="4">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="E370" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F370" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G370" t="s">
         <v>15</v>
       </c>
       <c r="H370" t="s">
         <v>16</v>
       </c>
       <c r="I370" s="3">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J370" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>10</v>
       </c>
       <c r="B371" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C371" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D371" t="s" s="4">
-        <v>392</v>
+        <v>414</v>
       </c>
       <c r="E371" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F371" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G371" t="s">
         <v>15</v>
       </c>
       <c r="H371" t="s">
         <v>16</v>
       </c>
       <c r="I371" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J371" t="s">
-        <v>34</v>
+        <v>305</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>10</v>
       </c>
       <c r="B372" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C372" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D372" t="s" s="4">
-        <v>392</v>
+        <v>414</v>
       </c>
       <c r="E372" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F372" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G372" t="s">
         <v>15</v>
       </c>
       <c r="H372" t="s">
         <v>16</v>
       </c>
       <c r="I372" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J372" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>10</v>
       </c>
       <c r="B373" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C373" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D373" t="s" s="4">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="E373" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F373" t="s">
         <v>14</v>
       </c>
       <c r="G373" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H373" t="s">
         <v>16</v>
       </c>
       <c r="I373" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J373" t="s">
-        <v>259</v>
+        <v>416</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>10</v>
       </c>
       <c r="B374" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C374" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D374" t="s" s="4">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="E374" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F374" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G374" t="s">
         <v>15</v>
       </c>
       <c r="H374" t="s">
         <v>16</v>
       </c>
       <c r="I374" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J374" t="s">
-        <v>283</v>
+        <v>175</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>10</v>
       </c>
       <c r="B375" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C375" s="3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="D375" t="s" s="4">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="E375" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F375" t="s">
         <v>14</v>
       </c>
       <c r="G375" t="s">
         <v>15</v>
       </c>
       <c r="H375" t="s">
         <v>16</v>
       </c>
       <c r="I375" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J375" t="s">
-        <v>207</v>
+        <v>418</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>10</v>
       </c>
       <c r="B376" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C376" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D376" t="s" s="4">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="E376" t="s">
         <v>13</v>
       </c>
       <c r="F376" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G376" t="s">
         <v>15</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="3">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="J376" t="s">
-        <v>411</v>
+        <v>104</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>10</v>
       </c>
       <c r="B377" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C377" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D377" t="s" s="4">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="E377" t="s">
         <v>13</v>
       </c>
       <c r="F377" t="s">
         <v>14</v>
       </c>
       <c r="G377" t="s">
         <v>15</v>
       </c>
       <c r="H377" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J377" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>10</v>
       </c>
       <c r="B378" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C378" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D378" t="s" s="4">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="E378" t="s">
         <v>13</v>
       </c>
       <c r="F378" t="s">
         <v>14</v>
       </c>
       <c r="G378" t="s">
         <v>15</v>
       </c>
       <c r="H378" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J378" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>10</v>
       </c>
       <c r="B379" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C379" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D379" t="s" s="4">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="E379" t="s">
         <v>13</v>
       </c>
       <c r="F379" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G379" t="s">
         <v>15</v>
       </c>
       <c r="H379" t="s">
         <v>16</v>
       </c>
       <c r="I379" s="3">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="J379" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>10</v>
       </c>
       <c r="B380" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C380" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D380" t="s" s="4">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="E380" t="s">
         <v>13</v>
       </c>
       <c r="F380" t="s">
         <v>14</v>
       </c>
       <c r="G380" t="s">
         <v>15</v>
       </c>
       <c r="H380" t="s">
         <v>16</v>
       </c>
       <c r="I380" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J380" t="s">
-        <v>273</v>
+        <v>424</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>10</v>
       </c>
       <c r="B381" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C381" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D381" t="s" s="4">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="E381" t="s">
         <v>13</v>
       </c>
       <c r="F381" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G381" t="s">
         <v>15</v>
       </c>
       <c r="H381" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J381" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>10</v>
       </c>
       <c r="B382" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C382" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D382" t="s" s="4">
+        <v>399</v>
+      </c>
+      <c r="E382" t="s">
+        <v>13</v>
+      </c>
+      <c r="F382" t="s">
+        <v>14</v>
+      </c>
+      <c r="G382" t="s">
+        <v>15</v>
+      </c>
+      <c r="H382" t="s">
+        <v>16</v>
+      </c>
+      <c r="I382" s="3">
+        <v>8</v>
+      </c>
+      <c r="J382" t="s">
         <v>400</v>
-      </c>
-[...16 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>10</v>
       </c>
       <c r="B383" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C383" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D383" t="s" s="4">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E383" t="s">
         <v>13</v>
       </c>
       <c r="F383" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G383" t="s">
         <v>15</v>
       </c>
       <c r="H383" t="s">
         <v>16</v>
       </c>
       <c r="I383" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J383" t="s">
-        <v>259</v>
+        <v>17</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>10</v>
       </c>
       <c r="B384" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C384" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D384" t="s" s="4">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="E384" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F384" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G384" t="s">
         <v>15</v>
       </c>
       <c r="H384" t="s">
         <v>16</v>
       </c>
       <c r="I384" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J384" t="s">
-        <v>417</v>
+        <v>82</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>10</v>
       </c>
       <c r="B385" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C385" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D385" t="s" s="4">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E385" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F385" t="s">
         <v>14</v>
       </c>
       <c r="G385" t="s">
         <v>15</v>
       </c>
       <c r="H385" t="s">
         <v>16</v>
       </c>
       <c r="I385" s="3">
         <v>1</v>
       </c>
       <c r="J385" t="s">
-        <v>395</v>
+        <v>327</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>10</v>
       </c>
       <c r="B386" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C386" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D386" t="s" s="4">
-        <v>403</v>
+        <v>426</v>
       </c>
       <c r="E386" t="s">
         <v>13</v>
       </c>
       <c r="F386" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G386" t="s">
         <v>15</v>
       </c>
       <c r="H386" t="s">
         <v>16</v>
       </c>
       <c r="I386" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J386" t="s">
-        <v>321</v>
+        <v>374</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>10</v>
       </c>
       <c r="B387" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C387" s="3">
         <v>2019</v>
       </c>
       <c r="D387" t="s" s="4">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="E387" t="s">
         <v>13</v>
       </c>
       <c r="F387" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G387" t="s">
         <v>15</v>
       </c>
       <c r="H387" t="s">
         <v>16</v>
       </c>
       <c r="I387" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J387" t="s">
-        <v>217</v>
+        <v>317</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>10</v>
       </c>
       <c r="B388" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C388" s="3">
         <v>2019</v>
       </c>
       <c r="D388" t="s" s="4">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="E388" t="s">
         <v>13</v>
       </c>
       <c r="F388" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G388" t="s">
         <v>15</v>
       </c>
       <c r="H388" t="s">
         <v>16</v>
       </c>
       <c r="I388" s="3">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="J388" t="s">
-        <v>218</v>
+        <v>91</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>10</v>
       </c>
       <c r="B389" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C389" s="3">
         <v>2019</v>
       </c>
       <c r="D389" t="s" s="4">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="E389" t="s">
         <v>13</v>
       </c>
       <c r="F389" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G389" t="s">
         <v>15</v>
       </c>
       <c r="H389" t="s">
         <v>16</v>
       </c>
       <c r="I389" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J389" t="s">
-        <v>192</v>
+        <v>60</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>10</v>
       </c>
       <c r="B390" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C390" s="3">
         <v>2019</v>
       </c>
       <c r="D390" t="s" s="4">
-        <v>419</v>
+        <v>429</v>
       </c>
       <c r="E390" t="s">
         <v>13</v>
       </c>
       <c r="F390" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G390" t="s">
         <v>15</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
       <c r="I390" s="3">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="J390" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>10</v>
       </c>
       <c r="B391" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C391" s="3">
         <v>2019</v>
       </c>
       <c r="D391" t="s" s="4">
-        <v>404</v>
+        <v>429</v>
       </c>
       <c r="E391" t="s">
         <v>13</v>
       </c>
       <c r="F391" t="s">
         <v>14</v>
       </c>
       <c r="G391" t="s">
         <v>15</v>
       </c>
       <c r="H391" t="s">
         <v>16</v>
       </c>
       <c r="I391" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J391" t="s">
-        <v>87</v>
+        <v>431</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>10</v>
       </c>
       <c r="B392" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C392" s="3">
         <v>2019</v>
       </c>
       <c r="D392" t="s" s="4">
-        <v>404</v>
+        <v>432</v>
       </c>
       <c r="E392" t="s">
         <v>13</v>
       </c>
       <c r="F392" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G392" t="s">
         <v>15</v>
       </c>
       <c r="H392" t="s">
         <v>16</v>
       </c>
       <c r="I392" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J392" t="s">
-        <v>420</v>
+        <v>94</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>10</v>
       </c>
       <c r="B393" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C393" s="3">
         <v>2019</v>
       </c>
       <c r="D393" t="s" s="4">
-        <v>405</v>
+        <v>432</v>
       </c>
       <c r="E393" t="s">
         <v>13</v>
       </c>
       <c r="F393" t="s">
         <v>14</v>
       </c>
       <c r="G393" t="s">
         <v>15</v>
       </c>
       <c r="H393" t="s">
         <v>16</v>
       </c>
       <c r="I393" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J393" t="s">
-        <v>421</v>
+        <v>365</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>10</v>
       </c>
       <c r="B394" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C394" s="3">
         <v>2019</v>
       </c>
       <c r="D394" t="s" s="4">
-        <v>405</v>
+        <v>433</v>
       </c>
       <c r="E394" t="s">
         <v>13</v>
       </c>
       <c r="F394" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G394" t="s">
         <v>15</v>
       </c>
       <c r="H394" t="s">
         <v>16</v>
       </c>
       <c r="I394" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J394" t="s">
-        <v>422</v>
+        <v>60</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>10</v>
       </c>
       <c r="B395" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C395" s="3">
         <v>2019</v>
       </c>
       <c r="D395" t="s" s="4">
-        <v>396</v>
+        <v>433</v>
       </c>
       <c r="E395" t="s">
         <v>13</v>
       </c>
       <c r="F395" t="s">
         <v>14</v>
       </c>
       <c r="G395" t="s">
         <v>15</v>
       </c>
       <c r="H395" t="s">
         <v>16</v>
       </c>
       <c r="I395" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J395" t="s">
-        <v>271</v>
+        <v>413</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>10</v>
       </c>
       <c r="B396" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C396" s="3">
         <v>2019</v>
       </c>
       <c r="D396" t="s" s="4">
-        <v>396</v>
+        <v>433</v>
       </c>
       <c r="E396" t="s">
         <v>13</v>
       </c>
       <c r="F396" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G396" t="s">
         <v>15</v>
       </c>
       <c r="H396" t="s">
         <v>16</v>
       </c>
       <c r="I396" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J396" t="s">
-        <v>375</v>
+        <v>434</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>10</v>
       </c>
       <c r="B397" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C397" s="3">
         <v>2019</v>
       </c>
       <c r="D397" t="s" s="4">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="E397" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F397" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G397" t="s">
         <v>15</v>
       </c>
       <c r="H397" t="s">
         <v>16</v>
       </c>
       <c r="I397" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J397" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>10</v>
       </c>
       <c r="B398" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C398" s="3">
         <v>2019</v>
       </c>
       <c r="D398" t="s" s="4">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="E398" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F398" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G398" t="s">
         <v>15</v>
       </c>
       <c r="H398" t="s">
         <v>16</v>
       </c>
       <c r="I398" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J398" t="s">
-        <v>303</v>
+        <v>411</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>10</v>
       </c>
       <c r="B399" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C399" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D399" t="s" s="4">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="E399" t="s">
         <v>13</v>
       </c>
       <c r="F399" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G399" t="s">
         <v>15</v>
       </c>
       <c r="H399" t="s">
         <v>16</v>
       </c>
       <c r="I399" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J399" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>10</v>
       </c>
       <c r="B400" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C400" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D400" t="s" s="4">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="E400" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F400" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G400" t="s">
         <v>15</v>
       </c>
       <c r="H400" t="s">
         <v>16</v>
       </c>
       <c r="I400" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J400" t="s">
-        <v>427</v>
+        <v>227</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>10</v>
       </c>
       <c r="B401" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C401" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D401" t="s" s="4">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="E401" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F401" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G401" t="s">
         <v>15</v>
       </c>
       <c r="H401" t="s">
         <v>16</v>
       </c>
       <c r="I401" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J401" t="s">
-        <v>107</v>
+        <v>413</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>10</v>
       </c>
       <c r="B402" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C402" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D402" t="s" s="4">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="E402" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F402" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G402" t="s">
         <v>15</v>
       </c>
       <c r="H402" t="s">
         <v>16</v>
       </c>
       <c r="I402" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J402" t="s">
-        <v>429</v>
+        <v>154</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>10</v>
       </c>
       <c r="B403" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C403" s="3">
         <v>2020</v>
       </c>
       <c r="D403" t="s" s="4">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="E403" t="s">
         <v>13</v>
       </c>
       <c r="F403" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G403" t="s">
         <v>15</v>
       </c>
       <c r="H403" t="s">
         <v>16</v>
       </c>
       <c r="I403" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J403" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>10</v>
       </c>
       <c r="B404" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C404" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D404" t="s" s="4">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="E404" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F404" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G404" t="s">
         <v>15</v>
       </c>
       <c r="H404" t="s">
         <v>16</v>
       </c>
       <c r="I404" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J404" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>10</v>
       </c>
       <c r="B405" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C405" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D405" t="s" s="4">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E405" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F405" t="s">
         <v>14</v>
       </c>
       <c r="G405" t="s">
         <v>15</v>
       </c>
       <c r="H405" t="s">
         <v>16</v>
       </c>
       <c r="I405" s="3">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J405" t="s">
-        <v>271</v>
+        <v>190</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>10</v>
       </c>
       <c r="B406" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C406" s="3">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D406" t="s" s="4">
-        <v>400</v>
+        <v>426</v>
       </c>
       <c r="E406" t="s">
         <v>13</v>
       </c>
       <c r="F406" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G406" t="s">
         <v>15</v>
       </c>
       <c r="H406" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="3">
         <v>2</v>
       </c>
       <c r="J406" t="s">
-        <v>77</v>
+        <v>439</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>10</v>
       </c>
       <c r="B407" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C407" s="3">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D407" t="s" s="4">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="E407" t="s">
         <v>13</v>
       </c>
       <c r="F407" t="s">
         <v>14</v>
       </c>
       <c r="G407" t="s">
         <v>15</v>
       </c>
       <c r="H407" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I407" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J407" t="s">
-        <v>401</v>
+        <v>374</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>10</v>
       </c>
       <c r="B408" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C408" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D408" t="s" s="4">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="E408" t="s">
         <v>13</v>
       </c>
       <c r="F408" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G408" t="s">
         <v>15</v>
       </c>
       <c r="H408" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I408" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J408" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>10</v>
       </c>
       <c r="B409" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C409" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D409" t="s" s="4">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="E409" t="s">
         <v>13</v>
       </c>
       <c r="F409" t="s">
         <v>14</v>
       </c>
       <c r="G409" t="s">
         <v>15</v>
       </c>
       <c r="H409" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I409" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J409" t="s">
-        <v>207</v>
+        <v>19</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>10</v>
       </c>
       <c r="B410" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C410" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D410" t="s" s="4">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="E410" t="s">
         <v>13</v>
       </c>
       <c r="F410" t="s">
         <v>14</v>
       </c>
       <c r="G410" t="s">
         <v>15</v>
       </c>
       <c r="H410" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I410" s="3">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J410" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>10</v>
       </c>
       <c r="B411" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C411" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D411" t="s" s="4">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="E411" t="s">
         <v>13</v>
       </c>
       <c r="F411" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G411" t="s">
         <v>15</v>
       </c>
       <c r="H411" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I411" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J411" t="s">
-        <v>399</v>
+        <v>317</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>10</v>
       </c>
       <c r="B412" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C412" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D412" t="s" s="4">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="E412" t="s">
         <v>13</v>
       </c>
       <c r="F412" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G412" t="s">
         <v>15</v>
       </c>
       <c r="H412" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I412" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J412" t="s">
-        <v>437</v>
+        <v>418</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>10</v>
       </c>
       <c r="B413" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C413" s="3">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="D413" t="s" s="4">
-        <v>439</v>
+        <v>404</v>
       </c>
       <c r="E413" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F413" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G413" t="s">
         <v>15</v>
       </c>
       <c r="H413" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I413" s="3">
         <v>1</v>
       </c>
       <c r="J413" t="s">
-        <v>440</v>
+        <v>71</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>10</v>
       </c>
       <c r="B414" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C414" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D414" t="s" s="4">
-        <v>441</v>
+        <v>404</v>
       </c>
       <c r="E414" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F414" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G414" t="s">
         <v>15</v>
       </c>
       <c r="H414" t="s">
         <v>16</v>
       </c>
       <c r="I414" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J414" t="s">
-        <v>442</v>
+        <v>365</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>10</v>
       </c>
       <c r="B415" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C415" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D415" t="s" s="4">
         <v>441</v>
       </c>
       <c r="E415" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F415" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G415" t="s">
         <v>15</v>
       </c>
       <c r="H415" t="s">
         <v>16</v>
       </c>
       <c r="I415" s="3">
         <v>1</v>
       </c>
       <c r="J415" t="s">
-        <v>443</v>
+        <v>317</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
         <v>10</v>
       </c>
       <c r="B416" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C416" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D416" t="s" s="4">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="E416" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F416" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G416" t="s">
         <v>15</v>
       </c>
       <c r="H416" t="s">
         <v>16</v>
       </c>
       <c r="I416" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J416" t="s">
-        <v>102</v>
+        <v>442</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>10</v>
       </c>
       <c r="B417" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C417" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D417" t="s" s="4">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="E417" t="s">
         <v>13</v>
       </c>
       <c r="F417" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G417" t="s">
         <v>15</v>
       </c>
       <c r="H417" t="s">
         <v>16</v>
       </c>
       <c r="I417" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J417" t="s">
-        <v>446</v>
+        <v>48</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
         <v>10</v>
       </c>
       <c r="B418" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C418" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D418" t="s" s="4">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="E418" t="s">
         <v>13</v>
       </c>
       <c r="F418" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G418" t="s">
         <v>15</v>
       </c>
       <c r="H418" t="s">
         <v>16</v>
       </c>
       <c r="I418" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J418" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>10</v>
       </c>
       <c r="B419" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C419" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D419" t="s" s="4">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E419" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F419" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G419" t="s">
         <v>15</v>
       </c>
       <c r="H419" t="s">
         <v>16</v>
       </c>
       <c r="I419" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J419" t="s">
-        <v>95</v>
+        <v>445</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
         <v>10</v>
       </c>
       <c r="B420" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C420" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D420" t="s" s="4">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="E420" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F420" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G420" t="s">
         <v>15</v>
       </c>
       <c r="H420" t="s">
         <v>16</v>
       </c>
       <c r="I420" s="3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J420" t="s">
-        <v>371</v>
+        <v>161</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
         <v>10</v>
       </c>
       <c r="B421" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C421" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D421" t="s" s="4">
-        <v>448</v>
+        <v>405</v>
       </c>
       <c r="E421" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F421" t="s">
         <v>14</v>
       </c>
       <c r="G421" t="s">
         <v>15</v>
       </c>
       <c r="H421" t="s">
         <v>16</v>
       </c>
       <c r="I421" s="3">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="J421" t="s">
-        <v>19</v>
+        <v>406</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>10</v>
       </c>
       <c r="B422" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C422" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D422" t="s" s="4">
-        <v>449</v>
+        <v>405</v>
       </c>
       <c r="E422" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F422" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G422" t="s">
         <v>15</v>
       </c>
       <c r="H422" t="s">
         <v>16</v>
       </c>
       <c r="I422" s="3">
         <v>3</v>
       </c>
       <c r="J422" t="s">
-        <v>413</v>
+        <v>446</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>10</v>
       </c>
       <c r="B423" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C423" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D423" t="s" s="4">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E423" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F423" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G423" t="s">
         <v>15</v>
       </c>
       <c r="H423" t="s">
         <v>16</v>
       </c>
       <c r="I423" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J423" t="s">
-        <v>177</v>
+        <v>389</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
         <v>10</v>
       </c>
       <c r="B424" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C424" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D424" t="s" s="4">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E424" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F424" t="s">
         <v>14</v>
       </c>
       <c r="G424" t="s">
         <v>15</v>
       </c>
       <c r="H424" t="s">
         <v>16</v>
       </c>
       <c r="I424" s="3">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J424" t="s">
-        <v>451</v>
+        <v>247</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
         <v>10</v>
       </c>
       <c r="B425" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C425" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D425" t="s" s="4">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E425" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F425" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G425" t="s">
         <v>15</v>
       </c>
       <c r="H425" t="s">
         <v>16</v>
       </c>
       <c r="I425" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J425" t="s">
-        <v>453</v>
+        <v>389</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
         <v>10</v>
       </c>
       <c r="B426" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C426" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D426" t="s" s="4">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E426" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F426" t="s">
         <v>14</v>
       </c>
       <c r="G426" t="s">
         <v>15</v>
       </c>
       <c r="H426" t="s">
         <v>16</v>
       </c>
       <c r="I426" s="3">
         <v>1</v>
       </c>
       <c r="J426" t="s">
-        <v>454</v>
+        <v>247</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
         <v>10</v>
       </c>
       <c r="B427" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C427" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D427" t="s" s="4">
-        <v>452</v>
+        <v>419</v>
       </c>
       <c r="E427" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F427" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G427" t="s">
         <v>15</v>
       </c>
       <c r="H427" t="s">
         <v>16</v>
       </c>
       <c r="I427" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J427" t="s">
-        <v>454</v>
+        <v>39</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
         <v>10</v>
       </c>
       <c r="B428" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C428" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D428" t="s" s="4">
-        <v>455</v>
+        <v>419</v>
       </c>
       <c r="E428" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F428" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G428" t="s">
         <v>15</v>
       </c>
       <c r="H428" t="s">
         <v>16</v>
       </c>
       <c r="I428" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J428" t="s">
-        <v>252</v>
+        <v>40</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
         <v>10</v>
       </c>
       <c r="B429" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C429" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D429" t="s" s="4">
-        <v>455</v>
+        <v>420</v>
       </c>
       <c r="E429" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F429" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G429" t="s">
         <v>15</v>
       </c>
       <c r="H429" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I429" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J429" t="s">
-        <v>456</v>
+        <v>110</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
         <v>10</v>
       </c>
       <c r="B430" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C430" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D430" t="s" s="4">
-        <v>457</v>
+        <v>423</v>
       </c>
       <c r="E430" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F430" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G430" t="s">
         <v>15</v>
       </c>
       <c r="H430" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I430" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J430" t="s">
-        <v>349</v>
+        <v>110</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>10</v>
       </c>
       <c r="B431" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C431" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D431" t="s" s="4">
-        <v>457</v>
+        <v>399</v>
       </c>
       <c r="E431" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F431" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G431" t="s">
         <v>15</v>
       </c>
       <c r="H431" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I431" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J431" t="s">
-        <v>458</v>
+        <v>161</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
         <v>10</v>
       </c>
       <c r="B432" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C432" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D432" t="s" s="4">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="E432" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F432" t="s">
         <v>14</v>
       </c>
       <c r="G432" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H432" t="s">
         <v>16</v>
       </c>
       <c r="I432" s="3">
         <v>5</v>
       </c>
       <c r="J432" t="s">
-        <v>459</v>
+        <v>374</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>10</v>
       </c>
       <c r="B433" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C433" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D433" t="s" s="4">
-        <v>460</v>
+        <v>402</v>
       </c>
       <c r="E433" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F433" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G433" t="s">
         <v>15</v>
       </c>
       <c r="H433" t="s">
         <v>16</v>
       </c>
       <c r="I433" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J433" t="s">
-        <v>194</v>
+        <v>160</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>10</v>
       </c>
       <c r="B434" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C434" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D434" t="s" s="4">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="E434" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F434" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G434" t="s">
         <v>15</v>
       </c>
       <c r="H434" t="s">
         <v>16</v>
       </c>
       <c r="I434" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J434" t="s">
-        <v>461</v>
+        <v>439</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
         <v>10</v>
       </c>
       <c r="B435" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C435" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D435" t="s" s="4">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="E435" t="s">
         <v>13</v>
       </c>
       <c r="F435" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G435" t="s">
         <v>15</v>
       </c>
       <c r="H435" t="s">
         <v>16</v>
       </c>
       <c r="I435" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J435" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>10</v>
       </c>
       <c r="B436" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C436" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D436" t="s" s="4">
-        <v>462</v>
+        <v>404</v>
       </c>
       <c r="E436" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F436" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G436" t="s">
         <v>15</v>
       </c>
       <c r="H436" t="s">
         <v>16</v>
       </c>
       <c r="I436" s="3">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="J436" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>10</v>
       </c>
       <c r="B437" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C437" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D437" t="s" s="4">
-        <v>463</v>
+        <v>404</v>
       </c>
       <c r="E437" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F437" t="s">
         <v>14</v>
       </c>
       <c r="G437" t="s">
         <v>15</v>
       </c>
       <c r="H437" t="s">
         <v>16</v>
       </c>
       <c r="I437" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J437" t="s">
-        <v>464</v>
+        <v>365</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>10</v>
       </c>
       <c r="B438" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C438" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D438" t="s" s="4">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="E438" t="s">
         <v>13</v>
       </c>
       <c r="F438" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G438" t="s">
         <v>15</v>
       </c>
       <c r="H438" t="s">
         <v>16</v>
       </c>
       <c r="I438" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J438" t="s">
-        <v>465</v>
+        <v>374</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
         <v>10</v>
       </c>
       <c r="B439" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C439" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D439" t="s" s="4">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="E439" t="s">
         <v>13</v>
       </c>
       <c r="F439" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G439" t="s">
         <v>15</v>
       </c>
       <c r="H439" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I439" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J439" t="s">
-        <v>297</v>
+        <v>51</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
         <v>10</v>
       </c>
       <c r="B440" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C440" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D440" t="s" s="4">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="E440" t="s">
         <v>13</v>
       </c>
       <c r="F440" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G440" t="s">
         <v>15</v>
       </c>
       <c r="H440" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I440" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J440" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
         <v>10</v>
       </c>
       <c r="B441" t="s">
+        <v>394</v>
+      </c>
+      <c r="C441" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D441" t="s" s="4">
         <v>438</v>
       </c>
-      <c r="C441" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E441" t="s">
         <v>13</v>
       </c>
       <c r="F441" t="s">
         <v>14</v>
       </c>
       <c r="G441" t="s">
         <v>15</v>
       </c>
       <c r="H441" t="s">
         <v>16</v>
       </c>
       <c r="I441" s="3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J441" t="s">
-        <v>446</v>
+        <v>132</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
         <v>10</v>
       </c>
       <c r="B442" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C442" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D442" t="s" s="4">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="E442" t="s">
         <v>13</v>
       </c>
       <c r="F442" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G442" t="s">
         <v>15</v>
       </c>
       <c r="H442" t="s">
         <v>16</v>
       </c>
       <c r="I442" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J442" t="s">
-        <v>17</v>
+        <v>431</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
         <v>10</v>
       </c>
       <c r="B443" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C443" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D443" t="s" s="4">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="E443" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F443" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G443" t="s">
         <v>15</v>
       </c>
       <c r="H443" t="s">
         <v>16</v>
       </c>
       <c r="I443" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J443" t="s">
-        <v>95</v>
+        <v>455</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>10</v>
       </c>
       <c r="B444" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C444" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D444" t="s" s="4">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="E444" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F444" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G444" t="s">
         <v>15</v>
       </c>
       <c r="H444" t="s">
         <v>16</v>
       </c>
       <c r="I444" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J444" t="s">
-        <v>371</v>
+        <v>455</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>10</v>
       </c>
       <c r="B445" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C445" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D445" t="s" s="4">
-        <v>468</v>
+        <v>429</v>
       </c>
       <c r="E445" t="s">
         <v>13</v>
       </c>
       <c r="F445" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G445" t="s">
         <v>15</v>
       </c>
       <c r="H445" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I445" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J445" t="s">
-        <v>192</v>
+        <v>381</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>10</v>
       </c>
       <c r="B446" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C446" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D446" t="s" s="4">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="E446" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F446" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G446" t="s">
         <v>15</v>
       </c>
       <c r="H446" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I446" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J446" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>10</v>
       </c>
       <c r="B447" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C447" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D447" t="s" s="4">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="E447" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F447" t="s">
         <v>14</v>
       </c>
       <c r="G447" t="s">
         <v>15</v>
       </c>
       <c r="H447" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I447" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J447" t="s">
-        <v>461</v>
+        <v>411</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
         <v>10</v>
       </c>
       <c r="B448" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C448" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D448" t="s" s="4">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="E448" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F448" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G448" t="s">
         <v>15</v>
       </c>
       <c r="H448" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I448" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J448" t="s">
-        <v>105</v>
+        <v>212</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
         <v>10</v>
       </c>
       <c r="B449" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C449" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D449" t="s" s="4">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="E449" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F449" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G449" t="s">
         <v>15</v>
       </c>
       <c r="H449" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I449" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J449" t="s">
-        <v>71</v>
+        <v>459</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
         <v>10</v>
       </c>
       <c r="B450" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C450" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D450" t="s" s="4">
-        <v>471</v>
+        <v>432</v>
       </c>
       <c r="E450" t="s">
         <v>13</v>
       </c>
       <c r="F450" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G450" t="s">
         <v>15</v>
       </c>
       <c r="H450" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I450" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J450" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
         <v>10</v>
       </c>
       <c r="B451" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C451" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D451" t="s" s="4">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="E451" t="s">
         <v>13</v>
       </c>
       <c r="F451" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G451" t="s">
         <v>15</v>
       </c>
       <c r="H451" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I451" s="3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J451" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
         <v>10</v>
       </c>
       <c r="B452" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C452" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D452" t="s" s="4">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="E452" t="s">
         <v>13</v>
       </c>
       <c r="F452" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G452" t="s">
         <v>15</v>
       </c>
       <c r="H452" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I452" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J452" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>10</v>
       </c>
       <c r="B453" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C453" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D453" t="s" s="4">
-        <v>474</v>
+        <v>447</v>
       </c>
       <c r="E453" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F453" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G453" t="s">
         <v>15</v>
       </c>
       <c r="H453" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I453" s="3">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J453" t="s">
-        <v>34</v>
+        <v>212</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>10</v>
       </c>
       <c r="B454" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C454" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D454" t="s" s="4">
-        <v>475</v>
+        <v>447</v>
       </c>
       <c r="E454" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F454" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G454" t="s">
         <v>15</v>
       </c>
       <c r="H454" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I454" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J454" t="s">
-        <v>71</v>
+        <v>459</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>10</v>
       </c>
       <c r="B455" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C455" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D455" t="s" s="4">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="E455" t="s">
         <v>13</v>
       </c>
       <c r="F455" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G455" t="s">
         <v>15</v>
       </c>
       <c r="H455" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I455" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J455" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>10</v>
       </c>
       <c r="B456" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C456" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D456" t="s" s="4">
-        <v>475</v>
+        <v>433</v>
       </c>
       <c r="E456" t="s">
         <v>13</v>
       </c>
       <c r="F456" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G456" t="s">
         <v>15</v>
       </c>
       <c r="H456" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I456" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J456" t="s">
-        <v>107</v>
+        <v>381</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>10</v>
       </c>
       <c r="B457" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C457" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D457" t="s" s="4">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E457" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F457" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G457" t="s">
         <v>15</v>
       </c>
       <c r="H457" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I457" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J457" t="s">
-        <v>453</v>
+        <v>212</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>10</v>
       </c>
       <c r="B458" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C458" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D458" t="s" s="4">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E458" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F458" t="s">
         <v>14</v>
       </c>
       <c r="G458" t="s">
         <v>15</v>
       </c>
       <c r="H458" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I458" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J458" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>10</v>
       </c>
       <c r="B459" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C459" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D459" t="s" s="4">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="E459" t="s">
         <v>13</v>
       </c>
       <c r="F459" t="s">
         <v>14</v>
       </c>
       <c r="G459" t="s">
         <v>15</v>
       </c>
       <c r="H459" t="s">
         <v>16</v>
       </c>
       <c r="I459" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J459" t="s">
-        <v>456</v>
+        <v>371</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>10</v>
       </c>
       <c r="B460" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C460" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D460" t="s" s="4">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="E460" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F460" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G460" t="s">
         <v>15</v>
       </c>
       <c r="H460" t="s">
         <v>16</v>
       </c>
       <c r="I460" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J460" t="s">
-        <v>252</v>
+        <v>413</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>10</v>
       </c>
       <c r="B461" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C461" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D461" t="s" s="4">
-        <v>455</v>
+        <v>427</v>
       </c>
       <c r="E461" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F461" t="s">
         <v>14</v>
       </c>
       <c r="G461" t="s">
         <v>15</v>
       </c>
       <c r="H461" t="s">
         <v>16</v>
       </c>
       <c r="I461" s="3">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J461" t="s">
-        <v>456</v>
+        <v>431</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>10</v>
       </c>
       <c r="B462" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C462" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D462" t="s" s="4">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="E462" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F462" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G462" t="s">
         <v>15</v>
       </c>
       <c r="H462" t="s">
         <v>16</v>
       </c>
       <c r="I462" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J462" t="s">
-        <v>168</v>
+        <v>371</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>10</v>
       </c>
       <c r="B463" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C463" s="3">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D463" t="s" s="4">
-        <v>462</v>
+        <v>404</v>
       </c>
       <c r="E463" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F463" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G463" t="s">
         <v>15</v>
       </c>
       <c r="H463" t="s">
         <v>16</v>
       </c>
       <c r="I463" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J463" t="s">
-        <v>28</v>
+        <v>365</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>10</v>
       </c>
       <c r="B464" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C464" s="3">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D464" t="s" s="4">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="E464" t="s">
         <v>13</v>
       </c>
       <c r="F464" t="s">
         <v>14</v>
       </c>
       <c r="G464" t="s">
         <v>15</v>
       </c>
       <c r="H464" t="s">
         <v>16</v>
       </c>
       <c r="I464" s="3">
         <v>8</v>
       </c>
       <c r="J464" t="s">
-        <v>477</v>
+        <v>371</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
         <v>10</v>
       </c>
       <c r="B465" t="s">
-        <v>438</v>
+        <v>394</v>
       </c>
       <c r="C465" s="3">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D465" t="s" s="4">
-        <v>478</v>
+        <v>441</v>
       </c>
       <c r="E465" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F465" t="s">
         <v>14</v>
       </c>
       <c r="G465" t="s">
         <v>15</v>
       </c>
       <c r="H465" t="s">
         <v>16</v>
       </c>
       <c r="I465" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J465" t="s">
-        <v>211</v>
+        <v>459</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>10</v>
       </c>
       <c r="B466" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C466" s="3">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="D466" t="s" s="4">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E466" t="s">
         <v>13</v>
       </c>
       <c r="F466" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G466" t="s">
         <v>15</v>
       </c>
       <c r="H466" t="s">
         <v>16</v>
       </c>
       <c r="I466" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J466" t="s">
-        <v>479</v>
+        <v>259</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>10</v>
       </c>
       <c r="B467" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C467" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D467" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="E467" t="s">
+        <v>13</v>
+      </c>
+      <c r="F467" t="s">
+        <v>38</v>
+      </c>
+      <c r="G467" t="s">
+        <v>15</v>
+      </c>
+      <c r="H467" t="s">
+        <v>16</v>
+      </c>
+      <c r="I467" s="3">
+        <v>2</v>
+      </c>
+      <c r="J467" t="s">
         <v>468</v>
-      </c>
-[...16 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>10</v>
       </c>
       <c r="B468" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C468" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D468" t="s" s="4">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="E468" t="s">
         <v>13</v>
       </c>
       <c r="F468" t="s">
         <v>14</v>
       </c>
       <c r="G468" t="s">
         <v>15</v>
       </c>
       <c r="H468" t="s">
         <v>16</v>
       </c>
       <c r="I468" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J468" t="s">
-        <v>204</v>
+        <v>469</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>10</v>
       </c>
       <c r="B469" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C469" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D469" t="s" s="4">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E469" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F469" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G469" t="s">
         <v>15</v>
       </c>
       <c r="H469" t="s">
         <v>16</v>
       </c>
       <c r="I469" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J469" t="s">
-        <v>360</v>
+        <v>304</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
         <v>10</v>
       </c>
       <c r="B470" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C470" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D470" t="s" s="4">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E470" t="s">
         <v>13</v>
       </c>
       <c r="F470" t="s">
         <v>14</v>
       </c>
       <c r="G470" t="s">
         <v>15</v>
       </c>
       <c r="H470" t="s">
         <v>16</v>
       </c>
       <c r="I470" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J470" t="s">
-        <v>461</v>
+        <v>371</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
         <v>10</v>
       </c>
       <c r="B471" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C471" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D471" t="s" s="4">
-        <v>449</v>
+        <v>472</v>
       </c>
       <c r="E471" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F471" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G471" t="s">
         <v>15</v>
       </c>
       <c r="H471" t="s">
         <v>16</v>
       </c>
       <c r="I471" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J471" t="s">
-        <v>233</v>
+        <v>371</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
         <v>10</v>
       </c>
       <c r="B472" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C472" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D472" t="s" s="4">
-        <v>449</v>
+        <v>470</v>
       </c>
       <c r="E472" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F472" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G472" t="s">
         <v>15</v>
       </c>
       <c r="H472" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I472" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J472" t="s">
-        <v>413</v>
+        <v>473</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
         <v>10</v>
       </c>
       <c r="B473" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C473" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D473" t="s" s="4">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="E473" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F473" t="s">
+        <v>14</v>
+      </c>
+      <c r="G473" t="s">
+        <v>15</v>
+      </c>
+      <c r="H473" t="s">
+        <v>45</v>
+      </c>
+      <c r="I473" s="3">
+        <v>4</v>
+      </c>
+      <c r="J473" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
         <v>10</v>
       </c>
       <c r="B474" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C474" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D474" t="s" s="4">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="E474" t="s">
         <v>13</v>
       </c>
       <c r="F474" t="s">
+        <v>14</v>
+      </c>
+      <c r="G474" t="s">
+        <v>15</v>
+      </c>
+      <c r="H474" t="s">
+        <v>16</v>
+      </c>
+      <c r="I474" s="3">
+        <v>1</v>
+      </c>
+      <c r="J474" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
         <v>10</v>
       </c>
       <c r="B475" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C475" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D475" t="s" s="4">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E475" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F475" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G475" t="s">
         <v>15</v>
       </c>
       <c r="H475" t="s">
         <v>16</v>
       </c>
       <c r="I475" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J475" t="s">
-        <v>60</v>
+        <v>334</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
         <v>10</v>
       </c>
       <c r="B476" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C476" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D476" t="s" s="4">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="E476" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F476" t="s">
         <v>14</v>
       </c>
       <c r="G476" t="s">
         <v>15</v>
       </c>
       <c r="H476" t="s">
         <v>16</v>
       </c>
       <c r="I476" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J476" t="s">
-        <v>105</v>
+        <v>415</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
         <v>10</v>
       </c>
       <c r="B477" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C477" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D477" t="s" s="4">
-        <v>450</v>
+        <v>476</v>
       </c>
       <c r="E477" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F477" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G477" t="s">
         <v>15</v>
       </c>
       <c r="H477" t="s">
         <v>16</v>
       </c>
       <c r="I477" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J477" t="s">
-        <v>177</v>
+        <v>468</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
         <v>10</v>
       </c>
       <c r="B478" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C478" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D478" t="s" s="4">
-        <v>450</v>
+        <v>476</v>
       </c>
       <c r="E478" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F478" t="s">
         <v>14</v>
       </c>
       <c r="G478" t="s">
         <v>15</v>
       </c>
       <c r="H478" t="s">
         <v>16</v>
       </c>
       <c r="I478" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J478" t="s">
-        <v>451</v>
+        <v>469</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
         <v>10</v>
       </c>
       <c r="B479" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C479" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D479" t="s" s="4">
-        <v>450</v>
+        <v>477</v>
       </c>
       <c r="E479" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F479" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G479" t="s">
         <v>15</v>
       </c>
       <c r="H479" t="s">
         <v>16</v>
       </c>
       <c r="I479" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J479" t="s">
-        <v>483</v>
+        <v>349</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
         <v>10</v>
       </c>
       <c r="B480" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C480" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D480" t="s" s="4">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E480" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F480" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G480" t="s">
         <v>15</v>
       </c>
       <c r="H480" t="s">
         <v>16</v>
       </c>
       <c r="I480" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J480" t="s">
-        <v>432</v>
+        <v>366</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
         <v>10</v>
       </c>
       <c r="B481" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C481" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D481" t="s" s="4">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E481" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F481" t="s">
         <v>14</v>
       </c>
       <c r="G481" t="s">
         <v>15</v>
       </c>
       <c r="H481" t="s">
         <v>16</v>
       </c>
       <c r="I481" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J481" t="s">
-        <v>269</v>
+        <v>479</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
         <v>10</v>
       </c>
       <c r="B482" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C482" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D482" t="s" s="4">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E482" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F482" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G482" t="s">
         <v>15</v>
       </c>
       <c r="H482" t="s">
         <v>16</v>
       </c>
       <c r="I482" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J482" t="s">
-        <v>432</v>
+        <v>82</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
         <v>10</v>
       </c>
       <c r="B483" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C483" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D483" t="s" s="4">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E483" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F483" t="s">
         <v>14</v>
       </c>
       <c r="G483" t="s">
         <v>15</v>
       </c>
       <c r="H483" t="s">
         <v>16</v>
       </c>
       <c r="I483" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J483" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
         <v>10</v>
       </c>
       <c r="B484" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C484" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D484" t="s" s="4">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="E484" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F484" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G484" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H484" t="s">
         <v>16</v>
       </c>
       <c r="I484" s="3">
         <v>1</v>
       </c>
       <c r="J484" t="s">
-        <v>47</v>
+        <v>251</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
         <v>10</v>
       </c>
       <c r="B485" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C485" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D485" t="s" s="4">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="E485" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F485" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G485" t="s">
         <v>15</v>
       </c>
       <c r="H485" t="s">
         <v>16</v>
       </c>
       <c r="I485" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J485" t="s">
-        <v>48</v>
+        <v>366</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
         <v>10</v>
       </c>
       <c r="B486" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C486" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D486" t="s" s="4">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="E486" t="s">
         <v>13</v>
       </c>
       <c r="F486" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G486" t="s">
         <v>15</v>
       </c>
       <c r="H486" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I486" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J486" t="s">
-        <v>203</v>
+        <v>482</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
         <v>10</v>
       </c>
       <c r="B487" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C487" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D487" t="s" s="4">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="E487" t="s">
         <v>13</v>
       </c>
       <c r="F487" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G487" t="s">
         <v>15</v>
       </c>
       <c r="H487" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I487" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J487" t="s">
-        <v>203</v>
+        <v>430</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
         <v>10</v>
       </c>
       <c r="B488" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C488" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D488" t="s" s="4">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="E488" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F488" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G488" t="s">
         <v>15</v>
       </c>
       <c r="H488" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I488" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J488" t="s">
-        <v>177</v>
+        <v>334</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
         <v>10</v>
       </c>
       <c r="B489" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C489" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D489" t="s" s="4">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="E489" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F489" t="s">
         <v>14</v>
       </c>
       <c r="G489" t="s">
         <v>15</v>
       </c>
       <c r="H489" t="s">
         <v>16</v>
       </c>
       <c r="I489" s="3">
         <v>5</v>
       </c>
       <c r="J489" t="s">
-        <v>192</v>
+        <v>415</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
         <v>10</v>
       </c>
       <c r="B490" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C490" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D490" t="s" s="4">
-        <v>448</v>
+        <v>483</v>
       </c>
       <c r="E490" t="s">
         <v>13</v>
       </c>
       <c r="F490" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G490" t="s">
         <v>15</v>
       </c>
       <c r="H490" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I490" s="3">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J490" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
         <v>10</v>
       </c>
       <c r="B491" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C491" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D491" t="s" s="4">
-        <v>448</v>
+        <v>485</v>
       </c>
       <c r="E491" t="s">
         <v>13</v>
       </c>
       <c r="F491" t="s">
         <v>14</v>
       </c>
       <c r="G491" t="s">
         <v>15</v>
       </c>
       <c r="H491" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I491" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J491" t="s">
-        <v>176</v>
+        <v>247</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
         <v>10</v>
       </c>
       <c r="B492" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C492" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D492" t="s" s="4">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="E492" t="s">
         <v>13</v>
       </c>
       <c r="F492" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G492" t="s">
         <v>15</v>
       </c>
       <c r="H492" t="s">
         <v>16</v>
       </c>
       <c r="I492" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J492" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
         <v>10</v>
       </c>
       <c r="B493" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C493" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D493" t="s" s="4">
         <v>487</v>
       </c>
       <c r="E493" t="s">
         <v>13</v>
       </c>
       <c r="F493" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G493" t="s">
         <v>15</v>
       </c>
       <c r="H493" t="s">
         <v>16</v>
       </c>
       <c r="I493" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J493" t="s">
-        <v>192</v>
+        <v>332</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
         <v>10</v>
       </c>
       <c r="B494" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C494" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D494" t="s" s="4">
-        <v>449</v>
+        <v>487</v>
       </c>
       <c r="E494" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F494" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G494" t="s">
         <v>15</v>
       </c>
       <c r="H494" t="s">
         <v>16</v>
       </c>
       <c r="I494" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J494" t="s">
-        <v>233</v>
+        <v>488</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
         <v>10</v>
       </c>
       <c r="B495" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C495" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D495" t="s" s="4">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="E495" t="s">
         <v>13</v>
       </c>
       <c r="F495" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G495" t="s">
         <v>15</v>
       </c>
       <c r="H495" t="s">
         <v>16</v>
       </c>
       <c r="I495" s="3">
         <v>1</v>
       </c>
       <c r="J495" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
         <v>10</v>
       </c>
       <c r="B496" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C496" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D496" t="s" s="4">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E496" t="s">
         <v>13</v>
       </c>
       <c r="F496" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G496" t="s">
         <v>15</v>
       </c>
       <c r="H496" t="s">
         <v>16</v>
       </c>
       <c r="I496" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J496" t="s">
-        <v>192</v>
+        <v>439</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
         <v>10</v>
       </c>
       <c r="B497" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C497" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D497" t="s" s="4">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E497" t="s">
         <v>13</v>
       </c>
       <c r="F497" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="G497" t="s">
         <v>15</v>
       </c>
       <c r="H497" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I497" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J497" t="s">
-        <v>62</v>
+        <v>251</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
         <v>10</v>
       </c>
       <c r="B498" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C498" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D498" t="s" s="4">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="E498" t="s">
         <v>13</v>
       </c>
       <c r="F498" t="s">
         <v>14</v>
       </c>
       <c r="G498" t="s">
         <v>15</v>
       </c>
       <c r="H498" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I498" s="3">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J498" t="s">
-        <v>490</v>
+        <v>371</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
         <v>10</v>
       </c>
       <c r="B499" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C499" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D499" t="s" s="4">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="E499" t="s">
         <v>13</v>
       </c>
       <c r="F499" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G499" t="s">
         <v>15</v>
       </c>
       <c r="H499" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I499" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J499" t="s">
-        <v>157</v>
+        <v>491</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
         <v>10</v>
       </c>
       <c r="B500" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C500" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D500" t="s" s="4">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="E500" t="s">
         <v>13</v>
       </c>
       <c r="F500" t="s">
         <v>14</v>
       </c>
       <c r="G500" t="s">
         <v>15</v>
       </c>
       <c r="H500" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I500" s="3">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J500" t="s">
-        <v>146</v>
+        <v>371</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
         <v>10</v>
       </c>
       <c r="B501" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C501" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D501" t="s" s="4">
+        <v>492</v>
+      </c>
+      <c r="E501" t="s">
+        <v>13</v>
+      </c>
+      <c r="F501" t="s">
+        <v>38</v>
+      </c>
+      <c r="G501" t="s">
+        <v>15</v>
+      </c>
+      <c r="H501" t="s">
+        <v>16</v>
+      </c>
+      <c r="I501" s="3">
+        <v>1</v>
+      </c>
+      <c r="J501" t="s">
         <v>491</v>
-      </c>
-[...16 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
         <v>10</v>
       </c>
       <c r="B502" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C502" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D502" t="s" s="4">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E502" t="s">
         <v>13</v>
       </c>
       <c r="F502" t="s">
         <v>14</v>
       </c>
       <c r="G502" t="s">
         <v>15</v>
       </c>
       <c r="H502" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I502" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J502" t="s">
-        <v>473</v>
+        <v>371</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
         <v>10</v>
       </c>
       <c r="B503" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C503" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D503" t="s" s="4">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="E503" t="s">
         <v>13</v>
       </c>
       <c r="F503" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G503" t="s">
         <v>15</v>
       </c>
       <c r="H503" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I503" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J503" t="s">
-        <v>426</v>
+        <v>494</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
         <v>10</v>
       </c>
       <c r="B504" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C504" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D504" t="s" s="4">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E504" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F504" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G504" t="s">
         <v>15</v>
       </c>
       <c r="H504" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I504" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J504" t="s">
-        <v>416</v>
+        <v>308</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
         <v>10</v>
       </c>
       <c r="B505" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C505" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D505" t="s" s="4">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="E505" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F505" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G505" t="s">
         <v>15</v>
       </c>
       <c r="H505" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I505" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J505" t="s">
-        <v>454</v>
+        <v>308</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
         <v>10</v>
       </c>
       <c r="B506" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C506" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D506" t="s" s="4">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E506" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F506" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G506" t="s">
         <v>15</v>
       </c>
       <c r="H506" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I506" s="3">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J506" t="s">
-        <v>234</v>
+        <v>192</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
         <v>10</v>
       </c>
       <c r="B507" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C507" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D507" t="s" s="4">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E507" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F507" t="s">
         <v>14</v>
       </c>
       <c r="G507" t="s">
         <v>15</v>
       </c>
       <c r="H507" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I507" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J507" t="s">
-        <v>494</v>
+        <v>229</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
         <v>10</v>
       </c>
       <c r="B508" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C508" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D508" t="s" s="4">
-        <v>474</v>
+        <v>497</v>
       </c>
       <c r="E508" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F508" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G508" t="s">
         <v>15</v>
       </c>
       <c r="H508" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I508" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J508" t="s">
-        <v>495</v>
+        <v>220</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
         <v>10</v>
       </c>
       <c r="B509" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C509" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D509" t="s" s="4">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E509" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F509" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G509" t="s">
         <v>15</v>
       </c>
       <c r="H509" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I509" s="3">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J509" t="s">
-        <v>495</v>
+        <v>17</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
         <v>10</v>
       </c>
       <c r="B510" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C510" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D510" t="s" s="4">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="E510" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F510" t="s">
         <v>14</v>
       </c>
       <c r="G510" t="s">
         <v>15</v>
       </c>
       <c r="H510" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I510" s="3">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J510" t="s">
-        <v>34</v>
+        <v>365</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
         <v>10</v>
       </c>
       <c r="B511" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C511" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D511" t="s" s="4">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E511" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F511" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G511" t="s">
         <v>15</v>
       </c>
       <c r="H511" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I511" s="3">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="J511" t="s">
-        <v>234</v>
+        <v>354</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
         <v>10</v>
       </c>
       <c r="B512" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C512" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D512" t="s" s="4">
-        <v>484</v>
+        <v>498</v>
       </c>
       <c r="E512" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F512" t="s">
         <v>14</v>
       </c>
       <c r="G512" t="s">
         <v>15</v>
       </c>
       <c r="H512" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I512" s="3">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J512" t="s">
-        <v>494</v>
+        <v>365</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
         <v>10</v>
       </c>
       <c r="B513" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C513" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D513" t="s" s="4">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E513" t="s">
         <v>13</v>
       </c>
       <c r="F513" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G513" t="s">
         <v>15</v>
       </c>
       <c r="H513" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I513" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J513" t="s">
-        <v>495</v>
+        <v>354</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
         <v>10</v>
       </c>
       <c r="B514" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C514" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D514" t="s" s="4">
-        <v>475</v>
+        <v>499</v>
       </c>
       <c r="E514" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F514" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G514" t="s">
         <v>15</v>
       </c>
       <c r="H514" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I514" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J514" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
         <v>10</v>
       </c>
       <c r="B515" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C515" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D515" t="s" s="4">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="E515" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F515" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G515" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H515" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I515" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J515" t="s">
-        <v>234</v>
+        <v>400</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
         <v>10</v>
       </c>
       <c r="B516" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C516" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D516" t="s" s="4">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="E516" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F516" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G516" t="s">
         <v>15</v>
       </c>
       <c r="H516" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I516" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J516" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
         <v>10</v>
       </c>
       <c r="B517" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C517" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D517" t="s" s="4">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="E517" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F517" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G517" t="s">
         <v>15</v>
       </c>
       <c r="H517" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I517" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J517" t="s">
-        <v>499</v>
+        <v>274</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
         <v>10</v>
       </c>
       <c r="B518" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C518" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D518" t="s" s="4">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="E518" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F518" t="s">
         <v>14</v>
       </c>
       <c r="G518" t="s">
         <v>15</v>
       </c>
       <c r="H518" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I518" s="3">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J518" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
         <v>10</v>
       </c>
       <c r="B519" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C519" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D519" t="s" s="4">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E519" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F519" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G519" t="s">
         <v>15</v>
       </c>
       <c r="H519" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I519" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J519" t="s">
-        <v>157</v>
+        <v>503</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
         <v>10</v>
       </c>
       <c r="B520" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C520" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D520" t="s" s="4">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E520" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F520" t="s">
         <v>14</v>
       </c>
       <c r="G520" t="s">
         <v>15</v>
       </c>
       <c r="H520" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I520" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J520" t="s">
-        <v>146</v>
+        <v>251</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
         <v>10</v>
       </c>
       <c r="B521" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C521" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D521" t="s" s="4">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="E521" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F521" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G521" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H521" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I521" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J521" t="s">
-        <v>71</v>
+        <v>245</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
         <v>10</v>
       </c>
       <c r="B522" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C522" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D522" t="s" s="4">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="E522" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F522" t="s">
         <v>14</v>
       </c>
       <c r="G522" t="s">
         <v>15</v>
       </c>
       <c r="H522" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I522" s="3">
         <v>7</v>
       </c>
       <c r="J522" t="s">
-        <v>456</v>
+        <v>413</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
         <v>10</v>
       </c>
       <c r="B523" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C523" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D523" t="s" s="4">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="E523" t="s">
         <v>13</v>
       </c>
       <c r="F523" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G523" t="s">
         <v>15</v>
       </c>
       <c r="H523" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I523" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J523" t="s">
-        <v>472</v>
+        <v>82</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
         <v>10</v>
       </c>
       <c r="B524" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C524" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D524" t="s" s="4">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="E524" t="s">
         <v>13</v>
       </c>
       <c r="F524" t="s">
         <v>14</v>
       </c>
       <c r="G524" t="s">
         <v>15</v>
       </c>
       <c r="H524" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I524" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J524" t="s">
-        <v>473</v>
+        <v>249</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
         <v>10</v>
       </c>
       <c r="B525" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C525" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D525" t="s" s="4">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E525" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F525" t="s">
         <v>14</v>
       </c>
       <c r="G525" t="s">
         <v>15</v>
       </c>
       <c r="H525" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I525" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J525" t="s">
-        <v>34</v>
+        <v>229</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
         <v>10</v>
       </c>
       <c r="B526" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C526" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D526" t="s" s="4">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="E526" t="s">
         <v>13</v>
       </c>
       <c r="F526" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G526" t="s">
         <v>15</v>
       </c>
       <c r="H526" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I526" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J526" t="s">
-        <v>499</v>
+        <v>228</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
         <v>10</v>
       </c>
       <c r="B527" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C527" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D527" t="s" s="4">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="E527" t="s">
         <v>13</v>
       </c>
       <c r="F527" t="s">
         <v>14</v>
       </c>
       <c r="G527" t="s">
         <v>15</v>
       </c>
       <c r="H527" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I527" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J527" t="s">
-        <v>395</v>
+        <v>229</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
         <v>10</v>
       </c>
       <c r="B528" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C528" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D528" t="s" s="4">
-        <v>449</v>
+        <v>496</v>
       </c>
       <c r="E528" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F528" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G528" t="s">
         <v>15</v>
       </c>
       <c r="H528" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I528" s="3">
         <v>4</v>
       </c>
       <c r="J528" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
         <v>10</v>
       </c>
       <c r="B529" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C529" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D529" t="s" s="4">
-        <v>449</v>
+        <v>508</v>
       </c>
       <c r="E529" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F529" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G529" t="s">
         <v>15</v>
       </c>
       <c r="H529" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I529" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J529" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
         <v>10</v>
       </c>
       <c r="B530" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C530" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D530" t="s" s="4">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="E530" t="s">
         <v>13</v>
       </c>
       <c r="F530" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G530" t="s">
         <v>15</v>
       </c>
       <c r="H530" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I530" s="3">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J530" t="s">
-        <v>499</v>
+        <v>82</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
         <v>10</v>
       </c>
       <c r="B531" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C531" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D531" t="s" s="4">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="E531" t="s">
         <v>13</v>
       </c>
       <c r="F531" t="s">
         <v>14</v>
       </c>
       <c r="G531" t="s">
         <v>15</v>
       </c>
       <c r="H531" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I531" s="3">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J531" t="s">
-        <v>395</v>
+        <v>327</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
         <v>10</v>
       </c>
       <c r="B532" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C532" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D532" t="s" s="4">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="E532" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F532" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G532" t="s">
         <v>15</v>
       </c>
       <c r="H532" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I532" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J532" t="s">
-        <v>503</v>
+        <v>205</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
         <v>10</v>
       </c>
       <c r="B533" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C533" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D533" t="s" s="4">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="E533" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F533" t="s">
         <v>14</v>
       </c>
       <c r="G533" t="s">
         <v>15</v>
       </c>
       <c r="H533" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I533" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J533" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
         <v>10</v>
       </c>
       <c r="B534" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C534" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D534" t="s" s="4">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E534" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F534" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G534" t="s">
         <v>15</v>
       </c>
       <c r="H534" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I534" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J534" t="s">
-        <v>505</v>
+        <v>22</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
         <v>10</v>
       </c>
       <c r="B535" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="C535" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D535" t="s" s="4">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="E535" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F535" t="s">
         <v>14</v>
       </c>
       <c r="G535" t="s">
         <v>15</v>
       </c>
       <c r="H535" t="s">
         <v>16</v>
       </c>
       <c r="I535" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J535" t="s">
-        <v>446</v>
+        <v>19</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
         <v>10</v>
       </c>
       <c r="B536" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C536" s="3">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="D536" t="s" s="4">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="E536" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F536" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G536" t="s">
         <v>15</v>
       </c>
       <c r="H536" t="s">
         <v>16</v>
       </c>
       <c r="I536" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J536" t="s">
-        <v>508</v>
+        <v>410</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
         <v>10</v>
       </c>
       <c r="B537" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C537" s="3">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="D537" t="s" s="4">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E537" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F537" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G537" t="s">
         <v>15</v>
       </c>
       <c r="H537" t="s">
         <v>16</v>
       </c>
       <c r="I537" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J537" t="s">
-        <v>510</v>
+        <v>91</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
         <v>10</v>
       </c>
       <c r="B538" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C538" s="3">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="D538" t="s" s="4">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="E538" t="s">
         <v>13</v>
       </c>
       <c r="F538" t="s">
         <v>14</v>
       </c>
       <c r="G538" t="s">
         <v>15</v>
       </c>
       <c r="H538" t="s">
         <v>16</v>
       </c>
       <c r="I538" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J538" t="s">
-        <v>511</v>
+        <v>365</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
         <v>10</v>
       </c>
       <c r="B539" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C539" s="3">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="D539" t="s" s="4">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="E539" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F539" t="s">
         <v>14</v>
       </c>
       <c r="G539" t="s">
         <v>15</v>
       </c>
       <c r="H539" t="s">
         <v>16</v>
       </c>
       <c r="I539" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J539" t="s">
-        <v>348</v>
+        <v>229</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
         <v>10</v>
       </c>
       <c r="B540" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C540" s="3">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="D540" t="s" s="4">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E540" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F540" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G540" t="s">
         <v>15</v>
       </c>
       <c r="H540" t="s">
         <v>16</v>
       </c>
       <c r="I540" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J540" t="s">
-        <v>395</v>
+        <v>515</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
         <v>10</v>
       </c>
       <c r="B541" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C541" s="3">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D541" t="s" s="4">
         <v>514</v>
       </c>
       <c r="E541" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F541" t="s">
         <v>14</v>
       </c>
       <c r="G541" t="s">
         <v>15</v>
       </c>
       <c r="H541" t="s">
         <v>16</v>
       </c>
       <c r="I541" s="3">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J541" t="s">
-        <v>395</v>
+        <v>192</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
         <v>10</v>
       </c>
       <c r="B542" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C542" s="3">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D542" t="s" s="4">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="E542" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F542" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G542" t="s">
         <v>15</v>
       </c>
       <c r="H542" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="I542" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J542" t="s">
-        <v>515</v>
+        <v>439</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
         <v>10</v>
       </c>
       <c r="B543" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C543" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D543" t="s" s="4">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="E543" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F543" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G543" t="s">
         <v>15</v>
       </c>
       <c r="H543" t="s">
         <v>16</v>
       </c>
       <c r="I543" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J543" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
         <v>10</v>
       </c>
       <c r="B544" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C544" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D544" t="s" s="4">
         <v>516</v>
       </c>
       <c r="E544" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F544" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G544" t="s">
         <v>15</v>
       </c>
       <c r="H544" t="s">
         <v>16</v>
       </c>
       <c r="I544" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J544" t="s">
-        <v>458</v>
+        <v>329</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
         <v>10</v>
       </c>
       <c r="B545" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C545" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D545" t="s" s="4">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="E545" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F545" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G545" t="s">
         <v>15</v>
       </c>
       <c r="H545" t="s">
         <v>16</v>
       </c>
       <c r="I545" s="3">
         <v>3</v>
       </c>
       <c r="J545" t="s">
-        <v>510</v>
+        <v>220</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
         <v>10</v>
       </c>
       <c r="B546" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C546" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D546" t="s" s="4">
         <v>517</v>
       </c>
       <c r="E546" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F546" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G546" t="s">
         <v>15</v>
       </c>
       <c r="H546" t="s">
         <v>16</v>
       </c>
       <c r="I546" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J546" t="s">
-        <v>511</v>
+        <v>167</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
         <v>10</v>
       </c>
       <c r="B547" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C547" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D547" t="s" s="4">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="E547" t="s">
         <v>13</v>
       </c>
       <c r="F547" t="s">
         <v>14</v>
       </c>
       <c r="G547" t="s">
         <v>15</v>
       </c>
       <c r="H547" t="s">
         <v>16</v>
       </c>
       <c r="I547" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J547" t="s">
-        <v>393</v>
+        <v>482</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
         <v>10</v>
       </c>
       <c r="B548" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C548" s="3">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D548" t="s" s="4">
         <v>518</v>
       </c>
       <c r="E548" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F548" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G548" t="s">
         <v>15</v>
       </c>
       <c r="H548" t="s">
         <v>16</v>
       </c>
       <c r="I548" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J548" t="s">
-        <v>414</v>
+        <v>274</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
         <v>10</v>
       </c>
       <c r="B549" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C549" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D549" t="s" s="4">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="E549" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F549" t="s">
         <v>14</v>
       </c>
       <c r="G549" t="s">
         <v>15</v>
       </c>
       <c r="H549" t="s">
         <v>16</v>
       </c>
       <c r="I549" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J549" t="s">
-        <v>520</v>
+        <v>413</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
         <v>10</v>
       </c>
       <c r="B550" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C550" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D550" t="s" s="4">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="E550" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F550" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G550" t="s">
         <v>15</v>
       </c>
       <c r="H550" t="s">
         <v>16</v>
       </c>
       <c r="I550" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J550" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
         <v>10</v>
       </c>
       <c r="B551" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C551" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D551" t="s" s="4">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E551" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F551" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G551" t="s">
         <v>15</v>
       </c>
       <c r="H551" t="s">
         <v>16</v>
       </c>
       <c r="I551" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J551" t="s">
-        <v>393</v>
+        <v>167</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
         <v>10</v>
       </c>
       <c r="B552" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C552" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D552" t="s" s="4">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E552" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F552" t="s">
         <v>14</v>
       </c>
       <c r="G552" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H552" t="s">
         <v>16</v>
       </c>
       <c r="I552" s="3">
         <v>1</v>
       </c>
       <c r="J552" t="s">
-        <v>273</v>
+        <v>482</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
         <v>10</v>
       </c>
       <c r="B553" t="s">
+        <v>465</v>
+      </c>
+      <c r="C553" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D553" t="s" s="4">
         <v>506</v>
       </c>
-      <c r="C553" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E553" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F553" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="G553" t="s">
         <v>15</v>
       </c>
       <c r="H553" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I553" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J553" t="s">
-        <v>414</v>
+        <v>201</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
         <v>10</v>
       </c>
       <c r="B554" t="s">
+        <v>465</v>
+      </c>
+      <c r="C554" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D554" t="s" s="4">
         <v>506</v>
       </c>
-      <c r="C554" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E554" t="s">
         <v>13</v>
       </c>
       <c r="F554" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G554" t="s">
         <v>15</v>
       </c>
       <c r="H554" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I554" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J554" t="s">
-        <v>472</v>
+        <v>185</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
         <v>10</v>
       </c>
       <c r="B555" t="s">
+        <v>465</v>
+      </c>
+      <c r="C555" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D555" t="s" s="4">
         <v>506</v>
       </c>
-      <c r="C555" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E555" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F555" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G555" t="s">
         <v>15</v>
       </c>
       <c r="H555" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="I555" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J555" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
         <v>10</v>
       </c>
       <c r="B556" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C556" s="3">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="D556" t="s" s="4">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="E556" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F556" t="s">
         <v>14</v>
       </c>
       <c r="G556" t="s">
         <v>15</v>
       </c>
       <c r="H556" t="s">
         <v>16</v>
       </c>
       <c r="I556" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J556" t="s">
-        <v>458</v>
+        <v>190</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
         <v>10</v>
       </c>
       <c r="B557" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C557" s="3">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="D557" t="s" s="4">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E557" t="s">
         <v>13</v>
       </c>
       <c r="F557" t="s">
         <v>14</v>
       </c>
       <c r="G557" t="s">
         <v>15</v>
       </c>
       <c r="H557" t="s">
         <v>16</v>
       </c>
       <c r="I557" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J557" t="s">
-        <v>524</v>
+        <v>67</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
         <v>10</v>
       </c>
       <c r="B558" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="C558" s="3">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="D558" t="s" s="4">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="E558" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F558" t="s">
         <v>14</v>
       </c>
       <c r="G558" t="s">
         <v>15</v>
       </c>
       <c r="H558" t="s">
         <v>16</v>
       </c>
       <c r="I558" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J558" t="s">
-        <v>269</v>
+        <v>523</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
         <v>10</v>
       </c>
       <c r="B559" t="s">
-        <v>506</v>
+        <v>524</v>
       </c>
       <c r="C559" s="3">
         <v>2018</v>
       </c>
       <c r="D559" t="s" s="4">
         <v>525</v>
       </c>
       <c r="E559" t="s">
         <v>13</v>
       </c>
       <c r="F559" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G559" t="s">
         <v>15</v>
       </c>
       <c r="H559" t="s">
         <v>16</v>
       </c>
       <c r="I559" s="3">
         <v>2</v>
       </c>
       <c r="J559" t="s">
-        <v>526</v>
+        <v>430</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
         <v>10</v>
       </c>
       <c r="B560" t="s">
-        <v>506</v>
+        <v>524</v>
       </c>
       <c r="C560" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D560" t="s" s="4">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="E560" t="s">
         <v>13</v>
       </c>
       <c r="F560" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G560" t="s">
         <v>15</v>
       </c>
       <c r="H560" t="s">
         <v>16</v>
       </c>
       <c r="I560" s="3">
         <v>2</v>
       </c>
       <c r="J560" t="s">
-        <v>373</v>
-[...2431 lines deleted...]
-        <v>85</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://fourcorners.wine/product/2005-sine-qua-non-atlantis-fe2o3-2abc-grenache-california-1x75cl-1018369511107839"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://fourcorners.wine/product/2013-soliste-out-of-the-shadows-syrah-california-1x75cl-1057953013705605"/>
-    <hyperlink ref="D5" r:id="rId3" location="" display="https://fourcorners.wine/product/2014-next-of-kyn-no8-assortment-case-california-5x75cl-1057978713681370"/>
-[...630 lines deleted...]
-    <hyperlink ref="D636" r:id="rId634" location="" display="https://fourcorners.wine/product/2019-cayuse-cailloux-syrah-walla-walla-valley-3x75cl-hub-10184054-3-IB-STOCK-N"/>
+    <hyperlink ref="D5" r:id="rId3" location="" display="https://fourcorners.wine/product/2014-soliste-out-of-the-shadows-syrah-california-1x75cl-1057952813705604"/>
+    <hyperlink ref="D6" r:id="rId4" location="" display="https://fourcorners.wine/product/2014-soliste-st-andelain-sauvignon-blanc-lake-county-1x75cl-1018397313381494"/>
+    <hyperlink ref="D7" r:id="rId5" location="" display="https://fourcorners.wine/product/2015-soliste-out-of-the-shadows-syrah-california-1x75cl-1057952713705602"/>
+    <hyperlink ref="D8" r:id="rId6" location="" display="https://fourcorners.wine/product/2019-andremily-gr-grenache-california-1x75cl-1020774113262373"/>
+    <hyperlink ref="D9" r:id="rId7" location="" display="https://fourcorners.wine/product/2019-favia-suize-viognier-amador-county-1x75cl-hub-SE10249300-1-IB-10698991"/>
+    <hyperlink ref="D10" r:id="rId8" location="" display="https://fourcorners.wine/product/2019-westborn-rose-north-coast-1x75cl-1056963213536466"/>
+    <hyperlink ref="D11" r:id="rId9" location="" display="https://fourcorners.wine/product/2019-westborn-vintage-brut-north-coast-1x75cl-1056963113536463"/>
+    <hyperlink ref="D12" r:id="rId10" location="" display="https://fourcorners.wine/product/2020-andremily-grenache-eaba-magnum-assortment-case-california-2x150cl-hub-10327505-2-IB-STOCK-N"/>
+    <hyperlink ref="D13" r:id="rId11" location="" display="https://fourcorners.wine/product/2020-next-of-kyn-no14-assortment-case-california-4x75cl-hub-10266263-4-IB-STOCK-N"/>
+    <hyperlink ref="D14" r:id="rId12" location="" display="https://fourcorners.wine/product/2021-andremily-gr-grenache-california-12x75cl-1043816912480738"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://fourcorners.wine/product/2021-andremily-gr-grenache-california-1x75cl-1043816913934132"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://fourcorners.wine/product/2021-jaffurs-state-street-syrah-central-coast-12x75cl-1039181911742146"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://fourcorners.wine/product/2021-jaffurs-state-street-syrah-central-coast-1x75cl-1039181912782470"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://fourcorners.wine/product/2021-linne-calodo-the-martian-paso-robles-willow-creek-district-1x75cl-1056333513471879"/>
+    <hyperlink ref="D19" r:id="rId17" location="" display="https://fourcorners.wine/product/2021-mauritson-wines-rockpile-ridge-vineyard-zinfandel-rockpile-12x75cl-1025902611167905"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://fourcorners.wine/product/2021-mauritson-wines-rockpile-ridge-vineyard-zinfandel-rockpile-1x75cl-1025902613269589"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://fourcorners.wine/product/2021-mauritson-wines-rockpile-ridge-vineyard-zinfandel-rockpile-6x75cl-1025902613562624"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://fourcorners.wine/product/2021-saxum-cayucos-ridge-central-coast-1x75cl-1043447112456585"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://fourcorners.wine/product/2021-saxum-paderewski-vineyard-paso-robles-1x75cl-1033130111550651"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://fourcorners.wine/product/2021-sirena-rosato-amador-county-1x75cl-10184630-1-ib-stock-n"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://fourcorners.wine/product/2022-andremily-syrah-mourvedre-magnum-assortment-case-california-2x150cl-1059583713239743"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://fourcorners.wine/product/2022-jaffurs-state-street-chardonnay-central-coast-12x75cl-1039182211742156"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://fourcorners.wine/product/2022-jaffurs-state-street-chardonnay-central-coast-1x75cl-1039182212782469"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://fourcorners.wine/product/2022-saxum-heart-stone-vineyard-central-coast-1x75cl-1043446412723002"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://fourcorners.wine/product/2023-andremily-mourvedre-california-1x75cl-1060410214011742"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://fourcorners.wine/product/2023-andremily-mourvedre-california-6x75cl-1060410214002594"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://fourcorners.wine/product/2023-andremily-no-12-syrah-california-1x75cl-1060406614008096"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://fourcorners.wine/product/2023-andremily-no-12-syrah-california-6x75cl-1060406614109162"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://fourcorners.wine/product/2023-la-pelle-red-hen-vineyard-cabernet-sauvignon-oak-knoll-district-6x75cl-1061465914216466"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://fourcorners.wine/product/nv-andremily-rose-assortment-1x2019-2x2020-california-3x75cl-hub-10207743-3-IB-STOCK-N"/>
+    <hyperlink ref="D35" r:id="rId33" location="" display="https://fourcorners.wine/product/nv-westborn-perpetual-reserve-nv-01-north-coast-1x75cl-1056963013536455"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://fourcorners.wine/product/2009-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046437712977253"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://fourcorners.wine/product/2011-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046437612977273"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://fourcorners.wine/product/2011-scarecrow-m-etain-cabernet-sauvignon-napa-valley-1x75cl-1027659311262048"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://fourcorners.wine/product/2012-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046437412977278"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://fourcorners.wine/product/2012-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-12x75cl-1018428710711359"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://fourcorners.wine/product/2013-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018441412977298"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://fourcorners.wine/product/2013-futo-oakville-estate-red-wine-1x75cl-hub-10183847-1-IB-STOCK-N"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://fourcorners.wine/product/2013-larry-hyde-vineyard-estate-chardonnay-los-carneros-1x75cl-hub-SE10183735-1-IB-10834153"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://fourcorners.wine/product/2013-sloan-estate-asterisk-proprietary-red-rutherford-6x75cl-1018465510711563"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://fourcorners.wine/product/2014-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046437212977367"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://fourcorners.wine/product/2014-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018442110710646"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://fourcorners.wine/product/2014-dana-estates-helms-cabernet-sauvignon-rutherford-3x75cl-hub-10184684-3-IB-STOCK-N"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://fourcorners.wine/product/2014-futo-oakville-estate-red-wine-1x75cl-hub-10183848-1-IB-STOCK-N"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://fourcorners.wine/product/2014-larry-hyde-vineyard-estate-chardonnay-los-carneros-12x75cl-10183808-12-ib-stock-n"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://fourcorners.wine/product/2015-arkenstone-estate-red-howell-mountain-6x75cl-1018352210711150"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://fourcorners.wine/product/2015-arkenstone-estate-red-howell-mountain-6x75cl-10183522-6-ib-stock-n"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://fourcorners.wine/product/2015-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046437012977635"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://fourcorners.wine/product/2015-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018512312977497"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://fourcorners.wine/product/2015-bevan-cellars-ontogeny-napa-valley-12x75cl-10183655-12-ib-stock-n"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://fourcorners.wine/product/2015-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-12x75cl-1018497710711351"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://fourcorners.wine/product/2015-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-1018497711033131"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://fourcorners.wine/product/2015-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018448310710641"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://fourcorners.wine/product/2015-bevan-cellars-wildfoote-vineyard-vixen-block-cabernet-sauvignon-stags-leap-district-12x75cl-1018353210710622"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://fourcorners.wine/product/2015-cliff-lede-cabernet-sauvignon-stags-leap-district-12x75cl-hub-SE10183657-12-IB-10833883"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://fourcorners.wine/product/2015-cliff-lede-cabernet-sauvignon-stags-leap-district-1x75cl-hub-SE10183657-1-IB-11658541"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://fourcorners.wine/product/2015-dalla-valle-collina-dalla-valle-napa-valley-1x75cl-10276777-1-ib-stock-n"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://fourcorners.wine/product/2015-dana-estates-helms-cabernet-sauvignon-rutherford-3x75cl-hub-10184265-3-IB-STOCK-N"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://fourcorners.wine/product/2015-favia-cabernet-sauvignon-coombsville-3x75cl-1018354710711043"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://fourcorners.wine/product/2015-favia-cabernet-sauvignon-napa-valley-3x75cl-1018478110711038"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://fourcorners.wine/product/2015-favia-cerro-sur-napa-valley-3x75cl-1018478310711504"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://fourcorners.wine/product/2015-favia-la-magdalena-napa-valley-3x75cl-1018478210711242"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://fourcorners.wine/product/2015-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1053313313843968"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://fourcorners.wine/product/2015-realm-cellars-farella-cabernet-sauvignon-napa-valley-6x75cl-1018419310711371"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://fourcorners.wine/product/2015-realm-cellars-houyi-vineyard-napa-valley-6x75cl-1018418210710788"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://fourcorners.wine/product/2015-realm-cellars-moonracer-estate-cabernet-sauvignon-napa-valley-6x75cl-1018453912087065"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://fourcorners.wine/product/2015-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-1018430211163239"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://fourcorners.wine/product/2016-adamvs-teres-cabernet-sauvignon-napa-valley-1x75cl-1018350512150805"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://fourcorners.wine/product/2016-adamvs-teres-cabernet-sauvignon-napa-valley-6x75cl-1018350512150804"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://fourcorners.wine/product/2016-amuse-bouche-vin-perdu-napa-valley-1x75cl-hub-SE10183672-1-IB-11479093"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://fourcorners.wine/product/2016-arkenstone-estate-sauvignon-blanc-howell-mountain-6x75cl-1018478510711149"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://fourcorners.wine/product/2016-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018386912977717"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://fourcorners.wine/product/2016-bevan-cellars-ontogeny-red-wine-napa-valley-12x75cl-1018441010711197"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-12x75cl-1018352810710140"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-6x75cl-1018352811154493"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018353010710639"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://fourcorners.wine/product/2016-bevan-cellars-tench-vineyard-ee-red-wine-oakville-6x75cl-1018353011128216"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://fourcorners.wine/product/2016-cliff-lede-cabernet-sauvignon-stags-leap-district-12x75cl-10183539-12-ib-stock-n"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://fourcorners.wine/product/2016-dana-estates-onda-cabernet-sauvignon-napa-valley-6x75cl-10183673-6-ib-stock-n"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://fourcorners.wine/product/2016-realm-cellars-farella-cabernet-sauvignon-napa-valley-6x75cl-1018425810711369"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://fourcorners.wine/product/2016-realm-cellars-houyi-vineyard-napa-valley-6x75cl-1018426210710786"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://fourcorners.wine/product/2016-unwritten-cabernet-sauvignon-napa-valley-1x75cl-1018386311332647"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://fourcorners.wine/product/2016-he-li-an-thus-proprietary-red-napa-valley-1x150cl-hub-SE10183650-1-IB-10698414"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://fourcorners.wine/product/2016-he-li-an-thus-proprietary-red-napa-valley-1x75cl-1018478910711549"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://fourcorners.wine/product/2017-adamvs-sauvignon-blanc-howell-mountain-1x75cl-1018406910698986"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://fourcorners.wine/product/2017-arkenstone-estate-sauvignon-blanc-howell-mountain-1x75cl-1018348614009344"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://fourcorners.wine/product/2017-arkenstone-estate-sauvignon-blanc-howell-mountain-6x75cl-1018348610698541"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://fourcorners.wine/product/2017-bevan-cellars-ontogeny-red-wine-napa-valley-12x75cl-1018349210711099"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://fourcorners.wine/product/2017-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-1x75cl-hub-SE10183494-1-DP-10697985"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://fourcorners.wine/product/2017-bevan-cellars-tench-vineyard-ee-red-wine-oakville-12x75cl-1018349310710623"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://fourcorners.wine/product/2017-bevan-cellars-wildfoote-vineyard-vixen-block-cabernet-sauvignon-stags-leap-district-12x75cl-1018349510711458"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://fourcorners.wine/product/2017-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-1x75cl-hub-SE10183857-1-IB-11085145"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://fourcorners.wine/product/2017-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-6x75cl-hub-SE10183857-6-IB-10698697"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://fourcorners.wine/product/2017-dalla-valle-collina-dalla-valle-napa-valley-6x75cl-10276780-6-ib-stock-n"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://fourcorners.wine/product/2017-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1053313113843919"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://fourcorners.wine/product/2017-greer-cabernet-sauvignon-rutherford-6x75cl-1053313113268533"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://fourcorners.wine/product/2017-larry-hyde-estate-vineyard-pinot-noir-los-carneros-1x75cl-1018357012165954"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://fourcorners.wine/product/2017-larry-hyde-estate-vineyard-pinot-noir-los-carneros-6x75cl-hub-SE10183570-6-IB-10698983"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://fourcorners.wine/product/2017-larry-hyde-vineyard-estate-chardonnay-los-carneros-6x75cl-hub-SE10183498-6-IB-10833889"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://fourcorners.wine/product/2017-realm-cellars-houyi-vineyard-napa-valley-6x75cl-1018501310710785"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://fourcorners.wine/product/2017-he-li-an-thus-proprietary-red-napa-valley-12x75cl-hub-SE10183846-12-IB-10698682"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://fourcorners.wine/product/2017-he-li-an-thus-proprietary-red-napa-valley-1x75cl-hub-SE10183846-1-IB-11077648"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://fourcorners.wine/product/2018-adamvs-adamvs-cabernet-sauvignon-howell-mountain-1x75cl-1040663412150798"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://fourcorners.wine/product/2018-adamvs-adamvs-cabernet-sauvignon-howell-mountain-3x75cl-1040663412150796"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://fourcorners.wine/product/2018-adamvs-adamvs-cabernet-sauvignon-howell-mountain-6x75cl-1040663412150797"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://fourcorners.wine/product/2018-argot-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10183817-1-IB-10719514"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://fourcorners.wine/product/2018-argot-sugarloaf-vineyard-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10183819-1-IB-10698638"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://fourcorners.wine/product/2018-barnett-cabernet-sauvignon-spring-mountain-district-12x75cl-10183871-12-ib-stock-n"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://fourcorners.wine/product/2018-barnett-cabernet-sauvignon-spring-mountain-district-6x75cl-10183871-6-ib-stock-n"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://fourcorners.wine/product/2018-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046436712977786"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://fourcorners.wine/product/2018-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1018411012977742"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://fourcorners.wine/product/2018-bevan-cellars-ontogeny-red-wine-napa-valley-1x75cl-hub-SE10183719-1-IB-11605771"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://fourcorners.wine/product/2018-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-1018371910710218"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://fourcorners.wine/product/2018-bevan-cellars-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-1x75cl-1018384110698676"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://fourcorners.wine/product/2018-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-1018371810710142"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://fourcorners.wine/product/2018-cliff-lede-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-12x75cl-1018372010922283"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://fourcorners.wine/product/2018-cliff-lede-cabernet-sauvignon-stags-leap-district-12x75cl-hub-SE10188284-12-IB-11183679"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://fourcorners.wine/product/2018-cliff-lede-cabernet-sauvignon-stags-leap-district-1x75cl-hub-SE10188284-1-IB-10792991"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://fourcorners.wine/product/2018-cliff-lede-cabernet-sauvignon-stags-leap-district-6x75cl-1018828413562595"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://fourcorners.wine/product/2018-cliff-lede-high-fidelity-napa-valley-12x75cl-hub-SE10183729-12-IB-10698532"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://fourcorners.wine/product/2018-cliff-lede-high-fidelity-napa-valley-1x75cl-1018372912824122"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://fourcorners.wine/product/2018-futo-ovsl-estate-red-wine-napa-valley-12x75cl-hub-SE10183734-12-IB-10834151"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://fourcorners.wine/product/2018-greer-cabernet-sauvignon-rutherford-6x75cl-1023257413268510"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://fourcorners.wine/product/2018-la-jota-vineyard-cabernet-sauvignon-howell-mountain-1x75cl-hub-10206289-1-IB-STOCK-N"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://fourcorners.wine/product/2018-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-1x75cl-1018370210698499"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://fourcorners.wine/product/2018-larry-hyde-vineyard-estate-chardonnay-los-carneros-1x75cl-10184120-1-dp-stock-n"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://fourcorners.wine/product/2018-lerner-project-rms-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10183755-1-IB-10834187"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://fourcorners.wine/product/2018-realm-cellars-farella-cabernet-sauvignon-napa-valley-1x75cl-1018483910710213"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://fourcorners.wine/product/2018-schrader-double-diamond-cabernet-sauvignon-oakville-1x75cl-hub-SE10183545-1-IB-12029058"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://fourcorners.wine/product/2018-schrader-double-diamond-cabernet-sauvignon-oakville-6x75cl-hub-SE10183545-6-IB-10698664"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://fourcorners.wine/product/2018-spottswoode-cabernet-sauvignon-st-helena-1x75cl-1018363611776403"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://fourcorners.wine/product/2018-stewart-nomad-beckstoffer-las-piedras-napa-valley-1x75cl-10183806-1-ib-stock-n"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://fourcorners.wine/product/2018-stewart-nomad-beckstoffer-las-piedras-napa-valley-6x75cl-10183806-6-ib-stock-n"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://fourcorners.wine/product/2018-the-mascot-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10227363-1-IB-11269036"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://fourcorners.wine/product/2018-vangone-block-d-estate-cabernet-sauvignon-napa-valley-1x75cl-1021927112844263"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://fourcorners.wine/product/2018-he-li-an-thus-proprietary-red-napa-valley-12x75cl-hub-SE10184122-12-IB-10699050"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://fourcorners.wine/product/2018-he-li-an-thus-proprietary-red-napa-valley-1x75cl-hub-SE10184122-1-IB-11050746"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://fourcorners.wine/product/2018-he-li-an-thus-proprietary-red-napa-valley-6x75cl-1018412213562622"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://fourcorners.wine/product/2019-argot-1555-cabernet-sauvignon-oakville-12x75cl-hub-SE10250057-12-IB-11116080"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://fourcorners.wine/product/2019-argot-1555-cabernet-sauvignon-oakville-1x75cl-1025005713196146"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://fourcorners.wine/product/2019-arkenstone-estate-red-howell-mountain-1x75cl-1020834813665730"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://fourcorners.wine/product/2019-arkenstone-estate-red-howell-mountain-6x75cl-1020834810845123"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://fourcorners.wine/product/2019-barrett-barrett-cabernet-sauvignon-napa-valley-1x150cl-1046436612977925"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://fourcorners.wine/product/2019-barrett-barrett-cabernet-sauvignon-napa-valley-3x75cl-1046436313288574"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-1018518310922029"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-hub-10185183-6-IB-STOCK-N"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-1x75cl-hub-SE10185184-1-IB-10920743"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-hub-SE10185184-6-IB-11188168"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-tench-vineyard-ee-red-wine-oakville-1x75cl-hub-SE10185186-1-IB-10920744"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-tench-vineyard-ee-red-wine-oakville-6x75cl-hub-SE10185186-6-IB-10929076"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://fourcorners.wine/product/2019-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-3x75cl-1018707010727844"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://fourcorners.wine/product/2019-dalla-valle-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10204356-1-IB-12247616"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://fourcorners.wine/product/2019-dalla-valle-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10204356-6-IB-10821230"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://fourcorners.wine/product/2019-dalla-valle-collina-dalla-valle-napa-valley-1x75cl-hub-SE10185915-1-IB-12165301"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://fourcorners.wine/product/2019-dalla-valle-collina-napa-valley-6x75cl-hub-SE10185915-6-IB-10717713"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://fourcorners.wine/product/2019-dana-estates-vaso-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10308175-1-IB-12500134"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://fourcorners.wine/product/2019-dana-estates-vaso-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10308175-6-IB-11430405"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://fourcorners.wine/product/2019-futo-ovsl-estate-red-wine-napa-valley-1x75cl-hub-SE10351008-1-IB-11745057"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://fourcorners.wine/product/2019-futo-oakville-estate-red-wine-1x75cl-hub-SE10351015-1-IB-11745044"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://fourcorners.wine/product/2019-favia-carbone-napa-valley-12x75cl-hub-SE10184008-12-IB-10698913"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://fourcorners.wine/product/2019-favia-carbone-napa-valley-6x75cl-1018400813562611"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://fourcorners.wine/product/2019-greer-cabernet-sauvignon-rutherford-6x75cl-1023240913268495"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://fourcorners.wine/product/2019-heimark-vineyard-cabernet-sauvignon-napa-valley-3x75cl-10235695-3-ib-stock-n"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://fourcorners.wine/product/2019-larry-hyde-estate-vineyard-pinot-noir-los-carneros-12x75cl-1046393512970788"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://fourcorners.wine/product/2019-larry-hyde-estate-vineyard-pinot-noir-los-carneros-1x75cl-1046393513283504"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://fourcorners.wine/product/2019-larry-hyde-vineyard-estate-chardonnay-los-carneros-12x75cl-1046393412970779"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://fourcorners.wine/product/2019-larry-hyde-vineyard-estate-chardonnay-los-carneros-1x75cl-1046393413499566"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://fourcorners.wine/product/2019-lerner-project-armstrong-ranch-estate-grown-cabernet-sauvignon-diamond-mountain-district-1x75cl-1018518911200250"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://fourcorners.wine/product/2019-lerner-project-napa-valley-project-18-cabernet-sauvignon-12x75cl-hub-SE10185903-12-IB-11200246"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://fourcorners.wine/product/2019-lerner-project-napa-valley-project-18-cabernet-sauvignon-1x75cl-hub-SE10185903-1-IB-11632472"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://fourcorners.wine/product/2019-realm-cellars-the-bard-napa-valley-1x375cl-hub-SE10316870-1-IB-12179391"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://fourcorners.wine/product/2019-teeter-totter-cabernet-sauvignon-napa-valley-12x75cl-1018404813618926"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://fourcorners.wine/product/2019-teeter-totter-cabernet-sauvignon-napa-valley-1x75cl-1018404814155680"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://fourcorners.wine/product/2019-teeter-totter-cabernet-sauvignon-napa-valley-6x75cl-1018404813547488"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://fourcorners.wine/product/2019-unwritten-cabernet-sauvignon-napa-valley-12x75cl-hub-SE10306849-12-IB-11421492"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://fourcorners.wine/product/2019-unwritten-cabernet-sauvignon-napa-valley-1x75cl-1030684913504539"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://fourcorners.wine/product/2019-vangone-block-b-estate-cabernet-sauvignon-napa-valley-1x75cl-1026204611187263"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://fourcorners.wine/product/2019-vangone-block-d-estate-cabernet-sauvignon-napa-valley-1x75cl-1026204711187264"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://fourcorners.wine/product/2019-vangone-estate-cabernet-sauvignon-napa-valley-1x75cl-1026204511541730"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://fourcorners.wine/product/2019-vice-versa-beckstoffer-las-piedras-cabernet-sauvignon-napa-valley-6x75cl-1018395910747142"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://fourcorners.wine/product/2020-favia-carbone-chardonnay-coombsville-12x75cl-hub-SE10184004-12-IB-10698908"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://fourcorners.wine/product/2020-favia-carbone-chardonnay-coombsville-1x75cl-1018400414106315"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://fourcorners.wine/product/2020-favia-carbone-napa-valley-12x75cl-hub-SE10188535-12-IB-10740893"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://fourcorners.wine/product/2020-favia-carbone-napa-valley-1x75cl-hub-SE10188535-1-IB-11390748"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://fourcorners.wine/product/2020-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-12x75cl-hub-SE10183810-12-IB-10698629"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://fourcorners.wine/product/2020-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-1x75cl-1018381012888300"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://fourcorners.wine/product/2020-oshaughnessy-chardonnay-oakville-1x75cl-hub-SE10249124-1-IB-12134644"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://fourcorners.wine/product/2020-he-li-an-thus-sauvignon-blanc-napa-valley-1x75cl-1018410710833912"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://fourcorners.wine/product/2021-amuse-bouche-red-blend-napa-valley-1x75cl-1034261312929957"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://fourcorners.wine/product/2021-amuse-bouche-red-blend-napa-valley-6x75cl-1034261311592911"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://fourcorners.wine/product/2021-amuse-bouche-vin-perdu-napa-valley-1x75cl-1034261414211092"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://fourcorners.wine/product/2021-amuse-bouche-vin-perdu-napa-valley-6x75cl-1034261411592913"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://fourcorners.wine/product/2021-argot-bonnys-vineyard-cabernet-sauvignon-oakville-12x75cl-hub-SE10410682-12-IB-12197841"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://fourcorners.wine/product/2021-argot-bonnys-vineyard-cabernet-sauvignon-oakville-1x75cl-hub-SE10410682-1-IB-12560921"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://fourcorners.wine/product/2021-argot-cuvee-leo-cabernet-sauvignon-rutherford-12x75cl-1041068312197845"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://fourcorners.wine/product/2021-argot-cuvee-leo-cabernet-sauvignon-rutherford-1x75cl-1041068312560920"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://fourcorners.wine/product/2021-argot-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-12x75cl-hub-SE10349808-12-IB-12196322"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://fourcorners.wine/product/2021-argot-sage-ridge-vineyard-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10349808-1-IB-12560922"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-beckstoffer-dr-crane-vineyard-cabernet-sauvignon-napa-valley-1x75cl-1038233511921771"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-ee-red-wine-napa-valley-12x75cl-1031170512185078"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-ee-red-wine-napa-valley-1x75cl-1031170512185134"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-1x75cl-1031170613080184"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://fourcorners.wine/product/2021-blankiet-estate-paradise-hills-vineyard-rive-droite-napa-valley-3x75cl-10433688-3-ib-stock-n"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://fourcorners.wine/product/2021-carter-beckstoffer-las-piedras-cabernet-sauvignon-la-bam-saint-helena-6x75cl-hub-10288928-6-IB-STOCK-N"/>
+    <hyperlink ref="D209" r:id="rId207" location="" display="https://fourcorners.wine/product/2021-coup-de-foudre-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10237631-1-IB-11519770"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://fourcorners.wine/product/2021-coup-de-foudre-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10237631-6-IB-11019465"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://fourcorners.wine/product/2021-fait-main-cabernet-sauvignon-tierra-roja-vineyard-oakville-1x75cl-hub-SE10352731-1-IB-11984847"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://fourcorners.wine/product/2021-fait-main-cabernet-sauvignon-tierra-roja-vineyard-oakville-6x75cl-hub-SE10352731-6-IB-11666250"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://fourcorners.wine/product/2021-fait-main-cabernet-sauvignon-napa-valley-1x75cl-hub-SE10260644-1-IB-11202649"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://fourcorners.wine/product/2021-favia-carbone-chardonnay-coombsville-12x75cl-hub-SE10188536-12-IB-10740896"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://fourcorners.wine/product/2021-favia-carbone-chardonnay-coombsville-1x75cl-1018853613002691"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://fourcorners.wine/product/2021-futo-5500-cabernet-sauvignon-stags-leap-district-1x150cl-10491420-1-ib-stock-n"/>
+    <hyperlink ref="D217" r:id="rId215" location="" display="https://fourcorners.wine/product/2021-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1037709613843920"/>
+    <hyperlink ref="D218" r:id="rId216" location="" display="https://fourcorners.wine/product/2021-greer-cabernet-sauvignon-rutherford-6x75cl-1037709613265071"/>
+    <hyperlink ref="D219" r:id="rId217" location="" display="https://fourcorners.wine/product/2021-heimark-vineyard-cabernet-sauvignon-napa-valley-3x75cl-1045083912977147"/>
+    <hyperlink ref="D220" r:id="rId218" location="" display="https://fourcorners.wine/product/2021-lail-vineyards-blueprint-cabernet-sauvignon-napa-valley-1x75cl-1027657314155708"/>
+    <hyperlink ref="D221" r:id="rId219" location="" display="https://fourcorners.wine/product/2021-lail-vineyards-blueprint-cabernet-sauvignon-napa-valley-6x75cl-hub-SE10276573-6-IB-11261777"/>
+    <hyperlink ref="D222" r:id="rId220" location="" display="https://fourcorners.wine/product/2021-maybach-amoenus-cabernet-sauvignon-napa-valley-12x75cl-hub-SE10382907-12-IB-11920543"/>
+    <hyperlink ref="D223" r:id="rId221" location="" display="https://fourcorners.wine/product/2021-maybach-amoenus-cabernet-sauvignon-napa-valley-6x75cl-1038290713081300"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://fourcorners.wine/product/2021-maybach-materium-oakville-1x37-5cl-1038290511920537"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://fourcorners.wine/product/2021-maybach-vocabulum-cabernet-sauvignon-napa-valley-12x37-5cl-1038290911920550"/>
+    <hyperlink ref="D226" r:id="rId224" location="" display="https://fourcorners.wine/product/2021-maybach-vocabulum-cabernet-sauvignon-napa-valley-1x37-5cl-1038290913081846"/>
+    <hyperlink ref="D227" r:id="rId225" location="" display="https://fourcorners.wine/product/2021-oshaughnessy-cabernet-sauvignon-napa-valley-6x75cl-1051586313105311"/>
+    <hyperlink ref="D228" r:id="rId226" location="" display="https://fourcorners.wine/product/2021-realm-cellars-the-bard-napa-valley-1x75cl-hub-SE10316872-1-IB-12246347"/>
+    <hyperlink ref="D229" r:id="rId227" location="" display="https://fourcorners.wine/product/2021-schrader-double-diamond-cabernet-sauvignon-oakville-1x75cl-hub-SE10327713-1-IB-12009233"/>
+    <hyperlink ref="D230" r:id="rId228" location="" display="https://fourcorners.wine/product/2021-schrader-double-diamond-cabernet-sauvignon-oakville-1x75cl-1032771312311186"/>
+    <hyperlink ref="D231" r:id="rId229" location="" display="https://fourcorners.wine/product/2021-schrader-double-diamond-cabernet-sauvignon-oakville-6x75cl-hub-SE10327713-6-IB-11535654"/>
+    <hyperlink ref="D232" r:id="rId230" location="" display="https://fourcorners.wine/product/2021-unwritten-cabernet-sauvignon-napa-valley-1x75cl-1035464313145994"/>
+    <hyperlink ref="D233" r:id="rId231" location="" display="https://fourcorners.wine/product/2021-vangone-block-b-estate-cabernet-sauvignon-napa-valley-1x75cl-1043325413089086"/>
+    <hyperlink ref="D234" r:id="rId232" location="" display="https://fourcorners.wine/product/2021-vangone-block-b-estate-cabernet-sauvignon-napa-valley-6x75cl-1043325412973010"/>
+    <hyperlink ref="D235" r:id="rId233" location="" display="https://fourcorners.wine/product/2021-vangone-block-d-estate-cabernet-sauvignon-napa-valley-1x75cl-1043325513089087"/>
+    <hyperlink ref="D236" r:id="rId234" location="" display="https://fourcorners.wine/product/2021-vangone-block-d-estate-cabernet-sauvignon-napa-valley-6x75cl-1043325512973024"/>
+    <hyperlink ref="D237" r:id="rId235" location="" display="https://fourcorners.wine/product/2021-vangone-estate-cabernet-sauvignon-napa-valley-12x75cl-1043325312973079"/>
+    <hyperlink ref="D238" r:id="rId236" location="" display="https://fourcorners.wine/product/2021-vangone-estate-cabernet-sauvignon-napa-valley-1x75cl-1043325313852119"/>
+    <hyperlink ref="D239" r:id="rId237" location="" display="https://fourcorners.wine/product/2021-vangone-estate-cabernet-sauvignon-napa-valley-6x75cl-1043325312973065"/>
+    <hyperlink ref="D240" r:id="rId238" location="" display="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-12x375cl-hub-SE10294711-12-IB-11366510"/>
+    <hyperlink ref="D241" r:id="rId239" location="" display="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-1x37-5cl-1029471113962736"/>
+    <hyperlink ref="D242" r:id="rId240" location="" display="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-1x37-5cl-1029471112215975"/>
+    <hyperlink ref="D243" r:id="rId241" location="" display="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-1x375cl-hub-SE10294711-1-IB-12215973"/>
+    <hyperlink ref="D244" r:id="rId242" location="" display="https://fourcorners.wine/product/2021-vice-versa-spinning-plates-cabernet-sauvignon-napa-valley-6x75cl-10294710-6-ib-stock-n"/>
+    <hyperlink ref="D245" r:id="rId243" location="" display="https://fourcorners.wine/product/2021-vineyard-36-five-bands-cabernet-sauvignon-oakville-12x75cl-1025840811163861"/>
+    <hyperlink ref="D246" r:id="rId244" location="" display="https://fourcorners.wine/product/2021-vineyard-36-five-bands-cabernet-sauvignon-oakville-1x75cl-1025840811282494"/>
+    <hyperlink ref="D247" r:id="rId245" location="" display="https://fourcorners.wine/product/2021-vineyard-36-ovr-cabernet-sauvignon-oakville-12x75cl-hub-SE10258409-12-IB-11163865"/>
+    <hyperlink ref="D248" r:id="rId246" location="" display="https://fourcorners.wine/product/2021-vineyard-36-ovr-cabernet-sauvignon-oakville-1x75cl-1025840911282493"/>
+    <hyperlink ref="D249" r:id="rId247" location="" display="https://fourcorners.wine/product/2021-vineyard-36-the-black-aces-napa-valley-12x75cl-1025840711163860"/>
+    <hyperlink ref="D250" r:id="rId248" location="" display="https://fourcorners.wine/product/2021-vineyard-36-the-black-aces-napa-valley-1x75cl-1025840711282497"/>
+    <hyperlink ref="D251" r:id="rId249" location="" display="https://fourcorners.wine/product/2022-arkenstone-estate-red-howell-mountain-6x75cl-1052661413225185"/>
+    <hyperlink ref="D252" r:id="rId250" location="" display="https://fourcorners.wine/product/2022-bevan-cellars-ontogeny-red-wine-napa-valley-12x75cl-1042252112301365"/>
+    <hyperlink ref="D253" r:id="rId251" location="" display="https://fourcorners.wine/product/2022-bevan-cellars-ontogeny-red-wine-napa-valley-6x75cl-1042252112741979"/>
+    <hyperlink ref="D254" r:id="rId252" location="" display="https://fourcorners.wine/product/2022-cliff-lede-poetry-cabernet-sauvignon-stags-leap-district-6x75cl-1053425613288556"/>
+    <hyperlink ref="D255" r:id="rId253" location="" display="https://fourcorners.wine/product/2022-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-1x75cl-1045309614216363"/>
+    <hyperlink ref="D256" r:id="rId254" location="" display="https://fourcorners.wine/product/2022-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-6x75cl-1045309612615413"/>
+    <hyperlink ref="D257" r:id="rId255" location="" display="https://fourcorners.wine/product/2022-greer-vineyard-estate-cabernet-sauvignon-rutherford-1x75cl-1053312713843926"/>
+    <hyperlink ref="D258" r:id="rId256" location="" display="https://fourcorners.wine/product/2022-greer-cabernet-sauvignon-rutherford-6x75cl-1053312713268486"/>
+    <hyperlink ref="D259" r:id="rId257" location="" display="https://fourcorners.wine/product/2022-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-12x75cl-hub-SE10276572-12-IB-11261767"/>
+    <hyperlink ref="D260" r:id="rId258" location="" display="https://fourcorners.wine/product/2022-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-1x75cl-hub-SE10276572-1-IB-11518976"/>
+    <hyperlink ref="D261" r:id="rId259" location="" display="https://fourcorners.wine/product/2022-lail-vineyards-blueprint-sauvignon-blanc-napa-valley-6x75cl-1027657213547479"/>
+    <hyperlink ref="D262" r:id="rId260" location="" display="https://fourcorners.wine/product/2022-lail-vineyards-georgia-sauvignon-blanc-napa-valley-1x75cl-10388050-1-ib-stock-n"/>
+    <hyperlink ref="D263" r:id="rId261" location="" display="https://fourcorners.wine/product/2022-lail-vineyards-georgia-sauvignon-blanc-napa-valley-6x75cl-10388050-6-ib-stock-n"/>
+    <hyperlink ref="D264" r:id="rId262" location="" display="https://fourcorners.wine/product/2022-myriad-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1036628613575250"/>
+    <hyperlink ref="D265" r:id="rId263" location="" display="https://fourcorners.wine/product/2023-amuse-bouche-red-blend-napa-valley-6x75cl-1053683213318650"/>
+    <hyperlink ref="D266" r:id="rId264" location="" display="https://fourcorners.wine/product/2023-au-sommet-cabernet-sauvignon-atlas-peak-6x75cl-1053683313318663"/>
+    <hyperlink ref="D267" r:id="rId265" location="" display="https://fourcorners.wine/product/2023-bevan-cellars-beckstoffer-dr-crane-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1057744813664502"/>
+    <hyperlink ref="D268" r:id="rId266" location="" display="https://fourcorners.wine/product/2023-bevan-cellars-ee-red-oakville-1x75cl-1053364813531411"/>
+    <hyperlink ref="D269" r:id="rId267" location="" display="https://fourcorners.wine/product/2023-bevan-cellars-ee-red-oakville-6x75cl-1053364813502573"/>
+    <hyperlink ref="D270" r:id="rId268" location="" display="https://fourcorners.wine/product/2023-bevan-cellars-ontogeny-napa-valley-6x75cl-1053364513658929"/>
+    <hyperlink ref="D271" r:id="rId269" location="" display="https://fourcorners.wine/product/2023-bevan-cellars-sugarloaf-mountain-proprietary-red-napa-valley-6x75cl-1053364713502551"/>
+    <hyperlink ref="D272" r:id="rId270" location="" display="https://fourcorners.wine/product/2023-bevan-cellars-tench-vineyard-cabernet-sauvignon-oakville-1x75cl-1053365013531410"/>
+    <hyperlink ref="D273" r:id="rId271" location="" display="https://fourcorners.wine/product/2023-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-1x75cl-1057960313852587"/>
+    <hyperlink ref="D274" r:id="rId272" location="" display="https://fourcorners.wine/product/2023-cliff-lede-rhythm-cabernet-sauvignon-stags-leap-district-6x75cl-1057960313677965"/>
+    <hyperlink ref="D275" r:id="rId273" location="" display="https://fourcorners.wine/product/2023-fait-main-beckstoffer-las-piedras-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1057649414101660"/>
+    <hyperlink ref="D276" r:id="rId274" location="" display="https://fourcorners.wine/product/2023-greer-vineyard-estate-cabernet-sauvignon-rutherford-6x75cl-1057306213577338"/>
+    <hyperlink ref="D277" r:id="rId275" location="" display="https://fourcorners.wine/product/2023-la-pelle-alluvium-vineyard-cabernet-sauvignon-st-helena-6x75cl-1061465814216462"/>
+    <hyperlink ref="D278" r:id="rId276" location="" display="https://fourcorners.wine/product/2023-la-pelle-cabernet-sauvignon-napa-valley-6x75cl-1061465314137041"/>
+    <hyperlink ref="D279" r:id="rId277" location="" display="https://fourcorners.wine/product/2023-la-pelle-ceniza-vineyard-cabernet-sauvignon-coombsville-6x75cl-1061467214137081"/>
+    <hyperlink ref="D280" r:id="rId278" location="" display="https://fourcorners.wine/product/2023-lail-vineyards-j-daniel-cuvee-cabernet-sauvignon-napa-valley-6x75cl-1060985714115558"/>
+    <hyperlink ref="D281" r:id="rId279" location="" display="https://fourcorners.wine/product/2023-maybach-amoenus-napa-valley-1x75cl-1059666513916259"/>
+    <hyperlink ref="D282" r:id="rId280" location="" display="https://fourcorners.wine/product/2023-maybach-amoenus-napa-valley-6x75cl-1059666513908374"/>
+    <hyperlink ref="D283" r:id="rId281" location="" display="https://fourcorners.wine/product/2023-myriad-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-1x75cl-1052145213245499"/>
+    <hyperlink ref="D284" r:id="rId282" location="" display="https://fourcorners.wine/product/2023-myriad-empyrean-beckstoffer-georges-iii-cabernet-sauvignon-rutherford-6x75cl-1052144813151423"/>
+    <hyperlink ref="D285" r:id="rId283" location="" display="https://fourcorners.wine/product/2023-realm-cellars-precious-twin-rose-napa-valley-1x75cl-hub-10371461-1-IB-STOCK-N"/>
+    <hyperlink ref="D286" r:id="rId284" location="" display="https://fourcorners.wine/product/2023-seven-apart-expedition-cabernet-sauvignon-napa-valley-6x75cl-1060450414007605"/>
+    <hyperlink ref="D287" r:id="rId285" location="" display="https://fourcorners.wine/product/2023-vice-versa-beckstoffer-to-kalon-cabernet-sauvignon-oakville-6x75cl-1053770413393890"/>
+    <hyperlink ref="D288" r:id="rId286" location="" display="https://fourcorners.wine/product/2023-vineyard-36-five-bands-cabernet-sauvignon-oakville-6x75cl-1054530213400047"/>
+    <hyperlink ref="D289" r:id="rId287" location="" display="https://fourcorners.wine/product/2023-vineyard-36-foundation-napa-valley-1x75cl-1054532713401067"/>
+    <hyperlink ref="D290" r:id="rId288" location="" display="https://fourcorners.wine/product/2023-vineyard-36-foundation-napa-valley-6x75cl-1054532713400409"/>
+    <hyperlink ref="D291" r:id="rId289" location="" display="https://fourcorners.wine/product/2023-vineyard-36-ovr-cabernet-sauvignon-oakville-6x75cl-1054530113400041"/>
+    <hyperlink ref="D292" r:id="rId290" location="" display="https://fourcorners.wine/product/2023-vineyard-36-the-black-aces-napa-valley-1x75cl-1054532913401069"/>
+    <hyperlink ref="D293" r:id="rId291" location="" display="https://fourcorners.wine/product/2023-vineyard-36-the-black-aces-napa-valley-6x75cl-1054532913400412"/>
+    <hyperlink ref="D294" r:id="rId292" location="" display="https://fourcorners.wine/product/2023-vineyard-36-the-guardians-rule-napa-valley-1x75cl-1054529913403986"/>
+    <hyperlink ref="D295" r:id="rId293" location="" display="https://fourcorners.wine/product/2023-vineyard-36-the-guardians-rule-napa-valley-6x75cl-1054529913400003"/>
+    <hyperlink ref="D296" r:id="rId294" location="" display="https://fourcorners.wine/product/2023-vineyard-36-the-kings-storm-oakville-1x75cl-1054530413403988"/>
+    <hyperlink ref="D297" r:id="rId295" location="" display="https://fourcorners.wine/product/2023-vineyard-36-the-kings-storm-oakville-6x75cl-1054530413400075"/>
+    <hyperlink ref="D298" r:id="rId296" location="" display="https://fourcorners.wine/product/2023-vineyard-36-verses-red-wine-oakville-1x75cl-1054530313400094"/>
+    <hyperlink ref="D299" r:id="rId297" location="" display="https://fourcorners.wine/product/2023-vineyard-36-verses-red-wine-oakville-6x75cl-1054530313400050"/>
+    <hyperlink ref="D300" r:id="rId298" location="" display="https://fourcorners.wine/product/2024-myriad-beckstoffer-to-kalon-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1058096313698971"/>
+    <hyperlink ref="D301" r:id="rId299" location="" display="https://fourcorners.wine/product/2024-myriad-elysian-beckstoffer-dr-crane-vineyard-cabernet-sauvignon-napa-valley-6x75cl-1058085213695243"/>
+    <hyperlink ref="D302" r:id="rId300" location="" display="https://fourcorners.wine/product/2024-myriad-empyrean-beckstoffer-georges-iii-cabernet-sauvignon-rutherford-6x75cl-1058085113695227"/>
+    <hyperlink ref="D303" r:id="rId301" location="" display="https://fourcorners.wine/product/2024-myriad-rarefied-air-cabernet-sauvignon-napa-valley-6x75cl-1058096513698978"/>
+    <hyperlink ref="D304" r:id="rId302" location="" display="https://fourcorners.wine/product/2014-epoch-estate-ingenuity-paso-robles-1x75cl-hub-SE10183669-1-IB-10698449"/>
+    <hyperlink ref="D305" r:id="rId303" location="" display="https://fourcorners.wine/product/2016-epoch-estate-estate-blend-paso-robles-1x75cl-1018384312142264"/>
+    <hyperlink ref="D306" r:id="rId304" location="" display="https://fourcorners.wine/product/2016-epoch-estate-blend-paso-robles-6x75cl-hub-SE10183843-6-IB-10834075"/>
+    <hyperlink ref="D307" r:id="rId305" location="" display="https://fourcorners.wine/product/2016-saxum-broken-stones-paso-robles-1x75cl-10184253-1-ib-stock-n"/>
+    <hyperlink ref="D308" r:id="rId306" location="" display="https://fourcorners.wine/product/2017-clos-solene-fleur-de-solene-paso-robles-1x75cl-1018368713698518"/>
+    <hyperlink ref="D309" r:id="rId307" location="" display="https://fourcorners.wine/product/2017-clos-solene-fleur-solene-paso-robles-6x75cl-hub-SE10183687-6-IB-10834097"/>
+    <hyperlink ref="D310" r:id="rId308" location="" display="https://fourcorners.wine/product/2017-epoch-estate-authenticity-paso-robles-1x75cl-1018398912719882"/>
+    <hyperlink ref="D311" r:id="rId309" location="" display="https://fourcorners.wine/product/2017-epoch-estate-authenticity-paso-robles-6x75cl-hub-SE10183989-6-IB-10698891"/>
+    <hyperlink ref="D312" r:id="rId310" location="" display="https://fourcorners.wine/product/2017-epoch-estate-block-b-paso-robles-1x75cl-1018399010698892"/>
+    <hyperlink ref="D313" r:id="rId311" location="" display="https://fourcorners.wine/product/2017-epoch-estate-blend-paso-robles-1x75cl-hub-SE10183992-1-IB-11139954"/>
+    <hyperlink ref="D314" r:id="rId312" location="" display="https://fourcorners.wine/product/2017-epoch-estate-blend-paso-robles-6x75cl-hub-SE10183992-6-IB-10698894"/>
+    <hyperlink ref="D315" r:id="rId313" location="" display="https://fourcorners.wine/product/2017-epoch-ingenuity-paso-robles-1x75cl-hub-SE10183991-1-IB-11139952"/>
+    <hyperlink ref="D316" r:id="rId314" location="" display="https://fourcorners.wine/product/2017-epoch-ingenuity-paso-robles-6x75cl-hub-SE10183991-6-IB-10698893"/>
+    <hyperlink ref="D317" r:id="rId315" location="" display="https://fourcorners.wine/product/2017-epoch-estate-veracity-paso-robles-1x75cl-1018398813288029"/>
+    <hyperlink ref="D318" r:id="rId316" location="" display="https://fourcorners.wine/product/2017-epoch-estate-veracity-paso-robles-6x75cl-1018398810698890"/>
+    <hyperlink ref="D319" r:id="rId317" location="" display="https://fourcorners.wine/product/2017-linne-calodo-in-my-dreams-paso-robles-1x75cl-1018387610698724"/>
+    <hyperlink ref="D320" r:id="rId318" location="" display="https://fourcorners.wine/product/2017-linne-calodo-sticks-and-stones-paso-robles-12x75cl-1018368510833914"/>
+    <hyperlink ref="D321" r:id="rId319" location="" display="https://fourcorners.wine/product/2017-linne-calodo-sticks-and-stones-paso-robles-1x75cl-1018368513080180"/>
+    <hyperlink ref="D322" r:id="rId320" location="" display="https://fourcorners.wine/product/2017-pharaohmoans-grenache-paso-robles-1x75cl-hub-SE10183839-1-IB-10920508"/>
+    <hyperlink ref="D323" r:id="rId321" location="" display="https://fourcorners.wine/product/2017-pharaohmoans-grenache-paso-robles-6x75cl-hub-SE10183839-6-IB-10698671"/>
+    <hyperlink ref="D324" r:id="rId322" location="" display="https://fourcorners.wine/product/2017-pharaohmoans-westside-syrah-paso-robles-1x75cl-hub-SE10183838-1-IB-12587295"/>
+    <hyperlink ref="D325" r:id="rId323" location="" display="https://fourcorners.wine/product/2017-pharaohmoans-westside-syrah-paso-robles-6x75cl-hub-SE10183838-6-IB-10833915"/>
+    <hyperlink ref="D326" r:id="rId324" location="" display="https://fourcorners.wine/product/2018-clos-solene-fleur-de-solene-paso-robles-1x75cl-1018381414228683"/>
+    <hyperlink ref="D327" r:id="rId325" location="" display="https://fourcorners.wine/product/2018-clos-solene-fleur-solene-paso-robles-6x75cl-hub-SE10183814-6-IB-10698633"/>
+    <hyperlink ref="D328" r:id="rId326" location="" display="https://fourcorners.wine/product/2018-clos-solene-harmonie-paso-robles-1x75cl-hub-SE10183812-1-IB-10920759"/>
+    <hyperlink ref="D329" r:id="rId327" location="" display="https://fourcorners.wine/product/2018-clos-solene-harmonie-paso-robles-6x75cl-hub-SE10183812-6-IB-10698631"/>
+    <hyperlink ref="D330" r:id="rId328" location="" display="https://fourcorners.wine/product/2019-booker-fracture-syrah-paso-robles-1x75cl-1028265113976808"/>
+    <hyperlink ref="D331" r:id="rId329" location="" display="https://fourcorners.wine/product/2019-booker-fracture-syrah-paso-robles-6x75cl-hub-SE10282651-6-IB-11289654"/>
+    <hyperlink ref="D332" r:id="rId330" location="" display="https://fourcorners.wine/product/2019-booker-oublie-paso-robles-1x75cl-hub-SE10282652-1-IB-12024675"/>
+    <hyperlink ref="D333" r:id="rId331" location="" display="https://fourcorners.wine/product/2019-booker-oublie-paso-robles-6x75cl-hub-SE10282652-6-IB-11289655"/>
+    <hyperlink ref="D334" r:id="rId332" location="" display="https://fourcorners.wine/product/2019-epoch-estate-authenticity-paso-robles-1x75cl-hub-SE10342642-1-IB-12049421"/>
+    <hyperlink ref="D335" r:id="rId333" location="" display="https://fourcorners.wine/product/2019-epoch-estate-authenticity-paso-robles-6x75cl-hub-SE10342642-6-IB-11593076"/>
+    <hyperlink ref="D336" r:id="rId334" location="" display="https://fourcorners.wine/product/2019-epoch-estate-block-b-paso-robles-1x75cl-1034264312049655"/>
+    <hyperlink ref="D337" r:id="rId335" location="" display="https://fourcorners.wine/product/2019-epoch-estate-block-b-paso-robles-6x75cl-1034264311593077"/>
+    <hyperlink ref="D338" r:id="rId336" location="" display="https://fourcorners.wine/product/2019-epoch-estate-estate-blend-paso-robles-1x75cl-hub-SE10308303-1-IB-12049673"/>
+    <hyperlink ref="D339" r:id="rId337" location="" display="https://fourcorners.wine/product/2019-epoch-estate-estate-blend-paso-robles-6x75cl-hub-SE10308303-6-IB-11432158"/>
+    <hyperlink ref="D340" r:id="rId338" location="" display="https://fourcorners.wine/product/2019-laventure-cote-a-cote-paso-robles-1x75cl-hub-SE10183962-1-IB-11094891"/>
+    <hyperlink ref="D341" r:id="rId339" location="" display="https://fourcorners.wine/product/2019-laventure-estate-cuvee-paso-robles-6x75cl-hub-10183963-6-IB-STOCK-N"/>
+    <hyperlink ref="D342" r:id="rId340" location="" display="https://fourcorners.wine/product/2020-slacker-wines-computer-geek-paso-robles-12x75cl-hub-SE10274076-12-IB-11242571"/>
+    <hyperlink ref="D343" r:id="rId341" location="" display="https://fourcorners.wine/product/2020-slacker-wines-computer-geek-paso-robles-1x75cl-hub-SE10274076-1-IB-11518943"/>
+    <hyperlink ref="D344" r:id="rId342" location="" display="https://fourcorners.wine/product/2020-torrin-akasha-paso-robles-1x75cl-1025481411143659"/>
+    <hyperlink ref="D345" r:id="rId343" location="" display="https://fourcorners.wine/product/2020-torrin-le-devoir-paso-robles-1x75cl-1025481111143652"/>
+    <hyperlink ref="D346" r:id="rId344" location="" display="https://fourcorners.wine/product/2020-torrin-the-maven-paso-robles-1x75cl-1025481211143655"/>
+    <hyperlink ref="D347" r:id="rId345" location="" display="https://fourcorners.wine/product/2020-torrin-tsundere-red-paso-robles-1x75cl-1025481311143656"/>
+    <hyperlink ref="D348" r:id="rId346" location="" display="https://fourcorners.wine/product/2021-linne-calodo-contrarian-paso-robles-12x75cl-hub-SE10185912-12-IB-10717708"/>
+    <hyperlink ref="D349" r:id="rId347" location="" display="https://fourcorners.wine/product/2021-linne-calodo-contrarian-paso-robles-1x75cl-1018591213273766"/>
+    <hyperlink ref="D350" r:id="rId348" location="" display="https://fourcorners.wine/product/2022-saxum-broken-stones-paso-robles-1x75cl-1043446112723004"/>
+    <hyperlink ref="D351" r:id="rId349" location="" display="https://fourcorners.wine/product/2022-saxum-g2-vineyard-paso-robles-1x75cl-1043445613467544"/>
+    <hyperlink ref="D352" r:id="rId350" location="" display="https://fourcorners.wine/product/2023-linne-calodo-nemesis-paso-robles-1x75cl-10592737-1-ib-pending-n"/>
+    <hyperlink ref="D353" r:id="rId351" location="" display="https://fourcorners.wine/product/2023-the-royal-nonesuch-farm-red-york-mountain-12x75cl-1060765014052522"/>
+    <hyperlink ref="D354" r:id="rId352" location="" display="https://fourcorners.wine/product/2018-clementine-carter-grenache-sta-rita-hills-12x75cl-hub-SE10183693-12-IB-10834111"/>
+    <hyperlink ref="D355" r:id="rId353" location="" display="https://fourcorners.wine/product/2018-clementine-carter-grenache-sta-rita-hills-1x75cl-hub-SE10183693-1-IB-10698483"/>
+    <hyperlink ref="D356" r:id="rId354" location="" display="https://fourcorners.wine/product/2018-clementine-carter-kimsey-grenache-santa-ynez-valley-12x75cl-10183643-12-ib-stock-n"/>
+    <hyperlink ref="D357" r:id="rId355" location="" display="https://fourcorners.wine/product/2018-crown-point-relevant-happy-canyon-of-santa-barbara-1x75cl-1027408513632180"/>
+    <hyperlink ref="D358" r:id="rId356" location="" display="https://fourcorners.wine/product/2018-crown-point-relevant-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-hub-SE10274085-6-IB-11242608"/>
+    <hyperlink ref="D359" r:id="rId357" location="" display="https://fourcorners.wine/product/2018-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-12x75cl-1018395210698852"/>
+    <hyperlink ref="D360" r:id="rId358" location="" display="https://fourcorners.wine/product/2018-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-1x75cl-1018395213091114"/>
+    <hyperlink ref="D361" r:id="rId359" location="" display="https://fourcorners.wine/product/2018-dragonette-mjm-syrah-sta-rita-hills-1x75cl-hub-SE10183948-1-IB-10698848"/>
+    <hyperlink ref="D362" r:id="rId360" location="" display="https://fourcorners.wine/product/2018-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-1018395110698851"/>
+    <hyperlink ref="D363" r:id="rId361" location="" display="https://fourcorners.wine/product/2018-peake-ranch-chardonnay-santa-barbara-county-12x75cl-hub-SE10183803-12-IB-10833900"/>
+    <hyperlink ref="D364" r:id="rId362" location="" display="https://fourcorners.wine/product/2018-peake-ranch-chardonnay-santa-barbara-county-1x75cl-1018380313263685"/>
+    <hyperlink ref="D365" r:id="rId363" location="" display="https://fourcorners.wine/product/2018-sine-qua-non-eleven-confessions-collectors-case-sta-rita-hills-6x75cl-10183971-6-ib-pending-n"/>
+    <hyperlink ref="D366" r:id="rId364" location="" display="https://fourcorners.wine/product/2018-spear-estate-grown-chardonnay-sta-rita-hills-12x75cl-hub-SE10183711-12-IB-10698511"/>
+    <hyperlink ref="D367" r:id="rId365" location="" display="https://fourcorners.wine/product/2018-spear-estate-grown-chardonnay-sta-rita-hills-1x75cl-1018371112972828"/>
+    <hyperlink ref="D368" r:id="rId366" location="" display="https://fourcorners.wine/product/2018-spear-estate-grown-chardonnay-sta-rita-hills-1x75cl-hub-SE10183711-1-IB-12141838"/>
+    <hyperlink ref="D369" r:id="rId367" location="" display="https://fourcorners.wine/product/2018-spear-gnesa-vineyard-chardonnay-sta-rita-hills-12x75cl-hub-SE10183712-12-IB-10698512"/>
+    <hyperlink ref="D370" r:id="rId368" location="" display="https://fourcorners.wine/product/2018-spear-gnesa-vineyard-chardonnay-sta-rita-hills-1x75cl-hub-SE10183712-1-IB-10719329"/>
+    <hyperlink ref="D371" r:id="rId369" location="" display="https://fourcorners.wine/product/2018-zotovich-estate-chardonnay-sta-rita-hills-12x75cl-hub-SE10183703-12-IB-10834084"/>
+    <hyperlink ref="D372" r:id="rId370" location="" display="https://fourcorners.wine/product/2018-zotovich-estate-chardonnay-sta-rita-hills-1x75cl-hub-SE10183703-1-IB-10698502"/>
+    <hyperlink ref="D373" r:id="rId371" location="" display="https://fourcorners.wine/product/2018-zotovich-estate-chardonnay-sta-rita-hills-1x75cl-hub-SE10183703-1-DP-10698503"/>
+    <hyperlink ref="D374" r:id="rId372" location="" display="https://fourcorners.wine/product/2018-zotovich-z-cuvee-estate-chardonnay-sta-rita-hills-12x75cl-hub-SE10183704-12-IB-10698504"/>
+    <hyperlink ref="D375" r:id="rId373" location="" display="https://fourcorners.wine/product/2018-zotovich-z-cuvee-estate-chardonnay-sta-rita-hills-1x75cl-hub-SE10183704-1-IB-11129375"/>
+    <hyperlink ref="D376" r:id="rId374" location="" display="https://fourcorners.wine/product/2019-andremily-eaba-santa-barbara-county-12x75cl-1020774010839859"/>
+    <hyperlink ref="D377" r:id="rId375" location="" display="https://fourcorners.wine/product/2019-andremily-eaba-santa-barbara-county-1x75cl-1020774013547517"/>
+    <hyperlink ref="D378" r:id="rId376" location="" display="https://fourcorners.wine/product/2019-crown-point-cabernet-sauvignon-happy-canyon-of-santa-barbara-1x75cl-hub-SE10326681-1-IB-12493096"/>
+    <hyperlink ref="D379" r:id="rId377" location="" display="https://fourcorners.wine/product/2019-crown-point-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-hub-SE10326681-6-IB-11528429"/>
+    <hyperlink ref="D380" r:id="rId378" location="" display="https://fourcorners.wine/product/2019-crown-point-estate-selection-happy-canyon-of-santa-barbara-1x75cl-1032668312990657"/>
+    <hyperlink ref="D381" r:id="rId379" location="" display="https://fourcorners.wine/product/2019-crown-point-estate-selection-happy-canyon-of-santa-barbara-6x75cl-1032668311528433"/>
+    <hyperlink ref="D382" r:id="rId380" location="" display="https://fourcorners.wine/product/2019-crown-point-relevant-cabernet-sauvignon-happy-canyon-of-santa-barbara-1x75cl-1019715712137942"/>
+    <hyperlink ref="D383" r:id="rId381" location="" display="https://fourcorners.wine/product/2019-crown-point-relevant-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-1019715711242605"/>
+    <hyperlink ref="D384" r:id="rId382" location="" display="https://fourcorners.wine/product/2019-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-12x75cl-hub-SE10204457-12-IB-10821768"/>
+    <hyperlink ref="D385" r:id="rId383" location="" display="https://fourcorners.wine/product/2019-dragonette-duvarita-vineyard-chardonnay-santa-barbara-county-1x75cl-1020445713027034"/>
+    <hyperlink ref="D386" r:id="rId384" location="" display="https://fourcorners.wine/product/2019-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-1x75cl-hub-SE10183949-1-IB-10698849"/>
+    <hyperlink ref="D387" r:id="rId385" location="" display="https://fourcorners.wine/product/2019-dragonette-pinot-noir-sta-rita-hills-12x75cl-10183950-12-ib-stock-n"/>
+    <hyperlink ref="D388" r:id="rId386" location="" display="https://fourcorners.wine/product/2019-jaffurs-upslope-syrah-santa-barbara-county-1x75cl-hub-SE10357783-1-IB-12235781"/>
+    <hyperlink ref="D389" r:id="rId387" location="" display="https://fourcorners.wine/product/2019-jaffurs-upslope-syrah-santa-barbara-county-6x75cl-1035778311742091"/>
+    <hyperlink ref="D390" r:id="rId388" location="" display="https://fourcorners.wine/product/2019-peake-ranch-bellis-noir-sta-rita-hills-12x75cl-hub-SE10184085-12-IB-10699004"/>
+    <hyperlink ref="D391" r:id="rId389" location="" display="https://fourcorners.wine/product/2019-peake-ranch-bellis-noir-sta-rita-hills-1x75cl-1018408513906170"/>
+    <hyperlink ref="D392" r:id="rId390" location="" display="https://fourcorners.wine/product/2019-peake-ranch-john-sebastiano-vineyard-pinot-noir-sta-rita-hills-12x75cl-hub-SE10184084-12-IB-10699003"/>
+    <hyperlink ref="D393" r:id="rId391" location="" display="https://fourcorners.wine/product/2019-peake-ranch-john-sebastiano-vineyard-pinot-noir-sta-rita-hills-1x75cl-1018408414010132"/>
+    <hyperlink ref="D394" r:id="rId392" location="" display="https://fourcorners.wine/product/2019-peake-ranch-pinot-noir-sta-rita-hills-12x75cl-hub-SE10184083-12-IB-10699002"/>
+    <hyperlink ref="D395" r:id="rId393" location="" display="https://fourcorners.wine/product/2019-peake-ranch-pinot-noir-sta-rita-hills-1x75cl-1018408312277344"/>
+    <hyperlink ref="D396" r:id="rId394" location="" display="https://fourcorners.wine/product/2019-peake-ranch-pinot-noir-sta-rita-hills-6x75cl-1018408313547401"/>
+    <hyperlink ref="D397" r:id="rId395" location="" display="https://fourcorners.wine/product/2019-spear-estate-grown-chardonnay-sta-rita-hills-12x75cl-hub-SE10183945-12-IB-10698845"/>
+    <hyperlink ref="D398" r:id="rId396" location="" display="https://fourcorners.wine/product/2019-spear-estate-grown-chardonnay-sta-rita-hills-1x75cl-hub-SE10183945-1-IB-10793688"/>
+    <hyperlink ref="D399" r:id="rId397" location="" display="https://fourcorners.wine/product/2019-spear-estate-grown-pinot-noir-sta-rita-hills-1x75cl-hub-SE10183943-1-IB-10790960"/>
+    <hyperlink ref="D400" r:id="rId398" location="" display="https://fourcorners.wine/product/2019-spear-gnesa-vineyard-chardonnay-sta-rita-hills-12x75cl-hub-SE10183944-12-IB-10698844"/>
+    <hyperlink ref="D401" r:id="rId399" location="" display="https://fourcorners.wine/product/2019-spear-gnesa-vineyard-chardonnay-sta-rita-hills-1x75cl-1018394413097365"/>
+    <hyperlink ref="D402" r:id="rId400" location="" display="https://fourcorners.wine/product/2019-spear-gnesa-vineyard-chardonnay-sta-rita-hills-6x75cl-1018394413547467"/>
+    <hyperlink ref="D403" r:id="rId401" location="" display="https://fourcorners.wine/product/2020-andremily-eaba-santa-barbara-county-12x75cl-hub-SE10325741-12-IB-11992004"/>
+    <hyperlink ref="D404" r:id="rId402" location="" display="https://fourcorners.wine/product/2020-andremily-eaba-santa-barbara-county-1x75cl-1032574112225088"/>
+    <hyperlink ref="D405" r:id="rId403" location="" display="https://fourcorners.wine/product/2020-dragonette-black-label-pinot-noir-sta-rita-hills-1x75cl-hub-SE10204445-1-IB-10821692"/>
+    <hyperlink ref="D406" r:id="rId404" location="" display="https://fourcorners.wine/product/2020-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-12x75cl-1020444710821694"/>
+    <hyperlink ref="D407" r:id="rId405" location="" display="https://fourcorners.wine/product/2020-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-1x75cl-hub-SE10204447-1-IB-11363116"/>
+    <hyperlink ref="D408" r:id="rId406" location="" display="https://fourcorners.wine/product/2020-dragonette-fiddlestix-vineyard-pinot-noir-sta-rita-hills-1x75cl-1020445014279976"/>
+    <hyperlink ref="D409" r:id="rId407" location="" display="https://fourcorners.wine/product/2020-dragonette-fiddlestix-vineyard-pinot-noir-sta-rita-hills-1x75cl-1020445011076284"/>
+    <hyperlink ref="D410" r:id="rId408" location="" display="https://fourcorners.wine/product/2020-dragonette-fiddlestix-vineyard-pinot-noir-sta-rita-hills-1x75cl-1020445010821706"/>
+    <hyperlink ref="D411" r:id="rId409" location="" display="https://fourcorners.wine/product/2020-dragonette-pinot-noir-sta-rita-hills-12x75cl-hub-SE10204452-12-IB-10821708"/>
+    <hyperlink ref="D412" r:id="rId410" location="" display="https://fourcorners.wine/product/2020-dragonette-pinot-noir-sta-rita-hills-1x75cl-hub-SE10204452-1-IB-11634661"/>
+    <hyperlink ref="D413" r:id="rId411" location="" display="https://fourcorners.wine/product/2020-dragonette-chardonnay-ritas-crown-sta-rita-hills-12x75cl-hub-SE10204451-12-IB-10821707"/>
+    <hyperlink ref="D414" r:id="rId412" location="" display="https://fourcorners.wine/product/2020-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-hub-SE10204451-1-IB-12176943"/>
+    <hyperlink ref="D415" r:id="rId413" location="" display="https://fourcorners.wine/product/2020-dragonette-vogelzang-sauvignon-blanc-happy-canyon-of-santa-barbara-12x75cl-1020445310821709"/>
+    <hyperlink ref="D416" r:id="rId414" location="" display="https://fourcorners.wine/product/2020-dragonette-vogelzang-sauvignon-blanc-happy-canyon-of-santa-barbara-1x75cl-1020445314236005"/>
+    <hyperlink ref="D417" r:id="rId415" location="" display="https://fourcorners.wine/product/2020-jaffurs-thompson-vineyard-syrah-santa-barbara-county-12x75cl-10357784-12-ib-stock-n"/>
+    <hyperlink ref="D418" r:id="rId416" location="" display="https://fourcorners.wine/product/2020-jaffurs-upslope-syrah-santa-barbara-county-1x75cl-hub-SE10353224-1-IB-11675132"/>
+    <hyperlink ref="D419" r:id="rId417" location="" display="https://fourcorners.wine/product/2020-lagom-pinot-noir-santa-barbara-county-1x75cl-1025480911143647"/>
+    <hyperlink ref="D420" r:id="rId418" location="" display="https://fourcorners.wine/product/2020-peake-ranch-chardonnay-santa-barbara-county-12x75cl-1029553911374156"/>
+    <hyperlink ref="D421" r:id="rId419" location="" display="https://fourcorners.wine/product/2020-peake-ranch-chardonnay-santa-barbara-county-1x75cl-1029553914260483"/>
+    <hyperlink ref="D422" r:id="rId420" location="" display="https://fourcorners.wine/product/2020-peake-ranch-chardonnay-santa-barbara-county-6x75cl-1029553913547454"/>
+    <hyperlink ref="D423" r:id="rId421" location="" display="https://fourcorners.wine/product/2020-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-12x75cl-1029554011374158"/>
+    <hyperlink ref="D424" r:id="rId422" location="" display="https://fourcorners.wine/product/2020-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-1x75cl-1029554013929947"/>
+    <hyperlink ref="D425" r:id="rId423" location="" display="https://fourcorners.wine/product/2020-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-12x75cl-hub-SE10295542-12-IB-11374160"/>
+    <hyperlink ref="D426" r:id="rId424" location="" display="https://fourcorners.wine/product/2020-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-1x75cl-hub-SE10295542-1-IB-11634905"/>
+    <hyperlink ref="D427" r:id="rId425" location="" display="https://fourcorners.wine/product/2021-andremily-eaba-santa-barbara-county-12x75cl-1043816812480737"/>
+    <hyperlink ref="D428" r:id="rId426" location="" display="https://fourcorners.wine/product/2021-andremily-eaba-santa-barbara-county-1x75cl-1043816813978765"/>
+    <hyperlink ref="D429" r:id="rId427" location="" display="https://fourcorners.wine/product/2021-crown-point-cabernet-sauvignon-happy-canyon-of-santa-barbara-6x75cl-1053363313275965"/>
+    <hyperlink ref="D430" r:id="rId428" location="" display="https://fourcorners.wine/product/2021-crown-point-estate-selection-happy-canyon-of-santa-barbara-6x75cl-1053363513276032"/>
+    <hyperlink ref="D431" r:id="rId429" location="" display="https://fourcorners.wine/product/2021-crown-point-relevant-happy-canyon-of-santa-barbara-6x75cl-1053363613276061"/>
+    <hyperlink ref="D432" r:id="rId430" location="" display="https://fourcorners.wine/product/2021-dragonette-duvarita-vineyard-pinot-noir-santa-barbara-county-1x75cl-hub-SE10354142-1-IB-11696710"/>
+    <hyperlink ref="D433" r:id="rId431" location="" display="https://fourcorners.wine/product/2021-dragonette-mjm-syrah-sta-rita-hills-1x75cl-1054023313388352"/>
+    <hyperlink ref="D434" r:id="rId432" location="" display="https://fourcorners.wine/product/2021-dragonette-radian-vineyard-pinot-noir-sta-rita-hills-12x75cl-hub-SE10354144-12-IB-11690966"/>
+    <hyperlink ref="D435" r:id="rId433" location="" display="https://fourcorners.wine/product/2021-dragonette-radian-vineyard-pinot-noir-sta-rita-hills-1x75cl-hub-SE10354144-1-IB-12108632"/>
+    <hyperlink ref="D436" r:id="rId434" location="" display="https://fourcorners.wine/product/2021-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-12x75cl-hub-SE10354140-12-IB-12561413"/>
+    <hyperlink ref="D437" r:id="rId435" location="" display="https://fourcorners.wine/product/2021-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-1035414013381493"/>
+    <hyperlink ref="D438" r:id="rId436" location="" display="https://fourcorners.wine/product/2021-dragonette-sanford-benedict-vineyard-pinot-noir-sta-rita-hills-1x75cl-1035414311690964"/>
+    <hyperlink ref="D439" r:id="rId437" location="" display="https://fourcorners.wine/product/2022-andremily-slide-hill-estate-syrah-santa-barbara-county-1x150cl-1060410714002624"/>
+    <hyperlink ref="D440" r:id="rId438" location="" display="https://fourcorners.wine/product/2022-andremily-slide-hill-estate-syrah-santa-barbara-county-1x75cl-1060410414004445"/>
+    <hyperlink ref="D441" r:id="rId439" location="" display="https://fourcorners.wine/product/2022-dragonette-black-label-pinot-noir-sta-rita-hills-1x75cl-1054022813389388"/>
+    <hyperlink ref="D442" r:id="rId440" location="" display="https://fourcorners.wine/product/2022-dragonette-seven-syrah-santa-ynez-valley-1x75cl-1054023113388350"/>
+    <hyperlink ref="D443" r:id="rId441" location="" display="https://fourcorners.wine/product/2022-fingers-crossed-life-and-death-gsm-red-santa-ynez-valley-6x75cl-1057898213680577"/>
+    <hyperlink ref="D444" r:id="rId442" location="" display="https://fourcorners.wine/product/2022-fingers-crossed-life-and-death-syrah-santa-maria-valley-6x75cl-1057897913680574"/>
+    <hyperlink ref="D445" r:id="rId443" location="" display="https://fourcorners.wine/product/2022-peake-ranch-bellis-noir-sta-rita-hills-12x75cl-1052786113243779"/>
+    <hyperlink ref="D446" r:id="rId444" location="" display="https://fourcorners.wine/product/2022-peake-ranch-chardonnay-sta-rita-hills-12x75cl-1052789213244454"/>
+    <hyperlink ref="D447" r:id="rId445" location="" display="https://fourcorners.wine/product/2022-peake-ranch-chardonnay-sta-rita-hills-1x75cl-1052789213246373"/>
+    <hyperlink ref="D448" r:id="rId446" location="" display="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-chardonnay-sta-rita-hills-12x75cl-1052789513244478"/>
+    <hyperlink ref="D449" r:id="rId447" location="" display="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-chardonnay-sta-rita-hills-1x75cl-1052789513246375"/>
+    <hyperlink ref="D450" r:id="rId448" location="" display="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-pinot-noir-sta-rita-hills-12x75cl-1052785713243714"/>
+    <hyperlink ref="D451" r:id="rId449" location="" display="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-syrah-sta-rita-hills-12x75cl-1052786313243782"/>
+    <hyperlink ref="D452" r:id="rId450" location="" display="https://fourcorners.wine/product/2022-peake-ranch-john-sebastiano-vineyard-syrah-sta-rita-hills-1x75cl-1052786313246371"/>
+    <hyperlink ref="D453" r:id="rId451" location="" display="https://fourcorners.wine/product/2022-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-12x75cl-1052785213243704"/>
+    <hyperlink ref="D454" r:id="rId452" location="" display="https://fourcorners.wine/product/2022-peake-ranch-peake-ranch-vineyard-chardonnay-sta-rita-hills-1x75cl-1052785213246367"/>
+    <hyperlink ref="D455" r:id="rId453" location="" display="https://fourcorners.wine/product/2022-peake-ranch-peake-ranch-vineyard-pinot-noir-sta-rita-hills-12x75cl-1052786013243770"/>
+    <hyperlink ref="D456" r:id="rId454" location="" display="https://fourcorners.wine/product/2022-peake-ranch-pinot-noir-sta-rita-hills-12x75cl-1052785813243768"/>
+    <hyperlink ref="D457" r:id="rId455" location="" display="https://fourcorners.wine/product/2022-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-12x75cl-1052785413243706"/>
+    <hyperlink ref="D458" r:id="rId456" location="" display="https://fourcorners.wine/product/2022-peake-ranch-sierra-madre-vineyard-chardonnay-santa-maria-valley-1x75cl-1052785413246369"/>
+    <hyperlink ref="D459" r:id="rId457" location="" display="https://fourcorners.wine/product/2023-dragonette-bentrock-vineyard-pinot-noir-sta-rita-hills-1x75cl-1061535213375576"/>
+    <hyperlink ref="D460" r:id="rId458" location="" display="https://fourcorners.wine/product/2023-dragonette-chardonnay-sta-rita-hills-1x75cl-1054022113388344"/>
+    <hyperlink ref="D461" r:id="rId459" location="" display="https://fourcorners.wine/product/2023-dragonette-pinot-noir-sta-rita-hills-1x75cl-1054022513389386"/>
+    <hyperlink ref="D462" r:id="rId460" location="" display="https://fourcorners.wine/product/2023-dragonette-radian-vineyard-pinot-noir-sta-rita-hills-1x75cl-1054022713375578"/>
+    <hyperlink ref="D463" r:id="rId461" location="" display="https://fourcorners.wine/product/2023-dragonette-ritas-crown-vineyard-chardonnay-sta-rita-hills-1x75cl-1054021713375570"/>
+    <hyperlink ref="D464" r:id="rId462" location="" display="https://fourcorners.wine/product/2023-dragonette-sanford-benedict-vineyard-pinot-noir-sta-rita-hills-1x75cl-1054022313378376"/>
+    <hyperlink ref="D465" r:id="rId463" location="" display="https://fourcorners.wine/product/2023-dragonette-vogelzang-sauvignon-blanc-happy-canyon-of-santa-barbara-1x75cl-1054022913388348"/>
+    <hyperlink ref="D466" r:id="rId464" location="" display="https://fourcorners.wine/product/2012-marcassin-estate-vineyard-pinot-noir-sonoma-coast-1x75cl-1030897512136605"/>
+    <hyperlink ref="D467" r:id="rId465" location="" display="https://fourcorners.wine/product/2015-scherrer-pinot-noir-russian-river-valley-12x75cl-hub-SE10258654-12-IB-11165606"/>
+    <hyperlink ref="D468" r:id="rId466" location="" display="https://fourcorners.wine/product/2015-scherrer-pinot-noir-russian-river-valley-1x75cl-1025865413086082"/>
+    <hyperlink ref="D469" r:id="rId467" location="" display="https://fourcorners.wine/product/2015-soliste-lage-dor-chardonnay-russian-river-valley-1x75cl-1027203113289815"/>
+    <hyperlink ref="D470" r:id="rId468" location="" display="https://fourcorners.wine/product/2015-soliste-lesperance-pinot-noir-sonoma-county-1x75cl-hub-SE10183976-1-IB-10709026"/>
+    <hyperlink ref="D471" r:id="rId469" location="" display="https://fourcorners.wine/product/2016-soliste-foret-pinot-noir-sonoma-county-1x75cl-1018397412137268"/>
+    <hyperlink ref="D472" r:id="rId470" location="" display="https://fourcorners.wine/product/2016-soliste-lage-dor-chardonnay-russian-river-valley-12x75cl-1052358013181742"/>
+    <hyperlink ref="D473" r:id="rId471" location="" display="https://fourcorners.wine/product/2016-soliste-terre-promise-pinot-noir-sonoma-coast-1x75cl-10237892-1-ib-pending-n"/>
+    <hyperlink ref="D474" r:id="rId472" location="" display="https://fourcorners.wine/product/2016-soliste-terre-promise-pinot-noir-sonoma-coast-1x75cl-1023789211076276"/>
+    <hyperlink ref="D475" r:id="rId473" location="" display="https://fourcorners.wine/product/2017-fel-chardonnay-anderson-valley-12x75cl-hub-SE10183697-12-IB-10834102"/>
+    <hyperlink ref="D476" r:id="rId474" location="" display="https://fourcorners.wine/product/2017-fel-chardonnay-anderson-valley-1x75cl-hub-SE10183697-1-IB-10698493"/>
+    <hyperlink ref="D477" r:id="rId475" location="" display="https://fourcorners.wine/product/2017-scherrer-helfer-vineyard-chardonnay-russian-river-valley-12x75cl-hub-SE10258651-12-IB-11165598"/>
+    <hyperlink ref="D478" r:id="rId476" location="" display="https://fourcorners.wine/product/2017-scherrer-helfer-vineyard-chardonnay-russian-river-valley-1x75cl-hub-SE10258651-1-IB-12136429"/>
+    <hyperlink ref="D479" r:id="rId477" location="" display="https://fourcorners.wine/product/2017-scherrer-platt-vineyard-pinot-noir-sonoma-coast-1x75cl-1030721913062930"/>
+    <hyperlink ref="D480" r:id="rId478" location="" display="https://fourcorners.wine/product/2017-scherrer-platt-vineyard-pinot-noir-sonoma-coast-6x75cl-1030721911165607"/>
+    <hyperlink ref="D481" r:id="rId479" location="" display="https://fourcorners.wine/product/2018-anakota-helena-montana-vineyard-cabernet-sauvignon-knights-valley-1x75cl-hub-SE10183798-1-IB-11142707"/>
+    <hyperlink ref="D482" r:id="rId480" location="" display="https://fourcorners.wine/product/2018-anakota-helena-montana-vineyard-cabernet-sauvignon-knights-valley-6x75cl-hub-SE10183798-6-IB-10698612"/>
+    <hyperlink ref="D483" r:id="rId481" location="" display="https://fourcorners.wine/product/2018-arista-chardonnay-russian-river-valley-1x75cl-hub-SE10183743-1-IB-12075520"/>
+    <hyperlink ref="D484" r:id="rId482" location="" display="https://fourcorners.wine/product/2018-arista-chardonnay-russian-river-valley-1x75cl-1018374312141496"/>
+    <hyperlink ref="D485" r:id="rId483" location="" display="https://fourcorners.wine/product/2018-arista-chardonnay-russian-river-valley-6x75cl-hub-SE10183743-6-IB-10833926"/>
+    <hyperlink ref="D486" r:id="rId484" location="" display="https://fourcorners.wine/product/2018-arista-ferrington-pinot-noir-anderson-valley-1x75cl-1018374413810090"/>
+    <hyperlink ref="D487" r:id="rId485" location="" display="https://fourcorners.wine/product/2018-arista-ferrington-pinot-noir-anderson-valley-6x75cl-1018374411280657"/>
+    <hyperlink ref="D488" r:id="rId486" location="" display="https://fourcorners.wine/product/2018-fel-chardonnay-anderson-valley-12x75cl-hub-SE10183867-12-IB-10834037"/>
+    <hyperlink ref="D489" r:id="rId487" location="" display="https://fourcorners.wine/product/2018-fel-chardonnay-anderson-valley-1x75cl-hub-SE10183867-1-IB-12134703"/>
+    <hyperlink ref="D490" r:id="rId488" location="" display="https://fourcorners.wine/product/2018-fel-pinot-noir-anderson-valley-1x75cl-10183866-1-ib-stock-n"/>
+    <hyperlink ref="D491" r:id="rId489" location="" display="https://fourcorners.wine/product/2018-fel-savoy-vineyard-pinot-noir-anderson-valley-1x75cl-hub-SE10183730-1-IB-11634782"/>
+    <hyperlink ref="D492" r:id="rId490" location="" display="https://fourcorners.wine/product/2018-fel-savoy-vineyard-pinot-noir-anderson-valley-6x75cl-hub-SE10183730-6-IB-10698533"/>
+    <hyperlink ref="D493" r:id="rId491" location="" display="https://fourcorners.wine/product/2018-mauritson-wines-loam-cabernet-sauvignon-sonoma-county-12x75cl-10259033-12-ib-stock-n"/>
+    <hyperlink ref="D494" r:id="rId492" location="" display="https://fourcorners.wine/product/2018-mauritson-wines-loam-cabernet-sauvignon-sonoma-county-1x75cl-10259033-1-ib-stock-n"/>
+    <hyperlink ref="D495" r:id="rId493" location="" display="https://fourcorners.wine/product/2018-mauritson-wines-loam-cabernet-sauvignon-sonoma-county-6x75cl-10259033-6-ib-stock-n"/>
+    <hyperlink ref="D496" r:id="rId494" location="" display="https://fourcorners.wine/product/2018-scherrer-scherrer-vineyard-cabernet-sauvignon-alexander-valley-12x75cl-hub-SE10258657-12-IB-11165611"/>
+    <hyperlink ref="D497" r:id="rId495" location="" display="https://fourcorners.wine/product/2018-scherrer-scherrer-vineyard-cabernet-sauvignon-alexander-valley-1x75cl-hub-SE10258657-1-IB-12233779"/>
+    <hyperlink ref="D498" r:id="rId496" location="" display="https://fourcorners.wine/product/2018-soliste-foret-pinot-noir-sonoma-county-1x75cl-1024999311115686"/>
+    <hyperlink ref="D499" r:id="rId497" location="" display="https://fourcorners.wine/product/2018-soliste-lesperance-pinot-noir-sonoma-county-12x75cl-hub-SE10249991-12-IB-11115684"/>
+    <hyperlink ref="D500" r:id="rId498" location="" display="https://fourcorners.wine/product/2018-soliste-lesperance-pinot-noir-sonoma-county-1x75cl-hub-SE10249991-1-IB-11519255"/>
+    <hyperlink ref="D501" r:id="rId499" location="" display="https://fourcorners.wine/product/2018-soliste-renaissance-pinot-noir-sonoma-coast-12x75cl-hub-SE10249992-12-IB-11115685"/>
+    <hyperlink ref="D502" r:id="rId500" location="" display="https://fourcorners.wine/product/2018-soliste-renaissance-pinot-noir-sonoma-coast-1x75cl-hub-SE10249992-1-IB-11519256"/>
+    <hyperlink ref="D503" r:id="rId501" location="" display="https://fourcorners.wine/product/2019-anakota-helena-dakota-vineyard-cabernet-sauvignon-knights-valley-1x75cl-hub-SE10259312-1-IB-12570010"/>
+    <hyperlink ref="D504" r:id="rId502" location="" display="https://fourcorners.wine/product/2019-anakota-helena-dakota-vineyard-cabernet-sauvignon-knights-valley-6x75cl-hub-SE10259312-6-IB-11195344"/>
+    <hyperlink ref="D505" r:id="rId503" location="" display="https://fourcorners.wine/product/2019-anakota-helena-montana-vineyard-cabernet-sauvignon-knights-valley-6x75cl-hub-10259313-6-IB-STOCK-N"/>
+    <hyperlink ref="D506" r:id="rId504" location="" display="https://fourcorners.wine/product/2019-aperture-red-blend-alexander-valley-1x75cl-1018374910833816"/>
+    <hyperlink ref="D507" r:id="rId505" location="" display="https://fourcorners.wine/product/2019-argot-indigo-syrah-sonoma-mountain-1x75cl-1025005513810155"/>
+    <hyperlink ref="D508" r:id="rId506" location="" display="https://fourcorners.wine/product/2019-arista-banfield-chardonnay-russian-river-valley-1x75cl-1018408213086101"/>
+    <hyperlink ref="D509" r:id="rId507" location="" display="https://fourcorners.wine/product/2019-arista-banfield-chardonnay-russian-river-valley-6x75cl-hub-SE10184082-6-IB-10699001"/>
+    <hyperlink ref="D510" r:id="rId508" location="" display="https://fourcorners.wine/product/2019-arista-chardonnay-russian-river-valley-1x75cl-1018408113086105"/>
+    <hyperlink ref="D511" r:id="rId509" location="" display="https://fourcorners.wine/product/2019-arista-chardonnay-russian-river-valley-6x75cl-hub-SE10184081-6-IB-10699000"/>
+    <hyperlink ref="D512" r:id="rId510" location="" display="https://fourcorners.wine/product/2019-arista-pinot-noir-russian-river-valley-1x75cl-1018407914191938"/>
+    <hyperlink ref="D513" r:id="rId511" location="" display="https://fourcorners.wine/product/2019-arista-pinot-noir-russian-river-valley-6x75cl-hub-SE10184079-6-IB-10698998"/>
+    <hyperlink ref="D514" r:id="rId512" location="" display="https://fourcorners.wine/product/2019-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-1x75cl-1020272513052491"/>
+    <hyperlink ref="D515" r:id="rId513" location="" display="https://fourcorners.wine/product/2019-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-1x75cl-1020272512141500"/>
+    <hyperlink ref="D516" r:id="rId514" location="" display="https://fourcorners.wine/product/2019-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-6x75cl-hub-SE10202725-6-IB-10812631"/>
+    <hyperlink ref="D517" r:id="rId515" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-chardonnay-sonoma-coast-12x75cl-1018382810834048"/>
+    <hyperlink ref="D518" r:id="rId516" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-chardonnay-sonoma-coast-1x75cl-1018382812138934"/>
+    <hyperlink ref="D519" r:id="rId517" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-pinot-noir-petaluma-gap-12x75cl-1018364014233004"/>
+    <hyperlink ref="D520" r:id="rId518" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-pinot-noir-petaluma-gap-1x75cl-1018364010834072"/>
+    <hyperlink ref="D521" r:id="rId519" location="" display="https://fourcorners.wine/product/2019-bevan-cellars-ritchie-vineyard-chardonnay-russian-river-valley-1x75cl-hub-10183639-1-DP-STOCK-N"/>
+    <hyperlink ref="D522" r:id="rId520" location="" display="https://fourcorners.wine/product/2019-scherrer-scherrer-vineyard-chardonnay-alexander-valley-1x75cl-hub-SE10258652-1-IB-12493654"/>
+    <hyperlink ref="D523" r:id="rId521" location="" display="https://fourcorners.wine/product/2020-aperture-red-blend-alexander-valley-12x75cl-10259195-12-ib-stock-n"/>
+    <hyperlink ref="D524" r:id="rId522" location="" display="https://fourcorners.wine/product/2020-aperture-red-blend-alexander-valley-1x75cl-10259195-1-ib-stock-n"/>
+    <hyperlink ref="D525" r:id="rId523" location="" display="https://fourcorners.wine/product/2020-argot-bastard-tongue-pinot-noir-sonoma-county-1x75cl-1023571110999800"/>
+    <hyperlink ref="D526" r:id="rId524" location="" display="https://fourcorners.wine/product/2020-argot-indigo-syrah-sonoma-mountain-12x75cl-hub-SE10349807-12-IB-11641072"/>
+    <hyperlink ref="D527" r:id="rId525" location="" display="https://fourcorners.wine/product/2020-argot-indigo-syrah-sonoma-mountain-1x75cl-1034980713395908"/>
+    <hyperlink ref="D528" r:id="rId526" location="" display="https://fourcorners.wine/product/2020-argot-indigo-syrah-sonoma-mountain-6x75cl-1034980713547537"/>
+    <hyperlink ref="D529" r:id="rId527" location="" display="https://fourcorners.wine/product/2021-aperture-cabernet-sauvignon-alexander-valley-12x75cl-1035725913809938"/>
+    <hyperlink ref="D530" r:id="rId528" location="" display="https://fourcorners.wine/product/2021-aperture-red-blend-alexander-valley-12x75cl-hub-SE10357260-12-IB-11734670"/>
+    <hyperlink ref="D531" r:id="rId529" location="" display="https://fourcorners.wine/product/2021-aperture-red-blend-alexander-valley-1x75cl-hub-SE10357260-1-IB-12069213"/>
+    <hyperlink ref="D532" r:id="rId530" location="" display="https://fourcorners.wine/product/2021-aperture-sj-ranch-vineyard-cabernet-sauvignon-alexander-valley-12x75cl-1045255112609035"/>
+    <hyperlink ref="D533" r:id="rId531" location="" display="https://fourcorners.wine/product/2021-aperture-sj-ranch-vineyard-cabernet-sauvignon-alexander-valley-1x75cl-1045255113603406"/>
+    <hyperlink ref="D534" r:id="rId532" location="" display="https://fourcorners.wine/product/2021-aperture-sauvignon-blanc-sonoma-county-1x75cl-1025920013489576"/>
+    <hyperlink ref="D535" r:id="rId533" location="" display="https://fourcorners.wine/product/2021-argot-le-rayon-vert-chardonnay-sonoma-mountain-1x75cl-1034980913810157"/>
+    <hyperlink ref="D536" r:id="rId534" location="" display="https://fourcorners.wine/product/2021-argot-le-rayon-vert-chardonnay-sonoma-mountain-6x75cl-1034980911641101"/>
+    <hyperlink ref="D537" r:id="rId535" location="" display="https://fourcorners.wine/product/2021-argot-simpatico-ranch-chardonnay-bennett-valley-1x75cl-1034980511641052"/>
+    <hyperlink ref="D538" r:id="rId536" location="" display="https://fourcorners.wine/product/2021-arista-pinot-noir-russian-river-valley-1x75cl-1040237613378799"/>
+    <hyperlink ref="D539" r:id="rId537" location="" display="https://fourcorners.wine/product/2021-arista-uv-el-diablo-vineyard-chardonnay-russian-river-valley-1x75cl-10402365-1-ib-stock-n"/>
+    <hyperlink ref="D540" r:id="rId538" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-chardonnay-bennett-valley-12x75cl-hub-SE10393400-12-IB-11455353"/>
+    <hyperlink ref="D541" r:id="rId539" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-chardonnay-bennett-valley-1x75cl-1039340013106974"/>
+    <hyperlink ref="D542" r:id="rId540" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-ritchie-vineyard-chardonnay-russian-river-valley-12x75cl-1031170211455345"/>
+    <hyperlink ref="D543" r:id="rId541" location="" display="https://fourcorners.wine/product/2021-bevan-cellars-ritchie-vineyard-chardonnay-russian-river-valley-1x75cl-1031170213080239"/>
+    <hyperlink ref="D544" r:id="rId542" location="" display="https://fourcorners.wine/product/2021-maxem-u-v-lucky-well-vineyard-chardonnay-sonoma-coast-12x75cl-1035413811690921"/>
+    <hyperlink ref="D545" r:id="rId543" location="" display="https://fourcorners.wine/product/2021-maxem-u-v-lucky-well-vineyard-chardonnay-sonoma-coast-1x75cl-1035413813703871"/>
+    <hyperlink ref="D546" r:id="rId544" location="" display="https://fourcorners.wine/product/2021-maxem-u-v-vineyard-pinot-noir-sonoma-coast-12x75cl-1025861611165351"/>
+    <hyperlink ref="D547" r:id="rId545" location="" display="https://fourcorners.wine/product/2021-maxem-u-v-vineyard-pinot-noir-sonoma-coast-1x75cl-1025861611198582"/>
+    <hyperlink ref="D548" r:id="rId546" location="" display="https://fourcorners.wine/product/2022-bevan-cellars-dry-stack-sauvignon-blanc-sonoma-county-12x75cl-1025958311173161"/>
+    <hyperlink ref="D549" r:id="rId547" location="" display="https://fourcorners.wine/product/2022-bevan-cellars-dry-stack-sauvignon-blanc-sonoma-county-1x75cl-1025958313807385"/>
+    <hyperlink ref="D550" r:id="rId548" location="" display="https://fourcorners.wine/product/2022-bevan-cellars-dry-stack-sauvignon-blanc-sonoma-county-6x75cl-1025958313547456"/>
+    <hyperlink ref="D551" r:id="rId549" location="" display="https://fourcorners.wine/product/2022-maxem-silver-eagle-vineyard-pinot-noir-sonoma-coast-12x75cl-hub-SE10354137-12-IB-11690899"/>
+    <hyperlink ref="D552" r:id="rId550" location="" display="https://fourcorners.wine/product/2022-maxem-silver-eagle-vineyard-pinot-noir-sonoma-coast-1x75cl-1035413713156976"/>
+    <hyperlink ref="D553" r:id="rId551" location="" display="https://fourcorners.wine/product/2023-argot-bastard-tongue-pinot-noir-sonoma-county-12x75cl-1059727213926083"/>
+    <hyperlink ref="D554" r:id="rId552" location="" display="https://fourcorners.wine/product/2023-argot-bastard-tongue-pinot-noir-sonoma-county-1x75cl-1059727213924556"/>
+    <hyperlink ref="D555" r:id="rId553" location="" display="https://fourcorners.wine/product/2023-argot-bastard-tongue-pinot-noir-sonoma-county-6x75cl-1059727213916491"/>
+    <hyperlink ref="D556" r:id="rId554" location="" display="https://fourcorners.wine/product/2023-aubert-uv-vineyard-pinot-noir-sonoma-coast-1x75cl-1053426313288656"/>
+    <hyperlink ref="D557" r:id="rId555" location="" display="https://fourcorners.wine/product/2023-maxem-estate-pinot-noir-sonoma-coast-1x75cl-1061474013166092"/>
+    <hyperlink ref="D558" r:id="rId556" location="" display="https://fourcorners.wine/product/2023-maxem-uv-vineyard-chardonnay-sonoma-coast-1x75cl-1052254013166098"/>
+    <hyperlink ref="D559" r:id="rId557" location="" display="https://fourcorners.wine/product/2018-horsepower-fiddleneck-vineyard-grenache-walla-walla-valley-3x75cl-hub-10184049-3-IB-STOCK-N"/>
+    <hyperlink ref="D560" r:id="rId558" location="" display="https://fourcorners.wine/product/2019-cayuse-cailloux-syrah-walla-walla-valley-1x75cl-1018405410698966"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>