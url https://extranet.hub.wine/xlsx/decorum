--- v0 (2025-10-05)
+++ v1 (2026-04-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1113" uniqueCount="1113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1088" uniqueCount="1088">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
@@ -99,3285 +99,3210 @@
   <si>
     <t>£441.81</t>
   </si>
   <si>
     <t>Catena Zapata, Nicolas Catena Zapata, Mendoza</t>
   </si>
   <si>
     <t>6x75cl</t>
   </si>
   <si>
     <t>£318</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>South Australia</t>
   </si>
   <si>
     <t>Torbreck, Descendant, Barossa Valley</t>
   </si>
   <si>
     <t>£510</t>
   </si>
   <si>
-    <t>Wynns, John Riddoch Cabernet Sauvignon, Coonawarra</t>
-[...1 lines deleted...]
-  <si>
     <t>Shaw and Smith, Vineyard Chardonnay, Lenswood</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>£309</t>
   </si>
   <si>
+    <t>Kaesler, Old Vine Shiraz, Barossa Valley</t>
+  </si>
+  <si>
+    <t>DP</t>
+  </si>
+  <si>
+    <t>Future Arrival</t>
+  </si>
+  <si>
+    <t>£199.92</t>
+  </si>
+  <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Yarra Yering, Underhill Shiraz, Victoria</t>
   </si>
   <si>
     <t>1x75cl</t>
   </si>
   <si>
     <t>£50</t>
   </si>
   <si>
     <t>Yarra Yering, Dry Red N°1, Victoria</t>
   </si>
   <si>
-    <t>Mulline, Sutherlands Creek Pinot Noir, Geelong</t>
+    <t>Mulline, Portarlington Chardonnay, Geelong</t>
+  </si>
+  <si>
+    <t>£165</t>
+  </si>
+  <si>
+    <t>Mulline, Portarlington Pinot Noir, Geelong</t>
+  </si>
+  <si>
+    <t>Giant Steps, Circle of Fifths Chardonnay, Yarra Valley</t>
+  </si>
+  <si>
+    <t>£182.04</t>
+  </si>
+  <si>
+    <t>Western Australia</t>
+  </si>
+  <si>
+    <t>Robert Oatley, Pennant Cabernet Sauvignon, Margaret River</t>
+  </si>
+  <si>
+    <t>£210</t>
+  </si>
+  <si>
+    <t>Vasse Felix, Chardonnay, Margaret River</t>
+  </si>
+  <si>
+    <t>£142.80</t>
+  </si>
+  <si>
+    <t>Vasse Felix, Heytesbury Chardonnay, Margaret River</t>
+  </si>
+  <si>
+    <t>3x150cl</t>
+  </si>
+  <si>
+    <t>£285</t>
+  </si>
+  <si>
+    <t>£276</t>
+  </si>
+  <si>
+    <t>Cherubino, Chardonnay, Pemberton</t>
+  </si>
+  <si>
+    <t>£192.12</t>
+  </si>
+  <si>
+    <t>Robert Oatley, Signature Riesling, Great Southern</t>
+  </si>
+  <si>
+    <t>£84</t>
+  </si>
+  <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>Aconcagua Valley</t>
+  </si>
+  <si>
+    <t>Mondavi &amp; Chadwick, Sena, Aconcagua</t>
+  </si>
+  <si>
+    <t>£465</t>
+  </si>
+  <si>
+    <t>Errazuriz, Las Pizarras Chardonnay, Aconcagua</t>
+  </si>
+  <si>
+    <t>£300</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Domaine Larue, Bourgogne, Cote d'Or Les Buees</t>
+  </si>
+  <si>
+    <t>£105</t>
+  </si>
+  <si>
+    <t>Domaine Larue, Chassagne-Montrachet Premier Cru, La Boudriotte</t>
+  </si>
+  <si>
+    <t>£275</t>
+  </si>
+  <si>
+    <t>Boyer de Bar, Les Peyrarols Chardonnay, VdF</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>Boyer de Bar, Les Rives de L'Estang Pinot Noir, VdF</t>
+  </si>
+  <si>
+    <t>Boyer de Bar, Sauvignon Blanc, VdF</t>
+  </si>
+  <si>
+    <t>£54</t>
+  </si>
+  <si>
+    <t>Alsace</t>
+  </si>
+  <si>
+    <t>Pierre Schueller et Fils, Riesling Grand Cru, Eichberg</t>
+  </si>
+  <si>
+    <t>£83.70</t>
+  </si>
+  <si>
+    <t>Pierre Schueller et Fils, Husseren, Pinot Noir</t>
+  </si>
+  <si>
+    <t>£69</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Pierre Schueller et Fils, Crémant d'Alsace, Cuvée 1921</t>
+  </si>
+  <si>
+    <t>Sparkling</t>
+  </si>
+  <si>
+    <t>Beaujolais</t>
+  </si>
+  <si>
+    <t>Côte de Brouilly, Domaine Blain</t>
+  </si>
+  <si>
+    <t>£75</t>
+  </si>
+  <si>
+    <t>Domaine Blain, Cote de Brouilly, Pierre Bleue</t>
+  </si>
+  <si>
+    <t>£97.50</t>
+  </si>
+  <si>
+    <t>Domaine des Combiers, Fleurie, Montgenas</t>
+  </si>
+  <si>
+    <t>6x150cl</t>
+  </si>
+  <si>
+    <t>£217.98</t>
+  </si>
+  <si>
+    <t>Domaine des Combiers, Beaujolais-Villages, Elegance</t>
+  </si>
+  <si>
+    <t>£63</t>
+  </si>
+  <si>
+    <t>Domaine des Combiers, Fleurie, La Cadole</t>
+  </si>
+  <si>
+    <t>Domaine des Combiers, Saint-Amour</t>
+  </si>
+  <si>
+    <t>Bordeaux</t>
+  </si>
+  <si>
+    <t>Chateau Latour Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£695</t>
+  </si>
+  <si>
+    <t>£400</t>
+  </si>
+  <si>
+    <t>Chateau d'Yquem Premier Cru Superieur, Sauternes</t>
+  </si>
+  <si>
+    <t>12x75cl</t>
+  </si>
+  <si>
+    <t>£3,300</t>
+  </si>
+  <si>
+    <t>£5,184</t>
+  </si>
+  <si>
+    <t>Chateau Leoville Barton 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>3x300cl</t>
+  </si>
+  <si>
+    <t>£750</t>
+  </si>
+  <si>
+    <t>Chateau Quinault L'Enclos Grand Cru Classe, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£600</t>
+  </si>
+  <si>
+    <t>Chateau de Fargues, Sauternes</t>
+  </si>
+  <si>
+    <t>24x37.5cl</t>
+  </si>
+  <si>
+    <t>£1,176</t>
+  </si>
+  <si>
+    <t>Chateau Saint-Pierre 4eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£825</t>
+  </si>
+  <si>
+    <t>Chateau Guiraud Premier Cru Classe, Sauternes</t>
+  </si>
+  <si>
+    <t>1x37.5cl</t>
+  </si>
+  <si>
+    <t>£23.50</t>
+  </si>
+  <si>
+    <t>Chateau Raymond-Lafon, Sauternes</t>
+  </si>
+  <si>
+    <t>£45</t>
+  </si>
+  <si>
+    <t>Chateau Rieussec Premier Cru Classe, Sauternes</t>
+  </si>
+  <si>
+    <t>£480</t>
+  </si>
+  <si>
+    <t>Chateau Troplong Mondot Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,320</t>
+  </si>
+  <si>
+    <t>12x37.5cl</t>
+  </si>
+  <si>
+    <t>Chateau Clinet, Pomerol</t>
+  </si>
+  <si>
+    <t>£1,440</t>
+  </si>
+  <si>
+    <t>£6,096</t>
+  </si>
+  <si>
+    <t>Chateau Rauzan-Segla 2eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£129</t>
+  </si>
+  <si>
+    <t>£22.50</t>
+  </si>
+  <si>
+    <t>Chateau Beychevelle 4eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£1,080</t>
+  </si>
+  <si>
+    <t>Chateau L'Evangile, Pomerol</t>
+  </si>
+  <si>
+    <t>£870</t>
+  </si>
+  <si>
+    <t>Chateau Lagrange 3eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>£1,020</t>
+  </si>
+  <si>
+    <t>Chateau Belair-Monange Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£630</t>
+  </si>
+  <si>
+    <t>Chateau Bel Air-Marquis d'Aligre, Margaux</t>
+  </si>
+  <si>
+    <t>£56.27</t>
+  </si>
+  <si>
+    <t>£2,925</t>
+  </si>
+  <si>
+    <t>Chateau Pichon Baron 2eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£1,464</t>
+  </si>
+  <si>
+    <t>Chateau Pichon Longueville Comtesse de Lalande 2eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£1,740</t>
+  </si>
+  <si>
+    <t>£1,540</t>
+  </si>
+  <si>
+    <t>Chateau La Mission Haut-Brion Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£972</t>
+  </si>
+  <si>
+    <t>£449.64</t>
+  </si>
+  <si>
+    <t>Chateau Sociando-Mallet, Haut-Medoc</t>
+  </si>
+  <si>
+    <t>£309.60</t>
+  </si>
+  <si>
+    <t>Chateau Trotanoy, Pomerol</t>
+  </si>
+  <si>
+    <t>£900</t>
+  </si>
+  <si>
+    <t>Le Dome, Saint-Emilion</t>
+  </si>
+  <si>
+    <t>£620.28</t>
+  </si>
+  <si>
+    <t>Annonce de Belair-Monange, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£225</t>
+  </si>
+  <si>
+    <t>£420</t>
+  </si>
+  <si>
+    <t>Chateau Bourgneuf, Pomerol</t>
+  </si>
+  <si>
+    <t>£390</t>
+  </si>
+  <si>
+    <t>Chateau Hosanna, Pomerol</t>
+  </si>
+  <si>
+    <t>Chateau Milens, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>Chateau Montrose 2eme Cru Classe, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£570</t>
+  </si>
+  <si>
+    <t>Chateau Tour Sieujean, Pauillac</t>
+  </si>
+  <si>
+    <t>£288</t>
+  </si>
+  <si>
+    <t>£24</t>
+  </si>
+  <si>
+    <t>£277.38</t>
+  </si>
+  <si>
+    <t>£588</t>
+  </si>
+  <si>
+    <t>Vieux Chateau Mazerat, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£299</t>
+  </si>
+  <si>
+    <t>£259.50</t>
+  </si>
+  <si>
+    <t>£450</t>
+  </si>
+  <si>
+    <t>Chateau Canon Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£954</t>
+  </si>
+  <si>
+    <t>Chateau Doisy Daene 2eme Cru Classe, Barsac</t>
+  </si>
+  <si>
+    <t>£17.50</t>
+  </si>
+  <si>
+    <t>Chateau Haut-Brion Premier Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£2,670</t>
+  </si>
+  <si>
+    <t>Chateau L'Eglise-Clinet, Pomerol</t>
+  </si>
+  <si>
+    <t>£945</t>
+  </si>
+  <si>
+    <t>Chateau Lafaurie-Peyraguey Premier Cru Classe, Sauternes</t>
+  </si>
+  <si>
+    <t>£270</t>
+  </si>
+  <si>
+    <t>Chateau Malescot St. Exupery 3eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>1x600cl</t>
+  </si>
+  <si>
+    <t>Chateau Palmer 3eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£1,530</t>
+  </si>
+  <si>
+    <t>Chateau Pavie Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,560</t>
+  </si>
+  <si>
+    <t>£650</t>
+  </si>
+  <si>
+    <t>£1,920</t>
+  </si>
+  <si>
+    <t>Ducru-Beaucaillou 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£888</t>
+  </si>
+  <si>
+    <t>£522.78</t>
+  </si>
+  <si>
+    <t>£274.14</t>
+  </si>
+  <si>
+    <t>Chateau Calon Segur 3eme Cru Classe, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£525</t>
+  </si>
+  <si>
+    <t>Chateau Chantalouette, Pomerol</t>
+  </si>
+  <si>
+    <t>£21.74</t>
+  </si>
+  <si>
+    <t>Chateau Grand-Puy-Lacoste 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£2,790</t>
+  </si>
+  <si>
+    <t>£1,242</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>£468</t>
+  </si>
+  <si>
+    <t>Chateau Langoa Barton 3eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£246</t>
+  </si>
+  <si>
+    <t>Chateau Ormes de Pez, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£234</t>
+  </si>
+  <si>
+    <t>Chateau Saint Georges Cote Pavie Grand Cru Classe, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£338.88</t>
+  </si>
+  <si>
+    <t>Chateau de Francs, Francs-Cotes de Bordeaux</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>Chateau de la Dauphine, Fronsac</t>
+  </si>
+  <si>
+    <t>£222</t>
+  </si>
+  <si>
+    <t>Domaine de Chevalier Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£330</t>
+  </si>
+  <si>
+    <t>Duluc de Branaire-Ducru, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£152.28</t>
+  </si>
+  <si>
+    <t>Reserve de la Comtesse de Lalande</t>
+  </si>
+  <si>
+    <t>£315</t>
+  </si>
+  <si>
+    <t>Chateau Ausone Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,475</t>
+  </si>
+  <si>
+    <t>£2,400</t>
+  </si>
+  <si>
+    <t>Chateau Branaire-Ducru 4eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>Chateau Cissac, Haut-Medoc</t>
+  </si>
+  <si>
+    <t>Chateau Gruaud Larose 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>Chateau Haut-Bailly Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£360</t>
+  </si>
+  <si>
+    <t>£840</t>
+  </si>
+  <si>
+    <t>Chateau Lafite Rothschild Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£3,285</t>
+  </si>
+  <si>
+    <t>£743</t>
+  </si>
+  <si>
+    <t>Chateau Margaux Premier Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£2,100</t>
+  </si>
+  <si>
+    <t>Vieux Chateau Certan, Pomerol</t>
+  </si>
+  <si>
+    <t>£3,450</t>
+  </si>
+  <si>
+    <t>£664.14</t>
+  </si>
+  <si>
+    <t>£474</t>
+  </si>
+  <si>
+    <t>£252</t>
+  </si>
+  <si>
+    <t>Chateau Brane-Cantenac 2eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£555</t>
+  </si>
+  <si>
+    <t>£168</t>
+  </si>
+  <si>
+    <t>£3,930</t>
+  </si>
+  <si>
+    <t>Chateau Le Coteau, Margaux</t>
+  </si>
+  <si>
+    <t>£123</t>
+  </si>
+  <si>
+    <t>Chateau Lynch Bages 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£1,794</t>
+  </si>
+  <si>
+    <t>£930</t>
+  </si>
+  <si>
+    <t>£520</t>
+  </si>
+  <si>
+    <t>£358.32</t>
+  </si>
+  <si>
+    <t>Chateau Smith Haut Lafitte Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>Chateau Teyssier, Saint-Emilion</t>
+  </si>
+  <si>
+    <t>£18.75</t>
+  </si>
+  <si>
+    <t>Clos des Lunes, Lune d'Or, Bordeaux</t>
+  </si>
+  <si>
+    <t>£135</t>
+  </si>
+  <si>
+    <t>£885</t>
+  </si>
+  <si>
+    <t>Lacoste-Borie, Pauillac</t>
+  </si>
+  <si>
+    <t>Alter Ego de Palmer Margaux</t>
+  </si>
+  <si>
+    <t>£345</t>
+  </si>
+  <si>
+    <t>£660</t>
+  </si>
+  <si>
+    <t>Chateau Caronne Ste Gemme, Haut-Medoc</t>
+  </si>
+  <si>
+    <t>£2,460</t>
+  </si>
+  <si>
+    <t>Chateau La Fleur Pourret, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£156</t>
+  </si>
+  <si>
+    <t>£1,140</t>
+  </si>
+  <si>
+    <t>£3,798</t>
+  </si>
+  <si>
+    <t>Chateau Le Pape, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£17.42</t>
+  </si>
+  <si>
+    <t>£418.08</t>
+  </si>
+  <si>
+    <t>£2,370</t>
+  </si>
+  <si>
+    <t>Chateau Moulin Haut-Laroque, Fronsac</t>
+  </si>
+  <si>
+    <t>£134</t>
+  </si>
+  <si>
+    <t>£990</t>
+  </si>
+  <si>
+    <t>£720</t>
+  </si>
+  <si>
+    <t>Chateau Pontet-Canet 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£325</t>
+  </si>
+  <si>
+    <t>Chateau Quintus, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£469.14</t>
+  </si>
+  <si>
+    <t>Chateau Talbot 4eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>Chateau de Valois, Pomerol</t>
+  </si>
+  <si>
+    <t>£163.50</t>
+  </si>
+  <si>
+    <t>Croix Canon, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£204</t>
+  </si>
+  <si>
+    <t>Domaine de Chevalier, Blanc Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£479</t>
+  </si>
+  <si>
+    <t>Fleur de Pedesclaux, Pauillac</t>
+  </si>
+  <si>
+    <t>£122.70</t>
+  </si>
+  <si>
+    <t>La Clarte de Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£405</t>
+  </si>
+  <si>
+    <t>Le Clarence de Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£495</t>
+  </si>
+  <si>
+    <t>Margaux de Brane, Margaux</t>
+  </si>
+  <si>
+    <t>£125</t>
+  </si>
+  <si>
+    <t>Baron de Brane, Margaux</t>
+  </si>
+  <si>
+    <t>Blason d'Issan, Margaux</t>
+  </si>
+  <si>
+    <t>£693.36</t>
+  </si>
+  <si>
+    <t>£1,590</t>
+  </si>
+  <si>
+    <t>Chateau Laroque Grand Cru Classe, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£159</t>
+  </si>
+  <si>
+    <t>£120</t>
+  </si>
+  <si>
+    <t>£690</t>
+  </si>
+  <si>
+    <t>Chateau d'Armailhac 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£231</t>
+  </si>
+  <si>
+    <t>L'Expression de Pauillac, Pauillac</t>
+  </si>
+  <si>
+    <t>£20</t>
+  </si>
+  <si>
+    <t>La Chenade, Lalande de Pomerol</t>
+  </si>
+  <si>
+    <t>£103.50</t>
+  </si>
+  <si>
+    <t>Pauillac, Chateau Latour, Pauillac</t>
+  </si>
+  <si>
+    <t>£144</t>
+  </si>
+  <si>
+    <t>£1,680</t>
+  </si>
+  <si>
+    <t>£1,350</t>
+  </si>
+  <si>
+    <t>Chateau La Tour Figeac Grand Cru Classe, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>En Primeur</t>
+  </si>
+  <si>
+    <t>Chateau Leoville Poyferre 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£441</t>
+  </si>
+  <si>
+    <t>Chateau Les Carmes Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£325.02</t>
+  </si>
+  <si>
+    <t>Chateau Malartic Lagraviere, Blanc Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£245</t>
+  </si>
+  <si>
+    <t>Chateau Mouton Rothschild Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£2,550</t>
+  </si>
+  <si>
+    <t>£294</t>
+  </si>
+  <si>
+    <t>6x37.5cl</t>
+  </si>
+  <si>
+    <t>£795</t>
+  </si>
+  <si>
+    <t>Le Petit Mouton de Mouton Rothschild, Pauillac</t>
+  </si>
+  <si>
+    <t>£1,050</t>
+  </si>
+  <si>
+    <t>Pavillon Rouge du Chateau Margaux, Margaux</t>
+  </si>
+  <si>
+    <t>£402</t>
+  </si>
+  <si>
+    <t>Chateau Batailley 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>1x300cl</t>
+  </si>
+  <si>
+    <t>£180</t>
+  </si>
+  <si>
+    <t>£365</t>
+  </si>
+  <si>
+    <t>Chateau Beausejour Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£610</t>
+  </si>
+  <si>
+    <t>Chateau Clerc Milon 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£375</t>
+  </si>
+  <si>
+    <t>Chateau Crusquet de Lagarcie, Blaye-Cotes de Bordeaux</t>
+  </si>
+  <si>
+    <t>£48</t>
+  </si>
+  <si>
+    <t>Chateau Haut-Batailley 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£262.50</t>
+  </si>
+  <si>
+    <t>£696</t>
+  </si>
+  <si>
+    <t>£636</t>
+  </si>
+  <si>
+    <t>Chateau Peymouton, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£160</t>
+  </si>
+  <si>
+    <t>Chateau Trotte Vieille Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>Le C des Carmes Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>Affinité, JCP Maltus, Pomerol</t>
+  </si>
+  <si>
+    <t>Chateau Meilhan, Medoc</t>
+  </si>
+  <si>
+    <t>£60</t>
+  </si>
+  <si>
+    <t>Chateau Tour du Moulin, Les Terres Rouges, Fronsac</t>
+  </si>
+  <si>
+    <t>£57</t>
+  </si>
+  <si>
+    <t>Château Meilhan, Médoc</t>
+  </si>
+  <si>
+    <t>£43.50</t>
+  </si>
+  <si>
+    <t>Ch. Bel Air Marquis d'Aligre Mixed Dozen - 2000, 05, 09, 10</t>
+  </si>
+  <si>
+    <t>£769.44</t>
+  </si>
+  <si>
+    <t>Burgundy</t>
+  </si>
+  <si>
+    <t>Bernard Dugat-Py, Bourgogne</t>
+  </si>
+  <si>
+    <t>Bernard Dugat-Py, Bourgogne, Halinard</t>
+  </si>
+  <si>
+    <t>Domaine Anne-Francoise Gros, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Denis Mortet, Gevrey-Chambertin</t>
+  </si>
+  <si>
+    <t>£1,450</t>
+  </si>
+  <si>
+    <t>Domaine Francois Lamarche, Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,750</t>
+  </si>
+  <si>
+    <t>Domaine Nicole Lamarche, La Grande Rue Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,970</t>
+  </si>
+  <si>
+    <t>Frederic Magnien, Chambertin-Clos de Beze Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,290</t>
+  </si>
+  <si>
+    <t>Ghislaine Barthod, Chambolle-Musigny Premier Cru, Les Cras</t>
+  </si>
+  <si>
+    <t>£1,035</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Nuits-Saint-Georges Premier Cru, Aux Murgers</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Richebourg Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,885</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>£1,200</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Chambertin-Clos de Beze Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Morey-Saint-Denis Premier Cru, La Bussiere</t>
+  </si>
+  <si>
+    <t>Pierre Amiot, Morey-Saint-Denis Premier Cru, Aux Charmes</t>
+  </si>
+  <si>
+    <t>£288.78</t>
+  </si>
+  <si>
+    <t>Pierre Amiot, Morey-Saint-Denis Premier Cru, Les Millandes</t>
+  </si>
+  <si>
+    <t>£45.69</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Chambertin-Clos de Beze Grand Cru</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Chambolle-Musigny Premier Cru, Les Charmes</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clair, Gevrey-Chambertin Premier Cru, Clos Saint-Jacques</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier, Vosne-Romanee Premier Cru, Les Beaux Monts</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Volnay, Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£995</t>
+  </si>
+  <si>
+    <t>Domaine Albert Bichot (Clos Frantin), Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny Premier Cru, Les Sentiers</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clair, Chambertin-Clos de Beze Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,450</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Volnay Premier Cru, Champans</t>
+  </si>
+  <si>
+    <t>Domaine Nicole Lamarche, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£585</t>
+  </si>
+  <si>
+    <t>Joseph Drouhin, Chambertin-Clos de Beze Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,150</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£4,050</t>
+  </si>
+  <si>
+    <t>£595</t>
+  </si>
+  <si>
+    <t>£3,135</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Romanee-Saint-Vivant Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,385</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny Les Bussieres</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny Premier Cru, Les Fuees</t>
+  </si>
+  <si>
+    <t>£440</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier, Corton Grand Cru, Le Rognet et Corton</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier, Gevrey-Chambertin Premier Cru, Les Corbeaux</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier, Nuits-Saint-Georges Premier Cru, Nuits Saint Georges Cras</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Gevrey-Chambertin Premier Cru, Au Closeau</t>
+  </si>
+  <si>
+    <t>£1,950</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Pommard</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Cathiard, Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>£2,850</t>
+  </si>
+  <si>
+    <t>Joseph Faiveley, Chambolle-Musigny Premier Cru, Les Amoureuses</t>
+  </si>
+  <si>
+    <t>Pierre Amiot, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,760</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Bourgogne Passe-tout-grains</t>
+  </si>
+  <si>
+    <t>£171</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Bourgogne, Pinot Noir</t>
+  </si>
+  <si>
+    <t>£1,650</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Bourgogne</t>
+  </si>
+  <si>
+    <t>£775</t>
+  </si>
+  <si>
+    <t>£130</t>
+  </si>
+  <si>
+    <t>£780</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Volnay Premier Cru, Clos des Chenes</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Pommard Premier Cru, Les Rugiens</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Volnay Premier Cru, Les Caillerets</t>
+  </si>
+  <si>
+    <t>Philippe Livera (Tilleuls), Chapelle-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£937.14</t>
+  </si>
+  <si>
+    <t>£3,675</t>
+  </si>
+  <si>
+    <t>£2,175</t>
+  </si>
+  <si>
+    <t>Christophe Buisson, Saint-Romain, Rouge</t>
+  </si>
+  <si>
+    <t>£111</t>
+  </si>
+  <si>
+    <t>Domaine Anne Gros, Echezeaux Grand Cru, Les Loachausses</t>
+  </si>
+  <si>
+    <t>£2,010</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier, Vosne-Romanee, Combe Brulee</t>
+  </si>
+  <si>
+    <t>Domaine de Montille, Puligny-Montrachet</t>
+  </si>
+  <si>
+    <t>Rapet Pere et Fils, Pernand-Vergelesses Premier Cru, Vergelesses</t>
+  </si>
+  <si>
+    <t>£176.64</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Chambolle-Musigny Premier Cru, Les Amoureuses</t>
+  </si>
+  <si>
+    <t>Robert Groffier, Gevrey-Chambertin, Les Seuvrees</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>Alain Hudelot-Noellat, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>£4,425</t>
+  </si>
+  <si>
+    <t>£1,495</t>
+  </si>
+  <si>
+    <t>Anne Sigaut, Chambolle-Musigny Premier Cru, Les Gruenchers</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier, Chambolle-Musigny Premier Cru, Les Noirots Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier, Vosne-Romanee, Maizieres Hautes</t>
+  </si>
+  <si>
+    <t>Domaine Humbert Freres, Gevrey-Chambertin Premier Cru, Poissenot</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Beaune Premier Cru, Aux Coucherias Aux Coucherais</t>
+  </si>
+  <si>
+    <t>£205.86</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Pommard Premier Cru, Les Epenots</t>
+  </si>
+  <si>
+    <t>£320</t>
+  </si>
+  <si>
+    <t>Joseph Drouhin, Vosne-Romanee</t>
+  </si>
+  <si>
+    <t>£350</t>
+  </si>
+  <si>
+    <t>Pierre Amiot, Gevrey-Chambertin Premier Cru, Aux Combottes</t>
+  </si>
+  <si>
+    <t>£388.98</t>
+  </si>
+  <si>
+    <t>Pierre Amiot, Morey-Saint-Denis Premier Cru, Les Ruchots</t>
+  </si>
+  <si>
+    <t>Rapet Pere et Fils, Pernand-Vergelesses, Les Belles Filles</t>
+  </si>
+  <si>
+    <t>£132.78</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny Premier Cru, Les Chatelots</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny Premier Cru, Les Noirots</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny, Derriere le Four</t>
+  </si>
+  <si>
+    <t>£312</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Morey-Saint-Denis Premier Cru, Les Millandes</t>
+  </si>
+  <si>
+    <t>Domaine Humbert Freres, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£903</t>
+  </si>
+  <si>
+    <t>Domaine Humbert Freres, Gevrey-Chambertin Premier Cru, Craipillot</t>
+  </si>
+  <si>
+    <t>£547.14</t>
+  </si>
+  <si>
+    <t>Domaine Humbert Freres, Gevrey-Chambertin, Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£254.64</t>
+  </si>
+  <si>
+    <t>£415.50</t>
+  </si>
+  <si>
+    <t>Gagnard Delagrange, Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>Marc Antonin Blain, Chassagne-Montrachet, Rouge</t>
+  </si>
+  <si>
+    <t>£177</t>
+  </si>
+  <si>
+    <t>Matrot, Blagny 1er Cru La Piece sous le Bois</t>
+  </si>
+  <si>
+    <t>Philippe Livera (Tilleuls), Cote de Nuits-Villages</t>
+  </si>
+  <si>
+    <t>£147</t>
+  </si>
+  <si>
+    <t>£336</t>
+  </si>
+  <si>
+    <t>Bachelet Monnot, Bourgogne, Rouge</t>
+  </si>
+  <si>
+    <t>Bachelet-Monnot, Maranges, 1er Cru Clos de la Boutiere</t>
+  </si>
+  <si>
+    <t>Domaine Amiot et Fils, Clos de la Roche Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,180</t>
+  </si>
+  <si>
+    <t>Domaine Amiot et Fils, Gevrey-Chambertin Premier Cru, Les Combottes</t>
+  </si>
+  <si>
+    <t>Domaine Amiot et Fils, Morey-Saint-Denis</t>
+  </si>
+  <si>
+    <t>Domaine Amiot et Fils, Morey-Saint-Denis Premier Cru, Aux Charmes</t>
+  </si>
+  <si>
+    <t>£340</t>
+  </si>
+  <si>
+    <t>Domaine Amiot et Fils, Morey-Saint-Denis Premier Cru, Les Ruchots</t>
+  </si>
+  <si>
+    <t>Domaine Anne Herve Sigaut, Chambolle-Musigny, Les Bussieres Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny</t>
+  </si>
+  <si>
+    <t>£280</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Chambolle-Musigny Premier Cru, Les Groseilles</t>
+  </si>
+  <si>
+    <t>Domaine Anne et Herve Sigaut, Morey-Saint-Denis Premier Cru, Les Charrieres</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Criots-Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Bourgogne, Rouge</t>
+  </si>
+  <si>
+    <t>£125.04</t>
+  </si>
+  <si>
+    <t>Domaine Rapet, Corton-Charlemagne Grand Cru</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Bourgogne Rouge</t>
+  </si>
+  <si>
+    <t>£114</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Savigny-les-Beaune Premier Cru, Les Hauts Jarrons</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Savigny-les-Beaune Premier Cru, Les Lavieres</t>
+  </si>
+  <si>
+    <t>Marc Antonin Blain, Chassagne-Montrachet Premier Cru, Morgeot Rouge</t>
+  </si>
+  <si>
+    <t>£297</t>
+  </si>
+  <si>
+    <t>Matrot, Meursault Premier Cru, Charmes</t>
+  </si>
+  <si>
+    <t>Matrot, Meursault, Rouge</t>
   </si>
   <si>
     <t>£195</t>
   </si>
   <si>
-    <t>Mulline, Portarlington Chardonnay, Geelong</t>
-[...83 lines deleted...]
-    <t>Boyer de Bar, Sauvignon Blanc, VdF</t>
+    <t>Rapet Pere et Fils, Aloxe-Corton, Rouge</t>
+  </si>
+  <si>
+    <t>£231.48</t>
+  </si>
+  <si>
+    <t>£2,640</t>
+  </si>
+  <si>
+    <t>£264</t>
+  </si>
+  <si>
+    <t>£895</t>
+  </si>
+  <si>
+    <t>£2,940</t>
+  </si>
+  <si>
+    <t>Thierry Laffay et Filles, Chablis</t>
+  </si>
+  <si>
+    <t>Yves Boyer-Martenot, Auxey-Duresses, Les Ecussaux</t>
+  </si>
+  <si>
+    <t>£32</t>
+  </si>
+  <si>
+    <t>£192</t>
+  </si>
+  <si>
+    <t>Bachelet Monnot, Santenay, Charmes Dessus</t>
+  </si>
+  <si>
+    <t>Bachelet-Monnot Clos de la Boutiere, Maranges Premier Cru, France</t>
+  </si>
+  <si>
+    <t>Bourgogne blanc, Cote d'Or, Boyer-Martenot</t>
+  </si>
+  <si>
+    <t>£117</t>
+  </si>
+  <si>
+    <t>Boyer Martenot, Bourgogne Aligote</t>
+  </si>
+  <si>
+    <t>£99</t>
+  </si>
+  <si>
+    <t>Boyer Martenot, Meursault Premier Cru, Genevrieres</t>
+  </si>
+  <si>
+    <t>£594</t>
+  </si>
+  <si>
+    <t>Boyer Martenot, Meursault, Les Tillets</t>
+  </si>
+  <si>
+    <t>£291</t>
+  </si>
+  <si>
+    <t>£260</t>
+  </si>
+  <si>
+    <t>£575</t>
+  </si>
+  <si>
+    <t>£475</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin-Laroze, Gevrey-Chambertin, Dix Climats</t>
+  </si>
+  <si>
+    <t>£257.10</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin-Laroze, Gevrey-Chambertin, Les Vignes Belles</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Chassagne-Montrachet, Rouge</t>
+  </si>
+  <si>
+    <t>£295</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Meursault Premier Cru, Les Cras</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Meursault, Les Chevalieres</t>
+  </si>
+  <si>
+    <t>Domaine Larue, Chassagne-Montrachet</t>
+  </si>
+  <si>
+    <t>£145</t>
+  </si>
+  <si>
+    <t>Drouhin-Vaudon, Chablis</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Bourgogne, Chardonnay Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Bourgogne, Hautes Cotes de Beaune Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£18</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Chassagne-Montrachet</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Chevalier-Montrachet Grand Cru, Clos Chevaliers</t>
+  </si>
+  <si>
+    <t>£2,950</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Pernand-Vergelesses, Blanc</t>
+  </si>
+  <si>
+    <t>Joseph Drouhin, Puligny-Montrachet</t>
+  </si>
+  <si>
+    <t>Joseph Drouhin, Puligny-Montrachet Premier Cru, Les Folatieres</t>
+  </si>
+  <si>
+    <t>Laurent Cognard, Beaune Premier Cru, Les Avaux</t>
+  </si>
+  <si>
+    <t>£250.02</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Savigny-les-Beaune, Les Saucours</t>
+  </si>
+  <si>
+    <t>£132</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Savigny-les-Beaune, Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Matrot, Bourgogne, Rouge</t>
+  </si>
+  <si>
+    <t>Matrot, Puligny-Montrachet Premier Cru, Les Chalumaux</t>
+  </si>
+  <si>
+    <t>Philippe Livera (Tilleuls), Gevrey-Chambertin, Les Evocelles</t>
+  </si>
+  <si>
+    <t>Philippe Livera (Tilleuls), Marsannay</t>
+  </si>
+  <si>
+    <t>Rapet, Pernand-Vergelesses Premier Cru, En Caradeux</t>
+  </si>
+  <si>
+    <t>Thierry Laffay, Chablis 1er Cru Vaillons,</t>
+  </si>
+  <si>
+    <t>£175.02</t>
+  </si>
+  <si>
+    <t>Yves Boyer Martenot, Meursault Premier Cru, Charmes</t>
+  </si>
+  <si>
+    <t>Yves Boyer Martenot, Puligny-Montrachet Premier Cru, Le Cailleret</t>
+  </si>
+  <si>
+    <t>Bachelet Monnot, Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>Bachelet Monnot, Puligny-Montrachet</t>
+  </si>
+  <si>
+    <t>£310</t>
+  </si>
+  <si>
+    <t>Bachelet Monnot, Puligny-Montrachet Premier Cru, Les Referts</t>
+  </si>
+  <si>
+    <t>Bachelet-Monnot, Santenay blanc</t>
+  </si>
+  <si>
+    <t>£174</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£960</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Gevrey-Chambertin, Clos de Combes</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Latricieres-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Morey-Saint-Denis, Tres Girard</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Bourgogne, Rouge</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Chassagne-Montrachet, Blanc</t>
+  </si>
+  <si>
+    <t>£250</t>
+  </si>
+  <si>
+    <t>Domaine Joseph Voillot, Bourgogne, Vieilles Vignes Rouge</t>
+  </si>
+  <si>
+    <t>£110</t>
+  </si>
+  <si>
+    <t>Drouhin Laroze, Bourgogne Cote d'Or Chardonnay</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Chassagne-Montrachet, Les Encegnieres</t>
+  </si>
+  <si>
+    <t>£1,296</t>
+  </si>
+  <si>
+    <t>Gagnard-Delagrange, Chassagne-Montrachet Premier Cru, Rouge</t>
+  </si>
+  <si>
+    <t>Gagnard-Delagrange, Chassagne-Montrachet, Rouge</t>
+  </si>
+  <si>
+    <t>£115</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Puligny-Montrachet</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Rully, Montmorin</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Saint-Aubin Premier Cru, Les Perrieres</t>
+  </si>
+  <si>
+    <t>£265</t>
+  </si>
+  <si>
+    <t>Jean Chartron, Santenay blanc, Les Pierres Sèches</t>
+  </si>
+  <si>
+    <t>Laurent Cognard, Montagny Premier Cru, Le Vieux Chateau</t>
+  </si>
+  <si>
+    <t>Laurent Cognard, Pouilly-Loche, Aux Barres</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Chorey-les-Beaune, Les Beaumonts</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Savigny-les-Beaune Premier Cru, Aux Clous</t>
+  </si>
+  <si>
+    <t>£175</t>
+  </si>
+  <si>
+    <t>Manciat-Poncet, Bourgogne Rouge, Le Clos</t>
+  </si>
+  <si>
+    <t>£81</t>
+  </si>
+  <si>
+    <t>Manciat-Poncet, Macon, Charnay-les-Macon Les Chenes</t>
+  </si>
+  <si>
+    <t>£69.96</t>
+  </si>
+  <si>
+    <t>Manciat-Poncet, Pouilly-Fuisse, Le Haut de la Roche</t>
   </si>
   <si>
     <t>£108</t>
   </si>
   <si>
-    <t>£54</t>
-[...293 lines deleted...]
-    <t>£426</t>
+    <t>Manciat-Poncet, Pouilly-Vinzelles, Les Longeays</t>
+  </si>
+  <si>
+    <t>Manciat-Poncet, Saint-Veran, Le Clos</t>
+  </si>
+  <si>
+    <t>£79.50</t>
+  </si>
+  <si>
+    <t>Marc Antonin Blain, Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>Marc Antonin Blain, Chassagne-Montrachet Premier Cru, Clos Saint Jean</t>
+  </si>
+  <si>
+    <t>Marc Antonin Blain, Chassagne-Montrachet Premier Cru, La Boudriotte</t>
+  </si>
+  <si>
+    <t>Marc Antonin Blain, Chassagne-Montrachet, Blanc</t>
+  </si>
+  <si>
+    <t>£255</t>
+  </si>
+  <si>
+    <t>Matrot, Bourgogne, Chardonnay</t>
+  </si>
+  <si>
+    <t>Matrot, Meursault, Blanc</t>
+  </si>
+  <si>
+    <t>Matrot, Puligny-Montrachet Premier Cru, La Garenne</t>
+  </si>
+  <si>
+    <t>Matrot, Saint-Romain, Blanc</t>
+  </si>
+  <si>
+    <t>Matrot, Volnay Premier Cru, Santenots</t>
+  </si>
+  <si>
+    <t>Thierry Laffay et Filles, Chablis Grand Cru, Bougros</t>
+  </si>
+  <si>
+    <t>Thierry Laffay et Filles, Petit Chablis</t>
+  </si>
+  <si>
+    <t>£93</t>
+  </si>
+  <si>
+    <t>£110.88</t>
+  </si>
+  <si>
+    <t>Bachelet Monnot, Maranges Premier Cru, Clos de la Fussiere Blanc</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Chassagne-Montrachet Premier Cru, La Boudriotte</t>
+  </si>
+  <si>
+    <t>Domaine Fontaine-Gagnard, Chassagne-Montrachet Premier Cru, Morgeot Blanc</t>
+  </si>
+  <si>
+    <t>£675</t>
+  </si>
+  <si>
+    <t>£348</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Bienvenues-Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>2x75cl</t>
+  </si>
+  <si>
+    <t>£1,190</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Bourgogne, Chardonnay</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Puligny-Montrachet Premier Cru, Les Combettes</t>
+  </si>
+  <si>
+    <t>£445</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Puligny-Montrachet Premier Cru, Les Perrieres</t>
+  </si>
+  <si>
+    <t>£735</t>
+  </si>
+  <si>
+    <t>£2,490</t>
+  </si>
+  <si>
+    <t>£290</t>
+  </si>
+  <si>
+    <t>Louis Chenu, Savigny-les-Beaune, Blanc</t>
+  </si>
+  <si>
+    <t>£140</t>
+  </si>
+  <si>
+    <t>£1,500</t>
+  </si>
+  <si>
+    <t>Matrot, Meursault Premier Cru, Blagny</t>
+  </si>
+  <si>
+    <t>Matrot, Meursault Premier Cru, Perrieres Blanc</t>
+  </si>
+  <si>
+    <t>Matrot, Puligny-Montrachet Premier Cru, Les Combettes</t>
+  </si>
+  <si>
+    <t>£280.02</t>
+  </si>
+  <si>
+    <t>Manciat-Poncet, Crémant de Bourgogne, Brut</t>
+  </si>
+  <si>
+    <t>£11.50</t>
+  </si>
+  <si>
+    <t>Champagne</t>
+  </si>
+  <si>
+    <t>Krug, Vintage Brut</t>
+  </si>
+  <si>
+    <t>£410</t>
+  </si>
+  <si>
+    <t>Dom Perignon, P2</t>
+  </si>
+  <si>
+    <t>Pol Roger, Brut Vintage</t>
+  </si>
+  <si>
+    <t>Bollinger, RD</t>
+  </si>
+  <si>
+    <t>£1,412.88</t>
+  </si>
+  <si>
+    <t>Dom Perignon</t>
+  </si>
+  <si>
+    <t>Taittinger Comtes de Champagne Blanc de Blancs Champagne</t>
+  </si>
+  <si>
+    <t>£810</t>
+  </si>
+  <si>
+    <t>Lanson, Clos Lanson</t>
+  </si>
+  <si>
+    <t>Taittinger, Comtes de Champagne Rose</t>
+  </si>
+  <si>
+    <t>£650.01</t>
+  </si>
+  <si>
+    <t>Aubry, Ivoire &amp; Ebene Brut</t>
+  </si>
+  <si>
+    <t>£237</t>
+  </si>
+  <si>
+    <t>Taittinger, Comtes de Champagne Blanc de Blancs</t>
+  </si>
+  <si>
+    <t>£915</t>
+  </si>
+  <si>
+    <t>£37.98</t>
+  </si>
+  <si>
+    <t>Aubry, Nombre d'Or Sable Campanae Veteres Vites Blanc de Blancs Brut</t>
+  </si>
+  <si>
+    <t>Bollinger, PN AYC18, Champagne</t>
+  </si>
+  <si>
+    <t>£152</t>
+  </si>
+  <si>
+    <t>Jacquesson, Cuvee 746, Champagne</t>
+  </si>
+  <si>
+    <t>£351</t>
+  </si>
+  <si>
+    <t>Marie Demets, Fins, Blanc de Blancs</t>
+  </si>
+  <si>
+    <t>Marie Demets, La Foret, Blanc de Blancs</t>
+  </si>
+  <si>
+    <t>Aubry, Brut Premier Cru</t>
+  </si>
+  <si>
+    <t>Aubry, Brut Rose Premier Cru</t>
+  </si>
+  <si>
+    <t>£176.76</t>
+  </si>
+  <si>
+    <t>Billecart-Salmon, Brut Reserve</t>
+  </si>
+  <si>
+    <t>£286.50</t>
+  </si>
+  <si>
+    <t>Billecart-Salmon, Rose Brut</t>
+  </si>
+  <si>
+    <t>£399</t>
+  </si>
+  <si>
+    <t>Bollinger PN TX20</t>
+  </si>
+  <si>
+    <t>Bollinger, Special Cuvee</t>
+  </si>
+  <si>
+    <t>Jacquesson, Cuvee 745, Champagne</t>
+  </si>
+  <si>
+    <t>£324</t>
+  </si>
+  <si>
+    <t>Krug, Grande Cuvee 171eme Edition</t>
+  </si>
+  <si>
+    <t>£1,095</t>
+  </si>
+  <si>
+    <t>Marie Demets, Harmonie, Blanc de Blancs</t>
+  </si>
+  <si>
+    <t>£177.78</t>
+  </si>
+  <si>
+    <t>Marie Demets, Intransigeance</t>
+  </si>
+  <si>
+    <t>£257.78</t>
+  </si>
+  <si>
+    <t>Marie Demets, Intransigeance, Champagne</t>
+  </si>
+  <si>
+    <t>£202.78</t>
+  </si>
+  <si>
+    <t>Marie Demets, Singularite, Pinot Blanc</t>
+  </si>
+  <si>
+    <t>£207.78</t>
+  </si>
+  <si>
+    <t>Marie Demets, Tradition Brut, Champagne</t>
+  </si>
+  <si>
+    <t>£148.50</t>
+  </si>
+  <si>
+    <t>Pol Roger, Reserve Brut</t>
+  </si>
+  <si>
+    <t>Ruinart, Blanc de Blancs</t>
+  </si>
+  <si>
+    <t>Ruinart, Rose</t>
+  </si>
+  <si>
+    <t>£552</t>
+  </si>
+  <si>
+    <t>£486</t>
+  </si>
+  <si>
+    <t>Languedoc Roussillon</t>
+  </si>
+  <si>
+    <t>Croix d'Aline, Saint Chinian</t>
+  </si>
+  <si>
+    <t>Domaine La Madone, Merlot, Reserve Saint-Julien</t>
+  </si>
+  <si>
+    <t>£37.50</t>
+  </si>
+  <si>
+    <t>£32.46</t>
+  </si>
+  <si>
+    <t>Les Flamants, Picpoul de Pinet, Blanc de Blancs</t>
+  </si>
+  <si>
+    <t>Loire</t>
+  </si>
+  <si>
+    <t>Domaine Vacheron, Sancerre, Romains</t>
+  </si>
+  <si>
+    <t>Claude Riffault, Sancerre, Noue Rouge</t>
+  </si>
+  <si>
+    <t>Francois Cotat, Sancerre, Cul Beaujeu</t>
+  </si>
+  <si>
+    <t>Francois Cotat, Sancerre, Monts Damnes</t>
+  </si>
+  <si>
+    <t>Sancerre rose, Vincent Grall,</t>
+  </si>
+  <si>
+    <t>Rosé</t>
+  </si>
+  <si>
+    <t>Claude Riffault, Sancerre, Boucauds</t>
+  </si>
+  <si>
+    <t>£157.20</t>
+  </si>
+  <si>
+    <t>Francois Cotat, Sancerre, Caillottes</t>
+  </si>
+  <si>
+    <t>Francois Cotat, Sancerre, Chavignol Rose</t>
+  </si>
+  <si>
+    <t>Francois Cotat, Sancerre, Grande Cote</t>
+  </si>
+  <si>
+    <t>£267</t>
+  </si>
+  <si>
+    <t>Vincent Grall, Sancerre, Le Manoir</t>
+  </si>
+  <si>
+    <t>Vincent Grall, Le Grall, Sancerre</t>
+  </si>
+  <si>
+    <t>Vincent Grall, Sancerre, Rose</t>
+  </si>
+  <si>
+    <t>Vincent Grall, Sancerre, Silex</t>
+  </si>
+  <si>
+    <t>Vincent Grall, Sancerre, Calcaire</t>
+  </si>
+  <si>
+    <t>Provence</t>
+  </si>
+  <si>
+    <t>Domaine de L'Ile, Porquerolles Rose, Cotes de Provence</t>
+  </si>
+  <si>
+    <t>£94.50</t>
+  </si>
+  <si>
+    <t>Trians, Rose, Coteaux Varois en Provence</t>
+  </si>
+  <si>
+    <t>£66</t>
+  </si>
+  <si>
+    <t>Ott (Clos Mireille), Cotes Rose, Cotes de Provence</t>
+  </si>
+  <si>
+    <t>£192.48</t>
+  </si>
+  <si>
+    <t>£67.50</t>
+  </si>
+  <si>
+    <t>Trians, Saint-Clement rose, Coteaux Varois,</t>
+  </si>
+  <si>
+    <t>Rhone</t>
+  </si>
+  <si>
+    <t>Domaine de la Charbonniere, Chateauneuf-du-Pape, Les Hautes Brusquieres</t>
+  </si>
+  <si>
+    <t>M. Chapoutier, Chateauneuf-du-Pape, Croix de Bois</t>
+  </si>
+  <si>
+    <t>M. Chapoutier, Cote Rotie, La Mordoree</t>
+  </si>
+  <si>
+    <t>M. Chapoutier, Hermitage, Le Meal Rouge</t>
+  </si>
+  <si>
+    <t>Roger Sabon, Chateauneuf-du-Pape, Prestige</t>
+  </si>
+  <si>
+    <t>£384</t>
+  </si>
+  <si>
+    <t>Cabrieres, Chateauneuf-du-Pape, Centenaire</t>
+  </si>
+  <si>
+    <t>Font Michelle, Chateauneuf-du-Pape, Cuvee Etienne Gonnet</t>
+  </si>
+  <si>
+    <t>M. Sorrel, Hermitage, Le Greal</t>
+  </si>
+  <si>
+    <t>Patrick &amp; Christophe Bonnefond, Cote Rotie, Rochains</t>
+  </si>
+  <si>
+    <t>Saint Cosme, Chateauneuf-du-Pape</t>
+  </si>
+  <si>
+    <t>£197.88</t>
+  </si>
+  <si>
+    <t>Chateau de Saint Cosme, Gigondas, Hominis Fides</t>
+  </si>
+  <si>
+    <t>Christophe Semaska, Cote Rotie, Lancement</t>
+  </si>
+  <si>
+    <t>Domaine du Colombier, Hermitage</t>
+  </si>
+  <si>
+    <t>£41.65</t>
+  </si>
+  <si>
+    <t>Alain Voge, Cornas, Les Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Christophe Semaska, Cote Rotie, Fleur Montlys</t>
+  </si>
+  <si>
+    <t>£385.02</t>
+  </si>
+  <si>
+    <t>£308.25</t>
+  </si>
+  <si>
+    <t>£249.90</t>
+  </si>
+  <si>
+    <t>£40</t>
+  </si>
+  <si>
+    <t>Saint Cosme, Cote Rotie</t>
+  </si>
+  <si>
+    <t>Alain Voge, Cornas, Les Chailles</t>
+  </si>
+  <si>
+    <t>£32.98</t>
+  </si>
+  <si>
+    <t>£205</t>
+  </si>
+  <si>
+    <t>£189</t>
+  </si>
+  <si>
+    <t>Alain Voge, Saint-Peray, Harmonie</t>
+  </si>
+  <si>
+    <t>Chateau de Saint Cosme, Gigondas, Le Poste</t>
+  </si>
+  <si>
+    <t>Chateau de Rouanne Brut Nature Rose</t>
+  </si>
+  <si>
+    <t>Chateau de Rouanne, Vinsobres</t>
+  </si>
+  <si>
+    <t>Font Sarade, Cotes du Rhone Villages, Plan de Dieu Cuvee Egoiste</t>
+  </si>
+  <si>
+    <t>Font Sarade, Ventoux, Le Carignan</t>
+  </si>
+  <si>
+    <t>Chateau de Saint Cosme, Cotes du Rhone, Les Deux Albion</t>
+  </si>
+  <si>
+    <t>£78.96</t>
+  </si>
+  <si>
+    <t>Etienne Pochon, Crozes-Hermitage</t>
+  </si>
+  <si>
+    <t>£85.02</t>
+  </si>
+  <si>
+    <t>Etienne Pochon, Crozes-Hermitage, Blanc</t>
+  </si>
+  <si>
+    <t>£96</t>
+  </si>
+  <si>
+    <t>£8</t>
+  </si>
+  <si>
+    <t>Font Sarade, Gigondas, Pigieres</t>
+  </si>
+  <si>
+    <t>£87</t>
+  </si>
+  <si>
+    <t>Font Sarade, Vacqueyras, Hauts Ponche</t>
+  </si>
+  <si>
+    <t>Font Sarade, Ventoux, Les Terres Rouges</t>
+  </si>
+  <si>
+    <t>Saint Cosme, Condrieu</t>
+  </si>
+  <si>
+    <t>Saint Cosme, Saint-Joseph</t>
+  </si>
+  <si>
+    <t>Domaine de Saint Cosme, Les Deux Albion Blanc, Vaucluse</t>
+  </si>
+  <si>
+    <t>Font Sarade, Vacqueryas blanc, Le Penchant</t>
+  </si>
+  <si>
+    <t>Saint Cosme, Cotes du Rhone</t>
+  </si>
+  <si>
+    <t>Les Bulles d'Alain, Marsanne, Alain Voge,</t>
+  </si>
+  <si>
+    <t>£108.36</t>
+  </si>
+  <si>
+    <t>Sud Ouest</t>
+  </si>
+  <si>
+    <t>La Marina Cuvee Oceane, Cotes de Gascogne</t>
+  </si>
+  <si>
+    <t>£33</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Weingut Sybille Kuntz, Riesling Beerenauslese</t>
+  </si>
+  <si>
+    <t>Mosel</t>
+  </si>
+  <si>
+    <t>Karthauserhof, Eitelsbacher Karthauserhofberg Riesling Auslese Goldkapsel, Mosel</t>
+  </si>
+  <si>
+    <t>£334.26</t>
+  </si>
+  <si>
+    <t>Villa Huesgen, Urziger Wurzgarten Riesling Kabinett, Alte Reben</t>
+  </si>
+  <si>
+    <t>£95</t>
+  </si>
+  <si>
+    <t>Villa Huesgen, Blauschiefer Riesling Trocken, Mosel</t>
+  </si>
+  <si>
+    <t>Villa Huesgen, Weissburgunder trocken, Mosel</t>
+  </si>
+  <si>
+    <t>Rheingau</t>
+  </si>
+  <si>
+    <t>Schloss Johannisberg, Riesling Grunlack Spatlese, Rheingau</t>
+  </si>
+  <si>
+    <t>£201</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>Tokaj-Hegyalja</t>
+  </si>
+  <si>
+    <t>Royal Tokaji, Essencia, Tokaj</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Sesti, Grappa di Brunello</t>
+  </si>
+  <si>
+    <t>Spirit</t>
+  </si>
+  <si>
+    <t>6x50cl</t>
+  </si>
+  <si>
+    <t>Delle Venezie</t>
+  </si>
+  <si>
+    <t>Nec Otium, Pinot Grigio, DOC</t>
+  </si>
+  <si>
+    <t>£7</t>
+  </si>
+  <si>
+    <t>Friuli-Venezia Giulia</t>
+  </si>
+  <si>
+    <t>Miani, Malvasia, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Miani, Friuli Colli Orientali, Rosso</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Rosso Brui Bellaria, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Rosso dott. Palazzolo, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Venica, Ronco Delle Cime, Collio</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Corrado di Manzano Chardonnay, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>£34.83</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Lozeta Sauvignon Blanc, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>£208.98</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Ronco Basso Chardonnay, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Rosso Gnemiz, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Schioppettino, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>£226.50</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Buri Bellaria Friulano Bianco, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Salici Sauvignon, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Sauvignon Serena Palazzolo &amp; Figli, VdT</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Sol Chardonnay, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Fondo Indizeno, Friuli Colli Orientali, Monopolio Sandoro Pinot Bianco</t>
+  </si>
+  <si>
+    <t>£9.50</t>
+  </si>
+  <si>
+    <t>Ronco del Gnemiz, Friulano San Zuan, Friuli Colli Orientali</t>
+  </si>
+  <si>
+    <t>Piedmont</t>
+  </si>
+  <si>
+    <t>Cappellano, Barolo</t>
+  </si>
+  <si>
+    <t>£212.27</t>
+  </si>
+  <si>
+    <t>Giuseppe Cortese, Barbaresco, Rabaja Riserva</t>
+  </si>
+  <si>
+    <t>Pianpolvere Soprano, Barolo, Bussia Riserva</t>
+  </si>
+  <si>
+    <t>£178</t>
+  </si>
+  <si>
+    <t>Roagna, Barolo, Pira Riserva</t>
+  </si>
+  <si>
+    <t>£1,425</t>
+  </si>
+  <si>
+    <t>Rocche Dei Manzoni, Barolo, Cappella Santo Stefano</t>
+  </si>
+  <si>
+    <t>£347.88</t>
+  </si>
+  <si>
+    <t>Rocche Dei Manzoni, Barolo, Riserva Vigna Madonna Assunta la Villa</t>
+  </si>
+  <si>
+    <t>Paolo Conterno, Barolo, Ginestra</t>
+  </si>
+  <si>
+    <t>£648</t>
+  </si>
+  <si>
+    <t>Punset, Barbaresco, Basarin</t>
+  </si>
+  <si>
+    <t>£205.89</t>
+  </si>
+  <si>
+    <t>Punset, Barbaresco, Campo Quadro</t>
+  </si>
+  <si>
+    <t>£230.25</t>
+  </si>
+  <si>
+    <t>Renato Fenocchio, Barbaresco, Starderi</t>
+  </si>
+  <si>
+    <t>1x500cl</t>
+  </si>
+  <si>
+    <t>£220.50</t>
+  </si>
+  <si>
+    <t>Roagna, Barbaresco, Paje</t>
+  </si>
+  <si>
+    <t>Cappellano, Barolo, Pie Rupestris</t>
+  </si>
+  <si>
+    <t>Punset, Barbaresco, Riserva</t>
+  </si>
+  <si>
+    <t>£444</t>
+  </si>
+  <si>
+    <t>Roagna, Langhe, Rosso</t>
+  </si>
+  <si>
+    <t>Paolo Conterno, Barolo, Riva Del Bric</t>
+  </si>
+  <si>
+    <t>Roagna, Barolo, Comune di Barolo</t>
+  </si>
+  <si>
+    <t>Alta Langa, Blanc de Noirs, Riserva, Deltetto,</t>
+  </si>
+  <si>
+    <t>£28.50</t>
+  </si>
+  <si>
+    <t>Fratelli Alessandria, Barolo</t>
+  </si>
+  <si>
+    <t>£31.90</t>
+  </si>
+  <si>
+    <t>£191.40</t>
+  </si>
+  <si>
+    <t>Fratelli Alessandria, Barolo, Gramolere</t>
+  </si>
+  <si>
+    <t>£46.52</t>
+  </si>
+  <si>
+    <t>£279.12</t>
+  </si>
+  <si>
+    <t>Giuseppe Cortese, Barbaresco, Rabaja</t>
+  </si>
+  <si>
+    <t>Roagna, Barbaresco, Albesani</t>
+  </si>
+  <si>
+    <t>Roagna, Barbaresco, Gallina</t>
+  </si>
+  <si>
+    <t>Roagna, Barolo, Pira</t>
+  </si>
+  <si>
+    <t>Crissante Alessandria, Barolo, Capalot</t>
+  </si>
+  <si>
+    <t>Crissante Alessandria, Barolo, Galina</t>
+  </si>
+  <si>
+    <t>£269.88</t>
+  </si>
+  <si>
+    <t>Fratelli Alessandria, Barolo, Comune di Verduno</t>
+  </si>
+  <si>
+    <t>£306</t>
+  </si>
+  <si>
+    <t>Fratelli Alessandria, Barolo, Monvigliero</t>
+  </si>
+  <si>
+    <t>Fratelli Alessandria, Barolo, San Lorenzo</t>
+  </si>
+  <si>
+    <t>Giovanni Rosso, Barolo, Cerretta</t>
+  </si>
+  <si>
+    <t>£207</t>
+  </si>
+  <si>
+    <t>Marchesi Alfieri, Barbera d'Asti, Superiore Alfiera</t>
+  </si>
+  <si>
+    <t>£22.15</t>
+  </si>
+  <si>
+    <t>Paolo Conterno, Langhe, Bric Ginestra</t>
+  </si>
+  <si>
+    <t>Roagna, Derthona Montemarzino, Piedmont</t>
+  </si>
+  <si>
+    <t>£357</t>
+  </si>
+  <si>
+    <t>Bovio Gianfranco, Barolo</t>
+  </si>
+  <si>
+    <t>£335</t>
+  </si>
+  <si>
+    <t>Crissante Alessandria, Barolo, Morra</t>
+  </si>
+  <si>
+    <t>£78</t>
+  </si>
+  <si>
+    <t>Bovio Gianfranco, Barolo, Gattera</t>
+  </si>
+  <si>
+    <t>Bovio Gianfranco, Barolo, Rocchettevino</t>
+  </si>
+  <si>
+    <t>Fratelli Alessandria, Barbera d'Alba, Superiore Priora</t>
+  </si>
+  <si>
+    <t>Marchesi Alfieri, Costa Quaglia, Terre Alfieri</t>
+  </si>
+  <si>
+    <t>Montemarzino, Timorasso, Roagna</t>
+  </si>
+  <si>
+    <t>Renato Fenocchio, 58, SINQUANTEUT</t>
+  </si>
+  <si>
+    <t>£145.02</t>
+  </si>
+  <si>
+    <t>Crissante Alessandria, Langhe, Nebbiolo</t>
+  </si>
+  <si>
+    <t>£106.50</t>
+  </si>
+  <si>
+    <t>Fratelli Alessandria, Langhe, Nebbiolo Prinsiot</t>
+  </si>
+  <si>
+    <t>£235</t>
+  </si>
+  <si>
+    <t>£19.58</t>
+  </si>
+  <si>
+    <t>Luciano Sandrone, Nebbiolo d'Alba, Valmaggiore</t>
+  </si>
+  <si>
+    <t>Roagna, Dolcetto d'Alba</t>
+  </si>
+  <si>
+    <t>Marchesi Alfieri, Barbera d'Asti, Tota</t>
+  </si>
+  <si>
+    <t>Marchesi Alfieri, Monferrato, San Germano Pinot Nero</t>
+  </si>
+  <si>
+    <t>Renato Fenocchio, Langhe, Nebbiolo</t>
+  </si>
+  <si>
+    <t>Cantina Tibaldi, Roero, Arneis</t>
+  </si>
+  <si>
+    <t>Tenuta Rocca, Barbera d'Alba</t>
+  </si>
+  <si>
+    <t>Bovio Gianfranco, Barbera d'Alba, Il Ciotto</t>
+  </si>
+  <si>
+    <t>Il Poggio di Gavi, Gavi, Nuvole sul Poggio</t>
+  </si>
+  <si>
+    <t>£14.25</t>
+  </si>
+  <si>
+    <t>£85.50</t>
+  </si>
+  <si>
+    <t>Tenuta Rocca, Dolcetto d'Alba, Rocca</t>
+  </si>
+  <si>
+    <t>£52.50</t>
+  </si>
+  <si>
+    <t>Tenuta Rocca, Langhe, Chardonnay</t>
+  </si>
+  <si>
+    <t>£51</t>
+  </si>
+  <si>
+    <t>Crissante Alessandria, Grappa Giovane</t>
+  </si>
+  <si>
+    <t>Prosecco</t>
+  </si>
+  <si>
+    <t>Vettori, Prosecco Conegliano Valdobbiadene Superiore Brut</t>
+  </si>
+  <si>
+    <t>£68.52</t>
+  </si>
+  <si>
+    <t>Vettori, Prosecco Conegliano Valdobbiadene Superiore Extra Dry</t>
+  </si>
+  <si>
+    <t>Vettori, Prosecco Valdobbiadene, Extra Brut</t>
+  </si>
+  <si>
+    <t>Tuscany</t>
+  </si>
+  <si>
+    <t>Giorgio Primo, IGT Toscana, Fattoria La Massa,</t>
+  </si>
+  <si>
+    <t>Poggio di Sotto, Brunello di Montalcino, Riserva</t>
+  </si>
+  <si>
+    <t>Poggio di Sotto, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>Castello Romitorio, Brunello di Montalcino, Filo di Seta</t>
+  </si>
+  <si>
+    <t>Salicutti, Brunello di Montalcino, Piaggione</t>
+  </si>
+  <si>
+    <t>Sassicaia, Tenuta San Guido, Bolgheri</t>
+  </si>
+  <si>
+    <t>£230</t>
+  </si>
+  <si>
+    <t>Sesti, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>Pian dell'Orino, Brunello di Montalcino</t>
   </si>
   <si>
     <t>£432</t>
   </si>
   <si>
-    <t>Chateau Doisy Daene 2eme Cru Classe, Barsac</t>
-[...107 lines deleted...]
-    <t>Chateau Langoa Barton 3eme Cru Classe, Saint-Julien</t>
+    <t>£55</t>
+  </si>
+  <si>
+    <t>Brunello di Montalcino, Teatro/Piaggione, Salicutti,</t>
+  </si>
+  <si>
+    <t>Colleoni, Brunello di Montalcino, Riserva</t>
   </si>
   <si>
     <t>£456</t>
   </si>
   <si>
-    <t>£246</t>
-[...29 lines deleted...]
-    <t>£150</t>
+    <t>Salicutti, Brunello di Montalcino, Teatro</t>
+  </si>
+  <si>
+    <t>Castello Collemassari, Montecucco, Lombrone Riserva</t>
+  </si>
+  <si>
+    <t>Castello Romitorio, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>Castello Romitorio, Brunello di Montalcino, Riserva</t>
+  </si>
+  <si>
+    <t>£475.92</t>
+  </si>
+  <si>
+    <t>Colleoni, Brunello di Montalcino Riserva, Poggio Sant Arna</t>
+  </si>
+  <si>
+    <t>La Massa, Carla 6, IGT</t>
+  </si>
+  <si>
+    <t>£308.40</t>
+  </si>
+  <si>
+    <t>Pietroso, Brunello di Montalcino, Riserva</t>
+  </si>
+  <si>
+    <t>Sesti, Brunello di Montalcino, Phenomena</t>
+  </si>
+  <si>
+    <t>£158.50</t>
+  </si>
+  <si>
+    <t>Poggio di Sotto, Rosso di Montalcino</t>
+  </si>
+  <si>
+    <t>£254.70</t>
+  </si>
+  <si>
+    <t>£100</t>
+  </si>
+  <si>
+    <t>£395</t>
+  </si>
+  <si>
+    <t>Massa, Giorgio Primo, IGT</t>
+  </si>
+  <si>
+    <t>Pietroso, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>£223.98</t>
+  </si>
+  <si>
+    <t>£138.50</t>
+  </si>
+  <si>
+    <t>£155</t>
+  </si>
+  <si>
+    <t>Colleoni, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>Grattamacco, Bolgheri, Superiore</t>
+  </si>
+  <si>
+    <t>Grattamacco, Bolgheri, Superiore L'Alberello</t>
+  </si>
+  <si>
+    <t>£70.83</t>
+  </si>
+  <si>
+    <t>£425</t>
+  </si>
+  <si>
+    <t>Ornellaia, Bolgheri</t>
+  </si>
+  <si>
+    <t>£447.50</t>
+  </si>
+  <si>
+    <t>£113.33</t>
+  </si>
+  <si>
+    <t>Le Volte dell'Ornellaia, Toscana</t>
+  </si>
+  <si>
+    <t>Pietroso Rosso, Berni Domenico, IGT</t>
+  </si>
+  <si>
+    <t>£397.50</t>
+  </si>
+  <si>
+    <t>Salicutti, Brunello di Montalcino, Sorgente</t>
+  </si>
+  <si>
+    <t>Salvioni, Brunello di Montalcino, Cerbaiola</t>
+  </si>
+  <si>
+    <t>San Giorgio, Brunello di Montalcino, Ugolforte</t>
+  </si>
+  <si>
+    <t>Scopone, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>Castello Collemassari, Montecucco, Rosso Riserva</t>
   </si>
   <si>
     <t>£12.50</t>
   </si>
   <si>
-    <t>Chateau de la Dauphine, Fronsac</t>
-[...1097 lines deleted...]
-    <t>Matrot, Saint-Romain, Blanc</t>
+    <t>£98</t>
   </si>
   <si>
     <t>£170</t>
   </si>
   <si>
-    <t>Philippe Livera (Tilleuls), Gevrey-Chambertin, Les Evocelles</t>
-[...524 lines deleted...]
-    <t>Versino, Chateauneuf-du-Pape</t>
+    <t>£228</t>
+  </si>
+  <si>
+    <t>Castello Romitorio, Romitoro, Toscana IGT</t>
+  </si>
+  <si>
+    <t>La Massa, IGT</t>
+  </si>
+  <si>
+    <t>Pietroso, Rosso di Montalcino</t>
+  </si>
+  <si>
+    <t>£103.98</t>
+  </si>
+  <si>
+    <t>£740</t>
+  </si>
+  <si>
+    <t>£32.50</t>
+  </si>
+  <si>
+    <t>Sesti, Rosso di Montalcino</t>
+  </si>
+  <si>
+    <t>£261</t>
+  </si>
+  <si>
+    <t>Grattamacco, Bolgheri, Rosso</t>
+  </si>
+  <si>
+    <t>£108.90</t>
+  </si>
+  <si>
+    <t>Le Difese, Tenuta San Guido, Toscana</t>
+  </si>
+  <si>
+    <t>Salvioni, Rosso di Montalcino</t>
+  </si>
+  <si>
+    <t>Scopone, Rosso di Montalcino</t>
+  </si>
+  <si>
+    <t>Sesti, Grangiovese, IGT</t>
+  </si>
+  <si>
+    <t>£30.50</t>
+  </si>
+  <si>
+    <t>£183</t>
+  </si>
+  <si>
+    <t>Grattamacco, Bolgheri, Vermentino Bianco</t>
+  </si>
+  <si>
+    <t>£34</t>
   </si>
   <si>
     <t>£42.50</t>
   </si>
   <si>
-    <t>£189</t>
-[...311 lines deleted...]
-    <t>Fratelli Alessandria, Barolo, Monvigliero</t>
+    <t>£147.80</t>
+  </si>
+  <si>
+    <t>£12.32</t>
+  </si>
+  <si>
+    <t>Sesti, Monteleccio, IGT</t>
+  </si>
+  <si>
+    <t>£132.84</t>
+  </si>
+  <si>
+    <t>Castello Collemassari, Montecucco, Melacce</t>
+  </si>
+  <si>
+    <t>£61.50</t>
+  </si>
+  <si>
+    <t>Castello Romitorio, Brio, Toscana IGT</t>
+  </si>
+  <si>
+    <t>Sesti, Rosato, Toscana</t>
+  </si>
+  <si>
+    <t>£11.07</t>
+  </si>
+  <si>
+    <t>Sesti, Sauvignon, Toscana</t>
+  </si>
+  <si>
+    <t>Poggio di Sotto, Brunello di Montalcino, 2018, 2019, 2020</t>
+  </si>
+  <si>
+    <t>Veneto</t>
+  </si>
+  <si>
+    <t>Dal Cero, Amarone della Valpolicella</t>
+  </si>
+  <si>
+    <t>£198.48</t>
+  </si>
+  <si>
+    <t>Tenuta Corta Giaccobe, Pinot Nero, Monti Lessini, Niconero</t>
+  </si>
+  <si>
+    <t>Dal Cero, Valpolicella Ripasso, Superiore</t>
+  </si>
+  <si>
+    <t>Tenuta Corte Giacobbe, Soave, Runcata Superiore</t>
+  </si>
+  <si>
+    <t>Tenuta Corte Giacobbe, Soave, Ronca Monte Calvarina</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>North Island</t>
+  </si>
+  <si>
+    <t>Cable Bay, Chardonnay, Waiheke Island</t>
+  </si>
+  <si>
+    <t>South Island</t>
+  </si>
+  <si>
+    <t>Cable Bay, Cinders Vineyard Pinot Noir, Awatere Valley</t>
+  </si>
+  <si>
+    <t>Jules Taylor, Pinot Gris, Marlborough</t>
+  </si>
+  <si>
+    <t>£142.92</t>
+  </si>
+  <si>
+    <t>£11.91</t>
+  </si>
+  <si>
+    <t>Cable Bay, Pinot Gris, Marlborough</t>
+  </si>
+  <si>
+    <t>£138</t>
+  </si>
+  <si>
+    <t>Cable Bay, Cinders Vineyard Sauvignon Blanc, Awatere Valley</t>
+  </si>
+  <si>
+    <t>£124.92</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Douro</t>
+  </si>
+  <si>
+    <t>Gilbeys Vintage Port</t>
+  </si>
+  <si>
+    <t>Fortified</t>
+  </si>
+  <si>
+    <t>£480.40</t>
+  </si>
+  <si>
+    <t>Port</t>
+  </si>
+  <si>
+    <t>Fonseca, Guimaraens Vintage Port</t>
   </si>
   <si>
     <t>£70.90</t>
   </si>
   <si>
-    <t>Giuseppe Cortese, Barbaresco, Rabaja</t>
-[...524 lines deleted...]
-    <t>Fonseca, Guimaraens Vintage Port</t>
+    <t>Graham's, Vintage Port</t>
   </si>
   <si>
     <t>Fonseca, Vintage Port</t>
   </si>
   <si>
     <t>Taylor's, Vintage Port</t>
   </si>
   <si>
     <t>Taylor Fladgate, Vintage Port</t>
   </si>
   <si>
     <t>Warre's, Vintage Port</t>
   </si>
   <si>
     <t>£279</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Cape South Coast</t>
   </si>
   <si>
     <t>Storm, Vrede Pinot Noir, Walker Bay</t>
   </si>
   <si>
-    <t>Lismore, Age Grace Viognier, Overberg</t>
-[...1 lines deleted...]
-  <si>
     <t>Lismore, Reserve Estate Chardonnay, Greyton</t>
   </si>
   <si>
     <t>£219</t>
   </si>
   <si>
     <t>Storm, Ridge Pinot Noir, Hemel-en-Aarde Ridge</t>
   </si>
   <si>
     <t>£186</t>
   </si>
   <si>
-    <t>Storm, Ridge Chardonnay, Hemel-en-Aarde Ridge</t>
-[...1 lines deleted...]
-  <si>
     <t>Storm, Vrede Chardonnay, Walker Bay</t>
   </si>
   <si>
     <t>Western Cape</t>
   </si>
   <si>
     <t>Meerlust, Rubicon, Stellenbosch</t>
   </si>
   <si>
     <t>Mullineux, White Blend, Swartland</t>
   </si>
   <si>
     <t>£153</t>
   </si>
   <si>
+    <t>Mullineux, Chenin Blanc Granite, Swartland</t>
+  </si>
+  <si>
+    <t>Mullineux, Iron Chenin Blanc, Swartland</t>
+  </si>
+  <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Canary Islands</t>
   </si>
   <si>
     <t>Suertes Marques, Valle de la Orotava, Trenzado</t>
   </si>
   <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Adegas Laureatus, Albariño, Reveleste</t>
+  </si>
+  <si>
+    <t>£12</t>
+  </si>
+  <si>
     <t>Rioja</t>
   </si>
   <si>
-    <t>La Rioja Alta, Gran Reserva 904, Rioja</t>
+    <t>CVNE, Gran Reserva Imperial, Rioja</t>
   </si>
   <si>
     <t>Bodegas La Eralta, Senorio de La Eralta Crianza, Rioja</t>
   </si>
   <si>
-    <t>£61.98</t>
-[...1 lines deleted...]
-  <si>
     <t>USA</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>Dominus, Napa Valley</t>
   </si>
   <si>
-    <t>£1,140</t>
-[...1 lines deleted...]
-  <si>
     <t>£1,170</t>
   </si>
   <si>
     <t>Newton, Cabernet Sauvignon, Spring Mountain District</t>
   </si>
   <si>
     <t>Newton, Cabernet Sauvignon, Yountville</t>
   </si>
   <si>
     <t>Newton, Mt. Veeder, Mt. Veeder Cabernet Sauvignon</t>
   </si>
   <si>
     <t>Dominus, Napanook, Napa Valley</t>
   </si>
   <si>
-    <t>Newton, Unfiltered Chardonnay, Napa Valley</t>
-[...4 lines deleted...]
-  <si>
     <t>Colgin, IX Estate Syrah, Napa Valley</t>
   </si>
   <si>
     <t>£975</t>
   </si>
   <si>
     <t>Colgin, IX Estate, Napa Valley</t>
   </si>
   <si>
     <t>Dominus Estate, Othello, Napa Valley</t>
   </si>
   <si>
     <t>£202.50</t>
   </si>
   <si>
     <t>£196.50</t>
   </si>
   <si>
-    <t>£1,395</t>
+    <t>£1,110</t>
   </si>
   <si>
     <t>Ridge, East Bench Zinfandel, Dry Creek Valley</t>
   </si>
   <si>
-    <t>£174.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Ridge, Geyserville, Alexander Valley</t>
   </si>
   <si>
-    <t>£411.96</t>
-[...7 lines deleted...]
-  <si>
     <t>Oregon</t>
   </si>
   <si>
     <t>Resonance, Resonance Vineyard Pinot Noir, Yamhill-Carlton</t>
   </si>
   <si>
     <t>Lingua Franca, Avni Pinot Noir, Eola-Amity Hills</t>
   </si>
   <si>
-    <t>£45</t>
-[...1 lines deleted...]
-  <si>
     <t>Lingua Franca, Plow Pinot Noir, Willamette Valley</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Cayuse, Cailloux Syrah, Walla Walla Valley</t>
   </si>
   <si>
     <t>United Kingdom</t>
-  </si>
-[...7 lines deleted...]
-    <t>£193.74</t>
   </si>
   <si>
     <t>Kent</t>
   </si>
   <si>
     <t>Domaine Evremond, Classic Cuvée</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Garzon, Balasto</t>
   </si>
   <si>
     <t>£117.41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3423,1087 +3348,1163 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-catena-zapata-adrianna-mundus-bacillus-terrae-malbec-uco-valley-1x150cl-hub-10195124-1-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-catena-zapata-adrianna-mundus-bacillus-terrae-malbec-uco-valley-3x75cl-hub-10189367-3-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-catena-zapata-adrianna-mundus-bacillus-terrae-malbec-uco-valley-3x75cl-hub-10195223-3-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-catena-zapata-nicolas-catena-zapata-mendoza-6x75cl-hub-10193203-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-torbreck-descendant-barossa-valley-6x75cl-hub-VS10190404-6-IB-10750501" TargetMode="External"/>
-<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-wynns-john-riddoch-cabernet-sauvignon-coonawarra-6x75cl-hub-10192818-6-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-shaw-and-smith-vineyard-chardonnay-lenswood-6x75cl-hub-10347417-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-shaw-and-smith-vineyard-chardonnay-lenswood-6x75cl-hub-10347417-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-kaesler-old-vine-shiraz-barossa-valley-6x75cl-10591912-6-dp-pending-n" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-yarra-yering-underhill-shiraz-victoria-1x75cl-hub-10192794-1-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-yarra-yering-dry-red-n1-victoria-1x75cl-hub-10195117-1-IB-STOCK-N" TargetMode="External"/>
-<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-mulline-sutherlands-creek-pinot-noir-geelong-6x75cl-hub-10282532-6-IB-STOCK-N" TargetMode="External"/>
-[...10 lines deleted...]
-<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-larue-bourgogne-cote-dor-les-buees-6x75cl-hub-10378471-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-mulline-portarlington-chardonnay-geelong-6x75cl-10540474-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-mulline-portarlington-pinot-noir-geelong-6x75cl-10540475-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-giant-steps-circle-of-fifths-chardonnay-yarra-valley-6x75cl-10592666-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-robert-oatley-pennant-cabernet-sauvignon-margaret-river-6x75cl-10539630-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-vasse-felix-chardonnay-margaret-river-6x75cl-10595832-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-vasse-felix-heytesbury-chardonnay-margaret-river-3x150cl-10572347-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-vasse-felix-heytesbury-chardonnay-margaret-river-6x75cl-10566873-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-cherubino-chardonnay-pemberton-6x75cl-10594191-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-robert-oatley-signature-riesling-great-southern-6x75cl-10539631-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-mondavi-chadwick-sena-aconcagua-3x150cl-hub-VS10189338-3-IB-10748656" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-errazuriz-las-pizarras-chardonnay-aconcagua-6x75cl-hub-10445095-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-larue-bourgogne-cote-dor-les-buees-6x75cl-10378471-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-larue-chassagne-montrachet-premier-cru-la-boudriotte-6x75cl-hub-10378382-6-IB-STOCK-N" TargetMode="External"/>
-<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-boyer-de-bar-sauvignon-blanc-vdf-12x75cl-10395333-12-ib-stock-n" TargetMode="External"/>
-[...3 lines deleted...]
-<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-josmeyer-pinot-noir-herrenweg-6x75cl-hub-10195215-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-boyer-de-bar-les-peyrarols-chardonnay-vdf-6x75cl-10563712-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-boyer-de-bar-les-peyrarols-chardonnay-vdf-6x75cl-10563712-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-boyer-de-bar-les-rives-de-lestang-pinot-noir-vdf-6x75cl-10591810-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-boyer-de-bar-les-rives-de-lestang-pinot-noir-vdf-6x75cl-10591810-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-boyer-de-bar-sauvignon-blanc-vdf-6x75cl-10563713-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-pierre-schueller-et-fils-riesling-grand-cru-eichberg-6x75cl-10515700-6-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-pierre-schueller-et-fils-husseren-pinot-noir-6x75cl-10515698-6-ib-pending-n" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-pierre-schueller-et-fils-cremant-dalsace-cuvee-1921-6x75cl-10515709-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-pierre-schueller-et-fils-husseren-pinot-noir-6x75cl-10515698-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-pierre-schueller-et-fils-cremant-dalsace-cuvee-1921-6x75cl-10515709-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-cote-de-brouilly-domaine-blain-6x75cl-10580985-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-blain-soeur-frere-cote-de-brouilly-pierre-bleue-3x150cl-hub-10360119-3-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-des-combiers-fleurie-montgenas-6x150cl-hub-10404252-6-IB-STOCK-N" TargetMode="External"/>
-<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-blain-brouilly-6x75cl-10462321-6-ib-stock-n" TargetMode="External"/>
-[...148 lines deleted...]
-<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-teyssier-saint-emilion-1x75cl-10191127-1-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-des-combiers-beaujolais-villages-elegance-6x75cl-10404247-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-des-combiers-fleurie-la-cadole-6x75cl-10510428-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-cote-de-brouilly-domaine-blain-6x75cl-10580986-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-des-combiers-saint-amour-3x150cl-10510432-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-des-combiers-saint-amour-6x75cl-10510431-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1934-chateau-latour-premier-cru-classe-pauillac-1x75cl-hub-10191560-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1970-chateau-latour-premier-cru-classe-pauillac-1x75cl-hub-10194582-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-10189186-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-1018918610749632" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-1018918610749631" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1996-chateau-latour-premier-cru-classe-pauillac-12x75cl-10189951-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1997-chateau-leoville-barton-2eme-cru-classe-saint-julien-3x300cl-hub-VS10189956-3-IB-10749717" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1999-chateau-quinault-lenclos-grand-cru-classe-saint-emilion-grand-cru-12x75cl-hub-10193186-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1999-chateau-de-fargues-sauternes-24x375cl-hub-10189647-24-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2000-chateau-saint-pierre-4eme-cru-classe-saint-julien-3x300cl-hub-VS10189516-3-IB-10748971" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2000-chateau-saint-pierre-4eme-cru-classe-saint-julien-3x300cl-10189516-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-chateau-guiraud-premier-cru-classe-sauternes-1x37-5cl-10189652-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2003-chateau-raymond-lafon-sauternes-1x75cl-10189889-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2003-chateau-rieussec-premier-cru-classe-sauternes-12x75cl-hub-VS10189896-12-IB-10749611" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2003-chateau-troplong-mondot-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-hub-VS10191134-12-IB-10751771" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2003-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1018991510749640" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2003-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-10189915-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-chateau-clinet-pomerol-12x75cl-1018993110749666" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-chateau-latour-premier-cru-classe-pauillac-12x75cl-10189953-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-chateau-rauzan-segla-2eme-cru-classe-margaux-1x75cl-hub-10190635-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-chateau-rieussec-premier-cru-classe-sauternes-1x37-5cl-10189899-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-chateau-beychevelle-4eme-cru-classe-saint-julien-12x75cl-hub-10190903-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-chateau-levangile-pomerol-6x75cl-hub-VS10190075-6-IB-10749937" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-chateau-lagrange-3eme-cru-classe-saint-julien-12x75cl-hub-VS10189715-12-IB-10749288" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-chateau-quinault-lenclos-grand-cru-classe-saint-emilion-grand-cru-6x75cl-10190632-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-chateau-rauzan-segla-2eme-cru-classe-margaux-3x75cl-hub-10192148-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-chateau-beychevelle-4eme-cru-classe-saint-julien-12x75cl-hub-VS10190904-12-IB-10751380" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10190669-6-IB-10750963" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-chateau-bel-air-marquis-daligre-margaux-1x75cl-hub-10194486-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10190895-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-chateau-latour-premier-cru-classe-pauillac-3x75cl-10190950-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-chateau-pichon-baron-2eme-cru-classe-pauillac-12x75cl-1019096910751513" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-chateau-pichon-baron-2eme-cru-classe-pauillac-12x75cl-10190969-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-12x75cl-1018919810748443" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-VS10190472-6-IB-10750619" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10190896-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-chateau-sociando-mallet-haut-medoc-12x75cl-hub-10193110-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-chateau-trotanoy-pomerol-6x75cl-hub-10191141-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-chateau-trotanoy-pomerol-6x75cl-hub-VS10191141-6-IB-10751779" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-le-dome-saint-emilion-6x75cl-hub-10192713-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-10189767-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-VS10189767-6-IB-10749403" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10190898-6-IB-10751369" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-bourgneuf-pomerol-12x75cl-hub-10190681-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-hosanna-pomerol-6x75cl-hub-VS10190854-6-IB-10751280" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-milens-saint-emilion-grand-cru-1x75cl-hub-10190469-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1019070510751029" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-tour-sieujean-pauillac-12x75cl-10193394-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-tour-sieujean-pauillac-1x75cl-10193394-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-chateau-tour-sieujean-pauillac-6x150cl-10195140-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-le-dome-saint-emilion-6x75cl-hub-VS10189824-6-IB-10749511" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-vieux-chateau-mazerat-saint-emilion-grand-cru-6x75cl-hub-VS10189627-6-IB-10749149" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-10195315-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-bourgneuf-pomerol-12x75cl-hub-10190682-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1018938110748751" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189381-6-IB-10748754" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-doisy-daene-2eme-cru-classe-barsac-1x37-5cl-10189640-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-guiraud-premier-cru-classe-sauternes-12x375cl-hub-VS10189653-12-IB-10749183" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-VS10190850-6-IB-10751272" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-leglise-clinet-pomerol-6x75cl-10190071-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-12x375cl-hub-VS10189660-12-IB-10749190" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-12x75cl-hub-VS10189661-12-IB-10749191" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-6x150cl-hub-VS10189659-6-IB-10749189" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-malescot-st-exupery-3eme-cru-classe-margaux-12x75cl-hub-VS10190451-12-IB-10750581" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-malescot-st-exupery-3eme-cru-classe-margaux-1x600cl-hub-10442042-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-palmer-3eme-cru-classe-margaux-6x75cl-hub-VS10190732-6-IB-10751465" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-hub-10195288-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-10594749-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-dyquem-premier-cru-superieur-sauternes-1x150cl-hub-VS10189916-1-IB-10749642" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-dyquem-premier-cru-superieur-sauternes-6x75cl-hub-VS10189918-6-IB-10750033" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-hub-VS10189832-6-IB-10749523" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-vieux-chateau-mazerat-saint-emilion-grand-cru-6x75cl-hub-10195261-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-10189592-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-1018937110751844" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x150cl-1018938210748755" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-chantalouette-pomerol-1x75cl-hub-10194682-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-clinet-pomerol-6x75cl-hub-10189559-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-1019035210750408" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-1019035210750404" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-1019035210750407" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-VS10190851-6-IB-10751273" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-VS10190476-6-IB-10750626" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-12x375cl-hub-VS10189876-12-IB-10749588" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-6x150cl-hub-VS10189663-6-IB-10749193" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-6x75cl-hub-VS10189662-6-IB-10749192" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-langoa-barton-3eme-cru-classe-saint-julien-12x75cl-hub-VS10189722-12-IB-10749300" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-langoa-barton-3eme-cru-classe-saint-julien-6x150cl-hub-VS10189721-6-IB-10749295" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-1018996410749734" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-malescot-st-exupery-3eme-cru-classe-margaux-3x150cl-hub-VS10190452-3-IB-10750585" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-malescot-st-exupery-3eme-cru-classe-margaux-6x75cl-hub-VS10190453-6-IB-10750588" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-milens-saint-emilion-grand-cru-6x75cl-hub-10195316-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-ormes-de-pez-saint-estephe-6x75cl-10594880-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-1019086810751301" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-rieussec-premier-cru-classe-sauternes-12x375cl-hub-VS10189904-12-IB-10749622" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-rieussec-premier-cru-classe-sauternes-12x37-5cl-10189904-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-saint-georges-cote-pavie-grand-cru-classe-saint-emilion-grand-cru-12x75cl-hub-10190920-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-de-francs-francs-cotes-de-bordeaux-12x75cl-10192346-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-chateau-de-la-dauphine-fronsac-12x75cl-hub-10192071-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-hub-VS10189770-6-IB-10749408" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-hub-VS10189833-6-IB-10749524" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-duluc-de-branaire-ducru-saint-julien-6x75cl-10192147-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-reserve-de-la-comtesse-de-lalande-6x75cl-10539584-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x150cl-hub-VS10190659-3-IB-10750950" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-hub-VS10209250-6-IB-10850601" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-branaire-ducru-4eme-cru-classe-saint-julien-3x150cl-hub-VS10190917-3-IB-10751402" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-branaire-ducru-4eme-cru-classe-saint-julien-6x75cl-1019091810751404" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x150cl-hub-VS10189664-3-IB-10749199" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10189665-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189665-6-IB-10749206" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-cissac-haut-medoc-6x75cl-hub-10192921-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-clinet-pomerol-6x75cl-1018956010749039" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-hub-10190589-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-gruaud-larose-2eme-cru-classe-saint-julien-6x150cl-hub-VS10190602-6-IB-10750840" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-haut-bailly-cru-classe-pessac-leognan-6x75cl-hub-10190608-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-leglise-clinet-pomerol-6x75cl-hub-VS10190073-6-IB-10749933" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-lafite-rothschild-premier-cru-classe-pauillac-3x150cl-hub-VS10189704-3-IB-10749272" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-leoville-barton-2eme-cru-classe-saint-julien-12x75cl-hub-VS10189965-12-IB-10749738" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-margaux-premier-cru-classe-margaux-6x75cl-hub-VS10190461-6-IB-10750606" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-hub-10190708-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-10190869-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-vieux-chateau-certan-pomerol-3x150cl-hub-VS10189624-3-IB-10749144" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-vieux-chateau-certan-pomerol-6x75cl-hub-VS10189625-6-IB-10749145" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-hub-VS10190660-6-IB-10750951" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10194730-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-beychevelle-4eme-cru-classe-saint-julien-3x150cl-hub-VS10190907-3-IB-10751387" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-branaire-ducru-4eme-cru-classe-saint-julien-6x75cl-1019114810751799" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-branaire-ducru-4eme-cru-classe-saint-julien-6x75cl-hub-VS10191148-6-IB-10751802" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-VS10191154-6-IB-10751816" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-calon-segur-3eme-cru-classe-saint-estephe-3x150cl-hub-VS10189373-3-IB-10748718" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x150cl-hub-VS10189666-3-IB-10749211" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189667-6-IB-10749214" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10189667-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-cissac-haut-medoc-12x75cl-hub-10189924-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-hosanna-pomerol-6x75cl-hub-VS10190859-6-IB-10751285" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-lafite-rothschild-premier-cru-classe-pauillac-3x150cl-hub-VS10189706-3-IB-10749274" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-le-coteau-margaux-6x75cl-10381930-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-10190213-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-palmer-3eme-cru-classe-margaux-6x75cl-hub-VS10190947-6-IB-10751466" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-palmer-3eme-cru-classe-margaux-6x75cl-hub-VS10190947-6-IB-10751467" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-hub-VS10189205-6-IB-10748456" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-VS10190871-6-IB-10751307" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-saint-georges-cote-pavie-grand-cru-classe-saint-emilion-grand-cru-12x75cl-hub-10190921-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-smith-haut-lafitte-cru-classe-pessac-leognan-3x150cl-hub-VS10190882-3-IB-10751333" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-teyssier-saint-emilion-12x75cl-10191127-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-teyssier-saint-emilion-1x75cl-10191127-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-chateau-troplong-mondot-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10192166-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-clos-des-lunes-lune-dor-bordeaux-3x75cl-hub-10192177-3-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-hub-VS10189822-6-IB-10749507" TargetMode="External"/>
 <Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-hub-VS10189835-6-IB-10749527" TargetMode="External"/>
-<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-duluc-de-branaire-ducru-saint-julien-12x75cl-10283998-12-ib-stock-n" TargetMode="External"/>
-[...25 lines deleted...]
-<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-croix-canon-saint-emilion-grand-cru-6x75cl-10536288-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-lacoste-borie-pauillac-6x75cl-hub-10284096-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alter-ego-de-palmer-margaux-3x150cl-hub-VS10190005-3-IB-10881379" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alter-ego-de-palmer-margaux-6x75cl-hub-VS10190004-6-IB-10881378" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10193368-6-IB-10881413" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10189776-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189776-6-IB-10972509" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189776-6-IB-10881407" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-caronne-ste-gemme-haut-medoc-12x75cl-10460874-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-VS10193142-6-IB-10881431" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-la-fleur-pourret-saint-emilion-grand-cru-6x75cl-hub-10379105-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-VS10190014-6-IB-10881436" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-lafite-rothschild-premier-cru-classe-pauillac-6x75cl-hub-VS10193144-6-IB-10881434" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-le-pape-pessac-leognan-1x37-5cl-10249883-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-le-pape-pessac-leognan-24x375cl-hub-10249883-24-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-le-pape-pessac-leognan-6x75cl-10249881-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-margaux-premier-cru-classe-margaux-6x75cl-hub-VS10193145-6-IB-10881433" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-moulin-haut-laroque-fronsac-6x75cl-hub-10379104-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-3x150cl-hub-VS10193383-3-IB-10881417" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-hub-VS10190250-6-IB-10881415" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-pontet-canet-5eme-cru-classe-pauillac-3x150cl-10192912-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-pontet-canet-5eme-cru-classe-pauillac-3x150cl-hub-VS10192912-3-IB-10881391" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-10190003-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-quintus-saint-emilion-grand-cru-6x75cl-hub-10195250-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-VS10190251-6-IB-10881382" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-talbot-4eme-cru-classe-saint-julien-6x75cl-hub-10190015-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-chateau-de-valois-pomerol-6x75cl-10384777-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-croix-canon-saint-emilion-grand-cru-6x75cl-10536288-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-de-chevalier-blanc-cru-classe-pessac-leognan-6x75cl-hub-VS10190396-6-IB-10881383" TargetMode="External"/>
 <Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-fleur-de-pedesclaux-pauillac-6x75cl-hub-10206785-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-la-clarte-de-haut-brion-pessac-leognan-6x75cl-hub-10195245-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-le-clarence-de-haut-brion-pessac-leognan-6x75cl-hub-10195240-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-margaux-de-brane-margaux-6x75cl-hub-10284095-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-baron-de-brane-margaux-12x75cl-10460876-12-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-blason-dissan-margaux-12x75cl-10460875-12-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-blason-dissan-margaux-1x75cl-10460875-1-ib-stock-n" TargetMode="External"/>
-[...62 lines deleted...]
-<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-frederic-magnien-chambertin-clos-de-beze-grand-cru-6x75cl-10411875-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10192230-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-10192891-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-laroque-grand-cru-classe-saint-emilion-grand-cru-6x75cl-hub-10308018-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-le-coteau-margaux-6x75cl-10578404-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-hub-10195241-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-10192646-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-darmailhac-5eme-cru-classe-pauillac-6x75cl-hub-10192639-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-lexpression-de-pauillac-pauillac-12x75cl-10459895-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-lexpression-de-pauillac-pauillac-1x75cl-10459895-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-la-chenade-lalande-de-pomerol-6x75cl-10192638-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-pauillac-chateau-latour-pauillac-6x75cl-10462687-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-hub-10191826-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-cissac-haut-medoc-12x75cl-hub-10191832-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-hub-10191828-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-10191824-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-hosanna-pomerol-6x75cl-hub-10192142-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-10191823-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-la-tour-figeac-grand-cru-classe-saint-emilion-grand-cru-6x75cl-hub-10195252-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-la-tour-figeac-grand-cru-classe-saint-emilion-grand-cru-6x75cl-hub-10195252-6-IB-STOCK-Y" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-hub-10191812-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-leoville-poyferre-2eme-cru-classe-saint-julien-6x75cl-hub-10192136-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-les-carmes-haut-brion-pessac-leognan-6x75cl-hub-10195367-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-10191815-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-malartic-lagraviere-blanc-cru-classe-pessac-leognan-6x75cl-hub-10191831-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-mouton-rothschild-premier-cru-classe-pauillac-6x75cl-hub-10191819-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-hub-10191814-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-chateau-dyquem-premier-cru-superieur-sauternes-6x375cl-hub-10383904-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-le-petit-mouton-de-mouton-rothschild-pauillac-6x75cl-hub-10191820-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-hub-10191825-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-alter-ego-de-palmer-margaux-6x75cl-10276748-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-batailley-5eme-cru-classe-pauillac-1x300cl-10272733-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-batailley-5eme-cru-classe-pauillac-1x600cl-10272734-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-beausejour-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x75cl-10284003-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-bourgneuf-pomerol-6x75cl-10276779-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-10282668-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-clerc-milon-5eme-cru-classe-pauillac-6x75cl-10275942-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-crusquet-de-lagarcie-blaye-cotes-de-bordeaux-6x75cl-10577428-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-crusquet-de-lagarcie-blaye-cotes-de-bordeaux-6x75cl-10577428-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-haut-batailley-5eme-cru-classe-pauillac-6x75cl-10282573-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-hosanna-pomerol-6x75cl-10288727-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-10282089-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-peymouton-saint-emilion-grand-cru-12x75cl-10276773-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-10282679-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-1028267913359051" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-trotte-vieille-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-10280003-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-de-chevalier-blanc-cru-classe-pessac-leognan-6x75cl-10281920-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-le-c-des-carmes-haut-brion-pessac-leognan-6x75cl-10545105-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-10283933-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-affinite-jcp-maltus-pomerol-6x75cl-10594719-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-10399251-6-IB-PENDING-Y" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-chateau-meilhan-medoc-6x75cl-10472909-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-chateau-tour-du-moulin-les-terres-rouges-fronsac-6x75cl-10539790-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-chateau-meilhan-medoc-6x75cl-10577427-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-chateau-gruaud-larose-2eme-cru-classe-saint-julien-6x75cl-10524708-6-ib-pending-y" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-10524709-6-ib-pending-y" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-ch-bel-air-marquis-daligre-mixed-dozen-2000-05-09-10-12x75cl-hub-10194156-12-DP-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-bernard-dugat-py-bourgogne-6x75cl-hub-VS10251211-6-IB-11121964" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-bernard-dugat-py-bourgogne-halinard-6x75cl-hub-VS10190292-6-IB-10750298" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-domaine-anne-francoise-gros-echezeaux-grand-cru-6x75cl-1045709410750436" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-domaine-denis-mortet-gevrey-chambertin-12x75cl-1019102610751591" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-domaine-francois-lamarche-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190328-1-IB-10750353" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-domaine-francois-lamarche-vosne-romanee-premier-cru-aux-malconsorts-1x75cl-1022433010908556" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190573-1-IB-10750772" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-domaine-nicole-lamarche-la-grande-rue-grand-cru-6x75cl-hub-VS10190326-6-IB-10750351" TargetMode="External"/>
 <Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-frederic-magnien-chambertin-clos-de-beze-grand-cru-6x75cl-1041187512207790" TargetMode="External"/>
-<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190302-6-IB-10750310" TargetMode="External"/>
-[...157 lines deleted...]
-<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-bachelet-monnot-maranges-premier-cru-clos-de-la-fussiere-6x75cl-hub-10357057-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-frederic-magnien-chambertin-clos-de-beze-grand-cru-6x75cl-10411875-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-ghislaine-barthod-chambolle-musigny-premier-cru-les-cras-3x75cl-1019103610751605" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190302-6-IB-10750310" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190308-3-IB-10750323" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190321-1-IB-10750338" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1018980610749458" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-domaine-georges-roumier-chambolle-musigny-3x75cl-1019057610750776" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-domaine-georges-roumier-morey-saint-denis-premier-cru-la-bussiere-3x75cl-1019103510751604" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190303-6-IB-10750312" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-pierre-amiot-morey-saint-denis-premier-cru-aux-charmes-6x75cl-hub-10195029-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-pierre-amiot-morey-saint-denis-premier-cru-les-millandes-1x75cl-hub-10195366-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-pierre-amiot-morey-saint-denis-premier-cru-les-millandes-6x75cl-hub-10195366-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-robert-groffier-chambertin-clos-de-beze-grand-cru-6x75cl-1019005110749900" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-alain-hudelot-noellat-chambolle-musigny-premier-cru-les-charmes-6x75cl-hub-VS10190063-6-IB-10749917" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190304-6-IB-10750313" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-domaine-bruno-clair-gevrey-chambertin-premier-cru-clos-saint-jacques-6x75cl-1018942810748830" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-domaine-bruno-clair-gevrey-chambertin-premier-cru-clos-saint-jacques-6x75cl-1018942810749998" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-1019166310749878" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1018980710749459" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-domaine-georges-roumier-chambolle-musigny-3x75cl-1018969210749258" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-domaine-joseph-voillot-volnay-vieilles-vignes-6x75cl-1018939010748770" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190298-3-IB-10750306" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190323-1-IB-10750342" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-1019032310750343" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-domaine-albert-bichot-clos-frantin-vosne-romanee-premier-cru-aux-malconsorts-6x75cl-hub-VS10190265-6-IB-10750425" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-hub-VS10190588-6-IB-10750800" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-domaine-bruno-clair-chambertin-clos-de-beze-grand-cru-3x75cl-1019026710750268" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190269-1-IB-10750271" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-1019083610751231" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-domaine-nicole-lamarche-echezeaux-grand-cru-3x75cl-1019026310750264" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-joseph-drouhin-chambertin-clos-de-beze-grand-cru-6x75cl-hub-VS10189800-6-IB-10749451" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-robert-groffier-bonnes-mares-grand-cru-6x75cl-hub-VS10190046-6-IB-10749894" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10235189-6-IB-11107363" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10209372-3-IB-11021975" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10209372-3-IB-10851157" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10210023-3-IB-11021976" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-anne-et-herve-sigaut-chambolle-musigny-les-bussieres-6x75cl-1018934310748666" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-fuees-6x75cl-hub-VS10190584-6-IB-10750792" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-bruno-clavelier-corton-grand-cru-le-rognet-et-corton-6x75cl-1019015410750078" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-1019015510750080" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-bruno-clavelier-nuits-saint-georges-premier-cru-nuits-saint-georges-cras-6x75cl-1019028010750283" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-1019015810750085" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1018980910749464" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-1019018410750129" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190575-1-IB-10750775" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190575-1-IB-10750774" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-joseph-voillot-pommard-6x75cl-hub-VS10190831-6-IB-10751222" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-domaine-sylvain-cathiard-vosne-romanee-premier-cru-aux-malconsorts-3x75cl-hub-10190383-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-joseph-faiveley-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-hub-VS10250073-6-IB-11116341" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-pierre-amiot-clos-de-la-roche-grand-cru-3x150cl-hub-VS10190134-3-IB-10750043" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-robert-groffier-bonnes-mares-grand-cru-6x75cl-1020915910850210" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-robert-groffier-bourgogne-passe-tout-grains-6x75cl-1019425610850195" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-robert-groffier-bourgogne-pinot-noir-6x75cl-1019425910850204" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-robert-groffier-chambertin-clos-de-beze-grand-cru-3x75cl-1020915810850202" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-alain-hudelot-noellat-bourgogne-6x75cl-10190062-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190536-1-IB-10750715" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-hub-VS10190817-6-IB-10751193" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-hub-10191773-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-bruno-clavelier-nuits-saint-georges-premier-cru-nuits-saint-georges-cras-6x75cl-hub-10191774-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-1x75cl-10190387-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-10190387-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-drouhin-laroze-clos-de-vougeot-grand-cru-6x75cl-hub-VS10190030-6-IB-10749873" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-fontaine-gagnard-volnay-premier-cru-clos-des-chenes-3x150cl-hub-VS10190798-3-IB-10751161" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-joseph-voillot-pommard-premier-cru-les-rugiens-6x75cl-hub-VS10190828-6-IB-10751216" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-joseph-voillot-volnay-premier-cru-les-caillerets-6x75cl-hub-VS10190834-6-IB-10751228" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-philippe-livera-tilleuls-chapelle-chambertin-grand-cru-6x75cl-hub-10195244-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190310-3-IB-10750325" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10190315-3-IB-10750330" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10190315-3-IB-10750331" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190537-1-IB-10750716" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-christophe-buisson-saint-romain-rouge-6x75cl-hub-10195294-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-anne-gros-echezeaux-grand-cru-les-loachausses-6x75cl-hub-VS10268387-6-IB-11209608" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-bruno-clavelier-corton-grand-cru-le-rognet-et-corton-6x75cl-hub-10192410-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-hub-10190796-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-bruno-clavelier-vosne-romanee-combe-brulee-6x75cl-hub-10190436-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1019209810749472" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-de-montille-puligny-montrachet-1x300cl-10577609-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-rapet-pere-et-fils-pernand-vergelesses-premier-cru-vergelesses-6x75cl-hub-10190799-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-robert-groffier-chambertin-clos-de-beze-grand-cru-3x75cl-hub-VS10192395-3-IB-10850637" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-robert-groffier-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-hub-VS10192393-6-IB-10850164" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-robert-groffier-gevrey-chambertin-les-seuvrees-6x75cl-hub-VS10192390-6-IB-10850157" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-hudelot-noellat-chambolle-musigny-6x75cl-1019068410750992" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-hudelot-noellat-clos-de-vougeot-grand-cru-3x75cl-hub-VS10190301-3-IB-10750309" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190311-3-IB-10750326" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10190316-3-IB-10750332" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190538-1-IB-10750717" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-anne-sigaut-chambolle-musigny-premier-cru-les-gruenchers-6x75cl-1019058310750790" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-fuees-6x75cl-1019012810750026" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-1019013010750028" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-bruno-clavelier-chambolle-musigny-premier-cru-les-noirots-vieilles-vignes-6x75cl-hub-10195248-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-bruno-clavelier-corton-grand-cru-le-rognet-et-corton-6x75cl-hub-10191621-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-hub-10191620-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-hub-10190389-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-hub-VS10190389-6-IB-10750477" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-bruno-clavelier-vosne-romanee-maizieres-hautes-6x75cl-hub-10192455-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-hub-VS10193354-6-IB-10850146" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-humbert-freres-gevrey-chambertin-premier-cru-poissenot-6x75cl-hub-VS10190324-6-IB-10750346" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-joseph-voillot-beaune-premier-cru-aux-coucherias-aux-coucherais-6x75cl-hub-10190788-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-joseph-voillot-pommard-premier-cru-les-epenots-6x75cl-hub-VS10190822-6-IB-10751198" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-hub-VS10191058-6-IB-10751637" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-joseph-drouhin-vosne-romanee-6x75cl-hub-10204686-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-pierre-amiot-clos-de-la-roche-grand-cru-6x75cl-hub-VS10190138-6-IB-10750048" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-pierre-amiot-gevrey-chambertin-premier-cru-aux-combottes-6x75cl-hub-10190139-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-pierre-amiot-morey-saint-denis-premier-cru-les-ruchots-6x75cl-hub-10190554-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-rapet-pere-et-fils-pernand-vergelesses-les-belles-filles-6x75cl-hub-10195319-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-robert-groffier-bourgogne-pinot-noir-6x75cl-hub-10191599-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-bussieres-6x75cl-hub-10195311-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-chatelots-6x75cl-hub-10191454-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-noirots-6x75cl-hub-10195269-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-derriere-le-four-6x75cl-hub-10195330-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-morey-saint-denis-premier-cru-les-millandes-6x75cl-hub-10223879-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-humbert-freres-charmes-chambertin-grand-cru-6x75cl-hub-10192490-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-humbert-freres-gevrey-chambertin-premier-cru-craipillot-6x75cl-hub-10195200-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-humbert-freres-gevrey-chambertin-premier-cru-poissenot-6x75cl-hub-10194880-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-humbert-freres-gevrey-chambertin-vieilles-vignes-6x75cl-10195302-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-joseph-voillot-pommard-premier-cru-les-epenots-6x75cl-hub-10191465-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-hub-10191463-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-gagnard-delagrange-batard-montrachet-grand-cru-6x75cl-10192716-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-domaine-marc-antonin-blain-chassagne-montrachet-rouge-6x75cl-10195204-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-hub-10229639-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-philippe-livera-tilleuls-cote-de-nuits-villages-6x75cl-hub-10195251-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-pierre-amiot-morey-saint-denis-premier-cru-les-ruchots-6x75cl-hub-10195371-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-bachelet-monnot-bourgogne-rouge-6x75cl-hub-10240171-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-bachelet-monnot-maranges-1er-cru-clos-de-la-boutiere-6x75cl-hub-10240173-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-amiot-et-fils-clos-de-la-roche-grand-cru-6x75cl-hub-10268559-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-amiot-et-fils-gevrey-chambertin-premier-cru-les-combottes-6x75cl-hub-10268558-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-amiot-et-fils-morey-saint-denis-6x75cl-10341238-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-amiot-et-fils-morey-saint-denis-premier-cru-aux-charmes-6x75cl-hub-10268562-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-amiot-et-fils-morey-saint-denis-premier-cru-les-ruchots-6x75cl-hub-10268560-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-anne-herve-sigaut-chambolle-musigny-les-bussieres-vieilles-vignes-6x75cl-hub-10240045-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-6x75cl-hub-10248738-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-chatelots-6x75cl-hub-10240053-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-groseilles-6x75cl-hub-10240047-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-hub-10240057-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-derriere-le-four-6x75cl-hub-10240046-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-morey-saint-denis-premier-cru-les-charrieres-6x75cl-hub-10240058-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-hub-10240162-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-hub-10240157-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-6x75cl-hub-10226107-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-joseph-voillot-bourgogne-rouge-6x75cl-hub-10240433-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-rapet-corton-charlemagne-grand-cru-3x75cl-10268566-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-louis-chenu-bourgogne-rouge-6x75cl-hub-10238421-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-louis-chenu-savigny-les-beaune-premier-cru-les-hauts-jarrons-6x75cl-hub-10238419-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-louis-chenu-savigny-les-beaune-premier-cru-les-lavieres-6x75cl-hub-10238420-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-domaine-marc-antonin-blain-chassagne-montrachet-premier-cru-morgeot-rouge-6x75cl-hub-10240710-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-hub-10240819-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-matrot-meursault-premier-cru-charmes-6x75cl-hub-10240810-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-matrot-meursault-rouge-6x75cl-hub-10240816-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-rapet-pere-et-fils-aloxe-corton-rouge-6x75cl-hub-10268567-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-rapet-pere-et-fils-pernand-vergelesses-les-belles-filles-6x75cl-hub-10268568-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-robert-groffier-bonnes-mares-grand-cru-6x75cl-hub-10237620-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-robert-groffier-bourgogne-passe-tout-grains-6x75cl-hub-10237612-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-robert-groffier-bourgogne-pinot-noir-6x75cl-hub-10237614-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-robert-groffier-chambertin-clos-de-beze-grand-cru-1x75cl-hub-10237621-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-robert-groffier-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-hub-10237619-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-thierry-laffay-chablis-6x75cl-hub-10240526-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-yves-boyer-martenot-auxey-duresses-les-ecussaux-1x75cl-10390737-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-yves-boyer-martenot-auxey-duresses-les-ecussaux-6x75cl-hub-10390737-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-bachelet-monnot-bourgogne-rouge-6x75cl-hub-10357061-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-bachelet-monnot-santenay-charmes-6x75cl-hub-10357064-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-bachelet-monnot-clos-de-la-boutiere-maranges-premier-cru-france-6x75cl-hub-10357062-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-bourgogne-blanc-cote-dor-boyer-martenot-6x75cl-10460871-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-boyer-martenot-bourgogne-aligote-6x75cl-10460864-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-boyer-martenot-meursault-premier-cru-genevrieres-6x75cl-10519634-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-boyer-martenot-meursault-les-tillets-6x75cl-10515968-6-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-boyer-martenot-puligny-montrachet-les-reuchaux-6x75cl-10460868-6-ib-stock-n" TargetMode="External"/>
-[...26 lines deleted...]
-<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-manciat-poncet-pouilly-fuisse-le-haut-de-la-roche-6x75cl-hub-10400383-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-anne-et-herve-sigaut-chambolle-musigny-6x75cl-hub-10366084-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-3x75cl-10361037-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-drouhin-laroze-clos-de-vougeot-grand-cru-3x75cl-10361036-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-10361033-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-drouhin-laroze-gevrey-chambertin-dix-climats-6x75cl-10361032-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-drouhin-laroze-gevrey-chambertin-les-vignes-belles-6x75cl-10361038-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-fontaine-gagnard-batard-montrachet-grand-cru-3x75cl-10357104-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-fontaine-gagnard-chassagne-montrachet-rouge-6x75cl-hub-10357116-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-3x75cl-hub-10357106-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-humbert-freres-gevrey-chambertin-vieilles-vignes-6x75cl-hub-10366233-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-joseph-voillot-meursault-premier-cru-les-cras-6x75cl-10361627-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-joseph-voillot-meursault-les-chevalieres-6x75cl-hub-10361628-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-10360748-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-joseph-voillot-volnay-vieilles-vignes-6x75cl-10360921-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-larue-chassagne-montrachet-6x75cl-hub-10378477-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-domaine-rapet-corton-charlemagne-grand-cru-6x75cl-10378167-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-drouhin-vaudon-chablis-6x75cl-10540473-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-jean-chartron-bourgogne-chardonnay-vieilles-vignes-6x75cl-hub-10357124-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-jean-chartron-bourgogne-hautes-cotes-de-beaune-vieilles-vignes-1x75cl-10357123-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-jean-chartron-chassagne-montrachet-6x75cl-hub-10357118-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-jean-chartron-chevalier-montrachet-grand-cru-clos-chevaliers-6x75cl-hub-10357100-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-jean-chartron-pernand-vergelesses-blanc-6x75cl-hub-10357121-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-joseph-drouhin-puligny-montrachet-6x75cl-10370188-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-joseph-drouhin-puligny-montrachet-premier-cru-les-folatieres-6x75cl-10370189-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-laurent-cognard-beaune-premier-cru-les-avaux-6x75cl-10577972-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-louis-chenu-savigny-les-beaune-premier-cru-les-hauts-jarrons-6x75cl-hub-10358248-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-louis-chenu-savigny-les-beaune-les-saucours-6x75cl-hub-10358251-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-louis-chenu-savigny-les-beaune-vieilles-vignes-6x75cl-10358249-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-hub-10357054-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-matrot-bourgogne-rouge-6x75cl-hub-10357051-6-IB-STOCK-N" TargetMode="External"/>
 <Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-matrot-puligny-montrachet-premier-cru-les-chalumaux-6x75cl-hub-10357047-6-IB-STOCK-N" TargetMode="External"/>
-<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-matrot-puligny-montrachet-premier-cru-les-combettes-6x75cl-hub-10357050-6-IB-STOCK-N" TargetMode="External"/>
-[...3 lines deleted...]
-<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-rapet-pernand-vergelesses-premier-cru-en-caradeux-6x75cl-10378165-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-philippe-livera-tilleuls-gevrey-chambertin-les-evocelles-6x75cl-10366244-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-philippe-livera-tilleuls-marsannay-6x75cl-hub-10366242-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-rapet-pernand-vergelesses-premier-cru-en-caradeux-6x75cl-10378165-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-thierry-laffay-chablis-6x75cl-10544118-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-thierry-laffay-chablis-1er-cru-vaillons-6x75cl-10404255-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-yves-boyer-martenot-meursault-premier-cru-charmes-6x75cl-10515969-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-yves-boyer-martenot-puligny-montrachet-premier-cru-le-cailleret-6x75cl-10515973-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-batard-montrachet-grand-cru-3x75cl-10460786-3-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-bourgogne-rouge-6x75cl-10460787-6-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-maranges-premier-cru-clos-de-la-fussiere-blanc-6x75cl-10460783-6-ib-stock-n" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-puligny-montrachet-premier-cru-les-referts-6x75cl-10460785-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-puligny-montrachet-6x75cl-10460784-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-puligny-montrachet-premier-cru-les-referts-6x75cl-10460785-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-santenay-charmes-dessus-6x75cl-10460789-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-santenay-blanc-6x75cl-10460782-6-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-bachelet-monnot-santenay-charmes-dessus-6x75cl-10460789-6-ib-stock-n" TargetMode="External"/>
-[...56 lines deleted...]
-<Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-puligny-montrachet-premier-cru-les-combettes-6x75cl-10461096-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-anne-herve-sigaut-chambolle-musigny-les-bussieres-vieilles-vignes-6x75cl-10464337-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-anne-et-herve-sigaut-chambolle-musigny-6x75cl-10464338-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-groseilles-6x75cl-10464330-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-bonnes-mares-grand-cru-3x75cl-10461410-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-bonnes-mares-grand-cru-6x75cl-10461410-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-3x75cl-10461412-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-clos-de-vougeot-grand-cru-6x75cl-10461411-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-10461407-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-gevrey-chambertin-clos-de-combes-6x75cl-10461406-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-latricieres-chambertin-grand-cru-6x75cl-10461408-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-morey-saint-denis-tres-girard-6x75cl-10461404-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-drouhin-laroze-gevrey-chambertin-dix-climats-6x75cl-10461405-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-fontaine-gagnard-batard-montrachet-grand-cru-3x75cl-10460775-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-fontaine-gagnard-bourgogne-rouge-6x75cl-10460767-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-fontaine-gagnard-chassagne-montrachet-blanc-6x75cl-10460770-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-fontaine-gagnard-chassagne-montrachet-rouge-6x75cl-10460768-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-3x75cl-10460774-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-fontaine-gagnard-volnay-premier-cru-clos-des-chenes-6x75cl-10460769-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-joseph-voillot-bourgogne-vieilles-vignes-rouge-6x75cl-10465943-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-joseph-voillot-pommard-6x75cl-10464341-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-10468583-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-joseph-voillot-volnay-vieilles-vignes-6x75cl-10462182-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-laroze-de-drouhin-bourgogne-chardonnay-6x75cl-10522476-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-etienne-sauzet-chassagne-montrachet-les-encegnieres-6x75cl-10462313-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-gagnard-delagrange-batard-montrachet-grand-cru-6x75cl-10460957-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-gagnard-delagrange-chassagne-montrachet-premier-cru-rouge-6x75cl-10462299-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-gagnard-delagrange-chassagne-montrachet-rouge-6x75cl-10462298-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-jean-chartron-bourgogne-chardonnay-vieilles-vignes-6x75cl-10460748-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-jean-chartron-chassagne-montrachet-6x75cl-10460761-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-jean-chartron-pernand-vergelesses-blanc-6x75cl-10460755-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-jean-chartron-puligny-montrachet-6x75cl-10460760-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-jean-chartron-rully-montmorin-6x75cl-10460754-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-jean-chartron-saint-aubin-premier-cru-les-perrieres-6x75cl-10460759-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-jean-chartron-santenay-les-pierres-seches-6x75cl-10460757-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-laurent-cognard-montagny-premier-cru-le-vieux-chateau-6x75cl-10510433-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-laurent-cognard-pouilly-loche-aux-barres-6x75cl-10577971-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-louis-chenu-chorey-les-beaune-les-beaumonts-6x75cl-10510066-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-premier-cru-aux-clous-6x75cl-10510068-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-premier-cru-les-hauts-jarrons-6x75cl-10510069-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-premier-cru-les-lavieres-6x75cl-10578373-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-vieilles-vignes-6x75cl-10510067-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-manciat-poncet-bourgogne-rouge-le-clos-6x75cl-10460531-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-manciat-poncet-macon-charnay-les-macon-les-chenes-6x75cl-10397348-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-manciat-poncet-pouilly-fuisse-le-haut-de-la-roche-6x75cl-10460535-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-manciat-poncet-pouilly-vinzelles-les-longeays-6x75cl-10460536-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-manciat-poncet-saint-veran-le-clos-6x75cl-10434448-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-marc-antonin-blain-batard-montrachet-grand-cru-3x75cl-10460699-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-premier-cru-clos-saint-jean-6x75cl-10460712-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-premier-cru-la-boudriotte-6x75cl-10460705-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-premier-cru-morgeot-rouge-6x75cl-10460717-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-blanc-6x75cl-10460715-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-rouge-6x75cl-10460718-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-10461100-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-bourgogne-chardonnay-6x75cl-10460987-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-bourgogne-rouge-6x75cl-10461097-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-meursault-blanc-6x75cl-10461090-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-puligny-montrachet-premier-cru-la-garenne-6x75cl-10461095-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-puligny-montrachet-premier-cru-les-chalumaux-6x75cl-10461094-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-saint-romain-blanc-6x75cl-10461089-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-matrot-volnay-premier-cru-santenots-6x75cl-10461099-6-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-thierry-laffay-petit-chablis-1x75cl-10405407-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-thierry-laffay-chablis-grand-cru-bougros-6x75cl-10544120-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-thierry-laffay-petit-chablis-6x75cl-hub-10405407-6-IB-STOCK-N" TargetMode="External"/>
-<Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1998-krug-vintage-brut-1x75cl-hub-10202943-1-IB-STOCK-N" TargetMode="External"/>
-[...454 lines deleted...]
-<Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-garzon-balasto-1x150cl-hub-10195125-1-IB-STOCK-N" TargetMode="External"/></Relationships>
+<Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-thierry-laffay-et-filles-petit-chablis-6x75cl-10405407-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-bachelet-monnot-maranges-premier-cru-clos-de-la-fussiere-blanc-6x75cl-10578011-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-bachelet-monnot-puligny-montrachet-6x75cl-10578012-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-bachelet-monnot-puligny-montrachet-premier-cru-les-referts-6x75cl-10578013-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-batard-montrachet-grand-cru-6x75cl-10578038-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-bourgogne-rouge-6x75cl-10578047-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-premier-cru-la-boudriotte-6x75cl-10578042-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-premier-cru-morgeot-blanc-6x75cl-10578044-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-blanc-6x75cl-10578046-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-rouge-6x75cl-10578049-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-3x75cl-10578040-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-fontaine-gagnard-volnay-premier-cru-clos-des-chenes-6x75cl-10578052-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-etienne-sauzet-bienvenues-batard-montrachet-grand-cru-2x75cl-10580243-2-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-etienne-sauzet-bourgogne-chardonnay-6x75cl-10580249-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-etienne-sauzet-puligny-montrachet-premier-cru-les-combettes-3x75cl-10580244-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-etienne-sauzet-puligny-montrachet-premier-cru-les-perrieres-3x150cl-10580250-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-bourgogne-chardonnay-vieilles-vignes-6x75cl-10578182-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-bourgogne-hautes-cotes-de-beaune-vieilles-vignes-6x75cl-10578181-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-chassagne-montrachet-6x75cl-10578177-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-chevalier-montrachet-grand-cru-clos-chevaliers-6x75cl-10578172-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-pernand-vergelesses-blanc-6x75cl-10578180-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-puligny-montrachet-6x75cl-10578176-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-rully-montmorin-6x75cl-10577558-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-rully-montmorin-6x75cl-10577558-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-saint-aubin-premier-cru-les-perrieres-6x75cl-10578178-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-jean-chartron-santenay-les-pierres-seches-6x75cl-10578179-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-louis-chenu-savigny-les-beaune-blanc-6x75cl-10578375-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-manciat-poncet-macon-charnay-les-macon-les-chenes-6x75cl-10601191-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-manciat-poncet-saint-veran-le-clos-6x75cl-10601192-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-marc-antonin-blain-batard-montrachet-grand-cru-6x75cl-10578028-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-marc-antonin-blain-chassagne-montrachet-premier-cru-clos-saint-jean-6x75cl-10578031-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-marc-antonin-blain-chassagne-montrachet-premier-cru-morgeot-rouge-6x75cl-10578034-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-marc-antonin-blain-chassagne-montrachet-blanc-6x75cl-10578033-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-10578344-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-bourgogne-chardonnay-6x75cl-10578328-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-bourgogne-rouge-6x75cl-10578341-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-meursault-premier-cru-blagny-1x300cl-10578352-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-meursault-premier-cru-blagny-6x75cl-10578333-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-meursault-premier-cru-charmes-1x300cl-10578353-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-meursault-premier-cru-perrieres-blanc-1x300cl-10578354-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-meursault-blanc-3x150cl-10578345-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-meursault-blanc-6x75cl-10578331-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-la-garenne-1x300cl-10578356-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-la-garenne-3x150cl-10578350-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-la-garenne-6x75cl-10578339-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-chalumaux-1x300cl-10578355-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-chalumaux-3x150cl-10578349-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-chalumaux-6x75cl-10578338-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-combettes-3x150cl-10578351-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-combettes-6x75cl-10578340-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-saint-romain-blanc-6x75cl-10578330-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-matrot-volnay-premier-cru-santenots-6x75cl-10578343-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-manciat-poncet-cremant-de-bourgogne-brut-1x75cl-10346409-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-manciat-poncet-cremant-de-bourgogne-brut-6x75cl-10346409-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1998-krug-vintage-brut-1x75cl-hub-10202943-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2004-dom-perignon-p2-3x75cl-hub-10290782-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-pol-roger-brut-vintage-6x75cl-hub-VS10189333-6-DP-10748646" TargetMode="External"/>
+<Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-bollinger-rd-6x75cl-10253905-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-dom-perignon-6x75cl-10189329-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-taittinger-comtes-de-champagne-blanc-de-blancs-champagne-6x75cl-10191098-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-lanson-clos-lanson-3x75cl-hub-10207778-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-taittinger-comtes-de-champagne-rose-3x75cl-hub-10206967-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-aubry-ivoire-ebene-brut-6x75cl-hub-10254264-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-taittinger-comtes-de-champagne-blanc-de-blancs-6x75cl-10223238-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-dom-perignon-6x75cl-hub-10241166-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-aubry-ivoire-ebene-brut-1x75cl-hub-10192757-1-DP-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-taittinger-comtes-de-champagne-blanc-de-blancs-6x75cl-10539538-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-taittinger-comtes-de-champagne-blanc-de-blancs-6x75cl-10539538-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-dom-perignon-6x75cl-10580978-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-aubry-nombre-dor-sable-campanae-veteres-vites-blanc-de-blancs-brut-6x75cl-hub-10252246-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-bollinger-pn-ayc18-champagne-1x150cl-10289783-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-jacquesson-cuvee-746-champagne-6x75cl-hub-10275912-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-marie-demets-fins-blanc-de-blancs-6x75cl-10510558-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-marie-demets-la-foret-blanc-de-blancs-6x75cl-10510559-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-aubry-brut-premier-cru-6x75cl-10191547-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-aubry-brut-rose-premier-cru-6x75cl-hub-10191548-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-billecart-salmon-brut-reserve-6x75cl-10195119-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-billecart-salmon-rose-brut-6x75cl-10191269-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-bollinger-pn-tx20-6x75cl-10526287-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-bollinger-special-cuvee-6x75cl-10191419-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-jacquesson-cuvee-745-champagne-6x75cl-hub-10195258-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-krug-grande-cuvee-171eme-edition-6x75cl-hub-10274152-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-marie-demets-harmonie-blanc-de-blancs-6x75cl-10599678-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-marie-demets-intransigeance-6x75cl-hub-10239318-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-marie-demets-intransigeance-champagne-6x75cl-10418616-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-marie-demets-singularite-pinot-blanc-6x75cl-10325111-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-marie-demets-tradition-brut-champagne-3x150cl-10239320-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-marie-demets-tradition-brut-champagne-6x75cl-hub-10205366-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-pol-roger-reserve-brut-nv-1x300cl-10567051-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-pol-roger-reserve-brut-nv-6x75cl-10195107-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-ruinart-blanc-de-blancs-3x150cl-10501271-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-ruinart-blanc-de-blancs-6x75cl-10195257-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-ruinart-rose-12x37-5cl-10594794-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-ruinart-rose-3x150cl-10290795-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-ruinart-rose-6x75cl-10290794-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-croix-daline-saint-chinian-12x75cl-10472434-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-la-madone-reserve-saint-julien-6x75cl-hub-10438642-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-la-madone-merlot-reserve-saint-julien-6x75cl-10537160-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-les-flamants-picpoul-de-pinet-blanc-de-blancs-6x75cl-10537161-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-les-flamants-picpoul-de-pinet-blanc-de-blancs-6x75cl-10537161-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-domaine-vacheron-sancerre-romains-6x150cl-10516133-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-claude-riffault-sancerre-noue-rouge-6x75cl-hub-10323665-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-francois-cotat-sancerre-cul-beaujeu-6x75cl-10196569-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-francois-cotat-sancerre-monts-damnes-6x75cl-10311736-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-sancerre-rose-vincent-grall-6x75cl-hub-10358513-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-claude-riffault-sancerre-boucauds-6x75cl-10526872-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-francois-cotat-sancerre-caillottes-6x75cl-hub-10404253-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-francois-cotat-sancerre-chavignol-rose-6x75cl-hub-10404257-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-francois-cotat-sancerre-cul-beaujeu-6x75cl-10526883-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-francois-cotat-sancerre-grande-cote-6x75cl-hub-10404256-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-francois-cotat-sancerre-monts-damnes-6x75cl-hub-10404254-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-vincent-grall-sancerre-le-manoir-6x75cl-10423157-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-francois-cotat-sancerre-grande-cote-6x75cl-10526884-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-francois-cotat-sancerre-monts-damnes-6x75cl-10526880-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-vincent-grall-le-grall-sancerre-6x75cl-10539452-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-vincent-grall-sancerre-le-manoir-6x75cl-10592231-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-vincent-grall-sancerre-rose-6x75cl-10592226-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-vincent-grall-sancerre-silex-6x75cl-10539455-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2025-vincent-grall-sancerre-calcaire-6x75cl-10592228-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2025-vincent-grall-sancerre-silex-6x75cl-10592227-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-domaine-de-lile-porquerolles-rose-cotes-de-provence-6x75cl-10514802-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-trians-rose-coteaux-varois-en-provence-3x150cl-10404272-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-ott-clos-mireille-cotes-rose-cotes-de-provence-6x75cl-10590326-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-trians-rose-coteaux-varois-en-provence-3x150cl-10491509-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-trians-rose-coteaux-varois-en-provence-6x75cl-10491507-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-trians-saint-clement-rose-coteaux-varois-6x75cl-10514982-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-domaine-de-la-charbonniere-chateauneuf-du-pape-les-hautes-brusquieres-12x75cl-hub-VS10251255-12-IB-11122410" TargetMode="External"/>
+<Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-m-chapoutier-chateauneuf-du-pape-croix-de-bois-6x75cl-hub-VS10189277-6-IB-10748572" TargetMode="External"/>
+<Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-m-chapoutier-cote-rotie-la-mordoree-6x75cl-hub-VS10191048-6-IB-10751617" TargetMode="External"/>
+<Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-m-chapoutier-hermitage-le-meal-rouge-6x75cl-hub-VS10191040-6-IB-10751609" TargetMode="External"/>
+<Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-roger-sabon-chateauneuf-du-pape-prestige-12x75cl-hub-VS10189268-12-IB-10748562" TargetMode="External"/>
+<Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-cabrieres-chateauneuf-du-pape-centenaire-6x75cl-hub-VS10189850-6-IB-10749553" TargetMode="External"/>
+<Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-font-michelle-chateauneuf-du-pape-cuvee-etienne-gonnet-12x75cl-hub-VS10190494-12-IB-10750655" TargetMode="External"/>
+<Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-m-sorrel-hermitage-le-greal-6x75cl-hub-VS10190505-6-IB-10750667" TargetMode="External"/>
+<Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2005-patrick-christophe-bonnefond-cote-rotie-rochains-6x75cl-hub-VS10191052-6-IB-10751622" TargetMode="External"/>
+<Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-saint-cosme-chateauneuf-du-pape-6x75cl-10190506-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-chateau-de-saint-cosme-gigondas-hominis-fides-6x75cl-1019073910751083" TargetMode="External"/>
+<Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-christophe-semaska-cote-rotie-lancement-1x150cl-hub-10194968-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-domaine-du-colombier-hermitage-1x75cl-hub-10194068-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-alain-voge-cornas-les-vieilles-vignes-6x75cl-hub-10189943-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-chateau-de-saint-cosme-gigondas-hominis-fides-6x75cl-hub-VS10190740-6-IB-10751085" TargetMode="External"/>
+<Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-christophe-semaska-cote-rotie-fleur-montlys-1x150cl-hub-10189262-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-christophe-semaska-cote-rotie-fleur-montlys-6x75cl-hub-10194212-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-christophe-semaska-cote-rotie-lancement-6x75cl-hub-10194340-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-alain-voge-cornas-les-vieilles-vignes-3x150cl-hub-10192953-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-alain-voge-cornas-les-vieilles-vignes-6x75cl-hub-10192951-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-christophe-semaska-cote-rotie-fleur-montlys-6x75cl-hub-10192955-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-du-colombier-hermitage-1x75cl-10191796-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-domaine-du-colombier-hermitage-6x75cl-hub-10191796-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-saint-cosme-cote-rotie-6x75cl-10190509-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-voge-cornas-les-chailles-1x75cl-hub-10193045-1-DP-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-voge-cornas-les-chailles-3x150cl-10192559-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-voge-cornas-les-chailles-6x75cl-hub-10193045-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-alain-voge-cornas-les-vieilles-vignes-1x300cl-hub-10193043-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-alain-voge-cornas-les-chailles-6x75cl-hub-10208069-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-alain-voge-cornas-les-vieilles-vignes-1x300cl-hub-10208072-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-alain-voge-cornas-les-vieilles-vignes-3x150cl-hub-10208071-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-alain-voge-cornas-les-vieilles-vignes-6x75cl-hub-10208070-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-alain-voge-saint-peray-harmonie-6x75cl-hub-10208075-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-chateau-de-saint-cosme-gigondas-le-poste-6x75cl-10219564-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-de-rouanne-brut-nature-rose-6x75cl-10601249-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-chateau-de-rouanne-vinsobres-6x75cl-10601248-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-font-sarade-cotes-du-rhone-villages-plan-de-dieu-cuvee-egoiste-6x75cl-10442125-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-font-sarade-ventoux-le-carignan-6x75cl-hub-10380548-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-chateau-de-saint-cosme-cotes-du-rhone-les-deux-albion-6x75cl-10439701-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-chateau-de-saint-cosme-cotes-du-rhone-les-deux-albion-6x75cl-10439701-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-6x75cl-10386839-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-blanc-12x37-5cl-10386861-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-blanc-1x37-5cl-10386861-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-blanc-6x75cl-hub-10386859-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-font-sarade-gigondas-pigieres-6x75cl-10501052-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-font-sarade-vacqueyras-hauts-ponche-6x75cl-10501055-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-font-sarade-ventoux-les-terres-rouges-6x75cl-10501054-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-saint-cosme-condrieu-6x75cl-10578106-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-saint-cosme-saint-joseph-6x75cl-10601252-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-de-saint-cosme-les-deux-albion-blanc-vaucluse-6x75cl-10578107-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-domaine-de-saint-cosme-les-deux-albion-blanc-vaucluse-6x75cl-10578107-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-font-sarade-cotes-du-rhone-villages-plan-de-dieu-cuvee-egoiste-6x75cl-10577978-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-font-sarade-gigondas-pigieres-6x75cl-10577982-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-font-sarade-vacqueyras-hauts-ponche-6x75cl-10577980-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-saint-cosme-condrieu-6x75cl-10601251-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2025-font-sarade-vacqueryas-blanc-le-penchant-6x75cl-10577979-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2025-saint-cosme-cotes-du-rhone-6x75cl-10601306-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-les-bulles-dalain-marsanne-alain-voge-nv-6x75cl-hub-10194624-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-la-marina-cuvee-oceane-cotes-de-gascogne-6x75cl-10537695-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1999-weingut-sybille-kuntz-riesling-beerenauslese-12x375cl-hub-10192266-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2001-karthauserhof-eitelsbacher-karthauserhofberg-riesling-auslese-goldkapsel-mosel-6x375cl-hub-10195238-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-villa-huesgen-urziger-wurzgarten-riesling-kabinett-alte-reben-6x75cl-10536211-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-villa-huesgen-blauschiefer-riesling-trocken-mosel-6x75cl-10536566-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-villa-huesgen-weissburgunder-trocken-mosel-6x75cl-10536215-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-schloss-johannisberg-riesling-grunlack-spatlese-rheingau-6x75cl-hub-10189522-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-royal-tokaji-essencia-tokaj-1x375cl-hub-10195174-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-sesti-grappa-di-brunello-6x50cl-10191742-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-nec-otium-pinot-grigio-doc-12x75cl-10545582-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-nec-otium-pinot-grigio-doc-1x75cl-10545582-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-miani-malvasia-friuli-colli-orientali-6x75cl-1018923810748523" TargetMode="External"/>
+<Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-miani-friuli-colli-orientali-rosso-6x75cl-hub-10348428-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-ronco-del-gnemiz-rosso-brui-bellaria-friuli-colli-orientali-6x75cl-hub-10245461-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-ronco-del-gnemiz-rosso-dott-palazzolo-friuli-colli-orientali-6x75cl-hub-10245460-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-venica-ronco-delle-cime-collio-6x75cl-hub-10195020-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-miani-friuli-colli-orientali-rosso-6x75cl-10569196-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-ronco-del-gnemiz-corrado-di-manzano-chardonnay-friuli-colli-orientali-1x75cl-10380744-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-ronco-del-gnemiz-lozeta-sauvignon-blanc-friuli-colli-orientali-6x75cl-hub-10380759-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-ronco-del-gnemiz-ronco-basso-chardonnay-friuli-colli-orientali-6x75cl-hub-10380743-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-ronco-del-gnemiz-rosso-brui-bellaria-friuli-colli-orientali-6x75cl-10501960-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-ronco-del-gnemiz-rosso-gnemiz-friuli-colli-orientali-6x75cl-10501959-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-ronco-del-gnemiz-schioppettino-friuli-colli-orientali-6x75cl-10501961-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-ronco-del-gnemiz-buri-bellaria-friulano-bianco-friuli-colli-orientali-6x75cl-10501952-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-ronco-del-gnemiz-lozeta-sauvignon-blanc-friuli-colli-orientali-6x75cl-10501958-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-ronco-del-gnemiz-ronco-basso-chardonnay-friuli-colli-orientali-6x75cl-10501949-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-ronco-del-gnemiz-salici-sauvignon-friuli-colli-orientali-6x75cl-10501956-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-ronco-del-gnemiz-sauvignon-serena-palazzolo-figli-vdt-6x75cl-10501955-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-ronco-del-gnemiz-sol-chardonnay-friuli-colli-orientali-6x75cl-10501953-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-fondo-indizeno-friuli-colli-orientali-monopolio-sandoro-pinot-bianco-1x75cl-10522136-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-fondo-indizeno-friuli-colli-orientali-monopolio-sandoro-pinot-bianco-6x75cl-10522136-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-ronco-del-gnemiz-friulano-san-zuan-friuli-colli-orientali-6x75cl-10569457-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-ronco-del-gnemiz-ronco-basso-chardonnay-friuli-colli-orientali-6x75cl-10569459-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-ronco-del-gnemiz-salici-sauvignon-friuli-colli-orientali-6x75cl-10569462-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-ronco-del-gnemiz-sol-chardonnay-friuli-colli-orientali-6x75cl-10569460-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1966-cappellano-barolo-1x75cl-hub-10195152-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1996-giuseppe-cortese-barbaresco-rabaja-riserva-6x75cl-hub-10195103-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-pianpolvere-soprano-barolo-bussia-riserva-1x150cl-hub-VS10191168-1-IB-10751858" TargetMode="External"/>
+<Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-pianpolvere-soprano-barolo-bussia-riserva-1x150cl-hub-10191168-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2006-roagna-barolo-pira-riserva-3x75cl-hub-10195224-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2007-pianpolvere-soprano-barolo-bussia-riserva-6x75cl-hub-VS10190428-6-IB-10750539" TargetMode="External"/>
+<Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-rocche-dei-manzoni-barolo-cappella-santo-stefano-6x75cl-10190765-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-rocche-dei-manzoni-barolo-riserva-vigna-madonna-assunta-la-villa-6x75cl-hub-10195114-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-pianpolvere-soprano-barolo-bussia-riserva-6x75cl-hub-10192590-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-pianpolvere-soprano-barolo-bussia-riserva-1x150cl-hub-10190429-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-pianpolvere-soprano-barolo-bussia-riserva-6x75cl-hub-10190430-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-paolo-conterno-barolo-ginestra-1x150cl-10195235-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-paolo-conterno-barolo-ginestra-6x150cl-hub-10195235-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-punset-barbaresco-basarin-3x150cl-hub-10195189-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-punset-barbaresco-campo-quadro-3x150cl-hub-10195186-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-renato-fenocchio-barbaresco-starderi-1x500cl-hub-10407202-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-paolo-conterno-barolo-ginestra-6x150cl-hub-10189217-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-punset-barbaresco-basarin-3x150cl-hub-10195191-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-roagna-barbaresco-paje-6x75cl-1019041910750527" TargetMode="External"/>
+<Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-cappellano-barolo-pie-rupestris-1x75cl-hub-10191112-1-DP-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-punset-barbaresco-riserva-6x75cl-hub-10191327-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-roagna-barbaresco-paje-6x75cl-1019042010750528" TargetMode="External"/>
+<Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-roagna-barbaresco-paje-6x75cl-hub-VS10190421-6-IB-10750531" TargetMode="External"/>
+<Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-roagna-barbaresco-paje-6x75cl-10190421-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-roagna-langhe-rosso-6x75cl-10189348-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-paolo-conterno-barolo-riva-del-bric-6x75cl-hub-10195354-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-roagna-barolo-comune-di-barolo-1x75cl-hub-10195308-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-alta-langa-blanc-de-noirs-riserva-deltetto-1x75cl-10193447-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-alta-langa-blanc-de-noirs-riserva-deltetto-6x75cl-hub-10193447-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-fratelli-alessandria-barolo-1x75cl-hub-10190941-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-fratelli-alessandria-barolo-6x75cl-hub-10190941-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-fratelli-alessandria-barolo-gramolere-1x75cl-hub-10192598-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-fratelli-alessandria-barolo-gramolere-6x75cl-10192598-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-giuseppe-cortese-barbaresco-rabaja-6x150cl-hub-10192280-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-roagna-barbaresco-albesani-6x75cl-hub-10206848-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-roagna-barbaresco-gallina-6x75cl-hub-10206843-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-roagna-barolo-pira-6x75cl-hub-10206855-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-roagna-langhe-rosso-6x75cl-hub-10206838-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-crissante-alessandria-barolo-capalot-6x75cl-hub-10272164-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-crissante-alessandria-barolo-galina-6x75cl-hub-10272167-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-crissante-alessandria-barolo-galina-6x75cl-10272167-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-fratelli-alessandria-barolo-comune-di-verduno-6x75cl-hub-10196716-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-fratelli-alessandria-barolo-gramolere-6x75cl-hub-10196712-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-fratelli-alessandria-barolo-monvigliero-6x75cl-hub-10196711-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-fratelli-alessandria-barolo-san-lorenzo-6x75cl-hub-10196713-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-giovanni-rosso-barolo-cerreta-6x75cl-hub-10206763-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-giuseppe-cortese-barbaresco-rabaja-6x75cl-hub-10192447-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-marchesi-alfieri-barbera-dasti-superiore-alfiera-1x75cl-hub-10194998-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-paolo-conterno-langhe-bric-ginestra-6x75cl-hub-10195108-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-renato-fenocchio-barbaresco-starderi-6x75cl-hub-10204705-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-roagna-derthona-montemarzino-piedmont-6x75cl-hub-10195300-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-bovio-gianfranco-barolo-6x75cl-10317448-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-crissante-alessandria-barolo-capalot-1x150cl-10410629-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-crissante-alessandria-barolo-capalot-1x300cl-10410630-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-crissante-alessandria-barolo-capalot-6x75cl-10410628-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-crissante-alessandria-barolo-galina-1x150cl-10410632-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-crissante-alessandria-barolo-galina-6x75cl-10410631-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-crissante-alessandria-barolo-morra-1x150cl-hub-10272163-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-crissante-alessandria-barolo-morra-6x75cl-hub-10272161-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-fratelli-alessandria-barolo-comune-di-verduno-6x75cl-hub-10255015-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-fratelli-alessandria-barolo-monvigliero-3x150cl-10255020-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-fratelli-alessandria-barolo-monvigliero-6x75cl-10255019-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-giuseppe-cortese-barbaresco-rabaja-1x150cl-hub-10253963-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-renato-fenocchio-barbaresco-starderi-6x75cl-hub-10407198-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-bovio-gianfranco-barolo-12x37-5cl-10395076-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-bovio-gianfranco-barolo-gattera-6x75cl-hub-10395080-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-bovio-gianfranco-barolo-rocchettevino-6x75cl-hub-10395078-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-crissante-alessandria-barolo-morra-1x150cl-10410627-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-crissante-alessandria-barolo-morra-6x75cl-10410626-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-fratelli-alessandria-barbera-dalba-superiore-priora-12x75cl-hub-10255007-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-marchesi-alfieri-costa-quaglia-terre-alfieri-1x75cl-10327462-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-montemarzino-timorasso-roagna-3x150cl-hub-10206837-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-montemarzino-timorasso-roagna-6x75cl-hub-10206836-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-renato-fenocchio-58-sinquanteut-6x75cl-hub-10204706-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-bovio-gianfranco-barolo-6x75cl-10473602-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-crissante-alessandria-langhe-nebbiolo-6x75cl-hub-10272158-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-fratelli-alessandria-langhe-nebbiolo-prinsiot-12x75cl-hub-10255012-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-fratelli-alessandria-langhe-nebbiolo-prinsiot-1x75cl-hub-10255012-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-luciano-sandrone-nebbiolo-dalba-valmaggiore-6x75cl-hub-10389284-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-marchesi-alfieri-costa-quaglia-terre-alfieri-6x75cl-10482226-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-roagna-dolcetto-dalba-6x75cl-hub-10206832-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-crissante-alessandria-langhe-nebbiolo-6x75cl-10410625-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-marchesi-alfieri-barbera-dasti-tota-6x75cl-10408997-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-marchesi-alfieri-monferrato-san-germano-pinot-nero-6x75cl-hub-10409000-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-renato-fenocchio-langhe-nebbiolo-6x75cl-hub-10407200-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-cantina-tibaldi-roero-arneis-6x75cl-hub-10412797-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-tenuta-rocca-barbera-dalba-6x75cl-10536940-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-bovio-gianfranco-barbera-dalba-il-ciotto-6x75cl-10508862-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-il-poggio-di-gavi-gavi-nuvole-sul-poggio-1x75cl-10522387-1-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-il-poggio-di-gavi-gavi-nuvole-sul-poggio-6x75cl-10522387-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-il-poggio-di-gavi-gavi-nuvole-sul-poggio-6x75cl-10522387-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-tenuta-rocca-dolcetto-dalba-rocca-6x75cl-10536935-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-tenuta-rocca-langhe-chardonnay-6x75cl-10536982-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2025-il-poggio-di-gavi-gavi-nuvole-sul-poggio-6x75cl-10577297-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-crissante-alessandria-grappa-giovane-1x75cl-10195155-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-vettori-prosecco-conegliano-valdobbiadene-superiore-brut-6x75cl-10325735-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-vettori-prosecco-conegliano-valdobbiadene-superiore-extra-dry-6x75cl-10325734-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-vettori-prosecco-valdobbiadene-extra-brut-6x75cl-hub-10192234-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2004-giorgio-primo-igt-toscana-fattoria-la-massa-6x75cl-hub-10254136-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2004-poggio-di-sotto-brunello-di-montalcino-riserva-1x150cl-hub-VS10292305-1-IB-11352542" TargetMode="External"/>
+<Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2008-poggio-di-sotto-brunello-di-montalcino-1x75cl-10189245-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-poggio-di-sotto-brunello-di-montalcino-1x75cl-hub-10189725-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2009-poggio-di-sotto-brunello-di-montalcino-6x75cl-10189725-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-1018935010748678" TargetMode="External"/>
+<Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-poggio-di-sotto-brunello-di-montalcino-1x75cl-10192434-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-salicutti-brunello-di-montalcino-piaggione-6x75cl-1018999110749769" TargetMode="External"/>
+<Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-sassicaia-tenuta-san-guido-bolgheri-1x75cl-hub-SE10189474-1-DP-11613283" TargetMode="External"/>
+<Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2010-sesti-brunello-di-montalcino-1x500cl-hub-10205921-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-pian-dellorino-brunello-di-montalcino-6x75cl-hub-VS10191007-6-IB-10751567" TargetMode="External"/>
+<Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-poggio-di-sotto-brunello-di-montalcino-6x75cl-hub-VS10189726-6-IB-10749314" TargetMode="External"/>
+<Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10189994-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-sesti-brunello-di-montalcino-1x75cl-10190227-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-hub-VS10189351-6-IB-10748679" TargetMode="External"/>
+<Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-poggio-di-sotto-brunello-di-montalcino-6x75cl-10189729-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2013-salicutti-brunello-di-montalcino-piaggione-6x75cl-10189996-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-brunello-di-montalcino-teatropiaggione-salicutti-2015-6x75cl-hub-10204031-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-colleoni-brunello-di-montalcino-riserva-6x75cl-hub-10189256-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-poggio-di-sotto-brunello-di-montalcino-6x75cl-1018973110749335" TargetMode="External"/>
+<Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-poggio-di-sotto-brunello-di-montalcino-6x75cl-10189731-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-VS10192664-6-IB-10991338" TargetMode="External"/>
+<Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10192664-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-salicutti-brunello-di-montalcino-teatro-3x75cl-hub-10195230-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-sesti-brunello-di-montalcino-1x500cl-hub-10191349-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-sesti-brunello-di-montalcino-6x75cl-10191346-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-castello-collemassari-montecucco-lombrone-riserva-1x300cl-10598610-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-castello-romitorio-brunello-di-montalcino-3x150cl-10195190-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-castello-romitorio-brunello-di-montalcino-riserva-3x75cl-10195231-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-colleoni-brunello-di-montalcino-poggio-sant-arna-1x75cl-hub-10189609-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-la-massa-carla-6-igt-6x75cl-hub-10189585-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-pietroso-brunello-di-montalcino-riserva-3x75cl-hub-10195226-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-salicutti-brunello-di-montalcino-teatro-6x75cl-hub-10195025-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-sesti-brunello-di-montalcino-1x500cl-hub-10191002-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-sesti-brunello-di-montalcino-phenomena-1x150cl-10190243-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-colleoni-brunello-di-montalcino-riserva-1x150cl-hub-10223267-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-colleoni-brunello-di-montalcino-riserva-6x75cl-hub-10223266-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-poggio-di-sotto-rosso-di-montalcino-6x75cl-hub-10191577-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10189224-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-sesti-brunello-di-montalcino-1x150cl-10193001-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-sesti-brunello-di-montalcino-1x500cl-hub-10193002-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-sesti-brunello-di-montalcino-6x150cl-hub-10193001-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-sesti-brunello-di-montalcino-riserva-phenomena-6x75cl-hub-10255076-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-castello-collemassari-montecucco-lombrone-riserva-6x75cl-10462295-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-colleoni-brunello-di-montalcino-poggio-sant-arna-6x75cl-hub-10223262-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-massa-giorgio-primo-igt-1x150cl-hub-10195138-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-massa-giorgio-primo-igt-6x75cl-hub-10190993-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-pietroso-brunello-di-montalcino-6x75cl-hub-10265969-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-poggio-di-sotto-brunello-di-montalcino-1x75cl-hub-10254585-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10256812-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-sesti-brunello-di-montalcino-1x500cl-hub-10255067-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-sesti-brunello-di-montalcino-phenomena-1x150cl-10384737-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-sesti-brunello-di-montalcino-phenomena-3x150cl-10384737-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-sesti-brunello-di-montalcino-phenomena-6x75cl-hub-10367332-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-1x150cl-10380324-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-6x75cl-hub-10380323-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-filo-di-seta-3x75cl-hub-10380321-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-10380321-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-6x75cl-hub-10365895-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-poggio-sant-arna-1x150cl-10460191-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-poggio-sant-arna-6x75cl-10460190-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-1x150cl-10460194-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-6x75cl-10460193-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-grattamacco-bolgheri-superiore-1x300cl-hub-10196842-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-grattamacco-bolgheri-superiore-lalberello-1x150cl-10598602-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-massa-giorgio-primo-igt-1x150cl-hub-10228944-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-massa-giorgio-primo-igt-1x300cl-hub-10228945-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-massa-giorgio-primo-igt-1x75cl-10204264-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-massa-giorgio-primo-igt-6x75cl-hub-10204264-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-ornellaia-bolgheri-la-tensione-6x75cl-hub-10195299-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-pietroso-brunello-di-montalcino-6x75cl-hub-10362723-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-1x150cl-10358325-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-3x75cl-hub-10358324-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-riserva-1x150cl-10523014-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-riserva-3x75cl-10502750-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-salicutti-brunello-di-montalcino-teatro-3x75cl-10468308-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-sesti-brunello-di-montalcino-1x150cl-hub-10383889-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-sesti-brunello-di-montalcino-1x500cl-10384537-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-sesti-brunello-di-montalcino-phenomena-6x75cl-10491534-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-10545609-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-le-volte-dellornellaia-toscana-6x75cl-hub-10195208-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-ornellaia-bolgheri-6x75cl-hub-10259244-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-pietroso-rosso-edizione-speciale-igt-3x75cl-hub-10381856-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-poggio-di-sotto-brunello-di-montalcino-1x150cl-10502749-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-poggio-di-sotto-brunello-di-montalcino-3x75cl-10472837-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-poggio-di-sotto-brunello-di-montalcino-riserva-3x75cl-10502745-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-salicutti-brunello-di-montalcino-piaggione-6x75cl-10468306-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-salicutti-brunello-di-montalcino-sorgente-6x75cl-10468305-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-salvioni-brunello-di-montalcino-cerbaiola-6x75cl-10460195-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-san-giorgio-brunello-di-montalcino-ugolforte-6x75cl-10514482-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-scopone-brunello-di-montalcino-6x75cl-10519927-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-sesti-brunello-di-montalcino-6x150cl-10491539-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-sesti-brunello-di-montalcino-6x75cl-10491532-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-sesti-brunello-di-montalcino-phenomena-3x150cl-10600066-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-sesti-brunello-di-montalcino-phenomena-6x75cl-10579564-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-castello-collemassari-montecucco-rosso-riserva-1x75cl-10568805-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-castello-collemassari-montecucco-rosso-riserva-6x75cl-10568805-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-1x150cl-10592111-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-6x75cl-10592107-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-filo-di-seta-1x150cl-10592117-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-filo-di-seta-3x75cl-10592114-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-castello-romitorio-romitoro-toscana-igt-6x75cl-hub-10290753-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-grattamacco-bolgheri-superiore-6x75cl-hub-10398973-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-la-massa-igt-6x75cl-10593908-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-le-volte-dellornellaia-toscana-6x75cl-hub-10259245-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-pietroso-rosso-di-montalcino-6x75cl-hub-10265968-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-poggio-di-sotto-brunello-di-montalcino-1x150cl-10592482-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-poggio-di-sotto-brunello-di-montalcino-3x75cl-10592480-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-poggio-di-sotto-rosso-di-montalcino-6x75cl-10360278-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-salvioni-brunello-di-montalcino-cerbaiola-1x150cl-10578849-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-salvioni-brunello-di-montalcino-cerbaiola-6x75cl-10578848-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-san-giorgio-brunello-di-montalcino-ugolforte-6x75cl-10592483-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-scopone-brunello-di-montalcino-1x75cl-10592574-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-scopone-brunello-di-montalcino-6x75cl-10592574-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-sesti-brunello-di-montalcino-6x150cl-10600068-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-sesti-brunello-di-montalcino-6x75cl-10579563-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-sesti-rosso-di-montalcino-6x150cl-10279976-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-grattamacco-bolgheri-rosso-6x75cl-hub-10398889-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-grattamacco-bolgheri-superiore-1x150cl-10598603-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-le-difese-tenuta-san-guido-toscana-6x75cl-10368319-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-pietroso-rosso-di-montalcino-6x75cl-hub-10362726-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-1x150cl-10502748-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-1x75cl-10502746-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-6x75cl-10502746-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-6x75cl-10502746-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-salvioni-rosso-di-montalcino-6x75cl-hub-10357903-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-scopone-rosso-di-montalcino-1x75cl-10519929-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-scopone-rosso-di-montalcino-6x75cl-10519929-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-sesti-grangiovese-igt-1x150cl-10407587-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-sesti-grangiovese-igt-6x150cl-10407587-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-grattamacco-bolgheri-rosso-6x75cl-10462290-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-grattamacco-bolgheri-vermentino-bianco-1x75cl-10503076-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-grattamacco-bolgheri-vermentino-bianco-6x75cl-10503076-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-la-massa-igt-1x150cl-10593911-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-grangiovese-igt-12x75cl-10491530-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-grangiovese-igt-12x75cl-10491530-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-grangiovese-igt-1x75cl-10491530-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-grangiovese-igt-6x150cl-10569126-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-monteleccio-igt-12x75cl-10535377-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-rosso-di-montalcino-6x150cl-10569125-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-rosso-di-montalcino-6x75cl-10491531-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-sesti-rosso-di-montalcino-6x75cl-10491531-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-castello-collemassari-montecucco-melacce-6x75cl-10466790-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-castello-romitorio-brio-toscana-igt-6x75cl-10545608-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-castello-romitorio-brio-toscana-igt-6x75cl-10545608-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-salvioni-rosso-di-montalcino-6x75cl-10578851-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-sesti-rosato-toscana-12x75cl-10535290-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-sesti-rosato-toscana-1x75cl-10535290-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-sesti-rosso-di-montalcino-6x75cl-10588749-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2025-sesti-sauvignon-toscana-12x75cl-10600686-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-poggio-di-sotto-brunello-di-montalcino-2018-2019-2020-3x75cl-10545247-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-dal-cero-amarone-della-valpolicella-6x75cl-hub-10400378-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-dal-cero-amarone-della-valpolicella-1x150cl-10512730-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-tenuta-corta-giaccobe-pinot-nero-monti-lessini-niconero-6x75cl-10400374-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-dal-cero-valpolicella-ripasso-superiore-6x75cl-10400376-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-tenuta-corte-giacobbe-soave-runcata-superiore-3x150cl-10512729-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-tenuta-corte-giacobbe-soave-runcata-superiore-6x75cl-10536330-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-tenuta-corte-giacobbe-soave-ronca-monte-calvarina-12x75cl-10512726-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-tenuta-corte-giacobbe-soave-ronca-monte-calvarina-1x300cl-10514172-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-cable-bay-chardonnay-waiheke-island-12x75cl-10575118-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-cable-bay-cinders-vineyard-pinot-noir-awatere-valley-12x75cl-10575119-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-jules-taylor-pinot-gris-marlborough-12x75cl-hub-10293243-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-jules-taylor-pinot-gris-marlborough-1x75cl-10293243-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-cable-bay-pinot-gris-marlborough-12x75cl-10575120-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2025-cable-bay-cinders-vineyard-sauvignon-blanc-awatere-valley-12x75cl-10574406-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1908-gilbeys-vintage-port-1x75cl-hub-10195376-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1992-fonseca-guimaraens-vintage-port-1x75cl-10195112-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/1994-grahams-vintage-port-12x75cl-1019048210750633" TargetMode="External"/>
+<Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2000-fonseca-vintage-port-12x75cl-hub-10191644-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2000-taylors-vintage-port-1x75cl-hub-10190486-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2000-taylors-vintage-port-6x75cl-hub-10190486-6-DP-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-taylor-fladgate-vintage-port-6x75cl-hub-10441988-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-warres-vintage-port-6x75cl-hub-10193953-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-storm-vrede-pinot-noir-walker-bay-6x75cl-hub-10404861-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-lismore-reserve-estate-chardonnay-greyton-6x75cl-hub-10452103-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-lismore-reserve-estate-chardonnay-greyton-6x75cl-10508187-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-storm-ridge-pinot-noir-hemel-en-aarde-ridge-6x75cl-10526631-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-storm-vrede-chardonnay-walker-bay-6x75cl-10526629-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-meerlust-rubicon-stellenbosch-6x75cl-10189495-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-meerlust-rubicon-stellenbosch-6x75cl-10532725-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2022-mullineux-white-blend-swartland-6x75cl-hub-10347419-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-mullineux-chenin-blanc-granite-swartland-6x75cl-10600146-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-mullineux-iron-chenin-blanc-swartland-6x75cl-10600145-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2023-suertes-marques-valle-de-la-orotava-trenzado-6x75cl-10450691-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2024-adegas-laureatus-albarino-reveleste-rias-baixas-1x75cl-10540130-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-cvne-gran-reserva-imperial-rioja-3x150cl-10568342-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-cvne-gran-reserva-imperial-rioja-6x75cl-10565411-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-bodegas-la-eralta-senorio-de-la-eralta-crianza-rioja-6x75cl-10506481-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-dominus-napa-valley-6x75cl-hub-VS10190165-6-IB-10750094" TargetMode="External"/>
+<Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2011-dominus-napa-valley-6x75cl-hub-VS10190165-6-IB-10750095" TargetMode="External"/>
+<Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2012-dominus-napa-valley-6x75cl-hub-VS10190166-6-IB-10750096" TargetMode="External"/>
+<Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-newton-cabernet-sauvignon-spring-mountain-district-1x75cl-hub-10195115-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-newton-cabernet-sauvignon-yountville-1x75cl-10195116-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-newton-mt-veeder-mt-veeder-cabernet-sauvignon-6x75cl-hub-10195289-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2017-dominus-napanook-napa-valley-6x75cl-hub-10190174-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-colgin-ix-estate-syrah-napa-valley-3x75cl-hub-10195228-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-colgin-ix-estate-napa-valley-3x75cl-hub-10195229-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2018-dominus-estate-othello-napa-valley-6x75cl-hub-10195273-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-colgin-ix-estate-syrah-napa-valley-3x75cl-hub-10229628-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-colgin-ix-estate-napa-valley-3x75cl-hub-10229627-3-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-dominus-estate-othello-napa-valley-6x75cl-hub-10210457-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-dominus-napa-valley-6x75cl-hub-10210451-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-dominus-napanook-napa-valley-6x75cl-hub-10210454-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-dominus-napanook-napa-valley-6x75cl-hub-10348396-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-ridge-east-bench-zinfandel-dry-creek-valley-6x75cl-10195045-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2020-ridge-geyserville-alexander-valley-12x75cl-hub-10195044-12-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-dominus-napa-valley-6x75cl-10439323-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2021-dominus-napanook-napa-valley-6x75cl-10439324-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2015-resonance-resonance-vineyard-pinot-noir-yamhill-carlton-6x75cl-hub-10195283-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-lingua-franca-avni-pinot-noir-eola-amity-hills-12x75cl-10218894-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-lingua-franca-avni-pinot-noir-eola-amity-hills-1x75cl-10218894-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2019-lingua-franca-plow-pinot-noir-willamette-valley-6x75cl-hub-10218896-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2014-cayuse-cailloux-syrah-walla-walla-valley-3x75cl-hub-VS10189508-3-IB-10748963" TargetMode="External"/>
+<Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/nv-domaine-evremond-classic-cuvee-6x75cl-10512826-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decvin.com/product/2016-garzon-balasto-1x150cl-hub-10195125-1-IB-STOCK-N" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K1015"/>
+  <dimension ref="A1:K1091"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="22"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="185">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>Decorum Vintners
 Shaftesbury Centre, Unit 1, The, 85 Barlby Rd, London W10 6BN, United Kingdom
 wine@decvin.com
 +44 (0) 208 969 6581
 Our Wines
-Last Updated: Sun, 05 Oct 2025 20:00:11
-# of Products: 1013
+Last Updated: Thu, 02 Apr 2026 22:00:09
+# of Products: 1089
 Prices are excl. UK Duty and VAT for IB products and excl. VAT for DP products.</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
@@ -4568,51 +4569,51 @@
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
         <v>2015</v>
       </c>
       <c r="D4" t="s" s="4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="3">
         <v>2016</v>
       </c>
       <c r="D5" t="s" s="4">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
@@ -4682,34282 +4683,36874 @@
       <c r="F7" t="s">
         <v>23</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>28</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D8" t="s" s="4">
         <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D9" t="s" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
       <c r="J9" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C10" s="3">
         <v>2014</v>
       </c>
       <c r="D10" t="s" s="4">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="3">
         <v>10</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" s="3">
         <v>2017</v>
       </c>
       <c r="D11" t="s" s="4">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="3">
         <v>12</v>
       </c>
       <c r="J11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D12" t="s" s="4">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C13" s="3">
         <v>2022</v>
       </c>
       <c r="D13" t="s" s="4">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>23</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I13" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J13" t="s">
         <v>42</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D14" t="s" s="4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I14" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" s="3">
         <v>2017</v>
       </c>
       <c r="D15" t="s" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I15" s="3">
         <v>10</v>
       </c>
       <c r="J15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C16" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D16" t="s" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C17" s="3">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D17" t="s" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I17" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D18" t="s" s="4">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="3">
+        <v>3</v>
+      </c>
+      <c r="J18" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="C19" s="3">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D19" t="s" s="4">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I19" s="3">
+        <v>4</v>
+      </c>
+      <c r="J19" t="s">
         <v>56</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D20" t="s" s="4">
+        <v>57</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="3">
+        <v>2</v>
+      </c>
+      <c r="J20" t="s">
         <v>58</v>
-      </c>
-[...22 lines deleted...]
-        <v>61</v>
       </c>
       <c r="K20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>59</v>
+      </c>
+      <c r="B21" t="s">
+        <v>60</v>
       </c>
       <c r="C21" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="3">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>62</v>
       </c>
       <c r="K21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>59</v>
+      </c>
+      <c r="B22" t="s">
+        <v>60</v>
       </c>
       <c r="C22" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="D22" t="s" s="4">
         <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="3">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="J22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C23" s="3">
         <v>2022</v>
       </c>
       <c r="D23" t="s" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F23" t="s">
         <v>23</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C24" s="3">
         <v>2022</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>23</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
       <c r="H24" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="3">
         <v>4</v>
       </c>
       <c r="J24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C25" s="3">
         <v>2023</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E25" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I25" s="3">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="J25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C26" s="3">
         <v>2023</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="3">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C27" s="3">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="D27" t="s" s="4">
         <v>72</v>
       </c>
       <c r="E27" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I27" s="3">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="J27" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B28" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D28" t="s" s="4">
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="3">
+        <v>5</v>
+      </c>
+      <c r="J28" t="s">
         <v>71</v>
-      </c>
-[...22 lines deleted...]
-        <v>74</v>
       </c>
       <c r="K28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C29" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D29" t="s" s="4">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
       <c r="G29" t="s">
         <v>16</v>
       </c>
       <c r="H29" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="3">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="J29" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C30" s="3">
         <v>2022</v>
       </c>
       <c r="D30" t="s" s="4">
+        <v>76</v>
+      </c>
+      <c r="E30" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="3">
+        <v>5</v>
+      </c>
+      <c r="J30" t="s">
         <v>77</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
       <c r="K30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C31" s="3">
         <v>2023</v>
       </c>
       <c r="D31" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="E31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="3">
+        <v>8</v>
+      </c>
+      <c r="J31" t="s">
         <v>79</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>75</v>
+      </c>
+      <c r="C32" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D32" t="s" s="4">
         <v>81</v>
       </c>
       <c r="E32" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F32" t="s">
         <v>23</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="3">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="J32" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="K32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C33" t="s" s="3">
         <v>83</v>
+      </c>
+      <c r="C33" s="3">
+        <v>2021</v>
       </c>
       <c r="D33" t="s" s="4">
         <v>84</v>
       </c>
       <c r="E33" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="3">
+        <v>10</v>
+      </c>
+      <c r="J33" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B34" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C34" s="3">
         <v>2022</v>
       </c>
       <c r="D34" t="s" s="4">
+        <v>86</v>
+      </c>
+      <c r="E34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" t="s">
+        <v>52</v>
+      </c>
+      <c r="G34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="3">
+        <v>2</v>
+      </c>
+      <c r="J34" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
       <c r="K34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C35" s="3">
         <v>2022</v>
       </c>
       <c r="D35" t="s" s="4">
+        <v>88</v>
+      </c>
+      <c r="E35" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
       <c r="J35" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="K35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B36" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C36" s="3">
         <v>2023</v>
       </c>
       <c r="D36" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="E36" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="3">
+        <v>9</v>
+      </c>
+      <c r="J36" t="s">
         <v>92</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
       <c r="K36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B37" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C37" s="3">
         <v>2023</v>
       </c>
       <c r="D37" t="s" s="4">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
       <c r="G37" t="s">
         <v>16</v>
       </c>
       <c r="H37" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J37" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="K37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B38" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C38" s="3">
         <v>2024</v>
       </c>
       <c r="D38" t="s" s="4">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
       <c r="H38" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="3">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="J38" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B39" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C39" s="3">
         <v>2024</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
       <c r="H39" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="3">
         <v>7</v>
       </c>
       <c r="J39" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="K39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B40" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="C40" s="3">
-        <v>1934</v>
+        <v>2024</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G40" t="s">
         <v>16</v>
       </c>
       <c r="H40" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="3">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="J40" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="K40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B41" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C41" s="3">
-        <v>1970</v>
+        <v>1934</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G41" t="s">
         <v>16</v>
       </c>
       <c r="H41" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
       <c r="J41" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="K41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B42" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C42" s="3">
-        <v>1997</v>
+        <v>1970</v>
       </c>
       <c r="D42" t="s" s="4">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="G42" t="s">
         <v>16</v>
       </c>
       <c r="H42" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
       <c r="J42" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="K42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B43" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C43" s="3">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F43" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
       <c r="H43" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
       <c r="J43" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="K43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B44" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C44" s="3">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="D44" t="s" s="4">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="E44" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F44" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="G44" t="s">
         <v>16</v>
       </c>
       <c r="H44" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
       <c r="J44" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="K44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B45" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C45" s="3">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F45" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="G45" t="s">
         <v>16</v>
       </c>
       <c r="H45" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J45" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="K45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B46" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C46" s="3">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="D46" t="s" s="4">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="E46" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G46" t="s">
         <v>16</v>
       </c>
       <c r="H46" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
       <c r="J46" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="K46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B47" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C47" s="3">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="D47" t="s" s="4">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="G47" t="s">
         <v>16</v>
       </c>
       <c r="H47" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
       <c r="J47" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="K47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B48" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C48" s="3">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G48" t="s">
         <v>16</v>
       </c>
       <c r="H48" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
       <c r="J48" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="K48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B49" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C49" s="3">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="G49" t="s">
         <v>16</v>
       </c>
       <c r="H49" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="K49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B50" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C50" s="3">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E50" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F50" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="K50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B51" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C51" s="3">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="G51" t="s">
         <v>16</v>
       </c>
       <c r="H51" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="K51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B52" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C52" s="3">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="E52" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F52" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
       <c r="H52" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J52" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="K52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B53" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C53" s="3">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F53" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="G53" t="s">
         <v>16</v>
       </c>
       <c r="H53" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J53" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="K53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B54" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C54" s="3">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F54" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G54" t="s">
         <v>16</v>
       </c>
       <c r="H54" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
       <c r="J54" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="K54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B55" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C55" s="3">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
       <c r="J55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B56" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C56" s="3">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="E56" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F56" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="G56" t="s">
         <v>16</v>
       </c>
       <c r="H56" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J56" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="K56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B57" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C57" s="3">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="G57" t="s">
         <v>16</v>
       </c>
       <c r="H57" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I57" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J57" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="K57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B58" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C58" s="3">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G58" t="s">
         <v>16</v>
       </c>
       <c r="H58" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
       <c r="J58" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="K58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B59" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C59" s="3">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="D59" t="s" s="4">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G59" t="s">
         <v>16</v>
       </c>
       <c r="H59" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I59" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J59" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="K59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B60" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C60" s="3">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G60" t="s">
         <v>16</v>
       </c>
       <c r="H60" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J60" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="K60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B61" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C61" s="3">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="E61" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F61" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="G61" t="s">
         <v>16</v>
       </c>
       <c r="H61" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J61" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="K61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B62" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C62" s="3">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="G62" t="s">
         <v>16</v>
       </c>
       <c r="H62" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
       <c r="J62" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="K62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B63" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C63" s="3">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>23</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
       <c r="H63" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
       <c r="J63" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="K63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B64" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C64" s="3">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G64" t="s">
         <v>16</v>
       </c>
       <c r="H64" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
       <c r="J64" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="K64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B65" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C65" s="3">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65" t="s">
         <v>23</v>
       </c>
       <c r="G65" t="s">
         <v>16</v>
       </c>
       <c r="H65" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J65" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="K65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C66" s="3">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G66" t="s">
         <v>16</v>
       </c>
       <c r="H66" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J66" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="K66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B67" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C67" s="3">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G67" t="s">
         <v>16</v>
       </c>
       <c r="H67" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="K67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B68" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C68" s="3">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D68" t="s" s="4">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>23</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
       <c r="H68" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J68" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="K68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B69" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C69" s="3">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G69" t="s">
         <v>16</v>
       </c>
       <c r="H69" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J69" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="K69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B70" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C70" s="3">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J70" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="K70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B71" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C71" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G71" t="s">
         <v>16</v>
       </c>
       <c r="H71" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
       <c r="J71" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="K71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B72" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C72" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
       <c r="F72" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J72" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="K72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B73" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C73" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D73" t="s" s="4">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G73" t="s">
         <v>16</v>
       </c>
       <c r="H73" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
       <c r="J73" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="K73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B74" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C74" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G74" t="s">
         <v>16</v>
       </c>
       <c r="H74" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J74" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="K74"/>
+        <v>144</v>
+      </c>
+      <c r="K74" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B75" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C75" s="3">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D75" t="s" s="4">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
       <c r="H75" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="3">
         <v>1</v>
       </c>
       <c r="J75" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="K75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B76" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C76" s="3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>23</v>
       </c>
       <c r="G76" t="s">
         <v>16</v>
       </c>
       <c r="H76" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="3">
         <v>1</v>
       </c>
       <c r="J76" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="K76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B77" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C77" s="3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="G77" t="s">
         <v>16</v>
       </c>
       <c r="H77" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J77" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="K77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B78" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C78" s="3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G78" t="s">
         <v>16</v>
       </c>
       <c r="H78" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J78" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="K78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B79" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C79" s="3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
       <c r="H79" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I79" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J79" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="K79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B80" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C80" s="3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>23</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="3">
         <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="K80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B81" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C81" s="3">
         <v>2014</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
       <c r="F81" t="s">
         <v>23</v>
       </c>
       <c r="G81" t="s">
         <v>16</v>
       </c>
       <c r="H81" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J81" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="K81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B82" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C82" s="3">
         <v>2014</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
       <c r="G82" t="s">
         <v>16</v>
       </c>
       <c r="H82" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="3">
         <v>1</v>
       </c>
       <c r="J82" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="K82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B83" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C83" s="3">
         <v>2014</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
       <c r="G83" t="s">
         <v>16</v>
       </c>
       <c r="H83" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="3">
         <v>1</v>
       </c>
       <c r="J83" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="K83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B84" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C84" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="E84" t="s">
         <v>14</v>
       </c>
       <c r="F84" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G84" t="s">
         <v>16</v>
       </c>
       <c r="H84" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J84" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="K84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B85" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C85" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D85" t="s" s="4">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
       <c r="F85" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G85" t="s">
         <v>16</v>
       </c>
       <c r="H85" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
       <c r="J85" t="s">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="K85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B86" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C86" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G86" t="s">
         <v>16</v>
       </c>
       <c r="H86" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J86" t="s">
-        <v>166</v>
+        <v>115</v>
       </c>
       <c r="K86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B87" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C87" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G87" t="s">
         <v>16</v>
       </c>
       <c r="H87" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J87" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="K87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B88" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C88" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G88" t="s">
         <v>16</v>
       </c>
       <c r="H88" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J88" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="K88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B89" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C89" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E89" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F89" t="s">
-        <v>171</v>
+        <v>38</v>
       </c>
       <c r="G89" t="s">
         <v>16</v>
       </c>
       <c r="H89" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J89" t="s">
-        <v>65</v>
+        <v>166</v>
       </c>
       <c r="K89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B90" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C90" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G90" t="s">
         <v>16</v>
       </c>
       <c r="H90" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J90" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="K90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B91" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C91" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D91" t="s" s="4">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="E91" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F91" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
       <c r="G91" t="s">
         <v>16</v>
       </c>
       <c r="H91" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J91" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="K91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B92" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C92" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92" t="s">
         <v>23</v>
       </c>
       <c r="G92" t="s">
         <v>16</v>
       </c>
       <c r="H92" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="3">
         <v>1</v>
       </c>
       <c r="J92" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="K92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B93" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C93" s="3">
         <v>2015</v>
       </c>
       <c r="D93" t="s" s="4">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E93" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F93" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
       <c r="G93" t="s">
         <v>16</v>
       </c>
       <c r="H93" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J93" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="K93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B94" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C94" s="3">
         <v>2015</v>
       </c>
       <c r="D94" t="s" s="4">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="E94" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F94" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G94" t="s">
         <v>16</v>
       </c>
       <c r="H94" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="3">
         <v>1</v>
       </c>
       <c r="J94" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="K94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B95" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C95" s="3">
         <v>2015</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E95" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F95" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G95" t="s">
         <v>16</v>
       </c>
       <c r="H95" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J95" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="K95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B96" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C96" s="3">
         <v>2015</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G96" t="s">
         <v>16</v>
       </c>
       <c r="H96" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="3">
         <v>1</v>
       </c>
       <c r="J96" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="K96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B97" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C97" s="3">
         <v>2015</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E97" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F97" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J97" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="K97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B98" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C98" s="3">
         <v>2015</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>181</v>
+        <v>113</v>
       </c>
       <c r="E98" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F98" t="s">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J98" t="s">
-        <v>182</v>
+        <v>48</v>
       </c>
       <c r="K98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B99" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C99" s="3">
         <v>2015</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
         <v>23</v>
       </c>
       <c r="G99" t="s">
         <v>16</v>
       </c>
       <c r="H99" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="3">
         <v>1</v>
       </c>
       <c r="J99" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="K99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B100" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C100" s="3">
         <v>2015</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>23</v>
       </c>
       <c r="G100" t="s">
         <v>16</v>
       </c>
       <c r="H100" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J100" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B101" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C101" s="3">
         <v>2015</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E101" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F101" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="G101" t="s">
         <v>16</v>
       </c>
       <c r="H101" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="3">
         <v>3</v>
       </c>
       <c r="J101" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="K101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B102" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C102" s="3">
         <v>2015</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E102" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F102" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G102" t="s">
         <v>16</v>
       </c>
       <c r="H102" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="3">
         <v>1</v>
       </c>
       <c r="J102" t="s">
-        <v>187</v>
+        <v>134</v>
       </c>
       <c r="K102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B103" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C103" s="3">
         <v>2015</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="E103" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F103" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="G103" t="s">
         <v>16</v>
       </c>
       <c r="H103" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="3">
         <v>1</v>
       </c>
       <c r="J103" t="s">
-        <v>189</v>
+        <v>134</v>
       </c>
       <c r="K103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B104" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C104" s="3">
         <v>2015</v>
       </c>
       <c r="D104" t="s" s="4">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G104" t="s">
         <v>16</v>
       </c>
       <c r="H104" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J104" t="s">
-        <v>191</v>
+        <v>134</v>
       </c>
       <c r="K104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B105" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C105" s="3">
         <v>2015</v>
       </c>
       <c r="D105" t="s" s="4">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
       <c r="F105" t="s">
-        <v>54</v>
+        <v>184</v>
       </c>
       <c r="G105" t="s">
         <v>16</v>
       </c>
       <c r="H105" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="3">
         <v>1</v>
       </c>
       <c r="J105" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="K105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B106" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C106" s="3">
         <v>2015</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>160</v>
+        <v>185</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>23</v>
       </c>
       <c r="G106" t="s">
         <v>16</v>
       </c>
       <c r="H106" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J106" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="K106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B107" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C107" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D107" t="s" s="4">
-        <v>147</v>
+        <v>187</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>23</v>
       </c>
       <c r="G107" t="s">
         <v>16</v>
       </c>
       <c r="H107" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J107" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="K107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B108" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C108" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>196</v>
+        <v>143</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G108" t="s">
         <v>16</v>
       </c>
       <c r="H108" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="3">
         <v>1</v>
       </c>
       <c r="J108" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="K108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B109" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C109" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>196</v>
+        <v>99</v>
       </c>
       <c r="E109" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F109" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G109" t="s">
         <v>16</v>
       </c>
       <c r="H109" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J109" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="K109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B110" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C110" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>199</v>
+        <v>99</v>
       </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>23</v>
       </c>
       <c r="G110" t="s">
         <v>16</v>
       </c>
       <c r="H110" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>55</v>
+        <v>190</v>
       </c>
       <c r="K110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B111" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C111" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
         <v>23</v>
       </c>
       <c r="G111" t="s">
         <v>16</v>
       </c>
       <c r="H111" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J111" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="K111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B112" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C112" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
         <v>23</v>
       </c>
       <c r="G112" t="s">
         <v>16</v>
       </c>
       <c r="H112" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J112" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="K112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B113" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C113" s="3">
         <v>2016</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
         <v>23</v>
       </c>
       <c r="G113" t="s">
         <v>16</v>
       </c>
       <c r="H113" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J113" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="K113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B114" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C114" s="3">
         <v>2016</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>136</v>
+        <v>195</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" t="s">
         <v>16</v>
       </c>
       <c r="H114" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="3">
         <v>1</v>
       </c>
       <c r="J114" t="s">
-        <v>203</v>
+        <v>134</v>
       </c>
       <c r="K114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B115" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C115" s="3">
         <v>2016</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E115" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F115" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="G115" t="s">
         <v>16</v>
       </c>
       <c r="H115" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J115" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="K115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B116" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C116" s="3">
         <v>2016</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="E116" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F116" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="G116" t="s">
         <v>16</v>
       </c>
       <c r="H116" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J116" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="K116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B117" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C117" s="3">
         <v>2016</v>
       </c>
       <c r="D117" t="s" s="4">
-        <v>178</v>
+        <v>123</v>
       </c>
       <c r="E117" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F117" t="s">
         <v>23</v>
       </c>
       <c r="G117" t="s">
         <v>16</v>
       </c>
       <c r="H117" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J117" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="K117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B118" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C118" s="3">
         <v>2016</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G118" t="s">
         <v>16</v>
       </c>
       <c r="H118" t="s">
         <v>17</v>
       </c>
       <c r="I118" s="3">
         <v>1</v>
       </c>
       <c r="J118" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="K118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B119" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C119" s="3">
         <v>2016</v>
       </c>
       <c r="D119" t="s" s="4">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="E119" t="s">
         <v>14</v>
       </c>
       <c r="F119" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G119" t="s">
         <v>16</v>
       </c>
       <c r="H119" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="3">
         <v>1</v>
       </c>
       <c r="J119" t="s">
-        <v>28</v>
+        <v>159</v>
       </c>
       <c r="K119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B120" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C120" s="3">
         <v>2016</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G120" t="s">
         <v>16</v>
       </c>
       <c r="H120" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>208</v>
+        <v>159</v>
       </c>
       <c r="K120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B121" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C121" s="3">
         <v>2016</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
       <c r="F121" t="s">
         <v>23</v>
       </c>
       <c r="G121" t="s">
         <v>16</v>
       </c>
       <c r="H121" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J121" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="K121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B122" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C122" s="3">
         <v>2016</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122" t="s">
         <v>23</v>
       </c>
       <c r="G122" t="s">
         <v>16</v>
       </c>
       <c r="H122" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J122" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="K122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B123" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C123" s="3">
         <v>2016</v>
       </c>
       <c r="D123" t="s" s="4">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="E123" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F123" t="s">
-        <v>175</v>
+        <v>122</v>
       </c>
       <c r="G123" t="s">
         <v>16</v>
       </c>
       <c r="H123" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J123" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="K123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B124" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C124" s="3">
         <v>2016</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="E124" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F124" t="s">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="G124" t="s">
         <v>16</v>
       </c>
       <c r="H124" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I124" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J124" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="K124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B125" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C125" s="3">
         <v>2016</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="E125" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F125" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G125" t="s">
         <v>16</v>
       </c>
       <c r="H125" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J125" t="s">
-        <v>213</v>
+        <v>48</v>
       </c>
       <c r="K125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B126" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C126" s="3">
         <v>2016</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="E126" t="s">
         <v>14</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G126" t="s">
         <v>16</v>
       </c>
       <c r="H126" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="3">
         <v>1</v>
       </c>
       <c r="J126" t="s">
-        <v>214</v>
+        <v>119</v>
       </c>
       <c r="K126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B127" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C127" s="3">
         <v>2016</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="G127" t="s">
         <v>16</v>
       </c>
       <c r="H127" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J127" t="s">
-        <v>216</v>
+        <v>28</v>
       </c>
       <c r="K127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B128" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C128" s="3">
         <v>2016</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>217</v>
+        <v>103</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
       <c r="F128" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G128" t="s">
         <v>16</v>
       </c>
       <c r="H128" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J128" t="s">
-        <v>218</v>
+        <v>172</v>
       </c>
       <c r="K128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B129" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C129" s="3">
         <v>2016</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>217</v>
+        <v>183</v>
       </c>
       <c r="E129" t="s">
         <v>14</v>
       </c>
       <c r="F129" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="G129" t="s">
         <v>16</v>
       </c>
       <c r="H129" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J129" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="K129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B130" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C130" s="3">
         <v>2016</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G130" t="s">
         <v>16</v>
       </c>
       <c r="H130" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="3">
         <v>2</v>
       </c>
       <c r="J130" t="s">
-        <v>221</v>
+        <v>54</v>
       </c>
       <c r="K130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B131" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C131" s="3">
         <v>2016</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>188</v>
+        <v>161</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
       <c r="G131" t="s">
         <v>16</v>
       </c>
       <c r="H131" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J131" t="s">
-        <v>222</v>
+        <v>48</v>
       </c>
       <c r="K131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B132" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C132" s="3">
         <v>2016</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="E132" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>23</v>
       </c>
       <c r="G132" t="s">
         <v>16</v>
       </c>
       <c r="H132" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="3">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="J132" t="s">
-        <v>224</v>
+        <v>42</v>
       </c>
       <c r="K132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B133" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C133" s="3">
         <v>2016</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>190</v>
+        <v>126</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
       <c r="F133" t="s">
         <v>23</v>
       </c>
       <c r="G133" t="s">
         <v>16</v>
       </c>
       <c r="H133" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J133" t="s">
-        <v>225</v>
+        <v>159</v>
       </c>
       <c r="K133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B134" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C134" s="3">
         <v>2016</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>226</v>
+        <v>118</v>
       </c>
       <c r="E134" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F134" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="G134" t="s">
         <v>16</v>
       </c>
       <c r="H134" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J134" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="K134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B135" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C135" s="3">
         <v>2016</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>228</v>
+        <v>118</v>
       </c>
       <c r="E135" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F135" t="s">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="G135" t="s">
         <v>16</v>
       </c>
       <c r="H135" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J135" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="K135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B136" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C136" s="3">
         <v>2016</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
       <c r="F136" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G136" t="s">
         <v>16</v>
       </c>
       <c r="H136" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J136" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="K136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B137" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C137" s="3">
         <v>2016</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G137" t="s">
         <v>16</v>
       </c>
       <c r="H137" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I137" s="3">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="J137" t="s">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="K137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B138" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C138" s="3">
         <v>2016</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>234</v>
+        <v>212</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G138" t="s">
         <v>16</v>
       </c>
       <c r="H138" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J138" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="K138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B139" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C139" s="3">
         <v>2016</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="E139" t="s">
         <v>14</v>
       </c>
       <c r="F139" t="s">
         <v>23</v>
       </c>
       <c r="G139" t="s">
         <v>16</v>
       </c>
       <c r="H139" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I139" s="3">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="J139" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="K139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B140" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C140" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>236</v>
+        <v>191</v>
       </c>
       <c r="E140" t="s">
         <v>14</v>
       </c>
       <c r="F140" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G140" t="s">
         <v>16</v>
       </c>
       <c r="H140" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J140" t="s">
-        <v>237</v>
+        <v>132</v>
       </c>
       <c r="K140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B141" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C141" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
       <c r="F141" t="s">
         <v>23</v>
       </c>
       <c r="G141" t="s">
         <v>16</v>
       </c>
       <c r="H141" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J141" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="K141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B142" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C142" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D142" t="s" s="4">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="E142" t="s">
         <v>14</v>
       </c>
       <c r="F142" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G142" t="s">
         <v>16</v>
       </c>
       <c r="H142" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="3">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="J142" t="s">
-        <v>113</v>
+        <v>219</v>
       </c>
       <c r="K142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B143" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C143" s="3">
         <v>2017</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
       <c r="F143" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G143" t="s">
         <v>16</v>
       </c>
       <c r="H143" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J143" t="s">
-        <v>149</v>
+        <v>221</v>
       </c>
       <c r="K143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B144" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C144" s="3">
         <v>2017</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
       <c r="F144" t="s">
         <v>23</v>
       </c>
       <c r="G144" t="s">
         <v>16</v>
       </c>
       <c r="H144" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J144" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="K144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B145" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C145" s="3">
         <v>2017</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>165</v>
+        <v>223</v>
       </c>
       <c r="E145" t="s">
         <v>14</v>
       </c>
       <c r="F145" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G145" t="s">
         <v>16</v>
       </c>
       <c r="H145" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="3">
         <v>2</v>
       </c>
       <c r="J145" t="s">
-        <v>240</v>
+        <v>119</v>
       </c>
       <c r="K145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B146" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C146" s="3">
         <v>2017</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="E146" t="s">
         <v>14</v>
       </c>
       <c r="F146" t="s">
         <v>23</v>
       </c>
       <c r="G146" t="s">
         <v>16</v>
       </c>
       <c r="H146" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="3">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="J146" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="K146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B147" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C147" s="3">
         <v>2017</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>199</v>
+        <v>173</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
       <c r="F147" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G147" t="s">
         <v>16</v>
       </c>
       <c r="H147" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J147" t="s">
-        <v>242</v>
+        <v>157</v>
       </c>
       <c r="K147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B148" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C148" s="3">
         <v>2017</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>243</v>
+        <v>173</v>
       </c>
       <c r="E148" t="s">
         <v>14</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" t="s">
         <v>16</v>
       </c>
       <c r="H148" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J148" t="s">
-        <v>57</v>
+        <v>215</v>
       </c>
       <c r="K148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B149" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C149" s="3">
         <v>2017</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E149" t="s">
         <v>14</v>
       </c>
       <c r="F149" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G149" t="s">
         <v>16</v>
       </c>
       <c r="H149" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J149" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="K149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B150" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C150" s="3">
         <v>2017</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>23</v>
       </c>
       <c r="G150" t="s">
         <v>16</v>
       </c>
       <c r="H150" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="3">
-        <v>1</v>
+        <v>128</v>
       </c>
       <c r="J150" t="s">
-        <v>245</v>
+        <v>58</v>
       </c>
       <c r="K150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B151" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C151" s="3">
         <v>2017</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>246</v>
+        <v>123</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
       <c r="F151" t="s">
         <v>23</v>
       </c>
       <c r="G151" t="s">
         <v>16</v>
       </c>
       <c r="H151" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J151" t="s">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="K151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B152" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C152" s="3">
         <v>2017</v>
       </c>
       <c r="D152" t="s" s="4">
-        <v>248</v>
+        <v>199</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="F152" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G152" t="s">
         <v>16</v>
       </c>
       <c r="H152" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="3">
         <v>1</v>
       </c>
       <c r="J152" t="s">
-        <v>249</v>
+        <v>182</v>
       </c>
       <c r="K152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B153" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C153" s="3">
         <v>2017</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>102</v>
+        <v>225</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="F153" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="G153" t="s">
         <v>16</v>
       </c>
       <c r="H153" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J153" t="s">
-        <v>250</v>
+        <v>105</v>
       </c>
       <c r="K153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B154" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C154" s="3">
         <v>2017</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="E154" t="s">
         <v>14</v>
       </c>
       <c r="F154" t="s">
         <v>23</v>
       </c>
       <c r="G154" t="s">
         <v>16</v>
       </c>
       <c r="H154" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="3">
         <v>1</v>
       </c>
       <c r="J154" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
       <c r="K154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B155" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C155" s="3">
         <v>2017</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>253</v>
+        <v>179</v>
       </c>
       <c r="E155" t="s">
         <v>14</v>
       </c>
       <c r="F155" t="s">
         <v>23</v>
       </c>
       <c r="G155" t="s">
         <v>16</v>
       </c>
       <c r="H155" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="3">
         <v>1</v>
       </c>
       <c r="J155" t="s">
-        <v>28</v>
+        <v>228</v>
       </c>
       <c r="K155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B156" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C156" s="3">
         <v>2017</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>116</v>
+        <v>229</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G156" t="s">
         <v>16</v>
       </c>
       <c r="H156" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J156" t="s">
-        <v>254</v>
+        <v>230</v>
       </c>
       <c r="K156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B157" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C157" s="3">
         <v>2017</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>192</v>
+        <v>103</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
       <c r="F157" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="3">
         <v>2</v>
       </c>
       <c r="J157" t="s">
-        <v>144</v>
+        <v>231</v>
       </c>
       <c r="K157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B158" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C158" s="3">
         <v>2017</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>192</v>
+        <v>232</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
       <c r="F158" t="s">
         <v>23</v>
       </c>
       <c r="G158" t="s">
         <v>16</v>
       </c>
       <c r="H158" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J158" t="s">
-        <v>144</v>
+        <v>233</v>
       </c>
       <c r="K158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B159" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C159" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>236</v>
+        <v>162</v>
       </c>
       <c r="E159" t="s">
         <v>14</v>
       </c>
       <c r="F159" t="s">
         <v>23</v>
       </c>
       <c r="G159" t="s">
         <v>16</v>
       </c>
       <c r="H159" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="3">
         <v>1</v>
       </c>
       <c r="J159" t="s">
-        <v>255</v>
+        <v>28</v>
       </c>
       <c r="K159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B160" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C160" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E160" t="s">
         <v>14</v>
       </c>
       <c r="F160" t="s">
         <v>23</v>
       </c>
       <c r="G160" t="s">
         <v>16</v>
       </c>
       <c r="H160" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="3">
         <v>2</v>
       </c>
       <c r="J160" t="s">
-        <v>256</v>
+        <v>53</v>
       </c>
       <c r="K160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B161" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C161" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>120</v>
+        <v>234</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
       <c r="F161" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G161" t="s">
         <v>16</v>
       </c>
       <c r="H161" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J161" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="K161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B162" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C162" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="E162" t="s">
         <v>14</v>
       </c>
       <c r="F162" t="s">
         <v>23</v>
       </c>
       <c r="G162" t="s">
         <v>16</v>
       </c>
       <c r="H162" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="3">
         <v>2</v>
       </c>
       <c r="J162" t="s">
-        <v>258</v>
+        <v>152</v>
       </c>
       <c r="K162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B163" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C163" s="3">
         <v>2018</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>259</v>
+        <v>220</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="F163" t="s">
         <v>23</v>
       </c>
       <c r="G163" t="s">
         <v>16</v>
       </c>
       <c r="H163" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J163" t="s">
-        <v>260</v>
+        <v>235</v>
       </c>
       <c r="K163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B164" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C164" s="3">
         <v>2018</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>261</v>
+        <v>136</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="F164" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G164" t="s">
         <v>16</v>
       </c>
       <c r="H164" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J164" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
       <c r="K164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B165" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C165" s="3">
         <v>2018</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>165</v>
+        <v>129</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G165" t="s">
         <v>16</v>
       </c>
       <c r="H165" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J165" t="s">
-        <v>263</v>
+        <v>237</v>
       </c>
       <c r="K165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B166" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C166" s="3">
         <v>2018</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>165</v>
+        <v>223</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
       <c r="F166" t="s">
         <v>23</v>
       </c>
       <c r="G166" t="s">
         <v>16</v>
       </c>
       <c r="H166" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J166" t="s">
-        <v>263</v>
+        <v>238</v>
       </c>
       <c r="K166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B167" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C167" s="3">
         <v>2018</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>165</v>
+        <v>223</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
       <c r="F167" t="s">
         <v>23</v>
       </c>
       <c r="G167" t="s">
         <v>16</v>
       </c>
       <c r="H167" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="3">
         <v>2</v>
       </c>
       <c r="J167" t="s">
-        <v>263</v>
+        <v>238</v>
       </c>
       <c r="K167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B168" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C168" s="3">
         <v>2018</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>264</v>
+        <v>239</v>
       </c>
       <c r="E168" t="s">
         <v>14</v>
       </c>
       <c r="F168" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G168" t="s">
         <v>16</v>
       </c>
       <c r="H168" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J168" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="K168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B169" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C169" s="3">
         <v>2018</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="F169" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="G169" t="s">
         <v>16</v>
       </c>
       <c r="H169" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J169" t="s">
-        <v>265</v>
+        <v>240</v>
       </c>
       <c r="K169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B170" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C170" s="3">
         <v>2018</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>266</v>
+        <v>173</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G170" t="s">
         <v>16</v>
       </c>
       <c r="H170" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J170" t="s">
-        <v>267</v>
+        <v>163</v>
       </c>
       <c r="K170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B171" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C171" s="3">
         <v>2018</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
       <c r="F171" t="s">
         <v>23</v>
       </c>
       <c r="G171" t="s">
         <v>16</v>
       </c>
       <c r="H171" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J171" t="s">
-        <v>104</v>
+        <v>159</v>
       </c>
       <c r="K171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B172" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C172" s="3">
         <v>2018</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>248</v>
+        <v>173</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G172" t="s">
         <v>16</v>
       </c>
       <c r="H172" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="3">
         <v>1</v>
       </c>
       <c r="J172" t="s">
-        <v>268</v>
+        <v>159</v>
       </c>
       <c r="K172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B173" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C173" s="3">
         <v>2018</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>269</v>
+        <v>224</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="F173" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G173" t="s">
         <v>16</v>
       </c>
       <c r="H173" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="3">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="J173" t="s">
-        <v>270</v>
+        <v>241</v>
       </c>
       <c r="K173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B174" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C174" s="3">
         <v>2018</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="E174" t="s">
         <v>14</v>
       </c>
       <c r="F174" t="s">
         <v>23</v>
       </c>
       <c r="G174" t="s">
         <v>16</v>
       </c>
       <c r="H174" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J174" t="s">
-        <v>262</v>
+        <v>105</v>
       </c>
       <c r="K174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B175" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C175" s="3">
         <v>2018</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
       <c r="F175" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G175" t="s">
         <v>16</v>
       </c>
       <c r="H175" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="3">
         <v>1</v>
       </c>
       <c r="J175" t="s">
-        <v>271</v>
+        <v>242</v>
       </c>
       <c r="K175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B176" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C176" s="3">
         <v>2018</v>
       </c>
       <c r="D176" t="s" s="4">
-        <v>181</v>
+        <v>243</v>
       </c>
       <c r="E176" t="s">
         <v>14</v>
       </c>
       <c r="F176" t="s">
         <v>23</v>
       </c>
       <c r="G176" t="s">
         <v>16</v>
       </c>
       <c r="H176" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="3">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="J176" t="s">
-        <v>272</v>
+        <v>244</v>
       </c>
       <c r="K176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B177" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C177" s="3">
         <v>2018</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>181</v>
+        <v>245</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
       <c r="F177" t="s">
         <v>23</v>
       </c>
       <c r="G177" t="s">
         <v>16</v>
       </c>
       <c r="H177" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="3">
         <v>1</v>
       </c>
       <c r="J177" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="K177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B178" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C178" s="3">
         <v>2018</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>273</v>
+        <v>185</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
       <c r="F178" t="s">
         <v>23</v>
       </c>
       <c r="G178" t="s">
         <v>16</v>
       </c>
       <c r="H178" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="3">
         <v>1</v>
       </c>
       <c r="J178" t="s">
-        <v>274</v>
+        <v>246</v>
       </c>
       <c r="K178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B179" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C179" s="3">
         <v>2018</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>116</v>
+        <v>185</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
       <c r="F179" t="s">
         <v>23</v>
       </c>
       <c r="G179" t="s">
         <v>16</v>
       </c>
       <c r="H179" t="s">
         <v>17</v>
       </c>
       <c r="I179" s="3">
         <v>1</v>
       </c>
       <c r="J179" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
       <c r="K179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B180" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C180" s="3">
         <v>2018</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>212</v>
+        <v>143</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
       <c r="F180" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G180" t="s">
         <v>16</v>
       </c>
       <c r="H180" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="3">
         <v>1</v>
       </c>
       <c r="J180" t="s">
-        <v>276</v>
+        <v>247</v>
       </c>
       <c r="K180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B181" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C181" s="3">
         <v>2018</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>277</v>
+        <v>126</v>
       </c>
       <c r="E181" t="s">
         <v>14</v>
       </c>
       <c r="F181" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G181" t="s">
         <v>16</v>
       </c>
       <c r="H181" t="s">
         <v>17</v>
       </c>
       <c r="I181" s="3">
         <v>1</v>
       </c>
       <c r="J181" t="s">
-        <v>278</v>
+        <v>248</v>
       </c>
       <c r="K181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B182" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C182" s="3">
         <v>2018</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>279</v>
+        <v>208</v>
       </c>
       <c r="E182" t="s">
         <v>14</v>
       </c>
       <c r="F182" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="G182" t="s">
         <v>16</v>
       </c>
       <c r="H182" t="s">
         <v>17</v>
       </c>
       <c r="I182" s="3">
         <v>1</v>
       </c>
       <c r="J182" t="s">
-        <v>164</v>
+        <v>249</v>
       </c>
       <c r="K182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B183" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C183" s="3">
         <v>2018</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="F183" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="G183" t="s">
         <v>16</v>
       </c>
       <c r="H183" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="3">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="J183" t="s">
-        <v>281</v>
+        <v>172</v>
       </c>
       <c r="K183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B184" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C184" s="3">
         <v>2018</v>
       </c>
       <c r="D184" t="s" s="4">
-        <v>280</v>
+        <v>251</v>
       </c>
       <c r="E184" t="s">
         <v>14</v>
       </c>
       <c r="F184" t="s">
+        <v>100</v>
+      </c>
+      <c r="G184" t="s">
+        <v>16</v>
+      </c>
+      <c r="H184" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" s="3">
         <v>35</v>
       </c>
-      <c r="G184" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J184" t="s">
-        <v>282</v>
+        <v>156</v>
       </c>
       <c r="K184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B185" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C185" s="3">
         <v>2018</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>280</v>
+        <v>251</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
       <c r="F185" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G185" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H185" t="s">
         <v>17</v>
       </c>
       <c r="I185" s="3">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="J185" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="K185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B186" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C186" s="3">
         <v>2018</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
       <c r="F186" t="s">
         <v>23</v>
       </c>
       <c r="G186" t="s">
         <v>16</v>
       </c>
       <c r="H186" t="s">
         <v>17</v>
       </c>
       <c r="I186" s="3">
         <v>2</v>
       </c>
       <c r="J186" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="K186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B187" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C187" s="3">
         <v>2018</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>285</v>
+        <v>253</v>
       </c>
       <c r="E187" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F187" t="s">
         <v>19</v>
       </c>
       <c r="G187" t="s">
         <v>16</v>
       </c>
       <c r="H187" t="s">
         <v>17</v>
       </c>
       <c r="I187" s="3">
         <v>3</v>
       </c>
       <c r="J187" t="s">
-        <v>286</v>
+        <v>254</v>
       </c>
       <c r="K187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B188" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C188" s="3">
         <v>2018</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="E188" t="s">
         <v>14</v>
       </c>
       <c r="F188" t="s">
         <v>23</v>
       </c>
       <c r="G188" t="s">
         <v>16</v>
       </c>
       <c r="H188" t="s">
         <v>17</v>
       </c>
       <c r="I188" s="3">
         <v>4</v>
       </c>
       <c r="J188" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="K188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B189" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C189" s="3">
         <v>2018</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
       <c r="F189" t="s">
         <v>23</v>
       </c>
       <c r="G189" t="s">
         <v>16</v>
       </c>
       <c r="H189" t="s">
         <v>17</v>
       </c>
       <c r="I189" s="3">
         <v>1</v>
       </c>
       <c r="J189" t="s">
-        <v>287</v>
+        <v>255</v>
       </c>
       <c r="K189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B190" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C190" s="3">
         <v>2018</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G190" t="s">
         <v>16</v>
       </c>
       <c r="H190" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J190" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
       <c r="K190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B191" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C191" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>230</v>
+        <v>257</v>
       </c>
       <c r="E191" t="s">
         <v>14</v>
       </c>
       <c r="F191" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G191" t="s">
         <v>16</v>
       </c>
       <c r="H191" t="s">
         <v>17</v>
       </c>
       <c r="I191" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J191" t="s">
-        <v>286</v>
+        <v>227</v>
       </c>
       <c r="K191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B192" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C192" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D192" t="s" s="4">
-        <v>192</v>
+        <v>257</v>
       </c>
       <c r="E192" t="s">
         <v>14</v>
       </c>
       <c r="F192" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G192" t="s">
         <v>16</v>
       </c>
       <c r="H192" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="3">
         <v>1</v>
       </c>
       <c r="J192" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
       <c r="K192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B193" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C193" s="3">
         <v>2019</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>290</v>
+        <v>136</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
       <c r="F193" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G193" t="s">
         <v>16</v>
       </c>
       <c r="H193" t="s">
         <v>17</v>
       </c>
       <c r="I193" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J193" t="s">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="K193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B194" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C194" s="3">
         <v>2019</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>290</v>
+        <v>173</v>
       </c>
       <c r="E194" t="s">
         <v>14</v>
       </c>
       <c r="F194" t="s">
         <v>23</v>
       </c>
       <c r="G194" t="s">
         <v>16</v>
       </c>
       <c r="H194" t="s">
         <v>17</v>
       </c>
       <c r="I194" s="3">
         <v>1</v>
       </c>
       <c r="J194" t="s">
-        <v>292</v>
+        <v>172</v>
       </c>
       <c r="K194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B195" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C195" s="3">
         <v>2019</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>23</v>
       </c>
       <c r="G195" t="s">
         <v>16</v>
       </c>
       <c r="H195" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J195" t="s">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="K195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B196" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C196" s="3">
         <v>2019</v>
       </c>
       <c r="D196" t="s" s="4">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="E196" t="s">
         <v>14</v>
       </c>
       <c r="F196" t="s">
         <v>23</v>
       </c>
       <c r="G196" t="s">
         <v>16</v>
       </c>
       <c r="H196" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J196" t="s">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="K196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B197" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C197" s="3">
         <v>2019</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>165</v>
+        <v>260</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
       <c r="F197" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G197" t="s">
         <v>16</v>
       </c>
       <c r="H197" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J197" t="s">
-        <v>293</v>
+        <v>213</v>
       </c>
       <c r="K197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B198" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C198" s="3">
         <v>2019</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="E198" t="s">
         <v>14</v>
       </c>
       <c r="F198" t="s">
         <v>23</v>
       </c>
       <c r="G198" t="s">
         <v>16</v>
       </c>
       <c r="H198" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="3">
         <v>1</v>
       </c>
       <c r="J198" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="K198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B199" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C199" s="3">
         <v>2019</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>294</v>
+        <v>262</v>
       </c>
       <c r="E199" t="s">
         <v>14</v>
       </c>
       <c r="F199" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G199" t="s">
         <v>16</v>
       </c>
       <c r="H199" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="3">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J199" t="s">
-        <v>295</v>
+        <v>263</v>
       </c>
       <c r="K199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B200" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C200" s="3">
         <v>2019</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
       <c r="F200" t="s">
         <v>23</v>
       </c>
       <c r="G200" t="s">
         <v>16</v>
       </c>
       <c r="H200" t="s">
         <v>17</v>
       </c>
       <c r="I200" s="3">
         <v>1</v>
       </c>
       <c r="J200" t="s">
-        <v>205</v>
+        <v>264</v>
       </c>
       <c r="K200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B201" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C201" s="3">
         <v>2019</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>176</v>
+        <v>229</v>
       </c>
       <c r="E201" t="s">
         <v>14</v>
       </c>
       <c r="F201" t="s">
         <v>23</v>
       </c>
       <c r="G201" t="s">
         <v>16</v>
       </c>
       <c r="H201" t="s">
         <v>17</v>
       </c>
       <c r="I201" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J201" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="K201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B202" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C202" s="3">
         <v>2019</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="E202" t="s">
         <v>14</v>
       </c>
       <c r="F202" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="G202" t="s">
         <v>16</v>
       </c>
       <c r="H202" t="s">
         <v>17</v>
       </c>
       <c r="I202" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J202" t="s">
-        <v>298</v>
+        <v>267</v>
       </c>
       <c r="K202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B203" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C203" s="3">
         <v>2019</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>136</v>
+        <v>266</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
       <c r="F203" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="G203" t="s">
         <v>16</v>
       </c>
       <c r="H203" t="s">
         <v>17</v>
       </c>
       <c r="I203" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J203" t="s">
-        <v>299</v>
+        <v>268</v>
       </c>
       <c r="K203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B204" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C204" s="3">
         <v>2019</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="E204" t="s">
         <v>14</v>
       </c>
       <c r="F204" t="s">
         <v>23</v>
       </c>
       <c r="G204" t="s">
         <v>16</v>
       </c>
       <c r="H204" t="s">
         <v>17</v>
       </c>
       <c r="I204" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J204" t="s">
-        <v>300</v>
+        <v>211</v>
       </c>
       <c r="K204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B205" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C205" s="3">
         <v>2019</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>301</v>
+        <v>232</v>
       </c>
       <c r="E205" t="s">
         <v>14</v>
       </c>
       <c r="F205" t="s">
-        <v>302</v>
+        <v>23</v>
       </c>
       <c r="G205" t="s">
         <v>16</v>
       </c>
       <c r="H205" t="s">
         <v>17</v>
       </c>
       <c r="I205" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J205" t="s">
-        <v>303</v>
+        <v>269</v>
       </c>
       <c r="K205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B206" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C206" s="3">
         <v>2019</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>301</v>
+        <v>270</v>
       </c>
       <c r="E206" t="s">
         <v>14</v>
       </c>
       <c r="F206" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G206" t="s">
         <v>16</v>
       </c>
       <c r="H206" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="3">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J206" t="s">
-        <v>304</v>
+        <v>271</v>
       </c>
       <c r="K206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B207" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C207" s="3">
         <v>2019</v>
       </c>
       <c r="D207" t="s" s="4">
-        <v>301</v>
+        <v>143</v>
       </c>
       <c r="E207" t="s">
         <v>14</v>
       </c>
       <c r="F207" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G207" t="s">
         <v>16</v>
       </c>
       <c r="H207" t="s">
         <v>17</v>
       </c>
       <c r="I207" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J207" t="s">
-        <v>218</v>
+        <v>272</v>
       </c>
       <c r="K207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B208" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C208" s="3">
         <v>2019</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>251</v>
+        <v>143</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="F208" t="s">
         <v>23</v>
       </c>
       <c r="G208" t="s">
         <v>16</v>
       </c>
       <c r="H208" t="s">
         <v>17</v>
       </c>
       <c r="I208" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J208" t="s">
-        <v>305</v>
+        <v>273</v>
       </c>
       <c r="K208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B209" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C209" s="3">
         <v>2019</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>306</v>
+        <v>274</v>
       </c>
       <c r="E209" t="s">
         <v>14</v>
       </c>
       <c r="F209" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G209" t="s">
         <v>16</v>
       </c>
       <c r="H209" t="s">
         <v>17</v>
       </c>
       <c r="I209" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J209" t="s">
-        <v>307</v>
+        <v>227</v>
       </c>
       <c r="K209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B210" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C210" s="3">
         <v>2019</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
       <c r="F210" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G210" t="s">
         <v>16</v>
       </c>
       <c r="H210" t="s">
         <v>17</v>
       </c>
       <c r="I210" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J210" t="s">
-        <v>308</v>
+        <v>227</v>
       </c>
       <c r="K210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B211" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C211" s="3">
         <v>2019</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E211" t="s">
         <v>14</v>
       </c>
       <c r="F211" t="s">
         <v>23</v>
       </c>
       <c r="G211" t="s">
         <v>16</v>
       </c>
       <c r="H211" t="s">
         <v>17</v>
       </c>
       <c r="I211" s="3">
         <v>2</v>
       </c>
       <c r="J211" t="s">
-        <v>309</v>
+        <v>275</v>
       </c>
       <c r="K211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B212" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C212" s="3">
         <v>2019</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>310</v>
+        <v>276</v>
       </c>
       <c r="E212" t="s">
         <v>14</v>
       </c>
       <c r="F212" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G212" t="s">
         <v>16</v>
       </c>
       <c r="H212" t="s">
         <v>17</v>
       </c>
       <c r="I212" s="3">
         <v>2</v>
       </c>
       <c r="J212" t="s">
-        <v>207</v>
+        <v>277</v>
       </c>
       <c r="K212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B213" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C213" s="3">
         <v>2019</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>311</v>
+        <v>126</v>
       </c>
       <c r="E213" t="s">
         <v>14</v>
       </c>
       <c r="F213" t="s">
         <v>23</v>
       </c>
       <c r="G213" t="s">
         <v>16</v>
       </c>
       <c r="H213" t="s">
         <v>17</v>
       </c>
       <c r="I213" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J213" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="K213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B214" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C214" s="3">
         <v>2019</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>116</v>
+        <v>278</v>
       </c>
       <c r="E214" t="s">
         <v>14</v>
       </c>
       <c r="F214" t="s">
         <v>23</v>
       </c>
       <c r="G214" t="s">
         <v>16</v>
       </c>
       <c r="H214" t="s">
         <v>17</v>
       </c>
       <c r="I214" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J214" t="s">
-        <v>149</v>
+        <v>53</v>
       </c>
       <c r="K214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B215" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C215" s="3">
         <v>2019</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>312</v>
+        <v>279</v>
       </c>
       <c r="E215" t="s">
         <v>14</v>
       </c>
       <c r="F215" t="s">
         <v>23</v>
       </c>
       <c r="G215" t="s">
         <v>16</v>
       </c>
       <c r="H215" t="s">
         <v>17</v>
       </c>
       <c r="I215" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J215" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="K215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B216" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C216" s="3">
         <v>2019</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>314</v>
+        <v>281</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
       <c r="F216" t="s">
         <v>23</v>
       </c>
       <c r="G216" t="s">
         <v>16</v>
       </c>
       <c r="H216" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I216" s="3">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J216" t="s">
-        <v>315</v>
+        <v>282</v>
       </c>
       <c r="K216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B217" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C217" s="3">
         <v>2019</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>223</v>
+        <v>283</v>
       </c>
       <c r="E217" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F217" t="s">
         <v>23</v>
       </c>
       <c r="G217" t="s">
         <v>16</v>
       </c>
       <c r="H217" t="s">
         <v>17</v>
       </c>
       <c r="I217" s="3">
         <v>2</v>
       </c>
       <c r="J217" t="s">
-        <v>316</v>
+        <v>284</v>
       </c>
       <c r="K217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B218" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C218" s="3">
         <v>2019</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>317</v>
+        <v>285</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
       <c r="F218" t="s">
         <v>23</v>
       </c>
       <c r="G218" t="s">
         <v>16</v>
       </c>
       <c r="H218" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="3">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J218" t="s">
-        <v>318</v>
+        <v>286</v>
       </c>
       <c r="K218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B219" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C219" s="3">
         <v>2019</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>319</v>
+        <v>287</v>
       </c>
       <c r="E219" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F219" t="s">
         <v>23</v>
       </c>
       <c r="G219" t="s">
         <v>16</v>
       </c>
       <c r="H219" t="s">
         <v>17</v>
       </c>
       <c r="I219" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J219" t="s">
-        <v>320</v>
+        <v>288</v>
       </c>
       <c r="K219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B220" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C220" s="3">
         <v>2019</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>321</v>
+        <v>289</v>
       </c>
       <c r="E220" t="s">
         <v>14</v>
       </c>
       <c r="F220" t="s">
         <v>23</v>
       </c>
       <c r="G220" t="s">
         <v>16</v>
       </c>
       <c r="H220" t="s">
         <v>17</v>
       </c>
       <c r="I220" s="3">
         <v>3</v>
       </c>
       <c r="J220" t="s">
-        <v>146</v>
+        <v>290</v>
       </c>
       <c r="K220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B221" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C221" s="3">
         <v>2019</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>322</v>
+        <v>291</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
       <c r="F221" t="s">
         <v>23</v>
       </c>
       <c r="G221" t="s">
         <v>16</v>
       </c>
       <c r="H221" t="s">
         <v>17</v>
       </c>
       <c r="I221" s="3">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="J221" t="s">
-        <v>323</v>
+        <v>292</v>
       </c>
       <c r="K221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B222" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C222" s="3">
         <v>2020</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>324</v>
+        <v>293</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
       <c r="F222" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G222" t="s">
         <v>16</v>
       </c>
       <c r="H222" t="s">
         <v>17</v>
       </c>
       <c r="I222" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J222" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="K222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B223" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C223" s="3">
         <v>2020</v>
       </c>
       <c r="D223" t="s" s="4">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
       <c r="F223" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G223" t="s">
         <v>16</v>
       </c>
       <c r="H223" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J223" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="K223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B224" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C224" s="3">
         <v>2020</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>325</v>
+        <v>136</v>
       </c>
       <c r="E224" t="s">
         <v>14</v>
       </c>
       <c r="F224" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G224" t="s">
         <v>16</v>
       </c>
       <c r="H224" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J224" t="s">
-        <v>326</v>
+        <v>295</v>
       </c>
       <c r="K224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B225" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C225" s="3">
         <v>2020</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="E225" t="s">
         <v>14</v>
       </c>
       <c r="F225" t="s">
         <v>23</v>
       </c>
       <c r="G225" t="s">
         <v>16</v>
       </c>
       <c r="H225" t="s">
         <v>17</v>
       </c>
       <c r="I225" s="3">
         <v>1</v>
       </c>
       <c r="J225" t="s">
-        <v>327</v>
+        <v>296</v>
       </c>
       <c r="K225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B226" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C226" s="3">
         <v>2020</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>328</v>
+        <v>297</v>
       </c>
       <c r="E226" t="s">
         <v>14</v>
       </c>
       <c r="F226" t="s">
         <v>23</v>
       </c>
       <c r="G226" t="s">
         <v>16</v>
       </c>
       <c r="H226" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I226" s="3">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="J226" t="s">
-        <v>329</v>
+        <v>298</v>
       </c>
       <c r="K226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B227" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C227" s="3">
         <v>2020</v>
       </c>
       <c r="D227" t="s" s="4">
-        <v>328</v>
+        <v>243</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
       <c r="F227" t="s">
         <v>23</v>
       </c>
       <c r="G227" t="s">
         <v>16</v>
       </c>
       <c r="H227" t="s">
         <v>17</v>
       </c>
       <c r="I227" s="3">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J227" t="s">
-        <v>329</v>
+        <v>299</v>
       </c>
       <c r="K227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B228" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C228" s="3">
         <v>2020</v>
       </c>
       <c r="D228" t="s" s="4">
-        <v>243</v>
+        <v>141</v>
       </c>
       <c r="E228" t="s">
         <v>14</v>
       </c>
       <c r="F228" t="s">
         <v>23</v>
       </c>
       <c r="G228" t="s">
         <v>16</v>
       </c>
       <c r="H228" t="s">
         <v>17</v>
       </c>
       <c r="I228" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J228" t="s">
-        <v>330</v>
+        <v>300</v>
       </c>
       <c r="K228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B229" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C229" s="3">
         <v>2020</v>
       </c>
       <c r="D229" t="s" s="4">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="E229" t="s">
         <v>14</v>
       </c>
       <c r="F229" t="s">
         <v>23</v>
       </c>
       <c r="G229" t="s">
         <v>16</v>
       </c>
       <c r="H229" t="s">
         <v>17</v>
       </c>
       <c r="I229" s="3">
         <v>1</v>
       </c>
       <c r="J229" t="s">
-        <v>331</v>
+        <v>148</v>
       </c>
       <c r="K229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B230" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C230" s="3">
         <v>2020</v>
       </c>
       <c r="D230" t="s" s="4">
-        <v>332</v>
+        <v>301</v>
       </c>
       <c r="E230" t="s">
         <v>14</v>
       </c>
       <c r="F230" t="s">
         <v>23</v>
       </c>
       <c r="G230" t="s">
         <v>16</v>
       </c>
       <c r="H230" t="s">
         <v>17</v>
       </c>
       <c r="I230" s="3">
         <v>1</v>
       </c>
       <c r="J230" t="s">
-        <v>333</v>
+        <v>302</v>
       </c>
       <c r="K230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B231" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C231" s="3">
         <v>2020</v>
       </c>
       <c r="D231" t="s" s="4">
-        <v>334</v>
+        <v>303</v>
       </c>
       <c r="E231" t="s">
         <v>14</v>
       </c>
       <c r="F231" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G231" t="s">
         <v>16</v>
       </c>
       <c r="H231" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="3">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="J231" t="s">
-        <v>335</v>
+        <v>202</v>
       </c>
       <c r="K231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B232" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C232" s="3">
         <v>2020</v>
       </c>
       <c r="D232" t="s" s="4">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="E232" t="s">
         <v>14</v>
       </c>
       <c r="F232" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G232" t="s">
         <v>16</v>
       </c>
       <c r="H232" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="3">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J232" t="s">
-        <v>138</v>
+        <v>304</v>
       </c>
       <c r="K232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B233" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C233" s="3">
         <v>2020</v>
       </c>
       <c r="D233" t="s" s="4">
-        <v>336</v>
+        <v>305</v>
       </c>
       <c r="E233" t="s">
         <v>14</v>
       </c>
       <c r="F233" t="s">
         <v>23</v>
       </c>
       <c r="G233" t="s">
         <v>16</v>
       </c>
       <c r="H233" t="s">
         <v>17</v>
       </c>
       <c r="I233" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J233" t="s">
-        <v>337</v>
+        <v>306</v>
       </c>
       <c r="K233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B234" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C234" s="3">
         <v>2020</v>
       </c>
       <c r="D234" t="s" s="4">
-        <v>228</v>
+        <v>307</v>
       </c>
       <c r="E234" t="s">
         <v>14</v>
       </c>
       <c r="F234" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G234" t="s">
         <v>16</v>
       </c>
       <c r="H234" t="s">
         <v>17</v>
       </c>
       <c r="I234" s="3">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J234" t="s">
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="K234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B235" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C235" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D235" t="s" s="4">
-        <v>228</v>
+        <v>195</v>
       </c>
       <c r="E235" t="s">
         <v>14</v>
       </c>
       <c r="F235" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G235" t="s">
         <v>16</v>
       </c>
       <c r="H235" t="s">
         <v>17</v>
       </c>
       <c r="I235" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J235" t="s">
-        <v>326</v>
+        <v>28</v>
       </c>
       <c r="K235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B236" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C236" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D236" t="s" s="4">
-        <v>338</v>
+        <v>224</v>
       </c>
       <c r="E236" t="s">
         <v>14</v>
       </c>
       <c r="F236" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G236" t="s">
         <v>16</v>
       </c>
       <c r="H236" t="s">
         <v>17</v>
       </c>
       <c r="I236" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J236" t="s">
-        <v>339</v>
+        <v>308</v>
       </c>
       <c r="K236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B237" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C237" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D237" t="s" s="4">
-        <v>340</v>
+        <v>199</v>
       </c>
       <c r="E237" t="s">
         <v>14</v>
       </c>
       <c r="F237" t="s">
         <v>23</v>
       </c>
       <c r="G237" t="s">
         <v>16</v>
       </c>
       <c r="H237" t="s">
         <v>17</v>
       </c>
       <c r="I237" s="3">
         <v>1</v>
       </c>
       <c r="J237" t="s">
-        <v>291</v>
+        <v>202</v>
       </c>
       <c r="K237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B238" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C238" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D238" t="s" s="4">
-        <v>340</v>
+        <v>177</v>
       </c>
       <c r="E238" t="s">
         <v>14</v>
       </c>
       <c r="F238" t="s">
         <v>23</v>
       </c>
       <c r="G238" t="s">
         <v>16</v>
       </c>
       <c r="H238" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I238" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J238" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="K238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B239" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C239" s="3">
         <v>2021</v>
       </c>
       <c r="D239" t="s" s="4">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="E239" t="s">
         <v>14</v>
       </c>
       <c r="F239" t="s">
         <v>23</v>
       </c>
       <c r="G239" t="s">
         <v>16</v>
       </c>
       <c r="H239" t="s">
         <v>17</v>
       </c>
       <c r="I239" s="3">
         <v>1</v>
       </c>
       <c r="J239" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="K239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B240" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C240" s="3">
         <v>2021</v>
       </c>
       <c r="D240" t="s" s="4">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="E240" t="s">
         <v>14</v>
       </c>
       <c r="F240" t="s">
         <v>23</v>
       </c>
       <c r="G240" t="s">
         <v>16</v>
       </c>
       <c r="H240" t="s">
         <v>17</v>
       </c>
       <c r="I240" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J240" t="s">
-        <v>119</v>
+        <v>310</v>
       </c>
       <c r="K240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B241" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C241" s="3">
         <v>2021</v>
       </c>
       <c r="D241" t="s" s="4">
+        <v>311</v>
+      </c>
+      <c r="E241" t="s">
+        <v>14</v>
+      </c>
+      <c r="F241" t="s">
+        <v>23</v>
+      </c>
+      <c r="G241" t="s">
+        <v>16</v>
+      </c>
+      <c r="H241" t="s">
+        <v>17</v>
+      </c>
+      <c r="I241" s="3">
+        <v>3</v>
+      </c>
+      <c r="J241" t="s">
         <v>241</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
       <c r="K241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B242" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C242" s="3">
         <v>2021</v>
       </c>
       <c r="D242" t="s" s="4">
-        <v>243</v>
+        <v>311</v>
       </c>
       <c r="E242" t="s">
         <v>14</v>
       </c>
       <c r="F242" t="s">
         <v>23</v>
       </c>
       <c r="G242" t="s">
         <v>16</v>
       </c>
       <c r="H242" t="s">
-        <v>17</v>
+        <v>312</v>
       </c>
       <c r="I242" s="3">
         <v>1</v>
       </c>
       <c r="J242" t="s">
-        <v>341</v>
+        <v>241</v>
       </c>
       <c r="K242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B243" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C243" s="3">
         <v>2021</v>
       </c>
       <c r="D243" t="s" s="4">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="E243" t="s">
         <v>14</v>
       </c>
       <c r="F243" t="s">
         <v>23</v>
       </c>
       <c r="G243" t="s">
         <v>16</v>
       </c>
       <c r="H243" t="s">
         <v>17</v>
       </c>
       <c r="I243" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J243" t="s">
-        <v>342</v>
+        <v>53</v>
       </c>
       <c r="K243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B244" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C244" s="3">
         <v>2021</v>
       </c>
       <c r="D244" t="s" s="4">
-        <v>153</v>
+        <v>313</v>
       </c>
       <c r="E244" t="s">
         <v>14</v>
       </c>
       <c r="F244" t="s">
         <v>23</v>
       </c>
       <c r="G244" t="s">
         <v>16</v>
       </c>
       <c r="H244" t="s">
         <v>17</v>
       </c>
       <c r="I244" s="3">
         <v>1</v>
       </c>
       <c r="J244" t="s">
-        <v>113</v>
+        <v>314</v>
       </c>
       <c r="K244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B245" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C245" s="3">
         <v>2021</v>
       </c>
       <c r="D245" t="s" s="4">
-        <v>136</v>
+        <v>315</v>
       </c>
       <c r="E245" t="s">
         <v>14</v>
       </c>
       <c r="F245" t="s">
         <v>23</v>
       </c>
       <c r="G245" t="s">
         <v>16</v>
       </c>
       <c r="H245" t="s">
         <v>17</v>
       </c>
       <c r="I245" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J245" t="s">
-        <v>343</v>
+        <v>316</v>
       </c>
       <c r="K245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B246" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C246" s="3">
         <v>2021</v>
       </c>
       <c r="D246" t="s" s="4">
-        <v>344</v>
+        <v>245</v>
       </c>
       <c r="E246" t="s">
         <v>14</v>
       </c>
       <c r="F246" t="s">
         <v>23</v>
       </c>
       <c r="G246" t="s">
         <v>16</v>
       </c>
       <c r="H246" t="s">
         <v>17</v>
       </c>
       <c r="I246" s="3">
         <v>3</v>
       </c>
       <c r="J246" t="s">
-        <v>265</v>
+        <v>28</v>
       </c>
       <c r="K246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B247" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C247" s="3">
         <v>2021</v>
       </c>
       <c r="D247" t="s" s="4">
-        <v>344</v>
+        <v>317</v>
       </c>
       <c r="E247" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F247" t="s">
         <v>23</v>
       </c>
       <c r="G247" t="s">
         <v>16</v>
       </c>
       <c r="H247" t="s">
-        <v>345</v>
+        <v>17</v>
       </c>
       <c r="I247" s="3">
         <v>1</v>
       </c>
       <c r="J247" t="s">
-        <v>265</v>
+        <v>318</v>
       </c>
       <c r="K247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B248" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C248" s="3">
         <v>2021</v>
       </c>
       <c r="D248" t="s" s="4">
-        <v>102</v>
+        <v>319</v>
       </c>
       <c r="E248" t="s">
         <v>14</v>
       </c>
       <c r="F248" t="s">
         <v>23</v>
       </c>
       <c r="G248" t="s">
         <v>16</v>
       </c>
       <c r="H248" t="s">
         <v>17</v>
       </c>
       <c r="I248" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J248" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="K248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B249" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C249" s="3">
         <v>2021</v>
       </c>
       <c r="D249" t="s" s="4">
-        <v>347</v>
+        <v>274</v>
       </c>
       <c r="E249" t="s">
         <v>14</v>
       </c>
       <c r="F249" t="s">
         <v>23</v>
       </c>
       <c r="G249" t="s">
         <v>16</v>
       </c>
       <c r="H249" t="s">
         <v>17</v>
       </c>
       <c r="I249" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J249" t="s">
-        <v>348</v>
+        <v>321</v>
       </c>
       <c r="K249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B250" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C250" s="3">
         <v>2021</v>
       </c>
       <c r="D250" t="s" s="4">
-        <v>349</v>
+        <v>99</v>
       </c>
       <c r="E250" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F250" t="s">
-        <v>23</v>
+        <v>322</v>
       </c>
       <c r="G250" t="s">
         <v>16</v>
       </c>
       <c r="H250" t="s">
         <v>17</v>
       </c>
       <c r="I250" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J250" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
       <c r="K250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B251" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C251" s="3">
         <v>2021</v>
       </c>
       <c r="D251" t="s" s="4">
-        <v>139</v>
+        <v>324</v>
       </c>
       <c r="E251" t="s">
         <v>14</v>
       </c>
       <c r="F251" t="s">
         <v>23</v>
       </c>
       <c r="G251" t="s">
         <v>16</v>
       </c>
       <c r="H251" t="s">
         <v>17</v>
       </c>
       <c r="I251" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J251" t="s">
-        <v>28</v>
+        <v>325</v>
       </c>
       <c r="K251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B252" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C252" s="3">
         <v>2021</v>
       </c>
       <c r="D252" t="s" s="4">
-        <v>351</v>
+        <v>326</v>
       </c>
       <c r="E252" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F252" t="s">
         <v>23</v>
       </c>
       <c r="G252" t="s">
         <v>16</v>
       </c>
       <c r="H252" t="s">
         <v>17</v>
       </c>
       <c r="I252" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J252" t="s">
-        <v>352</v>
+        <v>228</v>
       </c>
       <c r="K252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B253" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C253" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D253" t="s" s="4">
-        <v>353</v>
+        <v>257</v>
       </c>
       <c r="E253" t="s">
         <v>14</v>
       </c>
       <c r="F253" t="s">
         <v>23</v>
       </c>
       <c r="G253" t="s">
         <v>16</v>
       </c>
       <c r="H253" t="s">
         <v>17</v>
       </c>
       <c r="I253" s="3">
         <v>1</v>
       </c>
       <c r="J253" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="K253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B254" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C254" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D254" t="s" s="4">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="E254" t="s">
         <v>14</v>
       </c>
       <c r="F254" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G254" t="s">
         <v>16</v>
       </c>
       <c r="H254" t="s">
         <v>17</v>
       </c>
       <c r="I254" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J254" t="s">
-        <v>164</v>
+        <v>330</v>
       </c>
       <c r="K254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B255" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C255" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D255" t="s" s="4">
-        <v>185</v>
+        <v>328</v>
       </c>
       <c r="E255" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F255" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="G255" t="s">
         <v>16</v>
       </c>
       <c r="H255" t="s">
         <v>17</v>
       </c>
       <c r="I255" s="3">
         <v>1</v>
       </c>
       <c r="J255" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="K255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B256" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C256" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D256" t="s" s="4">
-        <v>355</v>
+        <v>332</v>
       </c>
       <c r="E256" t="s">
         <v>14</v>
       </c>
       <c r="F256" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G256" t="s">
         <v>16</v>
       </c>
       <c r="H256" t="s">
         <v>17</v>
       </c>
       <c r="I256" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J256" t="s">
-        <v>218</v>
+        <v>288</v>
       </c>
       <c r="K256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B257" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C257" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D257" t="s" s="4">
-        <v>356</v>
+        <v>158</v>
       </c>
       <c r="E257" t="s">
         <v>14</v>
       </c>
       <c r="F257" t="s">
         <v>23</v>
       </c>
       <c r="G257" t="s">
         <v>16</v>
       </c>
       <c r="H257" t="s">
         <v>17</v>
       </c>
       <c r="I257" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J257" t="s">
-        <v>357</v>
+        <v>182</v>
       </c>
       <c r="K257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B258" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C258" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D258" t="s" s="4">
-        <v>358</v>
+        <v>195</v>
       </c>
       <c r="E258" t="s">
         <v>14</v>
       </c>
       <c r="F258" t="s">
         <v>23</v>
       </c>
       <c r="G258" t="s">
         <v>16</v>
       </c>
       <c r="H258" t="s">
         <v>17</v>
       </c>
       <c r="I258" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J258" t="s">
-        <v>247</v>
+        <v>333</v>
       </c>
       <c r="K258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B259" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C259" s="3">
         <v>2022</v>
       </c>
       <c r="D259" t="s" s="4">
-        <v>290</v>
+        <v>334</v>
       </c>
       <c r="E259" t="s">
         <v>14</v>
       </c>
       <c r="F259" t="s">
         <v>23</v>
       </c>
       <c r="G259" t="s">
         <v>16</v>
       </c>
       <c r="H259" t="s">
         <v>17</v>
       </c>
       <c r="I259" s="3">
         <v>1</v>
       </c>
       <c r="J259" t="s">
-        <v>359</v>
+        <v>335</v>
       </c>
       <c r="K259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B260" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C260" s="3">
         <v>2022</v>
       </c>
       <c r="D260" t="s" s="4">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="E260" t="s">
         <v>14</v>
       </c>
       <c r="F260" t="s">
-        <v>361</v>
+        <v>23</v>
       </c>
       <c r="G260" t="s">
         <v>16</v>
       </c>
       <c r="H260" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I260" s="3">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="J260" t="s">
-        <v>48</v>
+        <v>337</v>
       </c>
       <c r="K260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B261" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C261" s="3">
         <v>2022</v>
       </c>
       <c r="D261" t="s" s="4">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="E261" t="s">
         <v>14</v>
       </c>
       <c r="F261" t="s">
-        <v>180</v>
+        <v>23</v>
       </c>
       <c r="G261" t="s">
         <v>16</v>
       </c>
       <c r="H261" t="s">
         <v>17</v>
       </c>
       <c r="I261" s="3">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="J261" t="s">
-        <v>362</v>
+        <v>337</v>
       </c>
       <c r="K261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B262" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C262" s="3">
         <v>2022</v>
       </c>
       <c r="D262" t="s" s="4">
-        <v>363</v>
+        <v>338</v>
       </c>
       <c r="E262" t="s">
         <v>14</v>
       </c>
       <c r="F262" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G262" t="s">
         <v>16</v>
       </c>
       <c r="H262" t="s">
         <v>17</v>
       </c>
       <c r="I262" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J262" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="K262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B263" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C263" s="3">
         <v>2022</v>
       </c>
       <c r="D263" t="s" s="4">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E263" t="s">
         <v>14</v>
       </c>
       <c r="F263" t="s">
         <v>23</v>
       </c>
       <c r="G263" t="s">
         <v>16</v>
       </c>
       <c r="H263" t="s">
         <v>17</v>
       </c>
       <c r="I263" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J263" t="s">
-        <v>157</v>
+        <v>340</v>
       </c>
       <c r="K263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B264" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C264" s="3">
         <v>2022</v>
       </c>
       <c r="D264" t="s" s="4">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="E264" t="s">
         <v>14</v>
       </c>
       <c r="F264" t="s">
         <v>23</v>
       </c>
       <c r="G264" t="s">
         <v>16</v>
       </c>
       <c r="H264" t="s">
         <v>17</v>
       </c>
       <c r="I264" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J264" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="K264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B265" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C265" s="3">
         <v>2022</v>
       </c>
       <c r="D265" t="s" s="4">
-        <v>167</v>
+        <v>342</v>
       </c>
       <c r="E265" t="s">
         <v>14</v>
       </c>
       <c r="F265" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G265" t="s">
         <v>16</v>
       </c>
       <c r="H265" t="s">
         <v>17</v>
       </c>
       <c r="I265" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J265" t="s">
-        <v>254</v>
+        <v>343</v>
       </c>
       <c r="K265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B266" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C266" s="3">
         <v>2022</v>
       </c>
       <c r="D266" t="s" s="4">
-        <v>365</v>
+        <v>274</v>
       </c>
       <c r="E266" t="s">
         <v>14</v>
       </c>
       <c r="F266" t="s">
         <v>23</v>
       </c>
       <c r="G266" t="s">
         <v>16</v>
       </c>
       <c r="H266" t="s">
         <v>17</v>
       </c>
       <c r="I266" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J266" t="s">
-        <v>366</v>
+        <v>119</v>
       </c>
       <c r="K266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B267" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C267" s="3">
         <v>2022</v>
       </c>
       <c r="D267" t="s" s="4">
-        <v>153</v>
+        <v>274</v>
       </c>
       <c r="E267" t="s">
         <v>14</v>
       </c>
       <c r="F267" t="s">
         <v>23</v>
       </c>
       <c r="G267" t="s">
         <v>16</v>
       </c>
       <c r="H267" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I267" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J267" t="s">
-        <v>367</v>
+        <v>119</v>
       </c>
       <c r="K267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B268" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C268" s="3">
         <v>2022</v>
       </c>
       <c r="D268" t="s" s="4">
-        <v>139</v>
+        <v>344</v>
       </c>
       <c r="E268" t="s">
         <v>14</v>
       </c>
       <c r="F268" t="s">
         <v>23</v>
       </c>
       <c r="G268" t="s">
         <v>16</v>
       </c>
       <c r="H268" t="s">
         <v>17</v>
       </c>
       <c r="I268" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J268" t="s">
-        <v>368</v>
+        <v>335</v>
       </c>
       <c r="K268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B269" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C269" s="3">
         <v>2022</v>
       </c>
       <c r="D269" t="s" s="4">
-        <v>181</v>
+        <v>283</v>
       </c>
       <c r="E269" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F269" t="s">
         <v>23</v>
       </c>
       <c r="G269" t="s">
         <v>16</v>
       </c>
       <c r="H269" t="s">
         <v>17</v>
       </c>
       <c r="I269" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J269" t="s">
-        <v>369</v>
+        <v>28</v>
       </c>
       <c r="K269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B270" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C270" s="3">
         <v>2022</v>
       </c>
       <c r="D270" t="s" s="4">
-        <v>370</v>
+        <v>345</v>
       </c>
       <c r="E270" t="s">
         <v>14</v>
       </c>
       <c r="F270" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G270" t="s">
         <v>16</v>
       </c>
       <c r="H270" t="s">
         <v>17</v>
       </c>
       <c r="I270" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J270" t="s">
-        <v>371</v>
+        <v>298</v>
       </c>
       <c r="K270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B271" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C271" s="3">
         <v>2022</v>
       </c>
       <c r="D271" t="s" s="4">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="E271" t="s">
         <v>14</v>
       </c>
       <c r="F271" t="s">
         <v>23</v>
       </c>
       <c r="G271" t="s">
         <v>16</v>
       </c>
       <c r="H271" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I271" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J271" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
       <c r="K271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B272" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C272" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D272" t="s" s="4">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="E272" t="s">
         <v>14</v>
       </c>
       <c r="F272" t="s">
         <v>23</v>
       </c>
       <c r="G272" t="s">
         <v>16</v>
       </c>
       <c r="H272" t="s">
         <v>17</v>
       </c>
       <c r="I272" s="3">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="J272" t="s">
-        <v>119</v>
+        <v>211</v>
       </c>
       <c r="K272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B273" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C273" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D273" t="s" s="4">
-        <v>372</v>
+        <v>239</v>
       </c>
       <c r="E273" t="s">
         <v>14</v>
       </c>
       <c r="F273" t="s">
         <v>23</v>
       </c>
       <c r="G273" t="s">
         <v>16</v>
       </c>
       <c r="H273" t="s">
-        <v>17</v>
+        <v>312</v>
       </c>
       <c r="I273" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J273" t="s">
-        <v>373</v>
+        <v>182</v>
       </c>
       <c r="K273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B274" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C274" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D274" t="s" s="4">
-        <v>374</v>
+        <v>347</v>
       </c>
       <c r="E274" t="s">
         <v>14</v>
       </c>
       <c r="F274" t="s">
         <v>23</v>
       </c>
       <c r="G274" t="s">
         <v>16</v>
       </c>
       <c r="H274" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I274" s="3">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="J274" t="s">
-        <v>254</v>
+        <v>348</v>
       </c>
       <c r="K274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B275" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C275" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D275" t="s" s="4">
-        <v>223</v>
+        <v>349</v>
       </c>
       <c r="E275" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F275" t="s">
         <v>23</v>
       </c>
       <c r="G275" t="s">
         <v>16</v>
       </c>
       <c r="H275" t="s">
         <v>17</v>
       </c>
       <c r="I275" s="3">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="J275" t="s">
-        <v>28</v>
+        <v>350</v>
       </c>
       <c r="K275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B276" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C276" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D276" t="s" s="4">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="E276" t="s">
         <v>14</v>
       </c>
       <c r="F276" t="s">
         <v>23</v>
       </c>
       <c r="G276" t="s">
         <v>16</v>
       </c>
       <c r="H276" t="s">
         <v>17</v>
       </c>
       <c r="I276" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J276" t="s">
-        <v>144</v>
+        <v>352</v>
       </c>
       <c r="K276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B277" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C277" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D277" t="s" s="4">
-        <v>259</v>
+        <v>225</v>
       </c>
       <c r="E277" t="s">
         <v>14</v>
       </c>
       <c r="F277" t="s">
         <v>23</v>
       </c>
       <c r="G277" t="s">
         <v>16</v>
       </c>
       <c r="H277" t="s">
-        <v>345</v>
+        <v>312</v>
       </c>
       <c r="I277" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J277" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="K277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B278" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C278" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D278" t="s" s="4">
-        <v>375</v>
+        <v>162</v>
       </c>
       <c r="E278" t="s">
         <v>14</v>
       </c>
       <c r="F278" t="s">
         <v>23</v>
       </c>
       <c r="G278" t="s">
         <v>16</v>
       </c>
       <c r="H278" t="s">
-        <v>17</v>
+        <v>312</v>
       </c>
       <c r="I278" s="3">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="J278" t="s">
-        <v>376</v>
+        <v>203</v>
       </c>
       <c r="K278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B279" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>95</v>
+      </c>
+      <c r="C279" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D279" t="s" s="4">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="E279" t="s">
         <v>14</v>
       </c>
       <c r="F279" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G279" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H279" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I279" s="3">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="J279" t="s">
-        <v>373</v>
+        <v>354</v>
       </c>
       <c r="K279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B280" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C280" s="3">
+        <v>2001</v>
       </c>
       <c r="D280" t="s" s="4">
-        <v>377</v>
+        <v>356</v>
       </c>
       <c r="E280" t="s">
         <v>14</v>
       </c>
       <c r="F280" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G280" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H280" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="3">
         <v>2</v>
       </c>
       <c r="J280" t="s">
-        <v>378</v>
+        <v>157</v>
       </c>
       <c r="K280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B281" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C281" s="3">
         <v>2001</v>
       </c>
       <c r="D281" t="s" s="4">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="E281" t="s">
         <v>14</v>
       </c>
       <c r="F281" t="s">
         <v>23</v>
       </c>
       <c r="G281" t="s">
         <v>16</v>
       </c>
       <c r="H281" t="s">
         <v>17</v>
       </c>
       <c r="I281" s="3">
         <v>2</v>
       </c>
       <c r="J281" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="K281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B282" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C282" s="3">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="D282" t="s" s="4">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="E282" t="s">
         <v>14</v>
       </c>
       <c r="F282" t="s">
         <v>23</v>
       </c>
       <c r="G282" t="s">
         <v>16</v>
       </c>
       <c r="H282" t="s">
         <v>17</v>
       </c>
       <c r="I282" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J282" t="s">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="K282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B283" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C283" s="3">
         <v>2009</v>
       </c>
       <c r="D283" t="s" s="4">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="E283" t="s">
         <v>14</v>
       </c>
       <c r="F283" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="G283" t="s">
         <v>16</v>
       </c>
       <c r="H283" t="s">
         <v>17</v>
       </c>
       <c r="I283" s="3">
         <v>1</v>
       </c>
       <c r="J283" t="s">
-        <v>186</v>
+        <v>360</v>
       </c>
       <c r="K283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B284" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C284" s="3">
         <v>2009</v>
       </c>
       <c r="D284" t="s" s="4">
-        <v>382</v>
+        <v>361</v>
       </c>
       <c r="E284" t="s">
         <v>14</v>
       </c>
       <c r="F284" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G284" t="s">
         <v>16</v>
       </c>
       <c r="H284" t="s">
         <v>17</v>
       </c>
       <c r="I284" s="3">
         <v>1</v>
       </c>
       <c r="J284" t="s">
-        <v>272</v>
+        <v>189</v>
       </c>
       <c r="K284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B285" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C285" s="3">
         <v>2009</v>
       </c>
       <c r="D285" t="s" s="4">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="E285" t="s">
         <v>14</v>
       </c>
       <c r="F285" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G285" t="s">
         <v>16</v>
       </c>
       <c r="H285" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J285" t="s">
-        <v>384</v>
+        <v>170</v>
       </c>
       <c r="K285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B286" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C286" s="3">
         <v>2009</v>
       </c>
       <c r="D286" t="s" s="4">
-        <v>385</v>
+        <v>362</v>
       </c>
       <c r="E286" t="s">
         <v>14</v>
       </c>
       <c r="F286" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G286" t="s">
         <v>16</v>
       </c>
       <c r="H286" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="3">
         <v>1</v>
       </c>
       <c r="J286" t="s">
-        <v>386</v>
+        <v>363</v>
       </c>
       <c r="K286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B287" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C287" s="3">
         <v>2009</v>
       </c>
       <c r="D287" t="s" s="4">
-        <v>387</v>
+        <v>364</v>
       </c>
       <c r="E287" t="s">
         <v>14</v>
       </c>
       <c r="F287" t="s">
         <v>23</v>
       </c>
       <c r="G287" t="s">
         <v>16</v>
       </c>
       <c r="H287" t="s">
         <v>17</v>
       </c>
       <c r="I287" s="3">
         <v>1</v>
       </c>
       <c r="J287" t="s">
-        <v>388</v>
+        <v>365</v>
       </c>
       <c r="K287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B288" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C288" s="3">
         <v>2009</v>
       </c>
       <c r="D288" t="s" s="4">
-        <v>387</v>
+        <v>366</v>
       </c>
       <c r="E288" t="s">
         <v>14</v>
       </c>
       <c r="F288" t="s">
         <v>23</v>
       </c>
       <c r="G288" t="s">
         <v>16</v>
       </c>
       <c r="H288" t="s">
         <v>17</v>
       </c>
       <c r="I288" s="3">
         <v>1</v>
       </c>
       <c r="J288" t="s">
-        <v>388</v>
+        <v>367</v>
       </c>
       <c r="K288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B289" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C289" s="3">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D289" t="s" s="4">
-        <v>389</v>
+        <v>366</v>
       </c>
       <c r="E289" t="s">
         <v>14</v>
       </c>
       <c r="F289" t="s">
         <v>23</v>
       </c>
       <c r="G289" t="s">
         <v>16</v>
       </c>
       <c r="H289" t="s">
         <v>17</v>
       </c>
       <c r="I289" s="3">
         <v>1</v>
       </c>
       <c r="J289" t="s">
-        <v>247</v>
+        <v>367</v>
       </c>
       <c r="K289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B290" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C290" s="3">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D290" t="s" s="4">
-        <v>390</v>
+        <v>368</v>
       </c>
       <c r="E290" t="s">
         <v>14</v>
       </c>
       <c r="F290" t="s">
         <v>19</v>
       </c>
       <c r="G290" t="s">
         <v>16</v>
       </c>
       <c r="H290" t="s">
         <v>17</v>
       </c>
       <c r="I290" s="3">
         <v>1</v>
       </c>
       <c r="J290" t="s">
-        <v>391</v>
+        <v>369</v>
       </c>
       <c r="K290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B291" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C291" s="3">
         <v>2012</v>
       </c>
       <c r="D291" t="s" s="4">
-        <v>392</v>
+        <v>370</v>
       </c>
       <c r="E291" t="s">
         <v>14</v>
       </c>
       <c r="F291" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G291" t="s">
         <v>16</v>
       </c>
       <c r="H291" t="s">
         <v>17</v>
       </c>
       <c r="I291" s="3">
         <v>1</v>
       </c>
       <c r="J291" t="s">
-        <v>393</v>
+        <v>152</v>
       </c>
       <c r="K291"/>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B292" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C292" s="3">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D292" t="s" s="4">
-        <v>389</v>
+        <v>371</v>
       </c>
       <c r="E292" t="s">
         <v>14</v>
       </c>
       <c r="F292" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G292" t="s">
         <v>16</v>
       </c>
       <c r="H292" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="3">
         <v>1</v>
       </c>
       <c r="J292" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="K292"/>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B293" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C293" s="3">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D293" t="s" s="4">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="E293" t="s">
         <v>14</v>
       </c>
       <c r="F293" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G293" t="s">
         <v>16</v>
       </c>
       <c r="H293" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J293" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="K293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B294" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C294" s="3">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D294" t="s" s="4">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="E294" t="s">
         <v>14</v>
       </c>
       <c r="F294" t="s">
         <v>23</v>
       </c>
       <c r="G294" t="s">
         <v>16</v>
       </c>
       <c r="H294" t="s">
         <v>17</v>
       </c>
       <c r="I294" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J294" t="s">
-        <v>396</v>
+        <v>325</v>
       </c>
       <c r="K294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B295" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C295" s="3">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D295" t="s" s="4">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="E295" t="s">
         <v>14</v>
       </c>
       <c r="F295" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G295" t="s">
         <v>16</v>
       </c>
       <c r="H295" t="s">
         <v>17</v>
       </c>
       <c r="I295" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J295" t="s">
-        <v>398</v>
+        <v>325</v>
       </c>
       <c r="K295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B296" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C296" s="3">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D296" t="s" s="4">
-        <v>397</v>
+        <v>377</v>
       </c>
       <c r="E296" t="s">
         <v>14</v>
       </c>
       <c r="F296" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G296" t="s">
         <v>16</v>
       </c>
       <c r="H296" t="s">
         <v>17</v>
       </c>
       <c r="I296" s="3">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J296" t="s">
-        <v>195</v>
+        <v>325</v>
       </c>
       <c r="K296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B297" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C297" s="3">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D297" t="s" s="4">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="E297" t="s">
         <v>14</v>
       </c>
       <c r="F297" t="s">
         <v>23</v>
       </c>
       <c r="G297" t="s">
         <v>16</v>
       </c>
       <c r="H297" t="s">
         <v>17</v>
       </c>
       <c r="I297" s="3">
         <v>1</v>
       </c>
       <c r="J297" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="K297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B298" t="s">
+        <v>355</v>
+      </c>
+      <c r="C298" s="3">
+        <v>2013</v>
+      </c>
+      <c r="D298" t="s" s="4">
+        <v>378</v>
+      </c>
+      <c r="E298" t="s">
+        <v>14</v>
+      </c>
+      <c r="F298" t="s">
+        <v>23</v>
+      </c>
+      <c r="G298" t="s">
+        <v>16</v>
+      </c>
+      <c r="H298" t="s">
+        <v>17</v>
+      </c>
+      <c r="I298" s="3">
+        <v>2</v>
+      </c>
+      <c r="J298" t="s">
         <v>379</v>
-      </c>
-[...22 lines deleted...]
-        <v>400</v>
       </c>
       <c r="K298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B299" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C299" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D299" t="s" s="4">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="E299" t="s">
         <v>14</v>
       </c>
       <c r="F299" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G299" t="s">
         <v>16</v>
       </c>
       <c r="H299" t="s">
         <v>17</v>
       </c>
       <c r="I299" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J299" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="K299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B300" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C300" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D300" t="s" s="4">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="E300" t="s">
         <v>14</v>
       </c>
       <c r="F300" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G300" t="s">
         <v>16</v>
       </c>
       <c r="H300" t="s">
         <v>17</v>
       </c>
       <c r="I300" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J300" t="s">
-        <v>401</v>
+        <v>194</v>
       </c>
       <c r="K300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B301" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C301" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D301" t="s" s="4">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="E301" t="s">
         <v>14</v>
       </c>
       <c r="F301" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G301" t="s">
         <v>16</v>
       </c>
       <c r="H301" t="s">
         <v>17</v>
       </c>
       <c r="I301" s="3">
         <v>1</v>
       </c>
       <c r="J301" t="s">
-        <v>401</v>
+        <v>365</v>
       </c>
       <c r="K301"/>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B302" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C302" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D302" t="s" s="4">
-        <v>402</v>
+        <v>383</v>
       </c>
       <c r="E302" t="s">
         <v>14</v>
       </c>
       <c r="F302" t="s">
         <v>23</v>
       </c>
       <c r="G302" t="s">
         <v>16</v>
       </c>
       <c r="H302" t="s">
         <v>17</v>
       </c>
       <c r="I302" s="3">
         <v>1</v>
       </c>
       <c r="J302" t="s">
-        <v>247</v>
+        <v>135</v>
       </c>
       <c r="K302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B303" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C303" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D303" t="s" s="4">
-        <v>403</v>
+        <v>370</v>
       </c>
       <c r="E303" t="s">
         <v>14</v>
       </c>
       <c r="F303" t="s">
         <v>23</v>
       </c>
       <c r="G303" t="s">
         <v>16</v>
       </c>
       <c r="H303" t="s">
         <v>17</v>
       </c>
       <c r="I303" s="3">
         <v>1</v>
       </c>
       <c r="J303" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="K303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B304" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C304" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D304" t="s" s="4">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E304" t="s">
         <v>14</v>
       </c>
       <c r="F304" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G304" t="s">
         <v>16</v>
       </c>
       <c r="H304" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="3">
         <v>1</v>
       </c>
       <c r="J304" t="s">
-        <v>404</v>
+        <v>310</v>
       </c>
       <c r="K304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B305" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C305" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D305" t="s" s="4">
-        <v>405</v>
+        <v>384</v>
       </c>
       <c r="E305" t="s">
         <v>14</v>
       </c>
       <c r="F305" t="s">
         <v>23</v>
       </c>
       <c r="G305" t="s">
         <v>16</v>
       </c>
       <c r="H305" t="s">
         <v>17</v>
       </c>
       <c r="I305" s="3">
         <v>1</v>
       </c>
       <c r="J305" t="s">
-        <v>406</v>
+        <v>310</v>
       </c>
       <c r="K305"/>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B306" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C306" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D306" t="s" s="4">
-        <v>407</v>
+        <v>385</v>
       </c>
       <c r="E306" t="s">
         <v>14</v>
       </c>
       <c r="F306" t="s">
         <v>23</v>
       </c>
       <c r="G306" t="s">
         <v>16</v>
       </c>
       <c r="H306" t="s">
         <v>17</v>
       </c>
       <c r="I306" s="3">
         <v>1</v>
       </c>
       <c r="J306" t="s">
-        <v>408</v>
+        <v>325</v>
       </c>
       <c r="K306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B307" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C307" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D307" t="s" s="4">
-        <v>409</v>
+        <v>375</v>
       </c>
       <c r="E307" t="s">
         <v>14</v>
       </c>
       <c r="F307" t="s">
         <v>23</v>
       </c>
       <c r="G307" t="s">
         <v>16</v>
       </c>
       <c r="H307" t="s">
         <v>17</v>
       </c>
       <c r="I307" s="3">
         <v>1</v>
       </c>
       <c r="J307" t="s">
-        <v>410</v>
+        <v>105</v>
       </c>
       <c r="K307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B308" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C308" s="3">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D308" t="s" s="4">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="E308" t="s">
         <v>14</v>
       </c>
       <c r="F308" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G308" t="s">
         <v>16</v>
       </c>
       <c r="H308" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="3">
         <v>1</v>
       </c>
       <c r="J308" t="s">
-        <v>263</v>
+        <v>325</v>
       </c>
       <c r="K308"/>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B309" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C309" s="3">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D309" t="s" s="4">
-        <v>411</v>
+        <v>386</v>
       </c>
       <c r="E309" t="s">
         <v>14</v>
       </c>
       <c r="F309" t="s">
         <v>23</v>
       </c>
       <c r="G309" t="s">
         <v>16</v>
       </c>
       <c r="H309" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J309" t="s">
-        <v>263</v>
+        <v>202</v>
       </c>
       <c r="K309"/>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B310" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C310" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D310" t="s" s="4">
-        <v>390</v>
+        <v>371</v>
       </c>
       <c r="E310" t="s">
         <v>14</v>
       </c>
       <c r="F310" t="s">
         <v>19</v>
       </c>
       <c r="G310" t="s">
         <v>16</v>
       </c>
       <c r="H310" t="s">
         <v>17</v>
       </c>
       <c r="I310" s="3">
         <v>1</v>
       </c>
       <c r="J310" t="s">
-        <v>412</v>
+        <v>372</v>
       </c>
       <c r="K310"/>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B311" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C311" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D311" t="s" s="4">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="E311" t="s">
         <v>14</v>
       </c>
       <c r="F311" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G311" t="s">
         <v>16</v>
       </c>
       <c r="H311" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="3">
         <v>1</v>
       </c>
       <c r="J311" t="s">
-        <v>412</v>
+        <v>387</v>
       </c>
       <c r="K311"/>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B312" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C312" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D312" t="s" s="4">
-        <v>413</v>
+        <v>373</v>
       </c>
       <c r="E312" t="s">
         <v>14</v>
       </c>
       <c r="F312" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G312" t="s">
         <v>16</v>
       </c>
       <c r="H312" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="3">
         <v>1</v>
       </c>
       <c r="J312" t="s">
-        <v>414</v>
+        <v>387</v>
       </c>
       <c r="K312"/>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B313" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C313" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D313" t="s" s="4">
-        <v>415</v>
+        <v>388</v>
       </c>
       <c r="E313" t="s">
         <v>14</v>
       </c>
       <c r="F313" t="s">
         <v>23</v>
       </c>
       <c r="G313" t="s">
         <v>16</v>
       </c>
       <c r="H313" t="s">
         <v>17</v>
       </c>
       <c r="I313" s="3">
         <v>1</v>
       </c>
       <c r="J313" t="s">
-        <v>104</v>
+        <v>273</v>
       </c>
       <c r="K313"/>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B314" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C314" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D314" t="s" s="4">
-        <v>416</v>
+        <v>389</v>
       </c>
       <c r="E314" t="s">
         <v>14</v>
       </c>
       <c r="F314" t="s">
         <v>23</v>
       </c>
       <c r="G314" t="s">
         <v>16</v>
       </c>
       <c r="H314" t="s">
         <v>17</v>
       </c>
       <c r="I314" s="3">
         <v>1</v>
       </c>
       <c r="J314" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="K314"/>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B315" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C315" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D315" t="s" s="4">
-        <v>417</v>
+        <v>390</v>
       </c>
       <c r="E315" t="s">
         <v>14</v>
       </c>
       <c r="F315" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G315" t="s">
         <v>16</v>
       </c>
       <c r="H315" t="s">
         <v>17</v>
       </c>
       <c r="I315" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J315" t="s">
-        <v>418</v>
+        <v>325</v>
       </c>
       <c r="K315"/>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B316" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C316" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D316" t="s" s="4">
-        <v>383</v>
+        <v>362</v>
       </c>
       <c r="E316" t="s">
         <v>14</v>
       </c>
       <c r="F316" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G316" t="s">
         <v>16</v>
       </c>
       <c r="H316" t="s">
         <v>17</v>
       </c>
       <c r="I316" s="3">
         <v>1</v>
       </c>
       <c r="J316" t="s">
-        <v>419</v>
+        <v>391</v>
       </c>
       <c r="K316"/>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B317" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C317" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D317" t="s" s="4">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E317" t="s">
         <v>14</v>
       </c>
       <c r="F317" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G317" t="s">
         <v>16</v>
       </c>
       <c r="H317" t="s">
         <v>17</v>
       </c>
       <c r="I317" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J317" t="s">
-        <v>419</v>
+        <v>28</v>
       </c>
       <c r="K317"/>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B318" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C318" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D318" t="s" s="4">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="E318" t="s">
         <v>14</v>
       </c>
       <c r="F318" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G318" t="s">
         <v>16</v>
       </c>
       <c r="H318" t="s">
         <v>17</v>
       </c>
       <c r="I318" s="3">
         <v>1</v>
       </c>
       <c r="J318" t="s">
-        <v>204</v>
+        <v>394</v>
       </c>
       <c r="K318"/>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B319" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C319" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D319" t="s" s="4">
-        <v>421</v>
+        <v>395</v>
       </c>
       <c r="E319" t="s">
         <v>14</v>
       </c>
       <c r="F319" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G319" t="s">
         <v>16</v>
       </c>
       <c r="H319" t="s">
         <v>17</v>
       </c>
       <c r="I319" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J319" t="s">
-        <v>422</v>
+        <v>396</v>
       </c>
       <c r="K319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B320" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C320" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D320" t="s" s="4">
-        <v>423</v>
+        <v>397</v>
       </c>
       <c r="E320" t="s">
         <v>14</v>
       </c>
       <c r="F320" t="s">
         <v>23</v>
       </c>
       <c r="G320" t="s">
         <v>16</v>
       </c>
       <c r="H320" t="s">
         <v>17</v>
       </c>
       <c r="I320" s="3">
         <v>1</v>
       </c>
       <c r="J320" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="K320"/>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B321" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C321" s="3">
         <v>2016</v>
       </c>
       <c r="D321" t="s" s="4">
-        <v>424</v>
+        <v>370</v>
       </c>
       <c r="E321" t="s">
         <v>14</v>
       </c>
       <c r="F321" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G321" t="s">
         <v>16</v>
       </c>
       <c r="H321" t="s">
         <v>17</v>
       </c>
       <c r="I321" s="3">
         <v>1</v>
       </c>
       <c r="J321" t="s">
-        <v>308</v>
+        <v>399</v>
       </c>
       <c r="K321"/>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B322" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C322" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D322" t="s" s="4">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="E322" t="s">
         <v>14</v>
       </c>
       <c r="F322" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G322" t="s">
         <v>16</v>
       </c>
       <c r="H322" t="s">
         <v>17</v>
       </c>
       <c r="I322" s="3">
         <v>1</v>
       </c>
       <c r="J322" t="s">
-        <v>425</v>
+        <v>400</v>
       </c>
       <c r="K322"/>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B323" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C323" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D323" t="s" s="4">
-        <v>403</v>
+        <v>371</v>
       </c>
       <c r="E323" t="s">
         <v>14</v>
       </c>
       <c r="F323" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G323" t="s">
         <v>16</v>
       </c>
       <c r="H323" t="s">
         <v>17</v>
       </c>
       <c r="I323" s="3">
         <v>1</v>
       </c>
       <c r="J323" t="s">
-        <v>113</v>
+        <v>400</v>
       </c>
       <c r="K323"/>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B324" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C324" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D324" t="s" s="4">
-        <v>426</v>
+        <v>401</v>
       </c>
       <c r="E324" t="s">
         <v>14</v>
       </c>
       <c r="F324" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G324" t="s">
         <v>16</v>
       </c>
       <c r="H324" t="s">
         <v>17</v>
       </c>
       <c r="I324" s="3">
         <v>1</v>
       </c>
       <c r="J324" t="s">
-        <v>152</v>
+        <v>402</v>
       </c>
       <c r="K324"/>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B325" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C325" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D325" t="s" s="4">
-        <v>427</v>
+        <v>403</v>
       </c>
       <c r="E325" t="s">
         <v>14</v>
       </c>
       <c r="F325" t="s">
         <v>23</v>
       </c>
       <c r="G325" t="s">
         <v>16</v>
       </c>
       <c r="H325" t="s">
         <v>17</v>
       </c>
       <c r="I325" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J325" t="s">
-        <v>263</v>
+        <v>172</v>
       </c>
       <c r="K325"/>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B326" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C326" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D326" t="s" s="4">
-        <v>428</v>
+        <v>404</v>
       </c>
       <c r="E326" t="s">
         <v>14</v>
       </c>
       <c r="F326" t="s">
         <v>23</v>
       </c>
       <c r="G326" t="s">
         <v>16</v>
       </c>
       <c r="H326" t="s">
         <v>17</v>
       </c>
       <c r="I326" s="3">
         <v>2</v>
       </c>
       <c r="J326" t="s">
-        <v>262</v>
+        <v>405</v>
       </c>
       <c r="K326"/>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B327" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C327" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D327" t="s" s="4">
-        <v>429</v>
+        <v>406</v>
       </c>
       <c r="E327" t="s">
         <v>14</v>
       </c>
       <c r="F327" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G327" t="s">
         <v>16</v>
       </c>
       <c r="H327" t="s">
         <v>17</v>
       </c>
       <c r="I327" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J327" t="s">
-        <v>430</v>
+        <v>132</v>
       </c>
       <c r="K327"/>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B328" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C328" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D328" t="s" s="4">
-        <v>429</v>
+        <v>407</v>
       </c>
       <c r="E328" t="s">
         <v>14</v>
       </c>
       <c r="F328" t="s">
         <v>23</v>
       </c>
       <c r="G328" t="s">
         <v>16</v>
       </c>
       <c r="H328" t="s">
         <v>17</v>
       </c>
       <c r="I328" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J328" t="s">
-        <v>152</v>
+        <v>105</v>
       </c>
       <c r="K328"/>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B329" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C329" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D329" t="s" s="4">
-        <v>431</v>
+        <v>408</v>
       </c>
       <c r="E329" t="s">
         <v>14</v>
       </c>
       <c r="F329" t="s">
         <v>23</v>
       </c>
       <c r="G329" t="s">
         <v>16</v>
       </c>
       <c r="H329" t="s">
         <v>17</v>
       </c>
       <c r="I329" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J329" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="K329"/>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B330" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C330" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D330" t="s" s="4">
-        <v>432</v>
+        <v>385</v>
       </c>
       <c r="E330" t="s">
         <v>14</v>
       </c>
       <c r="F330" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G330" t="s">
         <v>16</v>
       </c>
       <c r="H330" t="s">
         <v>17</v>
       </c>
       <c r="I330" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J330" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="K330"/>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B331" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C331" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D331" t="s" s="4">
-        <v>433</v>
+        <v>375</v>
       </c>
       <c r="E331" t="s">
         <v>14</v>
       </c>
       <c r="F331" t="s">
         <v>23</v>
       </c>
       <c r="G331" t="s">
         <v>16</v>
       </c>
       <c r="H331" t="s">
         <v>17</v>
       </c>
       <c r="I331" s="3">
         <v>1</v>
       </c>
       <c r="J331" t="s">
-        <v>28</v>
+        <v>272</v>
       </c>
       <c r="K331"/>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B332" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C332" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D332" t="s" s="4">
-        <v>434</v>
+        <v>409</v>
       </c>
       <c r="E332" t="s">
         <v>14</v>
       </c>
       <c r="F332" t="s">
         <v>23</v>
       </c>
       <c r="G332" t="s">
         <v>16</v>
       </c>
       <c r="H332" t="s">
         <v>17</v>
       </c>
       <c r="I332" s="3">
         <v>1</v>
       </c>
       <c r="J332" t="s">
-        <v>435</v>
+        <v>159</v>
       </c>
       <c r="K332"/>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B333" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C333" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D333" t="s" s="4">
-        <v>436</v>
+        <v>362</v>
       </c>
       <c r="E333" t="s">
         <v>14</v>
       </c>
       <c r="F333" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G333" t="s">
         <v>16</v>
       </c>
       <c r="H333" t="s">
         <v>17</v>
       </c>
       <c r="I333" s="3">
         <v>1</v>
       </c>
       <c r="J333" t="s">
-        <v>437</v>
+        <v>410</v>
       </c>
       <c r="K333"/>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B334" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C334" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D334" t="s" s="4">
-        <v>438</v>
+        <v>362</v>
       </c>
       <c r="E334" t="s">
         <v>14</v>
       </c>
       <c r="F334" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="G334" t="s">
         <v>16</v>
       </c>
       <c r="H334" t="s">
         <v>17</v>
       </c>
       <c r="I334" s="3">
         <v>1</v>
       </c>
       <c r="J334" t="s">
-        <v>222</v>
+        <v>410</v>
       </c>
       <c r="K334"/>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B335" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C335" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D335" t="s" s="4">
-        <v>390</v>
+        <v>411</v>
       </c>
       <c r="E335" t="s">
         <v>14</v>
       </c>
       <c r="F335" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G335" t="s">
         <v>16</v>
       </c>
       <c r="H335" t="s">
         <v>17</v>
       </c>
       <c r="I335" s="3">
         <v>1</v>
       </c>
       <c r="J335" t="s">
-        <v>439</v>
+        <v>202</v>
       </c>
       <c r="K335"/>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B336" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C336" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D336" t="s" s="4">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E336" t="s">
         <v>14</v>
       </c>
       <c r="F336" t="s">
         <v>19</v>
       </c>
       <c r="G336" t="s">
         <v>16</v>
       </c>
       <c r="H336" t="s">
         <v>17</v>
       </c>
       <c r="I336" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J336" t="s">
-        <v>237</v>
+        <v>413</v>
       </c>
       <c r="K336"/>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B337" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C337" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D337" t="s" s="4">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E337" t="s">
         <v>14</v>
       </c>
       <c r="F337" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G337" t="s">
         <v>16</v>
       </c>
       <c r="H337" t="s">
         <v>17</v>
       </c>
       <c r="I337" s="3">
         <v>1</v>
       </c>
       <c r="J337" t="s">
-        <v>237</v>
+        <v>101</v>
       </c>
       <c r="K337"/>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B338" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C338" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D338" t="s" s="4">
-        <v>392</v>
+        <v>415</v>
       </c>
       <c r="E338" t="s">
         <v>14</v>
       </c>
       <c r="F338" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="G338" t="s">
         <v>16</v>
       </c>
       <c r="H338" t="s">
         <v>17</v>
       </c>
       <c r="I338" s="3">
         <v>1</v>
       </c>
       <c r="J338" t="s">
-        <v>401</v>
+        <v>272</v>
       </c>
       <c r="K338"/>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B339" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C339" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D339" t="s" s="4">
-        <v>440</v>
+        <v>397</v>
       </c>
       <c r="E339" t="s">
         <v>14</v>
       </c>
       <c r="F339" t="s">
         <v>23</v>
       </c>
       <c r="G339" t="s">
         <v>16</v>
       </c>
       <c r="H339" t="s">
         <v>17</v>
       </c>
       <c r="I339" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J339" t="s">
-        <v>441</v>
+        <v>416</v>
       </c>
       <c r="K339"/>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B340" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C340" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D340" t="s" s="4">
-        <v>442</v>
+        <v>417</v>
       </c>
       <c r="E340" t="s">
         <v>14</v>
       </c>
       <c r="F340" t="s">
         <v>23</v>
       </c>
       <c r="G340" t="s">
         <v>16</v>
       </c>
       <c r="H340" t="s">
         <v>17</v>
       </c>
       <c r="I340" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J340" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="K340"/>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B341" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C341" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D341" t="s" s="4">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="E341" t="s">
         <v>14</v>
       </c>
       <c r="F341" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G341" t="s">
         <v>16</v>
       </c>
       <c r="H341" t="s">
         <v>17</v>
       </c>
       <c r="I341" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J341" t="s">
-        <v>254</v>
+        <v>202</v>
       </c>
       <c r="K341"/>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B342" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C342" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D342" t="s" s="4">
-        <v>445</v>
+        <v>382</v>
       </c>
       <c r="E342" t="s">
         <v>14</v>
       </c>
       <c r="F342" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G342" t="s">
         <v>16</v>
       </c>
       <c r="H342" t="s">
         <v>17</v>
       </c>
       <c r="I342" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J342" t="s">
-        <v>446</v>
+        <v>420</v>
       </c>
       <c r="K342"/>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B343" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C343" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D343" t="s" s="4">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E343" t="s">
         <v>14</v>
       </c>
       <c r="F343" t="s">
         <v>23</v>
       </c>
       <c r="G343" t="s">
         <v>16</v>
       </c>
       <c r="H343" t="s">
         <v>17</v>
       </c>
       <c r="I343" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J343" t="s">
-        <v>354</v>
+        <v>48</v>
       </c>
       <c r="K343"/>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B344" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C344" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D344" t="s" s="4">
-        <v>427</v>
+        <v>373</v>
       </c>
       <c r="E344" t="s">
         <v>14</v>
       </c>
       <c r="F344" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G344" t="s">
         <v>16</v>
       </c>
       <c r="H344" t="s">
         <v>17</v>
       </c>
       <c r="I344" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J344" t="s">
-        <v>135</v>
+        <v>422</v>
       </c>
       <c r="K344"/>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B345" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C345" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D345" t="s" s="4">
-        <v>447</v>
+        <v>389</v>
       </c>
       <c r="E345" t="s">
         <v>14</v>
       </c>
       <c r="F345" t="s">
         <v>23</v>
       </c>
       <c r="G345" t="s">
         <v>16</v>
       </c>
       <c r="H345" t="s">
         <v>17</v>
       </c>
       <c r="I345" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J345" t="s">
         <v>119</v>
       </c>
       <c r="K345"/>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B346" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C346" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D346" t="s" s="4">
-        <v>448</v>
+        <v>407</v>
       </c>
       <c r="E346" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F346" t="s">
         <v>23</v>
       </c>
       <c r="G346" t="s">
         <v>16</v>
       </c>
       <c r="H346" t="s">
         <v>17</v>
       </c>
       <c r="I346" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J346" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="K346"/>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B347" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C347" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D347" t="s" s="4">
-        <v>449</v>
+        <v>408</v>
       </c>
       <c r="E347" t="s">
         <v>14</v>
       </c>
       <c r="F347" t="s">
         <v>23</v>
       </c>
       <c r="G347" t="s">
         <v>16</v>
       </c>
       <c r="H347" t="s">
         <v>17</v>
       </c>
       <c r="I347" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J347" t="s">
-        <v>450</v>
+        <v>240</v>
       </c>
       <c r="K347"/>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B348" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C348" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D348" t="s" s="4">
-        <v>451</v>
+        <v>385</v>
       </c>
       <c r="E348" t="s">
         <v>14</v>
       </c>
       <c r="F348" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G348" t="s">
         <v>16</v>
       </c>
       <c r="H348" t="s">
         <v>17</v>
       </c>
       <c r="I348" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J348" t="s">
-        <v>187</v>
+        <v>423</v>
       </c>
       <c r="K348"/>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B349" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C349" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D349" t="s" s="4">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="E349" t="s">
         <v>14</v>
       </c>
       <c r="F349" t="s">
         <v>23</v>
       </c>
       <c r="G349" t="s">
         <v>16</v>
       </c>
       <c r="H349" t="s">
         <v>17</v>
       </c>
       <c r="I349" s="3">
         <v>1</v>
       </c>
       <c r="J349" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="K349"/>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B350" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C350" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D350" t="s" s="4">
-        <v>452</v>
+        <v>425</v>
       </c>
       <c r="E350" t="s">
         <v>14</v>
       </c>
       <c r="F350" t="s">
         <v>23</v>
       </c>
       <c r="G350" t="s">
         <v>16</v>
       </c>
       <c r="H350" t="s">
         <v>17</v>
       </c>
       <c r="I350" s="3">
         <v>1</v>
       </c>
       <c r="J350" t="s">
-        <v>263</v>
+        <v>163</v>
       </c>
       <c r="K350"/>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B351" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C351" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D351" t="s" s="4">
-        <v>453</v>
+        <v>426</v>
       </c>
       <c r="E351" t="s">
         <v>14</v>
       </c>
       <c r="F351" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G351" t="s">
         <v>16</v>
       </c>
       <c r="H351" t="s">
         <v>17</v>
       </c>
       <c r="I351" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J351" t="s">
-        <v>104</v>
+        <v>288</v>
       </c>
       <c r="K351"/>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B352" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C352" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D352" t="s" s="4">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="E352" t="s">
         <v>14</v>
       </c>
       <c r="F352" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G352" t="s">
         <v>16</v>
       </c>
       <c r="H352" t="s">
         <v>17</v>
       </c>
       <c r="I352" s="3">
         <v>1</v>
       </c>
       <c r="J352" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="K352"/>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B353" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C353" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D353" t="s" s="4">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="E353" t="s">
         <v>14</v>
       </c>
       <c r="F353" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G353" t="s">
         <v>16</v>
       </c>
       <c r="H353" t="s">
         <v>17</v>
       </c>
       <c r="I353" s="3">
         <v>1</v>
       </c>
       <c r="J353" t="s">
-        <v>406</v>
+        <v>159</v>
       </c>
       <c r="K353"/>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B354" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C354" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D354" t="s" s="4">
-        <v>392</v>
+        <v>429</v>
       </c>
       <c r="E354" t="s">
         <v>14</v>
       </c>
       <c r="F354" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G354" t="s">
         <v>16</v>
       </c>
       <c r="H354" t="s">
         <v>17</v>
       </c>
       <c r="I354" s="3">
         <v>1</v>
       </c>
       <c r="J354" t="s">
-        <v>455</v>
+        <v>430</v>
       </c>
       <c r="K354"/>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B355" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C355" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D355" t="s" s="4">
-        <v>416</v>
+        <v>371</v>
       </c>
       <c r="E355" t="s">
         <v>14</v>
       </c>
       <c r="F355" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G355" t="s">
         <v>16</v>
       </c>
       <c r="H355" t="s">
         <v>17</v>
       </c>
       <c r="I355" s="3">
         <v>1</v>
       </c>
       <c r="J355" t="s">
-        <v>260</v>
+        <v>431</v>
       </c>
       <c r="K355"/>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B356" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C356" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D356" t="s" s="4">
-        <v>456</v>
+        <v>401</v>
       </c>
       <c r="E356" t="s">
         <v>14</v>
       </c>
       <c r="F356" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G356" t="s">
         <v>16</v>
       </c>
       <c r="H356" t="s">
         <v>17</v>
       </c>
       <c r="I356" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J356" t="s">
-        <v>254</v>
+        <v>432</v>
       </c>
       <c r="K356"/>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B357" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C357" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D357" t="s" s="4">
-        <v>445</v>
+        <v>401</v>
       </c>
       <c r="E357" t="s">
         <v>14</v>
       </c>
       <c r="F357" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G357" t="s">
         <v>16</v>
       </c>
       <c r="H357" t="s">
         <v>17</v>
       </c>
       <c r="I357" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J357" t="s">
-        <v>333</v>
+        <v>432</v>
       </c>
       <c r="K357"/>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B358" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C358" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D358" t="s" s="4">
-        <v>457</v>
+        <v>373</v>
       </c>
       <c r="E358" t="s">
         <v>14</v>
       </c>
       <c r="F358" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G358" t="s">
         <v>16</v>
       </c>
       <c r="H358" t="s">
         <v>17</v>
       </c>
       <c r="I358" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J358" t="s">
-        <v>247</v>
+        <v>387</v>
       </c>
       <c r="K358"/>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B359" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C359" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D359" t="s" s="4">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="E359" t="s">
         <v>14</v>
       </c>
       <c r="F359" t="s">
         <v>23</v>
       </c>
       <c r="G359" t="s">
         <v>16</v>
       </c>
       <c r="H359" t="s">
         <v>17</v>
       </c>
       <c r="I359" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J359" t="s">
-        <v>247</v>
+        <v>434</v>
       </c>
       <c r="K359"/>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B360" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C360" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D360" t="s" s="4">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="E360" t="s">
         <v>14</v>
       </c>
       <c r="F360" t="s">
         <v>23</v>
       </c>
       <c r="G360" t="s">
         <v>16</v>
       </c>
       <c r="H360" t="s">
         <v>17</v>
       </c>
       <c r="I360" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J360" t="s">
-        <v>104</v>
+        <v>436</v>
       </c>
       <c r="K360"/>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B361" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C361" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D361" t="s" s="4">
-        <v>429</v>
+        <v>406</v>
       </c>
       <c r="E361" t="s">
         <v>14</v>
       </c>
       <c r="F361" t="s">
         <v>23</v>
       </c>
       <c r="G361" t="s">
         <v>16</v>
       </c>
       <c r="H361" t="s">
         <v>17</v>
       </c>
       <c r="I361" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J361" t="s">
-        <v>357</v>
+        <v>323</v>
       </c>
       <c r="K361"/>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B362" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C362" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D362" t="s" s="4">
-        <v>429</v>
+        <v>407</v>
       </c>
       <c r="E362" t="s">
         <v>14</v>
       </c>
       <c r="F362" t="s">
         <v>23</v>
       </c>
       <c r="G362" t="s">
         <v>16</v>
       </c>
       <c r="H362" t="s">
         <v>17</v>
       </c>
       <c r="I362" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J362" t="s">
-        <v>357</v>
+        <v>259</v>
       </c>
       <c r="K362"/>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B363" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C363" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D363" t="s" s="4">
-        <v>458</v>
+        <v>437</v>
       </c>
       <c r="E363" t="s">
         <v>14</v>
       </c>
       <c r="F363" t="s">
         <v>23</v>
       </c>
       <c r="G363" t="s">
         <v>16</v>
       </c>
       <c r="H363" t="s">
         <v>17</v>
       </c>
       <c r="I363" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J363" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="K363"/>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B364" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C364" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D364" t="s" s="4">
-        <v>459</v>
+        <v>375</v>
       </c>
       <c r="E364" t="s">
         <v>14</v>
       </c>
       <c r="F364" t="s">
         <v>23</v>
       </c>
       <c r="G364" t="s">
         <v>16</v>
       </c>
       <c r="H364" t="s">
         <v>17</v>
       </c>
       <c r="I364" s="3">
         <v>1</v>
       </c>
       <c r="J364" t="s">
-        <v>388</v>
+        <v>112</v>
       </c>
       <c r="K364"/>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B365" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C365" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D365" t="s" s="4">
-        <v>460</v>
+        <v>438</v>
       </c>
       <c r="E365" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F365" t="s">
-        <v>35</v>
+        <v>329</v>
       </c>
       <c r="G365" t="s">
         <v>16</v>
       </c>
       <c r="H365" t="s">
         <v>17</v>
       </c>
       <c r="I365" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J365" t="s">
-        <v>461</v>
+        <v>258</v>
       </c>
       <c r="K365"/>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B366" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C366" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D366" t="s" s="4">
-        <v>462</v>
+        <v>439</v>
       </c>
       <c r="E366" t="s">
         <v>14</v>
       </c>
       <c r="F366" t="s">
         <v>23</v>
       </c>
       <c r="G366" t="s">
         <v>16</v>
       </c>
       <c r="H366" t="s">
         <v>17</v>
       </c>
       <c r="I366" s="3">
         <v>1</v>
       </c>
       <c r="J366" t="s">
-        <v>271</v>
+        <v>440</v>
       </c>
       <c r="K366"/>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B367" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C367" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D367" t="s" s="4">
-        <v>463</v>
+        <v>382</v>
       </c>
       <c r="E367" t="s">
         <v>14</v>
       </c>
       <c r="F367" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G367" t="s">
         <v>16</v>
       </c>
       <c r="H367" t="s">
         <v>17</v>
       </c>
       <c r="I367" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J367" t="s">
-        <v>464</v>
+        <v>190</v>
       </c>
       <c r="K367"/>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B368" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C368" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D368" t="s" s="4">
-        <v>465</v>
+        <v>441</v>
       </c>
       <c r="E368" t="s">
         <v>14</v>
       </c>
       <c r="F368" t="s">
         <v>23</v>
       </c>
       <c r="G368" t="s">
         <v>16</v>
       </c>
       <c r="H368" t="s">
         <v>17</v>
       </c>
       <c r="I368" s="3">
         <v>1</v>
       </c>
       <c r="J368" t="s">
-        <v>466</v>
+        <v>396</v>
       </c>
       <c r="K368"/>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B369" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C369" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D369" t="s" s="4">
-        <v>467</v>
+        <v>442</v>
       </c>
       <c r="E369" t="s">
         <v>14</v>
       </c>
       <c r="F369" t="s">
         <v>23</v>
       </c>
       <c r="G369" t="s">
         <v>16</v>
       </c>
       <c r="H369" t="s">
         <v>17</v>
       </c>
       <c r="I369" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J369" t="s">
-        <v>435</v>
+        <v>163</v>
       </c>
       <c r="K369"/>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B370" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C370" s="3">
         <v>2019</v>
       </c>
       <c r="D370" t="s" s="4">
-        <v>468</v>
+        <v>443</v>
       </c>
       <c r="E370" t="s">
         <v>14</v>
       </c>
       <c r="F370" t="s">
         <v>23</v>
       </c>
       <c r="G370" t="s">
         <v>16</v>
       </c>
       <c r="H370" t="s">
         <v>17</v>
       </c>
       <c r="I370" s="3">
         <v>1</v>
       </c>
       <c r="J370" t="s">
-        <v>469</v>
+        <v>168</v>
       </c>
       <c r="K370"/>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B371" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C371" s="3">
         <v>2019</v>
       </c>
       <c r="D371" t="s" s="4">
-        <v>468</v>
+        <v>444</v>
       </c>
       <c r="E371" t="s">
         <v>14</v>
       </c>
       <c r="F371" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G371" t="s">
         <v>16</v>
       </c>
       <c r="H371" t="s">
         <v>17</v>
       </c>
       <c r="I371" s="3">
         <v>2</v>
       </c>
       <c r="J371" t="s">
-        <v>469</v>
+        <v>105</v>
       </c>
       <c r="K371"/>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B372" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C372" s="3">
         <v>2019</v>
       </c>
       <c r="D372" t="s" s="4">
-        <v>470</v>
+        <v>371</v>
       </c>
       <c r="E372" t="s">
         <v>14</v>
       </c>
       <c r="F372" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G372" t="s">
         <v>16</v>
       </c>
       <c r="H372" t="s">
         <v>17</v>
       </c>
       <c r="I372" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J372" t="s">
-        <v>161</v>
+        <v>445</v>
       </c>
       <c r="K372"/>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B373" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C373" s="3">
         <v>2019</v>
       </c>
       <c r="D373" t="s" s="4">
-        <v>471</v>
+        <v>401</v>
       </c>
       <c r="E373" t="s">
         <v>14</v>
       </c>
       <c r="F373" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G373" t="s">
         <v>16</v>
       </c>
       <c r="H373" t="s">
         <v>17</v>
       </c>
       <c r="I373" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J373" t="s">
-        <v>173</v>
+        <v>396</v>
       </c>
       <c r="K373"/>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B374" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C374" s="3">
         <v>2019</v>
       </c>
       <c r="D374" t="s" s="4">
-        <v>424</v>
+        <v>373</v>
       </c>
       <c r="E374" t="s">
         <v>14</v>
       </c>
       <c r="F374" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G374" t="s">
         <v>16</v>
       </c>
       <c r="H374" t="s">
         <v>17</v>
       </c>
       <c r="I374" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J374" t="s">
-        <v>472</v>
+        <v>446</v>
       </c>
       <c r="K374"/>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B375" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C375" s="3">
         <v>2019</v>
       </c>
       <c r="D375" t="s" s="4">
-        <v>473</v>
+        <v>447</v>
       </c>
       <c r="E375" t="s">
         <v>14</v>
       </c>
       <c r="F375" t="s">
         <v>23</v>
       </c>
       <c r="G375" t="s">
         <v>16</v>
       </c>
       <c r="H375" t="s">
         <v>17</v>
       </c>
       <c r="I375" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J375" t="s">
-        <v>474</v>
+        <v>163</v>
       </c>
       <c r="K375"/>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B376" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C376" s="3">
         <v>2019</v>
       </c>
       <c r="D376" t="s" s="4">
-        <v>438</v>
+        <v>404</v>
       </c>
       <c r="E376" t="s">
         <v>14</v>
       </c>
       <c r="F376" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G376" t="s">
         <v>16</v>
       </c>
       <c r="H376" t="s">
         <v>17</v>
       </c>
       <c r="I376" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J376" t="s">
-        <v>254</v>
+        <v>137</v>
       </c>
       <c r="K376"/>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B377" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C377" s="3">
         <v>2019</v>
       </c>
       <c r="D377" t="s" s="4">
-        <v>438</v>
+        <v>389</v>
       </c>
       <c r="E377" t="s">
         <v>14</v>
       </c>
       <c r="F377" t="s">
         <v>23</v>
       </c>
       <c r="G377" t="s">
         <v>16</v>
       </c>
       <c r="H377" t="s">
         <v>17</v>
       </c>
       <c r="I377" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J377" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="K377"/>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B378" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C378" s="3">
         <v>2019</v>
       </c>
       <c r="D378" t="s" s="4">
-        <v>475</v>
+        <v>448</v>
       </c>
       <c r="E378" t="s">
         <v>14</v>
       </c>
       <c r="F378" t="s">
         <v>23</v>
       </c>
       <c r="G378" t="s">
         <v>16</v>
       </c>
       <c r="H378" t="s">
         <v>17</v>
       </c>
       <c r="I378" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J378" t="s">
-        <v>476</v>
+        <v>228</v>
       </c>
       <c r="K378"/>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B379" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C379" s="3">
         <v>2019</v>
       </c>
       <c r="D379" t="s" s="4">
-        <v>477</v>
+        <v>406</v>
       </c>
       <c r="E379" t="s">
         <v>14</v>
       </c>
       <c r="F379" t="s">
         <v>23</v>
       </c>
       <c r="G379" t="s">
         <v>16</v>
       </c>
       <c r="H379" t="s">
         <v>17</v>
       </c>
       <c r="I379" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J379" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="K379"/>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B380" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C380" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D380" t="s" s="4">
-        <v>478</v>
+        <v>407</v>
       </c>
       <c r="E380" t="s">
         <v>14</v>
       </c>
       <c r="F380" t="s">
         <v>23</v>
       </c>
       <c r="G380" t="s">
         <v>16</v>
       </c>
       <c r="H380" t="s">
         <v>17</v>
       </c>
       <c r="I380" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J380" t="s">
-        <v>479</v>
+        <v>105</v>
       </c>
       <c r="K380"/>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B381" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C381" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D381" t="s" s="4">
-        <v>416</v>
+        <v>385</v>
       </c>
       <c r="E381" t="s">
         <v>14</v>
       </c>
       <c r="F381" t="s">
         <v>23</v>
       </c>
       <c r="G381" t="s">
         <v>16</v>
       </c>
       <c r="H381" t="s">
         <v>17</v>
       </c>
       <c r="I381" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J381" t="s">
-        <v>260</v>
+        <v>325</v>
       </c>
       <c r="K381"/>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B382" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C382" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D382" t="s" s="4">
-        <v>444</v>
+        <v>385</v>
       </c>
       <c r="E382" t="s">
         <v>14</v>
       </c>
       <c r="F382" t="s">
         <v>23</v>
       </c>
       <c r="G382" t="s">
         <v>16</v>
       </c>
       <c r="H382" t="s">
         <v>17</v>
       </c>
       <c r="I382" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J382" t="s">
-        <v>149</v>
+        <v>325</v>
       </c>
       <c r="K382"/>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B383" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C383" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D383" t="s" s="4">
-        <v>480</v>
+        <v>449</v>
       </c>
       <c r="E383" t="s">
         <v>14</v>
       </c>
       <c r="F383" t="s">
         <v>23</v>
       </c>
       <c r="G383" t="s">
         <v>16</v>
       </c>
       <c r="H383" t="s">
         <v>17</v>
       </c>
       <c r="I383" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J383" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="K383"/>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B384" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C384" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D384" t="s" s="4">
-        <v>481</v>
+        <v>375</v>
       </c>
       <c r="E384" t="s">
         <v>14</v>
       </c>
       <c r="F384" t="s">
         <v>23</v>
       </c>
       <c r="G384" t="s">
         <v>16</v>
       </c>
       <c r="H384" t="s">
         <v>17</v>
       </c>
       <c r="I384" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J384" t="s">
-        <v>341</v>
+        <v>367</v>
       </c>
       <c r="K384"/>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B385" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C385" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D385" t="s" s="4">
-        <v>482</v>
+        <v>450</v>
       </c>
       <c r="E385" t="s">
         <v>14</v>
       </c>
       <c r="F385" t="s">
         <v>23</v>
       </c>
       <c r="G385" t="s">
         <v>16</v>
       </c>
       <c r="H385" t="s">
         <v>17</v>
       </c>
       <c r="I385" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J385" t="s">
-        <v>435</v>
+        <v>134</v>
       </c>
       <c r="K385"/>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B386" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C386" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D386" t="s" s="4">
-        <v>483</v>
+        <v>451</v>
       </c>
       <c r="E386" t="s">
         <v>14</v>
       </c>
       <c r="F386" t="s">
         <v>23</v>
       </c>
       <c r="G386" t="s">
         <v>16</v>
       </c>
       <c r="H386" t="s">
         <v>17</v>
       </c>
       <c r="I386" s="3">
         <v>1</v>
       </c>
       <c r="J386" t="s">
-        <v>484</v>
+        <v>452</v>
       </c>
       <c r="K386"/>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B387" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C387" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D387" t="s" s="4">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="E387" t="s">
         <v>14</v>
       </c>
       <c r="F387" t="s">
         <v>23</v>
       </c>
       <c r="G387" t="s">
         <v>16</v>
       </c>
       <c r="H387" t="s">
         <v>17</v>
       </c>
       <c r="I387" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J387" t="s">
-        <v>333</v>
+        <v>159</v>
       </c>
       <c r="K387"/>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B388" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C388" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D388" t="s" s="4">
-        <v>431</v>
+        <v>392</v>
       </c>
       <c r="E388" t="s">
         <v>14</v>
       </c>
       <c r="F388" t="s">
         <v>23</v>
       </c>
       <c r="G388" t="s">
         <v>16</v>
       </c>
       <c r="H388" t="s">
         <v>17</v>
       </c>
       <c r="I388" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J388" t="s">
-        <v>485</v>
+        <v>454</v>
       </c>
       <c r="K388"/>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B389" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C389" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D389" t="s" s="4">
-        <v>486</v>
+        <v>455</v>
       </c>
       <c r="E389" t="s">
         <v>14</v>
       </c>
       <c r="F389" t="s">
         <v>23</v>
       </c>
       <c r="G389" t="s">
         <v>16</v>
       </c>
       <c r="H389" t="s">
         <v>17</v>
       </c>
       <c r="I389" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J389" t="s">
-        <v>487</v>
+        <v>456</v>
       </c>
       <c r="K389"/>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B390" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C390" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D390" t="s" s="4">
-        <v>462</v>
+        <v>415</v>
       </c>
       <c r="E390" t="s">
         <v>14</v>
       </c>
       <c r="F390" t="s">
         <v>23</v>
       </c>
       <c r="G390" t="s">
         <v>16</v>
       </c>
       <c r="H390" t="s">
         <v>17</v>
       </c>
       <c r="I390" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J390" t="s">
-        <v>267</v>
+        <v>180</v>
       </c>
       <c r="K390"/>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B391" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C391" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D391" t="s" s="4">
-        <v>488</v>
+        <v>457</v>
       </c>
       <c r="E391" t="s">
         <v>14</v>
       </c>
       <c r="F391" t="s">
         <v>23</v>
       </c>
       <c r="G391" t="s">
         <v>16</v>
       </c>
       <c r="H391" t="s">
         <v>17</v>
       </c>
       <c r="I391" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J391" t="s">
-        <v>489</v>
+        <v>458</v>
       </c>
       <c r="K391"/>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B392" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C392" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D392" t="s" s="4">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="E392" t="s">
         <v>14</v>
       </c>
       <c r="F392" t="s">
         <v>23</v>
       </c>
       <c r="G392" t="s">
         <v>16</v>
       </c>
       <c r="H392" t="s">
         <v>17</v>
       </c>
       <c r="I392" s="3">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J392" t="s">
-        <v>113</v>
+        <v>172</v>
       </c>
       <c r="K392"/>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B393" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C393" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D393" t="s" s="4">
-        <v>490</v>
+        <v>460</v>
       </c>
       <c r="E393" t="s">
         <v>14</v>
       </c>
       <c r="F393" t="s">
         <v>23</v>
       </c>
       <c r="G393" t="s">
         <v>16</v>
       </c>
       <c r="H393" t="s">
         <v>17</v>
       </c>
       <c r="I393" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J393" t="s">
-        <v>491</v>
+        <v>461</v>
       </c>
       <c r="K393"/>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B394" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C394" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D394" t="s" s="4">
-        <v>467</v>
+        <v>419</v>
       </c>
       <c r="E394" t="s">
         <v>14</v>
       </c>
       <c r="F394" t="s">
         <v>23</v>
       </c>
       <c r="G394" t="s">
         <v>16</v>
       </c>
       <c r="H394" t="s">
         <v>17</v>
       </c>
       <c r="I394" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J394" t="s">
-        <v>492</v>
+        <v>202</v>
       </c>
       <c r="K394"/>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B395" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C395" s="3">
         <v>2020</v>
       </c>
       <c r="D395" t="s" s="4">
-        <v>468</v>
+        <v>403</v>
       </c>
       <c r="E395" t="s">
         <v>14</v>
       </c>
       <c r="F395" t="s">
         <v>23</v>
       </c>
       <c r="G395" t="s">
         <v>16</v>
       </c>
       <c r="H395" t="s">
         <v>17</v>
       </c>
       <c r="I395" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J395" t="s">
-        <v>469</v>
+        <v>219</v>
       </c>
       <c r="K395"/>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B396" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C396" s="3">
         <v>2020</v>
       </c>
       <c r="D396" t="s" s="4">
-        <v>493</v>
+        <v>462</v>
       </c>
       <c r="E396" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F396" t="s">
         <v>23</v>
       </c>
       <c r="G396" t="s">
         <v>16</v>
       </c>
       <c r="H396" t="s">
         <v>17</v>
       </c>
       <c r="I396" s="3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J396" t="s">
-        <v>494</v>
+        <v>157</v>
       </c>
       <c r="K396"/>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B397" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C397" s="3">
         <v>2020</v>
       </c>
       <c r="D397" t="s" s="4">
-        <v>495</v>
+        <v>463</v>
       </c>
       <c r="E397" t="s">
         <v>14</v>
       </c>
       <c r="F397" t="s">
         <v>23</v>
       </c>
       <c r="G397" t="s">
         <v>16</v>
       </c>
       <c r="H397" t="s">
         <v>17</v>
       </c>
       <c r="I397" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J397" t="s">
-        <v>281</v>
+        <v>157</v>
       </c>
       <c r="K397"/>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B398" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C398" s="3">
         <v>2020</v>
       </c>
       <c r="D398" t="s" s="4">
-        <v>496</v>
+        <v>464</v>
       </c>
       <c r="E398" t="s">
         <v>14</v>
       </c>
       <c r="F398" t="s">
         <v>23</v>
       </c>
       <c r="G398" t="s">
         <v>16</v>
       </c>
       <c r="H398" t="s">
         <v>17</v>
       </c>
       <c r="I398" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J398" t="s">
-        <v>204</v>
+        <v>465</v>
       </c>
       <c r="K398"/>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B399" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C399" s="3">
         <v>2020</v>
       </c>
       <c r="D399" t="s" s="4">
-        <v>497</v>
+        <v>466</v>
       </c>
       <c r="E399" t="s">
         <v>14</v>
       </c>
       <c r="F399" t="s">
         <v>23</v>
       </c>
       <c r="G399" t="s">
         <v>16</v>
       </c>
       <c r="H399" t="s">
         <v>17</v>
       </c>
       <c r="I399" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J399" t="s">
-        <v>498</v>
+        <v>159</v>
       </c>
       <c r="K399"/>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B400" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C400" s="3">
         <v>2020</v>
       </c>
       <c r="D400" t="s" s="4">
-        <v>499</v>
+        <v>467</v>
       </c>
       <c r="E400" t="s">
         <v>14</v>
       </c>
       <c r="F400" t="s">
         <v>23</v>
       </c>
       <c r="G400" t="s">
         <v>16</v>
       </c>
       <c r="H400" t="s">
         <v>17</v>
       </c>
       <c r="I400" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J400" t="s">
-        <v>500</v>
+        <v>468</v>
       </c>
       <c r="K400"/>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B401" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C401" s="3">
         <v>2020</v>
       </c>
       <c r="D401" t="s" s="4">
-        <v>438</v>
+        <v>469</v>
       </c>
       <c r="E401" t="s">
         <v>14</v>
       </c>
       <c r="F401" t="s">
         <v>23</v>
       </c>
       <c r="G401" t="s">
         <v>16</v>
       </c>
       <c r="H401" t="s">
         <v>17</v>
       </c>
       <c r="I401" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J401" t="s">
-        <v>501</v>
+        <v>470</v>
       </c>
       <c r="K401"/>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B402" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C402" s="3">
         <v>2020</v>
       </c>
       <c r="D402" t="s" s="4">
-        <v>502</v>
+        <v>450</v>
       </c>
       <c r="E402" t="s">
         <v>14</v>
       </c>
       <c r="F402" t="s">
         <v>23</v>
       </c>
       <c r="G402" t="s">
         <v>16</v>
       </c>
       <c r="H402" t="s">
         <v>17</v>
       </c>
       <c r="I402" s="3">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="J402" t="s">
-        <v>503</v>
+        <v>119</v>
       </c>
       <c r="K402"/>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B403" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C403" s="3">
         <v>2020</v>
       </c>
       <c r="D403" t="s" s="4">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E403" t="s">
         <v>14</v>
       </c>
       <c r="F403" t="s">
         <v>23</v>
       </c>
       <c r="G403" t="s">
         <v>16</v>
       </c>
       <c r="H403" t="s">
         <v>17</v>
       </c>
       <c r="I403" s="3">
         <v>1</v>
       </c>
       <c r="J403" t="s">
-        <v>204</v>
+        <v>472</v>
       </c>
       <c r="K403"/>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B404" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C404" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D404" t="s" s="4">
-        <v>504</v>
+        <v>453</v>
       </c>
       <c r="E404" t="s">
         <v>14</v>
       </c>
       <c r="F404" t="s">
         <v>23</v>
       </c>
       <c r="G404" t="s">
         <v>16</v>
       </c>
       <c r="H404" t="s">
         <v>17</v>
       </c>
       <c r="I404" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J404" t="s">
-        <v>118</v>
+        <v>473</v>
       </c>
       <c r="K404"/>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B405" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C405" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D405" t="s" s="4">
-        <v>478</v>
+        <v>392</v>
       </c>
       <c r="E405" t="s">
         <v>14</v>
       </c>
       <c r="F405" t="s">
         <v>23</v>
       </c>
       <c r="G405" t="s">
         <v>16</v>
       </c>
       <c r="H405" t="s">
         <v>17</v>
       </c>
       <c r="I405" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J405" t="s">
-        <v>42</v>
+        <v>454</v>
       </c>
       <c r="K405"/>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B406" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C406" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D406" t="s" s="4">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="E406" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F406" t="s">
         <v>23</v>
       </c>
       <c r="G406" t="s">
         <v>16</v>
       </c>
       <c r="H406" t="s">
         <v>17</v>
       </c>
       <c r="I406" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J406" t="s">
-        <v>506</v>
+        <v>420</v>
       </c>
       <c r="K406"/>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B407" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C407" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D407" t="s" s="4">
-        <v>507</v>
+        <v>475</v>
       </c>
       <c r="E407" t="s">
         <v>14</v>
       </c>
       <c r="F407" t="s">
         <v>23</v>
       </c>
       <c r="G407" t="s">
         <v>16</v>
       </c>
       <c r="H407" t="s">
         <v>17</v>
       </c>
       <c r="I407" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J407" t="s">
-        <v>113</v>
+        <v>476</v>
       </c>
       <c r="K407"/>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B408" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C408" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D408" t="s" s="4">
-        <v>508</v>
+        <v>477</v>
       </c>
       <c r="E408" t="s">
         <v>14</v>
       </c>
       <c r="F408" t="s">
         <v>23</v>
       </c>
       <c r="G408" t="s">
         <v>16</v>
       </c>
       <c r="H408" t="s">
         <v>17</v>
       </c>
       <c r="I408" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J408" t="s">
-        <v>57</v>
+        <v>202</v>
       </c>
       <c r="K408"/>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B409" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C409" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D409" t="s" s="4">
-        <v>509</v>
+        <v>478</v>
       </c>
       <c r="E409" t="s">
         <v>14</v>
       </c>
       <c r="F409" t="s">
         <v>23</v>
       </c>
       <c r="G409" t="s">
         <v>16</v>
       </c>
       <c r="H409" t="s">
         <v>17</v>
       </c>
       <c r="I409" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J409" t="s">
-        <v>510</v>
+        <v>479</v>
       </c>
       <c r="K409"/>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B410" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C410" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D410" t="s" s="4">
-        <v>511</v>
+        <v>459</v>
       </c>
       <c r="E410" t="s">
         <v>14</v>
       </c>
       <c r="F410" t="s">
         <v>23</v>
       </c>
       <c r="G410" t="s">
         <v>16</v>
       </c>
       <c r="H410" t="s">
         <v>17</v>
       </c>
       <c r="I410" s="3">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J410" t="s">
-        <v>435</v>
+        <v>480</v>
       </c>
       <c r="K410"/>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B411" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C411" s="3">
         <v>2021</v>
       </c>
       <c r="D411" t="s" s="4">
-        <v>512</v>
+        <v>481</v>
       </c>
       <c r="E411" t="s">
         <v>14</v>
       </c>
       <c r="F411" t="s">
         <v>23</v>
       </c>
       <c r="G411" t="s">
         <v>16</v>
       </c>
       <c r="H411" t="s">
         <v>17</v>
       </c>
       <c r="I411" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J411" t="s">
-        <v>292</v>
+        <v>127</v>
       </c>
       <c r="K411"/>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B412" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C412" s="3">
         <v>2021</v>
       </c>
       <c r="D412" t="s" s="4">
-        <v>513</v>
+        <v>482</v>
       </c>
       <c r="E412" t="s">
         <v>14</v>
       </c>
       <c r="F412" t="s">
         <v>23</v>
       </c>
       <c r="G412" t="s">
         <v>16</v>
       </c>
       <c r="H412" t="s">
         <v>17</v>
       </c>
       <c r="I412" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J412" t="s">
-        <v>514</v>
+        <v>42</v>
       </c>
       <c r="K412"/>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B413" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C413" s="3">
         <v>2021</v>
       </c>
       <c r="D413" t="s" s="4">
-        <v>444</v>
+        <v>483</v>
       </c>
       <c r="E413" t="s">
         <v>14</v>
       </c>
       <c r="F413" t="s">
         <v>23</v>
       </c>
       <c r="G413" t="s">
         <v>16</v>
       </c>
       <c r="H413" t="s">
         <v>17</v>
       </c>
       <c r="I413" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J413" t="s">
-        <v>113</v>
+        <v>484</v>
       </c>
       <c r="K413"/>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B414" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C414" s="3">
         <v>2021</v>
       </c>
       <c r="D414" t="s" s="4">
-        <v>515</v>
+        <v>485</v>
       </c>
       <c r="E414" t="s">
         <v>14</v>
       </c>
       <c r="F414" t="s">
         <v>23</v>
       </c>
       <c r="G414" t="s">
         <v>16</v>
       </c>
       <c r="H414" t="s">
         <v>17</v>
       </c>
       <c r="I414" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J414" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="K414"/>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B415" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C415" s="3">
         <v>2021</v>
       </c>
       <c r="D415" t="s" s="4">
-        <v>403</v>
+        <v>486</v>
       </c>
       <c r="E415" t="s">
         <v>14</v>
       </c>
       <c r="F415" t="s">
         <v>23</v>
       </c>
       <c r="G415" t="s">
         <v>16</v>
       </c>
       <c r="H415" t="s">
         <v>17</v>
       </c>
       <c r="I415" s="3">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="J415" t="s">
-        <v>516</v>
+        <v>64</v>
       </c>
       <c r="K415"/>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B416" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C416" s="3">
         <v>2021</v>
       </c>
       <c r="D416" t="s" s="4">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="E416" t="s">
         <v>14</v>
       </c>
       <c r="F416" t="s">
         <v>23</v>
       </c>
       <c r="G416" t="s">
         <v>16</v>
       </c>
       <c r="H416" t="s">
         <v>17</v>
       </c>
       <c r="I416" s="3">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J416" t="s">
-        <v>517</v>
+        <v>488</v>
       </c>
       <c r="K416"/>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B417" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C417" s="3">
         <v>2021</v>
       </c>
       <c r="D417" t="s" s="4">
-        <v>518</v>
+        <v>489</v>
       </c>
       <c r="E417" t="s">
         <v>14</v>
       </c>
       <c r="F417" t="s">
         <v>23</v>
       </c>
       <c r="G417" t="s">
         <v>16</v>
       </c>
       <c r="H417" t="s">
         <v>17</v>
       </c>
       <c r="I417" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J417" t="s">
-        <v>362</v>
+        <v>159</v>
       </c>
       <c r="K417"/>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B418" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C418" s="3">
         <v>2021</v>
       </c>
       <c r="D418" t="s" s="4">
-        <v>459</v>
+        <v>490</v>
       </c>
       <c r="E418" t="s">
         <v>14</v>
       </c>
       <c r="F418" t="s">
         <v>23</v>
       </c>
       <c r="G418" t="s">
         <v>16</v>
       </c>
       <c r="H418" t="s">
         <v>17</v>
       </c>
       <c r="I418" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J418" t="s">
-        <v>121</v>
+        <v>258</v>
       </c>
       <c r="K418"/>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B419" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C419" s="3">
         <v>2021</v>
       </c>
       <c r="D419" t="s" s="4">
-        <v>460</v>
+        <v>491</v>
       </c>
       <c r="E419" t="s">
         <v>14</v>
       </c>
       <c r="F419" t="s">
         <v>23</v>
       </c>
       <c r="G419" t="s">
         <v>16</v>
       </c>
       <c r="H419" t="s">
         <v>17</v>
       </c>
       <c r="I419" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J419" t="s">
-        <v>320</v>
+        <v>492</v>
       </c>
       <c r="K419"/>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B420" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C420" s="3">
         <v>2021</v>
       </c>
       <c r="D420" t="s" s="4">
-        <v>519</v>
+        <v>462</v>
       </c>
       <c r="E420" t="s">
         <v>14</v>
       </c>
       <c r="F420" t="s">
         <v>23</v>
       </c>
       <c r="G420" t="s">
         <v>16</v>
       </c>
       <c r="H420" t="s">
         <v>17</v>
       </c>
       <c r="I420" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J420" t="s">
-        <v>258</v>
+        <v>119</v>
       </c>
       <c r="K420"/>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B421" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C421" s="3">
         <v>2021</v>
       </c>
       <c r="D421" t="s" s="4">
-        <v>520</v>
+        <v>493</v>
       </c>
       <c r="E421" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F421" t="s">
         <v>23</v>
       </c>
       <c r="G421" t="s">
         <v>16</v>
       </c>
       <c r="H421" t="s">
         <v>17</v>
       </c>
       <c r="I421" s="3">
         <v>1</v>
       </c>
       <c r="J421" t="s">
-        <v>521</v>
+        <v>119</v>
       </c>
       <c r="K421"/>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B422" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C422" s="3">
         <v>2021</v>
       </c>
       <c r="D422" t="s" s="4">
-        <v>522</v>
+        <v>389</v>
       </c>
       <c r="E422" t="s">
         <v>14</v>
       </c>
       <c r="F422" t="s">
         <v>23</v>
       </c>
       <c r="G422" t="s">
         <v>16</v>
       </c>
       <c r="H422" t="s">
         <v>17</v>
       </c>
       <c r="I422" s="3">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="J422" t="s">
-        <v>523</v>
+        <v>196</v>
       </c>
       <c r="K422"/>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B423" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C423" s="3">
         <v>2021</v>
       </c>
       <c r="D423" t="s" s="4">
-        <v>524</v>
+        <v>464</v>
       </c>
       <c r="E423" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F423" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G423" t="s">
         <v>16</v>
       </c>
       <c r="H423" t="s">
         <v>17</v>
       </c>
       <c r="I423" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J423" t="s">
-        <v>254</v>
+        <v>321</v>
       </c>
       <c r="K423"/>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B424" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C424" s="3">
         <v>2021</v>
       </c>
       <c r="D424" t="s" s="4">
-        <v>525</v>
+        <v>494</v>
       </c>
       <c r="E424" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F424" t="s">
         <v>23</v>
       </c>
       <c r="G424" t="s">
         <v>16</v>
       </c>
       <c r="H424" t="s">
         <v>17</v>
       </c>
       <c r="I424" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J424" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="K424"/>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B425" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C425" s="3">
         <v>2021</v>
       </c>
       <c r="D425" t="s" s="4">
-        <v>526</v>
+        <v>375</v>
       </c>
       <c r="E425" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F425" t="s">
         <v>23</v>
       </c>
       <c r="G425" t="s">
         <v>16</v>
       </c>
       <c r="H425" t="s">
         <v>17</v>
       </c>
       <c r="I425" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J425" t="s">
-        <v>527</v>
+        <v>130</v>
       </c>
       <c r="K425"/>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B426" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C426" s="3">
         <v>2021</v>
       </c>
       <c r="D426" t="s" s="4">
-        <v>528</v>
+        <v>409</v>
       </c>
       <c r="E426" t="s">
         <v>14</v>
       </c>
       <c r="F426" t="s">
         <v>23</v>
       </c>
       <c r="G426" t="s">
         <v>16</v>
       </c>
       <c r="H426" t="s">
         <v>17</v>
       </c>
       <c r="I426" s="3">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="J426" t="s">
-        <v>484</v>
+        <v>288</v>
       </c>
       <c r="K426"/>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B427" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C427" s="3">
         <v>2021</v>
       </c>
       <c r="D427" t="s" s="4">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="E427" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F427" t="s">
         <v>23</v>
       </c>
       <c r="G427" t="s">
         <v>16</v>
       </c>
       <c r="H427" t="s">
         <v>17</v>
       </c>
       <c r="I427" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J427" t="s">
-        <v>42</v>
+        <v>420</v>
       </c>
       <c r="K427"/>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B428" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C428" s="3">
         <v>2021</v>
       </c>
       <c r="D428" t="s" s="4">
-        <v>530</v>
+        <v>496</v>
       </c>
       <c r="E428" t="s">
         <v>14</v>
       </c>
       <c r="F428" t="s">
         <v>23</v>
       </c>
       <c r="G428" t="s">
         <v>16</v>
       </c>
       <c r="H428" t="s">
         <v>17</v>
       </c>
       <c r="I428" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J428" t="s">
-        <v>42</v>
+        <v>497</v>
       </c>
       <c r="K428"/>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B429" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C429" s="3">
         <v>2021</v>
       </c>
       <c r="D429" t="s" s="4">
-        <v>531</v>
+        <v>498</v>
       </c>
       <c r="E429" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F429" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G429" t="s">
         <v>16</v>
       </c>
       <c r="H429" t="s">
         <v>17</v>
       </c>
       <c r="I429" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J429" t="s">
-        <v>498</v>
+        <v>335</v>
       </c>
       <c r="K429"/>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B430" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C430" s="3">
         <v>2021</v>
       </c>
       <c r="D430" t="s" s="4">
-        <v>532</v>
+        <v>499</v>
       </c>
       <c r="E430" t="s">
         <v>14</v>
       </c>
       <c r="F430" t="s">
         <v>23</v>
       </c>
       <c r="G430" t="s">
         <v>16</v>
       </c>
       <c r="H430" t="s">
         <v>17</v>
       </c>
       <c r="I430" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J430" t="s">
-        <v>157</v>
+        <v>500</v>
       </c>
       <c r="K430"/>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B431" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C431" s="3">
         <v>2021</v>
       </c>
       <c r="D431" t="s" s="4">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E431" t="s">
         <v>14</v>
       </c>
       <c r="F431" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G431" t="s">
         <v>16</v>
       </c>
       <c r="H431" t="s">
         <v>17</v>
       </c>
       <c r="I431" s="3">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J431" t="s">
-        <v>533</v>
+        <v>42</v>
       </c>
       <c r="K431"/>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B432" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C432" s="3">
         <v>2021</v>
       </c>
       <c r="D432" t="s" s="4">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="E432" t="s">
         <v>14</v>
       </c>
       <c r="F432" t="s">
         <v>23</v>
       </c>
       <c r="G432" t="s">
         <v>16</v>
       </c>
       <c r="H432" t="s">
         <v>17</v>
       </c>
       <c r="I432" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J432" t="s">
-        <v>534</v>
+        <v>42</v>
       </c>
       <c r="K432"/>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B433" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C433" s="3">
         <v>2021</v>
       </c>
       <c r="D433" t="s" s="4">
-        <v>448</v>
+        <v>503</v>
       </c>
       <c r="E433" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F433" t="s">
         <v>23</v>
       </c>
       <c r="G433" t="s">
         <v>16</v>
       </c>
       <c r="H433" t="s">
         <v>17</v>
       </c>
       <c r="I433" s="3">
         <v>4</v>
       </c>
       <c r="J433" t="s">
-        <v>119</v>
+        <v>182</v>
       </c>
       <c r="K433"/>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B434" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C434" s="3">
         <v>2021</v>
       </c>
       <c r="D434" t="s" s="4">
-        <v>535</v>
+        <v>477</v>
       </c>
       <c r="E434" t="s">
         <v>14</v>
       </c>
       <c r="F434" t="s">
         <v>23</v>
       </c>
       <c r="G434" t="s">
         <v>16</v>
       </c>
       <c r="H434" t="s">
         <v>17</v>
       </c>
       <c r="I434" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J434" t="s">
-        <v>39</v>
+        <v>504</v>
       </c>
       <c r="K434"/>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B435" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C435" s="3">
         <v>2021</v>
       </c>
       <c r="D435" t="s" s="4">
-        <v>536</v>
+        <v>505</v>
       </c>
       <c r="E435" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F435" t="s">
         <v>23</v>
       </c>
       <c r="G435" t="s">
         <v>16</v>
       </c>
       <c r="H435" t="s">
         <v>17</v>
       </c>
       <c r="I435" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J435" t="s">
-        <v>537</v>
+        <v>134</v>
       </c>
       <c r="K435"/>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B436" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C436" s="3">
         <v>2021</v>
       </c>
       <c r="D436" t="s" s="4">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="E436" t="s">
         <v>14</v>
       </c>
       <c r="F436" t="s">
         <v>23</v>
       </c>
       <c r="G436" t="s">
         <v>16</v>
       </c>
       <c r="H436" t="s">
         <v>17</v>
       </c>
       <c r="I436" s="3">
         <v>4</v>
       </c>
       <c r="J436" t="s">
-        <v>42</v>
+        <v>507</v>
       </c>
       <c r="K436"/>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B437" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C437" s="3">
         <v>2021</v>
       </c>
       <c r="D437" t="s" s="4">
-        <v>407</v>
+        <v>508</v>
       </c>
       <c r="E437" t="s">
         <v>14</v>
       </c>
       <c r="F437" t="s">
         <v>23</v>
       </c>
       <c r="G437" t="s">
         <v>16</v>
       </c>
       <c r="H437" t="s">
         <v>17</v>
       </c>
       <c r="I437" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J437" t="s">
-        <v>538</v>
+        <v>509</v>
       </c>
       <c r="K437"/>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B438" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C438" s="3">
         <v>2021</v>
       </c>
       <c r="D438" t="s" s="4">
-        <v>502</v>
+        <v>460</v>
       </c>
       <c r="E438" t="s">
         <v>14</v>
       </c>
       <c r="F438" t="s">
         <v>23</v>
       </c>
       <c r="G438" t="s">
         <v>16</v>
       </c>
       <c r="H438" t="s">
         <v>17</v>
       </c>
       <c r="I438" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J438" t="s">
         <v>42</v>
       </c>
       <c r="K438"/>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B439" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C439" s="3">
         <v>2021</v>
       </c>
       <c r="D439" t="s" s="4">
-        <v>477</v>
+        <v>397</v>
       </c>
       <c r="E439" t="s">
         <v>14</v>
       </c>
       <c r="F439" t="s">
         <v>23</v>
       </c>
       <c r="G439" t="s">
         <v>16</v>
       </c>
       <c r="H439" t="s">
         <v>17</v>
       </c>
       <c r="I439" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J439" t="s">
-        <v>539</v>
+        <v>510</v>
       </c>
       <c r="K439"/>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B440" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C440" s="3">
         <v>2021</v>
       </c>
       <c r="D440" t="s" s="4">
-        <v>451</v>
+        <v>417</v>
       </c>
       <c r="E440" t="s">
         <v>14</v>
       </c>
       <c r="F440" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G440" t="s">
         <v>16</v>
       </c>
       <c r="H440" t="s">
         <v>17</v>
       </c>
       <c r="I440" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J440" t="s">
-        <v>357</v>
+        <v>42</v>
       </c>
       <c r="K440"/>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B441" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C441" s="3">
         <v>2021</v>
       </c>
       <c r="D441" t="s" s="4">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="E441" t="s">
         <v>14</v>
       </c>
       <c r="F441" t="s">
         <v>23</v>
       </c>
       <c r="G441" t="s">
         <v>16</v>
       </c>
       <c r="H441" t="s">
         <v>17</v>
       </c>
       <c r="I441" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J441" t="s">
-        <v>540</v>
+        <v>511</v>
       </c>
       <c r="K441"/>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B442" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C442" s="3">
         <v>2021</v>
       </c>
       <c r="D442" t="s" s="4">
-        <v>541</v>
+        <v>382</v>
       </c>
       <c r="E442" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F442" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G442" t="s">
         <v>16</v>
       </c>
       <c r="H442" t="s">
         <v>17</v>
       </c>
       <c r="I442" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J442" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="K442"/>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B443" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C443" s="3">
         <v>2021</v>
       </c>
       <c r="D443" t="s" s="4">
-        <v>542</v>
+        <v>441</v>
       </c>
       <c r="E443" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F443" t="s">
         <v>23</v>
       </c>
       <c r="G443" t="s">
         <v>16</v>
       </c>
       <c r="H443" t="s">
         <v>17</v>
       </c>
       <c r="I443" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J443" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="K443"/>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B444" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C444" s="3">
         <v>2021</v>
       </c>
       <c r="D444" t="s" s="4">
-        <v>543</v>
+        <v>514</v>
       </c>
       <c r="E444" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F444" t="s">
         <v>23</v>
       </c>
       <c r="G444" t="s">
         <v>16</v>
       </c>
       <c r="H444" t="s">
         <v>17</v>
       </c>
       <c r="I444" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J444" t="s">
-        <v>263</v>
+        <v>500</v>
       </c>
       <c r="K444"/>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B445" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C445" s="3">
         <v>2021</v>
       </c>
       <c r="D445" t="s" s="4">
-        <v>544</v>
+        <v>515</v>
       </c>
       <c r="E445" t="s">
         <v>14</v>
       </c>
       <c r="F445" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G445" t="s">
         <v>16</v>
       </c>
       <c r="H445" t="s">
         <v>17</v>
       </c>
       <c r="I445" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J445" t="s">
-        <v>235</v>
+        <v>516</v>
       </c>
       <c r="K445"/>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B446" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C446" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="D446" t="s" s="4">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="E446" t="s">
         <v>14</v>
       </c>
       <c r="F446" t="s">
         <v>23</v>
       </c>
       <c r="G446" t="s">
         <v>16</v>
       </c>
       <c r="H446" t="s">
         <v>17</v>
       </c>
       <c r="I446" s="3">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J446" t="s">
-        <v>118</v>
+        <v>517</v>
       </c>
       <c r="K446"/>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B447" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C447" s="3">
         <v>2022</v>
       </c>
       <c r="D447" t="s" s="4">
-        <v>545</v>
+        <v>481</v>
       </c>
       <c r="E447" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F447" t="s">
         <v>23</v>
       </c>
       <c r="G447" t="s">
         <v>16</v>
       </c>
       <c r="H447" t="s">
         <v>17</v>
       </c>
       <c r="I447" s="3">
         <v>2</v>
       </c>
       <c r="J447" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="K447"/>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B448" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C448" s="3">
         <v>2022</v>
       </c>
       <c r="D448" t="s" s="4">
-        <v>546</v>
+        <v>518</v>
       </c>
       <c r="E448" t="s">
         <v>14</v>
       </c>
       <c r="F448" t="s">
         <v>23</v>
       </c>
       <c r="G448" t="s">
         <v>16</v>
       </c>
       <c r="H448" t="s">
         <v>17</v>
       </c>
       <c r="I448" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J448" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="K448"/>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B449" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C449" s="3">
         <v>2022</v>
       </c>
       <c r="D449" t="s" s="4">
-        <v>547</v>
+        <v>519</v>
       </c>
       <c r="E449" t="s">
         <v>14</v>
       </c>
       <c r="F449" t="s">
         <v>23</v>
       </c>
       <c r="G449" t="s">
         <v>16</v>
       </c>
       <c r="H449" t="s">
         <v>17</v>
       </c>
       <c r="I449" s="3">
         <v>2</v>
       </c>
       <c r="J449" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="K449"/>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B450" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C450" s="3">
         <v>2022</v>
       </c>
       <c r="D450" t="s" s="4">
-        <v>548</v>
+        <v>520</v>
       </c>
       <c r="E450" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F450" t="s">
         <v>23</v>
       </c>
       <c r="G450" t="s">
         <v>16</v>
       </c>
       <c r="H450" t="s">
         <v>17</v>
       </c>
       <c r="I450" s="3">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="J450" t="s">
-        <v>549</v>
+        <v>521</v>
       </c>
       <c r="K450"/>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B451" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C451" s="3">
         <v>2022</v>
       </c>
       <c r="D451" t="s" s="4">
-        <v>550</v>
+        <v>522</v>
       </c>
       <c r="E451" t="s">
+        <v>30</v>
+      </c>
+      <c r="F451" t="s">
+        <v>23</v>
+      </c>
+      <c r="G451" t="s">
+        <v>16</v>
+      </c>
+      <c r="H451" t="s">
+        <v>17</v>
+      </c>
+      <c r="I451" s="3">
         <v>31</v>
       </c>
-      <c r="F451" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J451" t="s">
-        <v>551</v>
+        <v>523</v>
       </c>
       <c r="K451"/>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B452" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C452" s="3">
         <v>2022</v>
       </c>
       <c r="D452" t="s" s="4">
-        <v>552</v>
+        <v>524</v>
       </c>
       <c r="E452" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F452" t="s">
         <v>23</v>
       </c>
       <c r="G452" t="s">
         <v>16</v>
       </c>
       <c r="H452" t="s">
         <v>17</v>
       </c>
       <c r="I452" s="3">
         <v>1</v>
       </c>
       <c r="J452" t="s">
-        <v>553</v>
+        <v>525</v>
       </c>
       <c r="K452"/>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B453" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C453" s="3">
         <v>2022</v>
       </c>
       <c r="D453" t="s" s="4">
-        <v>554</v>
+        <v>526</v>
       </c>
       <c r="E453" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F453" t="s">
         <v>23</v>
       </c>
       <c r="G453" t="s">
         <v>16</v>
       </c>
       <c r="H453" t="s">
         <v>17</v>
       </c>
       <c r="I453" s="3">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J453" t="s">
-        <v>555</v>
+        <v>527</v>
       </c>
       <c r="K453"/>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B454" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C454" s="3">
         <v>2022</v>
       </c>
       <c r="D454" t="s" s="4">
-        <v>556</v>
+        <v>491</v>
       </c>
       <c r="E454" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F454" t="s">
         <v>23</v>
       </c>
       <c r="G454" t="s">
         <v>16</v>
       </c>
       <c r="H454" t="s">
         <v>17</v>
       </c>
       <c r="I454" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J454" t="s">
-        <v>222</v>
+        <v>528</v>
       </c>
       <c r="K454"/>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B455" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C455" s="3">
         <v>2022</v>
       </c>
       <c r="D455" t="s" s="4">
-        <v>513</v>
+        <v>375</v>
       </c>
       <c r="E455" t="s">
         <v>14</v>
       </c>
       <c r="F455" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G455" t="s">
         <v>16</v>
       </c>
       <c r="H455" t="s">
         <v>17</v>
       </c>
       <c r="I455" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J455" t="s">
-        <v>557</v>
+        <v>529</v>
       </c>
       <c r="K455"/>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B456" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C456" s="3">
         <v>2022</v>
       </c>
       <c r="D456" t="s" s="4">
-        <v>519</v>
+        <v>425</v>
       </c>
       <c r="E456" t="s">
         <v>14</v>
       </c>
       <c r="F456" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G456" t="s">
         <v>16</v>
       </c>
       <c r="H456" t="s">
         <v>17</v>
       </c>
       <c r="I456" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J456" t="s">
-        <v>558</v>
+        <v>530</v>
       </c>
       <c r="K456"/>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B457" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C457" s="3">
         <v>2022</v>
       </c>
       <c r="D457" t="s" s="4">
-        <v>559</v>
+        <v>409</v>
       </c>
       <c r="E457" t="s">
         <v>14</v>
       </c>
       <c r="F457" t="s">
         <v>23</v>
       </c>
       <c r="G457" t="s">
         <v>16</v>
       </c>
       <c r="H457" t="s">
         <v>17</v>
       </c>
       <c r="I457" s="3">
         <v>2</v>
       </c>
       <c r="J457" t="s">
-        <v>469</v>
+        <v>405</v>
       </c>
       <c r="K457"/>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B458" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C458" s="3">
         <v>2022</v>
       </c>
       <c r="D458" t="s" s="4">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="E458" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F458" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G458" t="s">
         <v>16</v>
       </c>
       <c r="H458" t="s">
         <v>17</v>
       </c>
       <c r="I458" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J458" t="s">
-        <v>152</v>
+        <v>532</v>
       </c>
       <c r="K458"/>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B459" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C459" s="3">
         <v>2022</v>
       </c>
       <c r="D459" t="s" s="4">
-        <v>561</v>
+        <v>533</v>
       </c>
       <c r="E459" t="s">
         <v>14</v>
       </c>
       <c r="F459" t="s">
         <v>23</v>
       </c>
       <c r="G459" t="s">
         <v>16</v>
       </c>
       <c r="H459" t="s">
         <v>17</v>
       </c>
       <c r="I459" s="3">
         <v>2</v>
       </c>
       <c r="J459" t="s">
-        <v>549</v>
+        <v>454</v>
       </c>
       <c r="K459"/>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B460" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C460" s="3">
         <v>2022</v>
       </c>
       <c r="D460" t="s" s="4">
-        <v>562</v>
+        <v>534</v>
       </c>
       <c r="E460" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F460" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G460" t="s">
         <v>16</v>
       </c>
       <c r="H460" t="s">
         <v>17</v>
       </c>
       <c r="I460" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J460" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
       <c r="K460"/>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B461" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C461" s="3">
         <v>2022</v>
       </c>
       <c r="D461" t="s" s="4">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="E461" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F461" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G461" t="s">
         <v>16</v>
       </c>
       <c r="H461" t="s">
         <v>17</v>
       </c>
       <c r="I461" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J461" t="s">
-        <v>152</v>
+        <v>330</v>
       </c>
       <c r="K461"/>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B462" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C462" s="3">
         <v>2022</v>
       </c>
       <c r="D462" t="s" s="4">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="E462" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F462" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G462" t="s">
         <v>16</v>
       </c>
       <c r="H462" t="s">
         <v>17</v>
       </c>
       <c r="I462" s="3">
         <v>1</v>
       </c>
       <c r="J462" t="s">
-        <v>563</v>
+        <v>112</v>
       </c>
       <c r="K462"/>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B463" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C463" s="3">
         <v>2022</v>
       </c>
       <c r="D463" t="s" s="4">
-        <v>564</v>
+        <v>471</v>
       </c>
       <c r="E463" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F463" t="s">
         <v>23</v>
       </c>
       <c r="G463" t="s">
         <v>16</v>
       </c>
       <c r="H463" t="s">
         <v>17</v>
       </c>
       <c r="I463" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J463" t="s">
-        <v>435</v>
+        <v>536</v>
       </c>
       <c r="K463"/>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B464" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C464" s="3">
         <v>2022</v>
       </c>
       <c r="D464" t="s" s="4">
-        <v>565</v>
+        <v>537</v>
       </c>
       <c r="E464" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F464" t="s">
         <v>23</v>
       </c>
       <c r="G464" t="s">
         <v>16</v>
       </c>
       <c r="H464" t="s">
         <v>17</v>
       </c>
       <c r="I464" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J464" t="s">
-        <v>510</v>
+        <v>159</v>
       </c>
       <c r="K464"/>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B465" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C465" s="3">
         <v>2022</v>
       </c>
       <c r="D465" t="s" s="4">
-        <v>566</v>
+        <v>538</v>
       </c>
       <c r="E465" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F465" t="s">
         <v>23</v>
       </c>
       <c r="G465" t="s">
         <v>16</v>
       </c>
       <c r="H465" t="s">
         <v>17</v>
       </c>
       <c r="I465" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J465" t="s">
-        <v>567</v>
+        <v>488</v>
       </c>
       <c r="K465"/>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B466" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C466" s="3">
         <v>2022</v>
       </c>
       <c r="D466" t="s" s="4">
-        <v>524</v>
+        <v>392</v>
       </c>
       <c r="E466" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F466" t="s">
         <v>23</v>
       </c>
       <c r="G466" t="s">
         <v>16</v>
       </c>
       <c r="H466" t="s">
         <v>17</v>
       </c>
       <c r="I466" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J466" t="s">
-        <v>123</v>
+        <v>488</v>
       </c>
       <c r="K466"/>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B467" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C467" s="3">
         <v>2022</v>
       </c>
       <c r="D467" t="s" s="4">
-        <v>568</v>
+        <v>386</v>
       </c>
       <c r="E467" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F467" t="s">
         <v>23</v>
       </c>
       <c r="G467" t="s">
         <v>16</v>
       </c>
       <c r="H467" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I467" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J467" t="s">
-        <v>549</v>
+        <v>507</v>
       </c>
       <c r="K467"/>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B468" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C468" s="3">
         <v>2022</v>
       </c>
       <c r="D468" t="s" s="4">
-        <v>569</v>
+        <v>539</v>
       </c>
       <c r="E468" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F468" t="s">
         <v>23</v>
       </c>
       <c r="G468" t="s">
         <v>16</v>
       </c>
       <c r="H468" t="s">
         <v>17</v>
       </c>
       <c r="I468" s="3">
         <v>4</v>
       </c>
       <c r="J468" t="s">
-        <v>157</v>
+        <v>540</v>
       </c>
       <c r="K468"/>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B469" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C469" s="3">
         <v>2022</v>
       </c>
       <c r="D469" t="s" s="4">
-        <v>570</v>
+        <v>498</v>
       </c>
       <c r="E469" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F469" t="s">
         <v>23</v>
       </c>
       <c r="G469" t="s">
         <v>16</v>
       </c>
       <c r="H469" t="s">
         <v>17</v>
       </c>
       <c r="I469" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J469" t="s">
-        <v>484</v>
+        <v>132</v>
       </c>
       <c r="K469"/>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B470" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C470" s="3">
         <v>2022</v>
       </c>
       <c r="D470" t="s" s="4">
-        <v>571</v>
+        <v>541</v>
       </c>
       <c r="E470" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F470" t="s">
         <v>23</v>
       </c>
       <c r="G470" t="s">
         <v>16</v>
       </c>
       <c r="H470" t="s">
         <v>17</v>
       </c>
       <c r="I470" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J470" t="s">
-        <v>69</v>
+        <v>521</v>
       </c>
       <c r="K470"/>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B471" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C471" s="3">
         <v>2022</v>
       </c>
       <c r="D471" t="s" s="4">
-        <v>572</v>
+        <v>542</v>
       </c>
       <c r="E471" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F471" t="s">
         <v>23</v>
       </c>
       <c r="G471" t="s">
         <v>16</v>
       </c>
       <c r="H471" t="s">
         <v>17</v>
       </c>
       <c r="I471" s="3">
         <v>7</v>
       </c>
       <c r="J471" t="s">
-        <v>260</v>
+        <v>500</v>
       </c>
       <c r="K471"/>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B472" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C472" s="3">
         <v>2022</v>
       </c>
       <c r="D472" t="s" s="4">
-        <v>573</v>
+        <v>543</v>
       </c>
       <c r="E472" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F472" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G472" t="s">
         <v>16</v>
       </c>
       <c r="H472" t="s">
         <v>17</v>
       </c>
       <c r="I472" s="3">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="J472" t="s">
-        <v>574</v>
+        <v>544</v>
       </c>
       <c r="K472"/>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B473" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C473" s="3">
         <v>2022</v>
       </c>
       <c r="D473" t="s" s="4">
-        <v>575</v>
+        <v>545</v>
       </c>
       <c r="E473" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F473" t="s">
         <v>23</v>
       </c>
       <c r="G473" t="s">
         <v>16</v>
       </c>
       <c r="H473" t="s">
         <v>17</v>
       </c>
       <c r="I473" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J473" t="s">
-        <v>48</v>
+        <v>219</v>
       </c>
       <c r="K473"/>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B474" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C474" s="3">
         <v>2022</v>
       </c>
       <c r="D474" t="s" s="4">
-        <v>576</v>
+        <v>546</v>
       </c>
       <c r="E474" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F474" t="s">
         <v>23</v>
       </c>
       <c r="G474" t="s">
         <v>16</v>
       </c>
       <c r="H474" t="s">
         <v>17</v>
       </c>
       <c r="I474" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J474" t="s">
-        <v>48</v>
+        <v>547</v>
       </c>
       <c r="K474"/>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B475" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C475" s="3">
         <v>2022</v>
       </c>
       <c r="D475" t="s" s="4">
-        <v>577</v>
+        <v>548</v>
       </c>
       <c r="E475" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F475" t="s">
         <v>23</v>
       </c>
       <c r="G475" t="s">
         <v>16</v>
       </c>
       <c r="H475" t="s">
         <v>17</v>
       </c>
       <c r="I475" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J475" t="s">
-        <v>291</v>
+        <v>330</v>
       </c>
       <c r="K475"/>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B476" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C476" s="3">
         <v>2022</v>
       </c>
       <c r="D476" t="s" s="4">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="E476" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F476" t="s">
         <v>23</v>
       </c>
       <c r="G476" t="s">
         <v>16</v>
       </c>
       <c r="H476" t="s">
         <v>17</v>
       </c>
       <c r="I476" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J476" t="s">
-        <v>42</v>
+        <v>227</v>
       </c>
       <c r="K476"/>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B477" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C477" s="3">
         <v>2022</v>
       </c>
       <c r="D477" t="s" s="4">
-        <v>530</v>
+        <v>550</v>
       </c>
       <c r="E477" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F477" t="s">
         <v>23</v>
       </c>
       <c r="G477" t="s">
         <v>16</v>
       </c>
       <c r="H477" t="s">
         <v>17</v>
       </c>
       <c r="I477" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J477" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="K477"/>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B478" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C478" s="3">
         <v>2022</v>
       </c>
       <c r="D478" t="s" s="4">
-        <v>578</v>
+        <v>551</v>
       </c>
       <c r="E478" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F478" t="s">
         <v>23</v>
       </c>
       <c r="G478" t="s">
         <v>16</v>
       </c>
       <c r="H478" t="s">
         <v>17</v>
       </c>
       <c r="I478" s="3">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J478" t="s">
-        <v>498</v>
+        <v>552</v>
       </c>
       <c r="K478"/>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B479" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C479" s="3">
         <v>2022</v>
       </c>
       <c r="D479" t="s" s="4">
-        <v>579</v>
+        <v>501</v>
       </c>
       <c r="E479" t="s">
         <v>14</v>
       </c>
       <c r="F479" t="s">
         <v>23</v>
       </c>
       <c r="G479" t="s">
         <v>16</v>
       </c>
       <c r="H479" t="s">
         <v>17</v>
       </c>
       <c r="I479" s="3">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="J479" t="s">
-        <v>286</v>
+        <v>42</v>
       </c>
       <c r="K479"/>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B480" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C480" s="3">
         <v>2022</v>
       </c>
       <c r="D480" t="s" s="4">
-        <v>580</v>
+        <v>553</v>
       </c>
       <c r="E480" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F480" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G480" t="s">
         <v>16</v>
       </c>
       <c r="H480" t="s">
         <v>17</v>
       </c>
       <c r="I480" s="3">
         <v>12</v>
       </c>
       <c r="J480" t="s">
-        <v>581</v>
+        <v>554</v>
       </c>
       <c r="K480"/>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B481" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C481" s="3">
         <v>2022</v>
       </c>
       <c r="D481" t="s" s="4">
-        <v>580</v>
+        <v>555</v>
       </c>
       <c r="E481" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F481" t="s">
         <v>23</v>
       </c>
       <c r="G481" t="s">
         <v>16</v>
       </c>
       <c r="H481" t="s">
         <v>17</v>
       </c>
       <c r="I481" s="3">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J481" t="s">
-        <v>441</v>
+        <v>254</v>
       </c>
       <c r="K481"/>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B482" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C482" s="3">
         <v>2022</v>
       </c>
       <c r="D482" t="s" s="4">
-        <v>496</v>
+        <v>477</v>
       </c>
       <c r="E482" t="s">
         <v>14</v>
       </c>
       <c r="F482" t="s">
         <v>23</v>
       </c>
       <c r="G482" t="s">
         <v>16</v>
       </c>
       <c r="H482" t="s">
         <v>17</v>
       </c>
       <c r="I482" s="3">
         <v>6</v>
       </c>
       <c r="J482" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="K482"/>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B483" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C483" s="3">
         <v>2022</v>
       </c>
       <c r="D483" t="s" s="4">
-        <v>582</v>
+        <v>556</v>
       </c>
       <c r="E483" t="s">
         <v>14</v>
       </c>
       <c r="F483" t="s">
         <v>23</v>
       </c>
       <c r="G483" t="s">
         <v>16</v>
       </c>
       <c r="H483" t="s">
         <v>17</v>
       </c>
       <c r="I483" s="3">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="J483" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="K483"/>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B484" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C484" s="3">
         <v>2022</v>
       </c>
       <c r="D484" t="s" s="4">
-        <v>583</v>
+        <v>557</v>
       </c>
       <c r="E484" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F484" t="s">
         <v>23</v>
       </c>
       <c r="G484" t="s">
         <v>16</v>
       </c>
       <c r="H484" t="s">
         <v>17</v>
       </c>
       <c r="I484" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J484" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="K484"/>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B485" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C485" s="3">
         <v>2022</v>
       </c>
       <c r="D485" t="s" s="4">
-        <v>584</v>
+        <v>558</v>
       </c>
       <c r="E485" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F485" t="s">
         <v>23</v>
       </c>
       <c r="G485" t="s">
         <v>16</v>
       </c>
       <c r="H485" t="s">
         <v>17</v>
       </c>
       <c r="I485" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J485" t="s">
-        <v>585</v>
+        <v>215</v>
       </c>
       <c r="K485"/>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B486" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C486" s="3">
         <v>2022</v>
       </c>
       <c r="D486" t="s" s="4">
-        <v>586</v>
+        <v>559</v>
       </c>
       <c r="E486" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F486" t="s">
         <v>23</v>
       </c>
       <c r="G486" t="s">
         <v>16</v>
       </c>
       <c r="H486" t="s">
         <v>17</v>
       </c>
       <c r="I486" s="3">
         <v>3</v>
       </c>
       <c r="J486" t="s">
-        <v>587</v>
+        <v>48</v>
       </c>
       <c r="K486"/>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B487" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C487" s="3">
         <v>2022</v>
       </c>
       <c r="D487" t="s" s="4">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="E487" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F487" t="s">
         <v>23</v>
       </c>
       <c r="G487" t="s">
         <v>16</v>
       </c>
       <c r="H487" t="s">
         <v>17</v>
       </c>
       <c r="I487" s="3">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J487" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="K487"/>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B488" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C488" s="3">
         <v>2022</v>
       </c>
       <c r="D488" t="s" s="4">
-        <v>589</v>
+        <v>514</v>
       </c>
       <c r="E488" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F488" t="s">
         <v>23</v>
       </c>
       <c r="G488" t="s">
         <v>16</v>
       </c>
       <c r="H488" t="s">
         <v>17</v>
       </c>
       <c r="I488" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J488" t="s">
-        <v>46</v>
+        <v>254</v>
       </c>
       <c r="K488"/>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B489" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C489" s="3">
         <v>2022</v>
       </c>
       <c r="D489" t="s" s="4">
-        <v>590</v>
+        <v>561</v>
       </c>
       <c r="E489" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F489" t="s">
         <v>23</v>
       </c>
       <c r="G489" t="s">
         <v>16</v>
       </c>
       <c r="H489" t="s">
         <v>17</v>
       </c>
       <c r="I489" s="3">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="J489" t="s">
-        <v>157</v>
+        <v>562</v>
       </c>
       <c r="K489"/>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B490" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C490" s="3">
         <v>2022</v>
       </c>
       <c r="D490" t="s" s="4">
-        <v>543</v>
+        <v>563</v>
       </c>
       <c r="E490" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F490" t="s">
         <v>23</v>
       </c>
       <c r="G490" t="s">
         <v>16</v>
       </c>
       <c r="H490" t="s">
         <v>17</v>
       </c>
       <c r="I490" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J490" t="s">
-        <v>263</v>
+        <v>163</v>
       </c>
       <c r="K490"/>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B491" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C491" s="3">
         <v>2022</v>
       </c>
       <c r="D491" t="s" s="4">
-        <v>591</v>
+        <v>564</v>
       </c>
       <c r="E491" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F491" t="s">
         <v>23</v>
       </c>
       <c r="G491" t="s">
         <v>16</v>
       </c>
       <c r="H491" t="s">
         <v>17</v>
       </c>
       <c r="I491" s="3">
         <v>2</v>
       </c>
       <c r="J491" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="K491"/>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B492" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C492" s="3">
         <v>2023</v>
       </c>
       <c r="D492" t="s" s="4">
-        <v>592</v>
+        <v>565</v>
       </c>
       <c r="E492" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F492" t="s">
         <v>19</v>
       </c>
       <c r="G492" t="s">
         <v>16</v>
       </c>
       <c r="H492" t="s">
         <v>17</v>
       </c>
       <c r="I492" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J492" t="s">
-        <v>593</v>
+        <v>121</v>
       </c>
       <c r="K492"/>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B493" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C493" s="3">
         <v>2023</v>
       </c>
       <c r="D493" t="s" s="4">
-        <v>504</v>
+        <v>481</v>
       </c>
       <c r="E493" t="s">
         <v>14</v>
       </c>
       <c r="F493" t="s">
         <v>23</v>
       </c>
       <c r="G493" t="s">
         <v>16</v>
       </c>
       <c r="H493" t="s">
         <v>17</v>
       </c>
       <c r="I493" s="3">
         <v>8</v>
       </c>
       <c r="J493" t="s">
-        <v>270</v>
+        <v>244</v>
       </c>
       <c r="K493"/>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B494" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C494" s="3">
         <v>2023</v>
       </c>
       <c r="D494" t="s" s="4">
-        <v>545</v>
+        <v>566</v>
       </c>
       <c r="E494" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F494" t="s">
         <v>23</v>
       </c>
       <c r="G494" t="s">
         <v>16</v>
       </c>
       <c r="H494" t="s">
         <v>17</v>
       </c>
       <c r="I494" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J494" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="K494"/>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B495" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C495" s="3">
         <v>2023</v>
       </c>
       <c r="D495" t="s" s="4">
-        <v>594</v>
+        <v>568</v>
       </c>
       <c r="E495" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F495" t="s">
         <v>23</v>
       </c>
       <c r="G495" t="s">
         <v>16</v>
       </c>
       <c r="H495" t="s">
         <v>17</v>
       </c>
       <c r="I495" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J495" t="s">
-        <v>595</v>
+        <v>259</v>
       </c>
       <c r="K495"/>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B496" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C496" s="3">
         <v>2023</v>
       </c>
       <c r="D496" t="s" s="4">
-        <v>596</v>
+        <v>518</v>
       </c>
       <c r="E496" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F496" t="s">
         <v>23</v>
       </c>
       <c r="G496" t="s">
         <v>16</v>
       </c>
       <c r="H496" t="s">
         <v>17</v>
       </c>
       <c r="I496" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J496" t="s">
-        <v>135</v>
+        <v>211</v>
       </c>
       <c r="K496"/>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B497" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C497" s="3">
         <v>2023</v>
       </c>
       <c r="D497" t="s" s="4">
-        <v>597</v>
+        <v>569</v>
       </c>
       <c r="E497" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F497" t="s">
         <v>23</v>
       </c>
       <c r="G497" t="s">
         <v>16</v>
       </c>
       <c r="H497" t="s">
         <v>17</v>
       </c>
       <c r="I497" s="3">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="J497" t="s">
-        <v>598</v>
+        <v>570</v>
       </c>
       <c r="K497"/>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B498" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C498" s="3">
         <v>2023</v>
       </c>
       <c r="D498" t="s" s="4">
-        <v>546</v>
+        <v>490</v>
       </c>
       <c r="E498" t="s">
         <v>14</v>
       </c>
       <c r="F498" t="s">
         <v>23</v>
       </c>
       <c r="G498" t="s">
         <v>16</v>
       </c>
       <c r="H498" t="s">
         <v>17</v>
       </c>
       <c r="I498" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J498" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="K498"/>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B499" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C499" s="3">
         <v>2023</v>
       </c>
       <c r="D499" t="s" s="4">
-        <v>599</v>
+        <v>491</v>
       </c>
       <c r="E499" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F499" t="s">
         <v>23</v>
       </c>
       <c r="G499" t="s">
         <v>16</v>
       </c>
       <c r="H499" t="s">
         <v>17</v>
       </c>
       <c r="I499" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J499" t="s">
-        <v>498</v>
+        <v>536</v>
       </c>
       <c r="K499"/>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B500" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C500" s="3">
         <v>2023</v>
       </c>
       <c r="D500" t="s" s="4">
-        <v>600</v>
+        <v>493</v>
       </c>
       <c r="E500" t="s">
         <v>14</v>
       </c>
       <c r="F500" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G500" t="s">
         <v>16</v>
       </c>
       <c r="H500" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I500" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J500" t="s">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="K500"/>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B501" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C501" s="3">
         <v>2023</v>
       </c>
       <c r="D501" t="s" s="4">
-        <v>600</v>
+        <v>571</v>
       </c>
       <c r="E501" t="s">
         <v>14</v>
       </c>
       <c r="F501" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G501" t="s">
         <v>16</v>
       </c>
       <c r="H501" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I501" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J501" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="K501"/>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B502" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C502" s="3">
         <v>2023</v>
       </c>
       <c r="D502" t="s" s="4">
-        <v>459</v>
+        <v>571</v>
       </c>
       <c r="E502" t="s">
         <v>14</v>
       </c>
       <c r="F502" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G502" t="s">
         <v>16</v>
       </c>
       <c r="H502" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I502" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J502" t="s">
-        <v>293</v>
+        <v>130</v>
       </c>
       <c r="K502"/>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B503" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C503" s="3">
         <v>2023</v>
       </c>
       <c r="D503" t="s" s="4">
-        <v>431</v>
+        <v>375</v>
       </c>
       <c r="E503" t="s">
         <v>14</v>
       </c>
       <c r="F503" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G503" t="s">
         <v>16</v>
       </c>
       <c r="H503" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I503" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J503" t="s">
-        <v>111</v>
+        <v>394</v>
       </c>
       <c r="K503"/>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B504" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C504" s="3">
         <v>2023</v>
       </c>
       <c r="D504" t="s" s="4">
-        <v>460</v>
+        <v>425</v>
       </c>
       <c r="E504" t="s">
         <v>14</v>
       </c>
       <c r="F504" t="s">
         <v>23</v>
       </c>
       <c r="G504" t="s">
         <v>16</v>
       </c>
       <c r="H504" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I504" s="3">
         <v>3</v>
       </c>
       <c r="J504" t="s">
-        <v>149</v>
+        <v>572</v>
       </c>
       <c r="K504"/>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B505" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C505" s="3">
         <v>2023</v>
       </c>
       <c r="D505" t="s" s="4">
-        <v>601</v>
+        <v>409</v>
       </c>
       <c r="E505" t="s">
         <v>14</v>
       </c>
       <c r="F505" t="s">
         <v>23</v>
       </c>
       <c r="G505" t="s">
         <v>16</v>
       </c>
       <c r="H505" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I505" s="3">
         <v>3</v>
       </c>
       <c r="J505" t="s">
-        <v>469</v>
+        <v>157</v>
       </c>
       <c r="K505"/>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B506" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C506" s="3">
         <v>2023</v>
       </c>
       <c r="D506" t="s" s="4">
-        <v>602</v>
+        <v>573</v>
       </c>
       <c r="E506" t="s">
         <v>14</v>
       </c>
       <c r="F506" t="s">
         <v>23</v>
       </c>
       <c r="G506" t="s">
         <v>16</v>
       </c>
       <c r="H506" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I506" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J506" t="s">
-        <v>123</v>
+        <v>454</v>
       </c>
       <c r="K506"/>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B507" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C507" s="3">
         <v>2023</v>
       </c>
       <c r="D507" t="s" s="4">
-        <v>603</v>
+        <v>574</v>
       </c>
       <c r="E507" t="s">
         <v>14</v>
       </c>
       <c r="F507" t="s">
         <v>23</v>
       </c>
       <c r="G507" t="s">
         <v>16</v>
       </c>
       <c r="H507" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I507" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J507" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="K507"/>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B508" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C508" s="3">
         <v>2023</v>
       </c>
       <c r="D508" t="s" s="4">
-        <v>519</v>
+        <v>575</v>
       </c>
       <c r="E508" t="s">
         <v>14</v>
       </c>
       <c r="F508" t="s">
         <v>23</v>
       </c>
       <c r="G508" t="s">
         <v>16</v>
       </c>
       <c r="H508" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I508" s="3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J508" t="s">
-        <v>604</v>
+        <v>182</v>
       </c>
       <c r="K508"/>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B509" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C509" s="3">
         <v>2023</v>
       </c>
       <c r="D509" t="s" s="4">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="E509" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F509" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G509" t="s">
         <v>16</v>
       </c>
       <c r="H509" t="s">
         <v>17</v>
       </c>
       <c r="I509" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J509" t="s">
-        <v>104</v>
+        <v>532</v>
       </c>
       <c r="K509"/>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B510" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C510" s="3">
         <v>2023</v>
       </c>
       <c r="D510" t="s" s="4">
-        <v>561</v>
+        <v>534</v>
       </c>
       <c r="E510" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F510" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G510" t="s">
         <v>16</v>
       </c>
       <c r="H510" t="s">
         <v>17</v>
       </c>
       <c r="I510" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J510" t="s">
-        <v>65</v>
+        <v>424</v>
       </c>
       <c r="K510"/>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B511" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C511" s="3">
         <v>2023</v>
       </c>
       <c r="D511" t="s" s="4">
-        <v>605</v>
+        <v>576</v>
       </c>
       <c r="E511" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F511" t="s">
         <v>23</v>
       </c>
       <c r="G511" t="s">
         <v>16</v>
       </c>
       <c r="H511" t="s">
         <v>17</v>
       </c>
       <c r="I511" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J511" t="s">
-        <v>291</v>
+        <v>67</v>
       </c>
       <c r="K511"/>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B512" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C512" s="3">
         <v>2023</v>
       </c>
       <c r="D512" t="s" s="4">
-        <v>606</v>
+        <v>577</v>
       </c>
       <c r="E512" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F512" t="s">
         <v>23</v>
       </c>
       <c r="G512" t="s">
         <v>16</v>
       </c>
       <c r="H512" t="s">
         <v>17</v>
       </c>
       <c r="I512" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J512" t="s">
-        <v>435</v>
+        <v>578</v>
       </c>
       <c r="K512"/>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B513" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C513" s="3">
         <v>2023</v>
       </c>
       <c r="D513" t="s" s="4">
-        <v>607</v>
+        <v>535</v>
       </c>
       <c r="E513" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F513" t="s">
         <v>23</v>
       </c>
       <c r="G513" t="s">
         <v>16</v>
       </c>
       <c r="H513" t="s">
         <v>17</v>
       </c>
       <c r="I513" s="3">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="J513" t="s">
-        <v>558</v>
+        <v>418</v>
       </c>
       <c r="K513"/>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B514" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C514" s="3">
         <v>2023</v>
       </c>
       <c r="D514" t="s" s="4">
-        <v>562</v>
+        <v>495</v>
       </c>
       <c r="E514" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F514" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G514" t="s">
         <v>16</v>
       </c>
       <c r="H514" t="s">
         <v>17</v>
       </c>
       <c r="I514" s="3">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="J514" t="s">
-        <v>210</v>
+        <v>112</v>
       </c>
       <c r="K514"/>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B515" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C515" s="3">
         <v>2023</v>
       </c>
       <c r="D515" t="s" s="4">
-        <v>520</v>
+        <v>426</v>
       </c>
       <c r="E515" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F515" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G515" t="s">
         <v>16</v>
       </c>
       <c r="H515" t="s">
         <v>17</v>
       </c>
       <c r="I515" s="3">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J515" t="s">
-        <v>104</v>
+        <v>258</v>
       </c>
       <c r="K515"/>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B516" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C516" s="3">
         <v>2023</v>
       </c>
       <c r="D516" t="s" s="4">
-        <v>432</v>
+        <v>579</v>
       </c>
       <c r="E516" t="s">
         <v>14</v>
       </c>
       <c r="F516" t="s">
         <v>23</v>
       </c>
       <c r="G516" t="s">
         <v>16</v>
       </c>
       <c r="H516" t="s">
         <v>17</v>
       </c>
       <c r="I516" s="3">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J516" t="s">
-        <v>292</v>
+        <v>580</v>
       </c>
       <c r="K516"/>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B517" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C517" s="3">
         <v>2023</v>
       </c>
       <c r="D517" t="s" s="4">
-        <v>608</v>
+        <v>411</v>
       </c>
       <c r="E517" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F517" t="s">
         <v>23</v>
       </c>
       <c r="G517" t="s">
         <v>16</v>
       </c>
       <c r="H517" t="s">
         <v>17</v>
       </c>
       <c r="I517" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J517" t="s">
-        <v>222</v>
+        <v>507</v>
       </c>
       <c r="K517"/>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B518" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C518" s="3">
         <v>2023</v>
       </c>
       <c r="D518" t="s" s="4">
-        <v>609</v>
+        <v>392</v>
       </c>
       <c r="E518" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F518" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G518" t="s">
         <v>16</v>
       </c>
       <c r="H518" t="s">
         <v>17</v>
       </c>
       <c r="I518" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J518" t="s">
-        <v>610</v>
+        <v>215</v>
       </c>
       <c r="K518"/>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B519" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C519" s="3">
         <v>2023</v>
       </c>
       <c r="D519" t="s" s="4">
-        <v>611</v>
+        <v>386</v>
       </c>
       <c r="E519" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F519" t="s">
         <v>23</v>
       </c>
       <c r="G519" t="s">
         <v>16</v>
       </c>
       <c r="H519" t="s">
         <v>17</v>
       </c>
       <c r="I519" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J519" t="s">
-        <v>612</v>
+        <v>507</v>
       </c>
       <c r="K519"/>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B520" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C520" s="3">
         <v>2023</v>
       </c>
       <c r="D520" t="s" s="4">
-        <v>613</v>
+        <v>581</v>
       </c>
       <c r="E520" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F520" t="s">
         <v>23</v>
       </c>
       <c r="G520" t="s">
         <v>16</v>
       </c>
       <c r="H520" t="s">
         <v>17</v>
       </c>
       <c r="I520" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J520" t="s">
-        <v>469</v>
+        <v>299</v>
       </c>
       <c r="K520"/>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B521" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C521" s="3">
         <v>2023</v>
       </c>
       <c r="D521" t="s" s="4">
-        <v>570</v>
+        <v>582</v>
       </c>
       <c r="E521" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F521" t="s">
         <v>23</v>
       </c>
       <c r="G521" t="s">
         <v>16</v>
       </c>
       <c r="H521" t="s">
         <v>17</v>
       </c>
       <c r="I521" s="3">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="J521" t="s">
-        <v>551</v>
+        <v>215</v>
       </c>
       <c r="K521"/>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B522" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C522" s="3">
         <v>2023</v>
       </c>
       <c r="D522" t="s" s="4">
-        <v>614</v>
+        <v>474</v>
       </c>
       <c r="E522" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F522" t="s">
         <v>23</v>
       </c>
       <c r="G522" t="s">
         <v>16</v>
       </c>
       <c r="H522" t="s">
         <v>17</v>
       </c>
       <c r="I522" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="J522" t="s">
-        <v>65</v>
+        <v>583</v>
       </c>
       <c r="K522"/>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B523" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C523" s="3">
         <v>2023</v>
       </c>
       <c r="D523" t="s" s="4">
-        <v>572</v>
+        <v>584</v>
       </c>
       <c r="E523" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F523" t="s">
         <v>23</v>
       </c>
       <c r="G523" t="s">
         <v>16</v>
       </c>
       <c r="H523" t="s">
         <v>17</v>
       </c>
       <c r="I523" s="3">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="J523" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="K523"/>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B524" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C524" s="3">
         <v>2023</v>
       </c>
       <c r="D524" t="s" s="4">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="E524" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F524" t="s">
         <v>23</v>
       </c>
       <c r="G524" t="s">
         <v>16</v>
       </c>
       <c r="H524" t="s">
         <v>17</v>
       </c>
       <c r="I524" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J524" t="s">
-        <v>615</v>
+        <v>586</v>
       </c>
       <c r="K524"/>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B525" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C525" s="3">
         <v>2023</v>
       </c>
       <c r="D525" t="s" s="4">
-        <v>575</v>
+        <v>542</v>
       </c>
       <c r="E525" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F525" t="s">
         <v>23</v>
       </c>
       <c r="G525" t="s">
         <v>16</v>
       </c>
       <c r="H525" t="s">
         <v>17</v>
       </c>
       <c r="I525" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J525" t="s">
-        <v>42</v>
+        <v>434</v>
       </c>
       <c r="K525"/>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B526" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C526" s="3">
         <v>2023</v>
       </c>
       <c r="D526" t="s" s="4">
-        <v>616</v>
+        <v>545</v>
       </c>
       <c r="E526" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F526" t="s">
         <v>23</v>
       </c>
       <c r="G526" t="s">
         <v>16</v>
       </c>
       <c r="H526" t="s">
         <v>17</v>
       </c>
       <c r="I526" s="3">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="J526" t="s">
-        <v>313</v>
+        <v>182</v>
       </c>
       <c r="K526"/>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B527" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C527" s="3">
         <v>2023</v>
       </c>
       <c r="D527" t="s" s="4">
-        <v>617</v>
+        <v>548</v>
       </c>
       <c r="E527" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F527" t="s">
         <v>23</v>
       </c>
       <c r="G527" t="s">
         <v>16</v>
       </c>
       <c r="H527" t="s">
         <v>17</v>
       </c>
       <c r="I527" s="3">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J527" t="s">
-        <v>618</v>
+        <v>42</v>
       </c>
       <c r="K527"/>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B528" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C528" s="3">
         <v>2023</v>
       </c>
       <c r="D528" t="s" s="4">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="E528" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F528" t="s">
         <v>23</v>
       </c>
       <c r="G528" t="s">
         <v>16</v>
       </c>
       <c r="H528" t="s">
         <v>17</v>
       </c>
       <c r="I528" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J528" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="K528"/>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B529" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C529" s="3">
         <v>2023</v>
       </c>
       <c r="D529" t="s" s="4">
-        <v>619</v>
+        <v>588</v>
       </c>
       <c r="E529" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F529" t="s">
         <v>23</v>
       </c>
       <c r="G529" t="s">
         <v>16</v>
       </c>
       <c r="H529" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I529" s="3">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="J529" t="s">
-        <v>527</v>
+        <v>254</v>
       </c>
       <c r="K529"/>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B530" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C530" s="3">
         <v>2023</v>
       </c>
       <c r="D530" t="s" s="4">
-        <v>620</v>
+        <v>589</v>
       </c>
       <c r="E530" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F530" t="s">
         <v>23</v>
       </c>
       <c r="G530" t="s">
         <v>16</v>
       </c>
       <c r="H530" t="s">
         <v>17</v>
       </c>
       <c r="I530" s="3">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="J530" t="s">
-        <v>218</v>
+        <v>590</v>
       </c>
       <c r="K530"/>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B531" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C531" s="3">
         <v>2023</v>
       </c>
       <c r="D531" t="s" s="4">
-        <v>621</v>
+        <v>591</v>
       </c>
       <c r="E531" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F531" t="s">
         <v>23</v>
       </c>
       <c r="G531" t="s">
         <v>16</v>
       </c>
       <c r="H531" t="s">
         <v>17</v>
       </c>
       <c r="I531" s="3">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="J531" t="s">
-        <v>527</v>
+        <v>42</v>
       </c>
       <c r="K531"/>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B532" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C532" s="3">
         <v>2023</v>
       </c>
       <c r="D532" t="s" s="4">
-        <v>622</v>
+        <v>592</v>
       </c>
       <c r="E532" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F532" t="s">
         <v>23</v>
       </c>
       <c r="G532" t="s">
         <v>16</v>
       </c>
       <c r="H532" t="s">
         <v>17</v>
       </c>
       <c r="I532" s="3">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="J532" t="s">
-        <v>333</v>
+        <v>211</v>
       </c>
       <c r="K532"/>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B533" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C533" s="3">
         <v>2023</v>
       </c>
       <c r="D533" t="s" s="4">
-        <v>529</v>
+        <v>593</v>
       </c>
       <c r="E533" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F533" t="s">
         <v>23</v>
       </c>
       <c r="G533" t="s">
         <v>16</v>
       </c>
       <c r="H533" t="s">
         <v>17</v>
       </c>
       <c r="I533" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="J533" t="s">
-        <v>623</v>
+        <v>299</v>
       </c>
       <c r="K533"/>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B534" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C534" s="3">
         <v>2023</v>
       </c>
       <c r="D534" t="s" s="4">
-        <v>624</v>
+        <v>594</v>
       </c>
       <c r="E534" t="s">
         <v>14</v>
       </c>
       <c r="F534" t="s">
         <v>23</v>
       </c>
       <c r="G534" t="s">
         <v>16</v>
       </c>
       <c r="H534" t="s">
         <v>17</v>
       </c>
       <c r="I534" s="3">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="J534" t="s">
-        <v>625</v>
+        <v>299</v>
       </c>
       <c r="K534"/>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B535" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C535" s="3">
         <v>2023</v>
       </c>
       <c r="D535" t="s" s="4">
-        <v>626</v>
+        <v>595</v>
       </c>
       <c r="E535" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F535" t="s">
         <v>23</v>
       </c>
       <c r="G535" t="s">
         <v>16</v>
       </c>
       <c r="H535" t="s">
         <v>17</v>
       </c>
       <c r="I535" s="3">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="J535" t="s">
-        <v>627</v>
+        <v>298</v>
       </c>
       <c r="K535"/>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B536" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C536" s="3">
         <v>2023</v>
       </c>
       <c r="D536" t="s" s="4">
-        <v>628</v>
+        <v>501</v>
       </c>
       <c r="E536" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F536" t="s">
         <v>23</v>
       </c>
       <c r="G536" t="s">
         <v>16</v>
       </c>
       <c r="H536" t="s">
         <v>17</v>
       </c>
       <c r="I536" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J536" t="s">
-        <v>625</v>
+        <v>596</v>
       </c>
       <c r="K536"/>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B537" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C537" s="3">
         <v>2023</v>
       </c>
       <c r="D537" t="s" s="4">
-        <v>629</v>
+        <v>502</v>
       </c>
       <c r="E537" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F537" t="s">
         <v>23</v>
       </c>
       <c r="G537" t="s">
         <v>16</v>
       </c>
       <c r="H537" t="s">
         <v>17</v>
       </c>
       <c r="I537" s="3">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="J537" t="s">
-        <v>630</v>
+        <v>42</v>
       </c>
       <c r="K537"/>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B538" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C538" s="3">
         <v>2023</v>
       </c>
       <c r="D538" t="s" s="4">
-        <v>631</v>
+        <v>555</v>
       </c>
       <c r="E538" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F538" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G538" t="s">
         <v>16</v>
       </c>
       <c r="H538" t="s">
         <v>17</v>
       </c>
       <c r="I538" s="3">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="J538" t="s">
-        <v>585</v>
+        <v>254</v>
       </c>
       <c r="K538"/>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B539" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C539" s="3">
         <v>2023</v>
       </c>
       <c r="D539" t="s" s="4">
-        <v>632</v>
+        <v>597</v>
       </c>
       <c r="E539" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F539" t="s">
         <v>23</v>
       </c>
       <c r="G539" t="s">
         <v>16</v>
       </c>
       <c r="H539" t="s">
         <v>17</v>
       </c>
       <c r="I539" s="3">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J539" t="s">
-        <v>222</v>
+        <v>598</v>
       </c>
       <c r="K539"/>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B540" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C540" s="3">
         <v>2023</v>
       </c>
       <c r="D540" t="s" s="4">
-        <v>633</v>
+        <v>599</v>
       </c>
       <c r="E540" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F540" t="s">
         <v>23</v>
       </c>
       <c r="G540" t="s">
         <v>16</v>
       </c>
       <c r="H540" t="s">
         <v>17</v>
       </c>
       <c r="I540" s="3">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="J540" t="s">
-        <v>517</v>
+        <v>600</v>
       </c>
       <c r="K540"/>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B541" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C541" s="3">
         <v>2023</v>
       </c>
       <c r="D541" t="s" s="4">
-        <v>634</v>
+        <v>601</v>
       </c>
       <c r="E541" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F541" t="s">
         <v>23</v>
       </c>
       <c r="G541" t="s">
         <v>16</v>
       </c>
       <c r="H541" t="s">
         <v>17</v>
       </c>
       <c r="I541" s="3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J541" t="s">
-        <v>292</v>
+        <v>602</v>
       </c>
       <c r="K541"/>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B542" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C542" s="3">
         <v>2023</v>
       </c>
       <c r="D542" t="s" s="4">
-        <v>635</v>
+        <v>603</v>
       </c>
       <c r="E542" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F542" t="s">
         <v>23</v>
       </c>
       <c r="G542" t="s">
         <v>16</v>
       </c>
       <c r="H542" t="s">
         <v>17</v>
       </c>
       <c r="I542" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J542" t="s">
-        <v>636</v>
+        <v>598</v>
       </c>
       <c r="K542"/>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B543" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C543" s="3">
         <v>2023</v>
       </c>
       <c r="D543" t="s" s="4">
-        <v>532</v>
+        <v>604</v>
       </c>
       <c r="E543" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F543" t="s">
         <v>23</v>
       </c>
       <c r="G543" t="s">
         <v>16</v>
       </c>
       <c r="H543" t="s">
         <v>17</v>
       </c>
       <c r="I543" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J543" t="s">
-        <v>204</v>
+        <v>605</v>
       </c>
       <c r="K543"/>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B544" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C544" s="3">
         <v>2023</v>
       </c>
       <c r="D544" t="s" s="4">
-        <v>637</v>
+        <v>606</v>
       </c>
       <c r="E544" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F544" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G544" t="s">
         <v>16</v>
       </c>
       <c r="H544" t="s">
         <v>17</v>
       </c>
       <c r="I544" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J544" t="s">
-        <v>352</v>
+        <v>273</v>
       </c>
       <c r="K544"/>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B545" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C545" s="3">
         <v>2023</v>
       </c>
       <c r="D545" t="s" s="4">
-        <v>495</v>
+        <v>607</v>
       </c>
       <c r="E545" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F545" t="s">
         <v>23</v>
       </c>
       <c r="G545" t="s">
         <v>16</v>
       </c>
       <c r="H545" t="s">
         <v>17</v>
       </c>
       <c r="I545" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J545" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="K545"/>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B546" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C546" s="3">
         <v>2023</v>
       </c>
       <c r="D546" t="s" s="4">
-        <v>496</v>
+        <v>608</v>
       </c>
       <c r="E546" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F546" t="s">
         <v>23</v>
       </c>
       <c r="G546" t="s">
         <v>16</v>
       </c>
       <c r="H546" t="s">
         <v>17</v>
       </c>
       <c r="I546" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J546" t="s">
-        <v>604</v>
+        <v>258</v>
       </c>
       <c r="K546"/>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B547" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C547" s="3">
         <v>2023</v>
       </c>
       <c r="D547" t="s" s="4">
-        <v>638</v>
+        <v>503</v>
       </c>
       <c r="E547" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F547" t="s">
         <v>23</v>
       </c>
       <c r="G547" t="s">
         <v>16</v>
       </c>
       <c r="H547" t="s">
         <v>17</v>
       </c>
       <c r="I547" s="3">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="J547" t="s">
-        <v>65</v>
+        <v>202</v>
       </c>
       <c r="K547"/>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B548" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C548" s="3">
         <v>2023</v>
       </c>
       <c r="D548" t="s" s="4">
-        <v>582</v>
+        <v>609</v>
       </c>
       <c r="E548" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F548" t="s">
         <v>23</v>
       </c>
       <c r="G548" t="s">
         <v>16</v>
       </c>
       <c r="H548" t="s">
         <v>17</v>
       </c>
       <c r="I548" s="3">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="J548" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="K548"/>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B549" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C549" s="3">
         <v>2023</v>
       </c>
       <c r="D549" t="s" s="4">
-        <v>639</v>
+        <v>475</v>
       </c>
       <c r="E549" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F549" t="s">
         <v>23</v>
       </c>
       <c r="G549" t="s">
         <v>16</v>
       </c>
       <c r="H549" t="s">
         <v>17</v>
       </c>
       <c r="I549" s="3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J549" t="s">
-        <v>164</v>
+        <v>298</v>
       </c>
       <c r="K549"/>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B550" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C550" s="3">
         <v>2023</v>
       </c>
       <c r="D550" t="s" s="4">
-        <v>640</v>
+        <v>477</v>
       </c>
       <c r="E550" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F550" t="s">
         <v>23</v>
       </c>
       <c r="G550" t="s">
         <v>16</v>
       </c>
       <c r="H550" t="s">
         <v>17</v>
       </c>
       <c r="I550" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J550" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="K550"/>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B551" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C551" s="3">
         <v>2023</v>
       </c>
       <c r="D551" t="s" s="4">
-        <v>497</v>
+        <v>611</v>
       </c>
       <c r="E551" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F551" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G551" t="s">
         <v>16</v>
       </c>
       <c r="H551" t="s">
         <v>17</v>
       </c>
       <c r="I551" s="3">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="J551" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="K551"/>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B552" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C552" s="3">
         <v>2023</v>
       </c>
       <c r="D552" t="s" s="4">
-        <v>497</v>
+        <v>556</v>
       </c>
       <c r="E552" t="s">
         <v>14</v>
       </c>
       <c r="F552" t="s">
         <v>23</v>
       </c>
       <c r="G552" t="s">
         <v>16</v>
       </c>
       <c r="H552" t="s">
         <v>17</v>
       </c>
       <c r="I552" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J552" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="K552"/>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B553" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C553" s="3">
         <v>2023</v>
       </c>
       <c r="D553" t="s" s="4">
-        <v>641</v>
+        <v>612</v>
       </c>
       <c r="E553" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F553" t="s">
         <v>23</v>
       </c>
       <c r="G553" t="s">
         <v>16</v>
       </c>
       <c r="H553" t="s">
         <v>17</v>
       </c>
       <c r="I553" s="3">
         <v>2</v>
       </c>
       <c r="J553" t="s">
-        <v>164</v>
+        <v>590</v>
       </c>
       <c r="K553"/>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B554" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C554" s="3">
         <v>2023</v>
       </c>
       <c r="D554" t="s" s="4">
-        <v>583</v>
+        <v>613</v>
       </c>
       <c r="E554" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F554" t="s">
         <v>23</v>
       </c>
       <c r="G554" t="s">
         <v>16</v>
       </c>
       <c r="H554" t="s">
         <v>17</v>
       </c>
       <c r="I554" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J554" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="K554"/>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B555" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C555" s="3">
         <v>2023</v>
       </c>
       <c r="D555" t="s" s="4">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="E555" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F555" t="s">
         <v>23</v>
       </c>
       <c r="G555" t="s">
         <v>16</v>
       </c>
       <c r="H555" t="s">
         <v>17</v>
       </c>
       <c r="I555" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J555" t="s">
-        <v>135</v>
+        <v>28</v>
       </c>
       <c r="K555"/>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B556" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C556" s="3">
         <v>2023</v>
       </c>
       <c r="D556" t="s" s="4">
-        <v>586</v>
+        <v>614</v>
       </c>
       <c r="E556" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F556" t="s">
         <v>23</v>
       </c>
       <c r="G556" t="s">
         <v>16</v>
       </c>
       <c r="H556" t="s">
         <v>17</v>
       </c>
       <c r="I556" s="3">
         <v>2</v>
       </c>
       <c r="J556" t="s">
         <v>42</v>
       </c>
       <c r="K556"/>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B557" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C557" s="3">
         <v>2023</v>
       </c>
       <c r="D557" t="s" s="4">
-        <v>642</v>
+        <v>615</v>
       </c>
       <c r="E557" t="s">
         <v>14</v>
       </c>
       <c r="F557" t="s">
         <v>23</v>
       </c>
       <c r="G557" t="s">
         <v>16</v>
       </c>
       <c r="H557" t="s">
         <v>17</v>
       </c>
       <c r="I557" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J557" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="K557"/>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B558" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C558" s="3">
         <v>2023</v>
       </c>
       <c r="D558" t="s" s="4">
-        <v>643</v>
+        <v>616</v>
       </c>
       <c r="E558" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F558" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G558" t="s">
         <v>16</v>
       </c>
       <c r="H558" t="s">
         <v>17</v>
       </c>
       <c r="I558" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J558" t="s">
-        <v>644</v>
+        <v>159</v>
       </c>
       <c r="K558"/>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B559" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="C559" s="3">
         <v>2023</v>
       </c>
       <c r="D559" t="s" s="4">
-        <v>643</v>
+        <v>617</v>
       </c>
       <c r="E559" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F559" t="s">
         <v>23</v>
       </c>
       <c r="G559" t="s">
         <v>16</v>
       </c>
       <c r="H559" t="s">
         <v>17</v>
       </c>
       <c r="I559" s="3">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J559" t="s">
-        <v>645</v>
+        <v>618</v>
       </c>
       <c r="K559"/>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B560" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C560" s="3">
-        <v>1998</v>
+        <v>2023</v>
       </c>
       <c r="D560" t="s" s="4">
-        <v>647</v>
+        <v>617</v>
       </c>
       <c r="E560" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F560" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G560" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H560" t="s">
         <v>17</v>
       </c>
       <c r="I560" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J560" t="s">
-        <v>648</v>
+        <v>619</v>
       </c>
       <c r="K560"/>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B561" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C561" s="3">
-        <v>2003</v>
+        <v>2024</v>
       </c>
       <c r="D561" t="s" s="4">
-        <v>649</v>
+        <v>620</v>
       </c>
       <c r="E561" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F561" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G561" t="s">
         <v>16</v>
       </c>
       <c r="H561" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I561" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J561" t="s">
-        <v>111</v>
+        <v>42</v>
       </c>
       <c r="K561"/>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B562" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C562" s="3">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="D562" t="s" s="4">
-        <v>649</v>
+        <v>566</v>
       </c>
       <c r="E562" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F562" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G562" t="s">
         <v>16</v>
       </c>
       <c r="H562" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I562" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J562" t="s">
-        <v>274</v>
+        <v>215</v>
       </c>
       <c r="K562"/>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B563" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C563" s="3">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="D563" t="s" s="4">
-        <v>650</v>
+        <v>568</v>
       </c>
       <c r="E563" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F563" t="s">
         <v>23</v>
       </c>
       <c r="G563" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H563" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I563" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J563" t="s">
-        <v>263</v>
+        <v>228</v>
       </c>
       <c r="K563"/>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B564" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C564" s="3">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="D564" t="s" s="4">
-        <v>651</v>
+        <v>534</v>
       </c>
       <c r="E564" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F564" t="s">
         <v>23</v>
       </c>
       <c r="G564" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H564" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I564" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J564" t="s">
-        <v>652</v>
+        <v>310</v>
       </c>
       <c r="K564"/>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B565" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C565" s="3">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="D565" t="s" s="4">
-        <v>653</v>
+        <v>576</v>
       </c>
       <c r="E565" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F565" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G565" t="s">
         <v>16</v>
       </c>
       <c r="H565" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I565" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J565" t="s">
-        <v>113</v>
+        <v>602</v>
       </c>
       <c r="K565"/>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B566" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C566" s="3">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="D566" t="s" s="4">
-        <v>654</v>
+        <v>621</v>
       </c>
       <c r="E566" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F566" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G566" t="s">
         <v>16</v>
       </c>
       <c r="H566" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I566" s="3">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="J566" t="s">
-        <v>655</v>
+        <v>335</v>
       </c>
       <c r="K566"/>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B567" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C567" s="3">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="D567" t="s" s="4">
-        <v>656</v>
+        <v>622</v>
       </c>
       <c r="E567" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F567" t="s">
         <v>23</v>
       </c>
       <c r="G567" t="s">
         <v>16</v>
       </c>
       <c r="H567" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I567" s="3">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="J567" t="s">
-        <v>657</v>
+        <v>258</v>
       </c>
       <c r="K567"/>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B568" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C568" s="3">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="D568" t="s" s="4">
-        <v>658</v>
+        <v>577</v>
       </c>
       <c r="E568" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F568" t="s">
         <v>23</v>
       </c>
       <c r="G568" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H568" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I568" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J568" t="s">
-        <v>104</v>
+        <v>202</v>
       </c>
       <c r="K568"/>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B569" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C569" s="3">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="D569" t="s" s="4">
-        <v>659</v>
+        <v>535</v>
       </c>
       <c r="E569" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F569" t="s">
         <v>23</v>
       </c>
       <c r="G569" t="s">
         <v>16</v>
       </c>
       <c r="H569" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I569" s="3">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="J569" t="s">
-        <v>660</v>
+        <v>330</v>
       </c>
       <c r="K569"/>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B570" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C570" s="3">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="D570" t="s" s="4">
-        <v>656</v>
+        <v>495</v>
       </c>
       <c r="E570" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F570" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G570" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H570" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I570" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J570" t="s">
-        <v>661</v>
+        <v>623</v>
       </c>
       <c r="K570"/>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B571" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C571" s="3">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="D571" t="s" s="4">
-        <v>658</v>
+        <v>426</v>
       </c>
       <c r="E571" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F571" t="s">
         <v>23</v>
       </c>
       <c r="G571" t="s">
         <v>16</v>
       </c>
       <c r="H571" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I571" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J571" t="s">
-        <v>662</v>
+        <v>624</v>
       </c>
       <c r="K571"/>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B572" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C572" s="3">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="D572" t="s" s="4">
-        <v>663</v>
+        <v>625</v>
       </c>
       <c r="E572" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F572" t="s">
-        <v>23</v>
+        <v>626</v>
       </c>
       <c r="G572" t="s">
         <v>16</v>
       </c>
       <c r="H572" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I572" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J572" t="s">
-        <v>466</v>
+        <v>627</v>
       </c>
       <c r="K572"/>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B573" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C573" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D573" t="s" s="4">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="E573" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F573" t="s">
         <v>23</v>
       </c>
       <c r="G573" t="s">
         <v>16</v>
       </c>
       <c r="H573" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I573" s="3">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J573" t="s">
-        <v>260</v>
+        <v>211</v>
       </c>
       <c r="K573"/>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B574" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C574" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D574" t="s" s="4">
-        <v>665</v>
+        <v>629</v>
       </c>
       <c r="E574" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F574" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G574" t="s">
         <v>16</v>
       </c>
       <c r="H574" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I574" s="3">
         <v>2</v>
       </c>
       <c r="J574" t="s">
-        <v>666</v>
+        <v>630</v>
       </c>
       <c r="K574"/>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B575" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C575" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D575" t="s" s="4">
-        <v>667</v>
+        <v>631</v>
       </c>
       <c r="E575" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F575" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G575" t="s">
         <v>16</v>
       </c>
       <c r="H575" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I575" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J575" t="s">
-        <v>233</v>
+        <v>632</v>
       </c>
       <c r="K575"/>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B576" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C576" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D576" t="s" s="4">
-        <v>650</v>
+        <v>542</v>
       </c>
       <c r="E576" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F576" t="s">
         <v>23</v>
       </c>
       <c r="G576" t="s">
         <v>16</v>
       </c>
       <c r="H576" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I576" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J576" t="s">
-        <v>435</v>
+        <v>299</v>
       </c>
       <c r="K576"/>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B577" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C577" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D577" t="s" s="4">
-        <v>668</v>
+        <v>543</v>
       </c>
       <c r="E577" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F577" t="s">
         <v>23</v>
       </c>
       <c r="G577" t="s">
         <v>16</v>
       </c>
       <c r="H577" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I577" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J577" t="s">
-        <v>291</v>
+        <v>254</v>
       </c>
       <c r="K577"/>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B578" t="s">
-        <v>646</v>
+        <v>355</v>
       </c>
       <c r="C578" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D578" t="s" s="4">
-        <v>669</v>
+        <v>545</v>
       </c>
       <c r="E578" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F578" t="s">
         <v>23</v>
       </c>
       <c r="G578" t="s">
         <v>16</v>
       </c>
       <c r="H578" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I578" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J578" t="s">
-        <v>291</v>
+        <v>536</v>
       </c>
       <c r="K578"/>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B579" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C579" s="3">
+        <v>2024</v>
       </c>
       <c r="D579" t="s" s="4">
-        <v>670</v>
+        <v>546</v>
       </c>
       <c r="E579" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F579" t="s">
         <v>23</v>
       </c>
       <c r="G579" t="s">
         <v>16</v>
       </c>
       <c r="H579" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I579" s="3">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="J579" t="s">
-        <v>333</v>
+        <v>633</v>
       </c>
       <c r="K579"/>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B580" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C580" s="3">
+        <v>2024</v>
       </c>
       <c r="D580" t="s" s="4">
-        <v>671</v>
+        <v>548</v>
       </c>
       <c r="E580" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F580" t="s">
         <v>23</v>
       </c>
       <c r="G580" t="s">
         <v>16</v>
       </c>
       <c r="H580" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I580" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J580" t="s">
-        <v>672</v>
+        <v>330</v>
       </c>
       <c r="K580"/>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B581" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C581" s="3">
+        <v>2024</v>
       </c>
       <c r="D581" t="s" s="4">
-        <v>673</v>
+        <v>587</v>
       </c>
       <c r="E581" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F581" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G581" t="s">
         <v>16</v>
       </c>
       <c r="H581" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I581" s="3">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="J581" t="s">
-        <v>674</v>
+        <v>567</v>
       </c>
       <c r="K581"/>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B582" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C582" s="3">
+        <v>2024</v>
       </c>
       <c r="D582" t="s" s="4">
-        <v>673</v>
+        <v>588</v>
       </c>
       <c r="E582" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F582" t="s">
         <v>23</v>
       </c>
       <c r="G582" t="s">
         <v>16</v>
       </c>
       <c r="H582" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I582" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J582" t="s">
-        <v>204</v>
+        <v>254</v>
       </c>
       <c r="K582"/>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B583" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C583" s="3">
+        <v>2024</v>
       </c>
       <c r="D583" t="s" s="4">
-        <v>675</v>
+        <v>588</v>
       </c>
       <c r="E583" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F583" t="s">
         <v>23</v>
       </c>
       <c r="G583" t="s">
         <v>16</v>
       </c>
       <c r="H583" t="s">
         <v>17</v>
       </c>
       <c r="I583" s="3">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="J583" t="s">
-        <v>362</v>
+        <v>254</v>
       </c>
       <c r="K583"/>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B584" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C584" s="3">
+        <v>2024</v>
       </c>
       <c r="D584" t="s" s="4">
-        <v>676</v>
+        <v>589</v>
       </c>
       <c r="E584" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F584" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G584" t="s">
         <v>16</v>
       </c>
       <c r="H584" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I584" s="3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J584" t="s">
-        <v>677</v>
+        <v>634</v>
       </c>
       <c r="K584"/>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B585" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C585" s="3">
+        <v>2024</v>
       </c>
       <c r="D585" t="s" s="4">
-        <v>676</v>
+        <v>591</v>
       </c>
       <c r="E585" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F585" t="s">
         <v>23</v>
       </c>
       <c r="G585" t="s">
         <v>16</v>
       </c>
       <c r="H585" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I585" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J585" t="s">
-        <v>678</v>
+        <v>330</v>
       </c>
       <c r="K585"/>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B586" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C586" s="3">
+        <v>2024</v>
       </c>
       <c r="D586" t="s" s="4">
-        <v>679</v>
+        <v>635</v>
       </c>
       <c r="E586" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F586" t="s">
         <v>23</v>
       </c>
       <c r="G586" t="s">
         <v>16</v>
       </c>
       <c r="H586" t="s">
         <v>17</v>
       </c>
       <c r="I586" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J586" t="s">
-        <v>680</v>
+        <v>636</v>
       </c>
       <c r="K586"/>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B587" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C587" s="3">
+        <v>2024</v>
       </c>
       <c r="D587" t="s" s="4">
-        <v>681</v>
+        <v>599</v>
       </c>
       <c r="E587" t="s">
+        <v>30</v>
+      </c>
+      <c r="F587" t="s">
+        <v>23</v>
+      </c>
+      <c r="G587" t="s">
+        <v>16</v>
+      </c>
+      <c r="H587" t="s">
+        <v>34</v>
+      </c>
+      <c r="I587" s="3">
+        <v>150</v>
+      </c>
+      <c r="J587" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>682</v>
       </c>
       <c r="K587"/>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B588" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C588" s="3">
+        <v>2024</v>
       </c>
       <c r="D588" t="s" s="4">
-        <v>683</v>
+        <v>604</v>
       </c>
       <c r="E588" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F588" t="s">
         <v>23</v>
       </c>
       <c r="G588" t="s">
         <v>16</v>
       </c>
       <c r="H588" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I588" s="3">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="J588" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="K588"/>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B589" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C589" s="3">
+        <v>2024</v>
       </c>
       <c r="D589" t="s" s="4">
-        <v>684</v>
+        <v>606</v>
       </c>
       <c r="E589" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F589" t="s">
         <v>23</v>
       </c>
       <c r="G589" t="s">
         <v>16</v>
       </c>
       <c r="H589" t="s">
         <v>17</v>
       </c>
       <c r="I589" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J589" t="s">
-        <v>685</v>
+        <v>637</v>
       </c>
       <c r="K589"/>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B590" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C590" s="3">
+        <v>2024</v>
       </c>
       <c r="D590" t="s" s="4">
-        <v>686</v>
+        <v>607</v>
       </c>
       <c r="E590" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F590" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G590" t="s">
         <v>16</v>
       </c>
       <c r="H590" t="s">
         <v>17</v>
       </c>
       <c r="I590" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J590" t="s">
-        <v>687</v>
+        <v>454</v>
       </c>
       <c r="K590"/>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B591" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C591" s="3">
+        <v>2024</v>
       </c>
       <c r="D591" t="s" s="4">
-        <v>686</v>
+        <v>503</v>
       </c>
       <c r="E591" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F591" t="s">
         <v>23</v>
       </c>
       <c r="G591" t="s">
         <v>16</v>
       </c>
       <c r="H591" t="s">
         <v>17</v>
       </c>
       <c r="I591" s="3">
-        <v>162</v>
+        <v>3</v>
       </c>
       <c r="J591" t="s">
-        <v>688</v>
+        <v>182</v>
       </c>
       <c r="K591"/>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B592" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C592" s="3">
+        <v>2024</v>
       </c>
       <c r="D592" t="s" s="4">
-        <v>689</v>
+        <v>609</v>
       </c>
       <c r="E592" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F592" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G592" t="s">
         <v>16</v>
       </c>
       <c r="H592" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I592" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J592" t="s">
-        <v>204</v>
+        <v>48</v>
       </c>
       <c r="K592"/>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B593" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C593" s="3">
+        <v>2024</v>
       </c>
       <c r="D593" t="s" s="4">
-        <v>689</v>
+        <v>477</v>
       </c>
       <c r="E593" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F593" t="s">
         <v>23</v>
       </c>
       <c r="G593" t="s">
         <v>16</v>
       </c>
       <c r="H593" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I593" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J593" t="s">
-        <v>690</v>
+        <v>610</v>
       </c>
       <c r="K593"/>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B594" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C594" s="3">
+        <v>2024</v>
       </c>
       <c r="D594" t="s" s="4">
-        <v>689</v>
+        <v>611</v>
       </c>
       <c r="E594" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="F594" t="s">
         <v>23</v>
       </c>
       <c r="G594" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H594" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I594" s="3">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="J594" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="K594"/>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B595" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>355</v>
+      </c>
+      <c r="C595" s="3">
+        <v>2024</v>
       </c>
       <c r="D595" t="s" s="4">
-        <v>691</v>
+        <v>556</v>
       </c>
       <c r="E595" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F595" t="s">
         <v>23</v>
       </c>
       <c r="G595" t="s">
         <v>16</v>
       </c>
       <c r="H595" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I595" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J595" t="s">
-        <v>169</v>
+        <v>602</v>
       </c>
       <c r="K595"/>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B596" t="s">
-        <v>692</v>
+        <v>355</v>
       </c>
       <c r="C596" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D596" t="s" s="4">
-        <v>693</v>
+        <v>638</v>
       </c>
       <c r="E596" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F596" t="s">
-        <v>35</v>
+        <v>329</v>
       </c>
       <c r="G596" t="s">
         <v>16</v>
       </c>
       <c r="H596" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I596" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J596" t="s">
-        <v>694</v>
+        <v>258</v>
       </c>
       <c r="K596"/>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B597" t="s">
-        <v>692</v>
+        <v>355</v>
       </c>
       <c r="C597" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D597" t="s" s="4">
-        <v>693</v>
+        <v>638</v>
       </c>
       <c r="E597" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F597" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G597" t="s">
         <v>16</v>
       </c>
       <c r="H597" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I597" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J597" t="s">
-        <v>441</v>
+        <v>119</v>
       </c>
       <c r="K597"/>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B598" t="s">
-        <v>692</v>
+        <v>355</v>
       </c>
       <c r="C598" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D598" t="s" s="4">
-        <v>693</v>
+        <v>505</v>
       </c>
       <c r="E598" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F598" t="s">
-        <v>60</v>
+        <v>329</v>
       </c>
       <c r="G598" t="s">
         <v>16</v>
       </c>
       <c r="H598" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I598" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J598" t="s">
-        <v>441</v>
+        <v>258</v>
       </c>
       <c r="K598"/>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B599" t="s">
-        <v>692</v>
+        <v>355</v>
       </c>
       <c r="C599" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D599" t="s" s="4">
-        <v>695</v>
+        <v>639</v>
       </c>
       <c r="E599" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F599" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G599" t="s">
         <v>16</v>
       </c>
       <c r="H599" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I599" s="3">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="J599" t="s">
-        <v>696</v>
+        <v>530</v>
       </c>
       <c r="K599"/>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B600" t="s">
-        <v>692</v>
+        <v>355</v>
       </c>
       <c r="C600" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D600" t="s" s="4">
-        <v>697</v>
+        <v>612</v>
       </c>
       <c r="E600" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F600" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G600" t="s">
         <v>16</v>
       </c>
       <c r="H600" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I600" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J600" t="s">
-        <v>698</v>
+        <v>215</v>
       </c>
       <c r="K600"/>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B601" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C601" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D601" t="s" s="4">
-        <v>700</v>
+        <v>612</v>
       </c>
       <c r="E601" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F601" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G601" t="s">
         <v>16</v>
       </c>
       <c r="H601" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I601" s="3">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="J601" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="K601"/>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B602" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C602" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D602" t="s" s="4">
-        <v>701</v>
+        <v>613</v>
       </c>
       <c r="E602" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F602" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G602" t="s">
         <v>16</v>
       </c>
       <c r="H602" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I602" s="3">
         <v>1</v>
       </c>
       <c r="J602" t="s">
-        <v>702</v>
+        <v>258</v>
       </c>
       <c r="K602"/>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B603" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C603" s="3">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="D603" t="s" s="4">
-        <v>701</v>
+        <v>613</v>
       </c>
       <c r="E603" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F603" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G603" t="s">
         <v>16</v>
       </c>
       <c r="H603" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I603" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J603" t="s">
-        <v>218</v>
+        <v>28</v>
       </c>
       <c r="K603"/>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B604" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C604" s="3">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="D604" t="s" s="4">
-        <v>703</v>
+        <v>613</v>
       </c>
       <c r="E604" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F604" t="s">
         <v>23</v>
       </c>
       <c r="G604" t="s">
         <v>16</v>
       </c>
       <c r="H604" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I604" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J604" t="s">
-        <v>57</v>
+        <v>119</v>
       </c>
       <c r="K604"/>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B605" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C605" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D605" t="s" s="4">
-        <v>704</v>
+        <v>557</v>
       </c>
       <c r="E605" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F605" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G605" t="s">
         <v>16</v>
       </c>
       <c r="H605" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I605" s="3">
         <v>1</v>
       </c>
       <c r="J605" t="s">
-        <v>57</v>
+        <v>258</v>
       </c>
       <c r="K605"/>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B606" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C606" s="3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D606" t="s" s="4">
-        <v>705</v>
+        <v>557</v>
       </c>
       <c r="E606" t="s">
-        <v>706</v>
+        <v>30</v>
       </c>
       <c r="F606" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G606" t="s">
         <v>16</v>
       </c>
       <c r="H606" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I606" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J606" t="s">
-        <v>707</v>
+        <v>28</v>
       </c>
       <c r="K606"/>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B607" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C607" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D607" t="s" s="4">
-        <v>708</v>
+        <v>557</v>
       </c>
       <c r="E607" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F607" t="s">
         <v>23</v>
       </c>
       <c r="G607" t="s">
         <v>16</v>
       </c>
       <c r="H607" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I607" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J607" t="s">
-        <v>709</v>
+        <v>119</v>
       </c>
       <c r="K607"/>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B608" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C608" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D608" t="s" s="4">
-        <v>710</v>
+        <v>640</v>
       </c>
       <c r="E608" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F608" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G608" t="s">
         <v>16</v>
       </c>
       <c r="H608" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I608" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J608" t="s">
-        <v>711</v>
+        <v>632</v>
       </c>
       <c r="K608"/>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B609" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C609" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D609" t="s" s="4">
-        <v>712</v>
+        <v>640</v>
       </c>
       <c r="E609" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F609" t="s">
         <v>23</v>
       </c>
       <c r="G609" t="s">
         <v>16</v>
       </c>
       <c r="H609" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I609" s="3">
         <v>1</v>
       </c>
       <c r="J609" t="s">
-        <v>46</v>
+        <v>273</v>
       </c>
       <c r="K609"/>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B610" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C610" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D610" t="s" s="4">
-        <v>712</v>
+        <v>614</v>
       </c>
       <c r="E610" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F610" t="s">
         <v>23</v>
       </c>
       <c r="G610" t="s">
         <v>16</v>
       </c>
       <c r="H610" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I610" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J610" t="s">
-        <v>46</v>
+        <v>298</v>
       </c>
       <c r="K610"/>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B611" t="s">
-        <v>699</v>
+        <v>355</v>
       </c>
       <c r="C611" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D611" t="s" s="4">
-        <v>713</v>
+        <v>615</v>
       </c>
       <c r="E611" t="s">
-        <v>706</v>
+        <v>14</v>
       </c>
       <c r="F611" t="s">
         <v>23</v>
       </c>
       <c r="G611" t="s">
         <v>16</v>
       </c>
       <c r="H611" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I611" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J611" t="s">
-        <v>333</v>
+        <v>641</v>
       </c>
       <c r="K611"/>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B612" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>355</v>
+      </c>
+      <c r="C612" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D612" t="s" s="4">
-        <v>703</v>
+        <v>642</v>
       </c>
       <c r="E612" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F612" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G612" t="s">
         <v>16</v>
       </c>
       <c r="H612" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I612" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J612" t="s">
-        <v>313</v>
+        <v>643</v>
       </c>
       <c r="K612"/>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B613" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>355</v>
+      </c>
+      <c r="C613" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D613" t="s" s="4">
-        <v>714</v>
+        <v>642</v>
       </c>
       <c r="E613" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F613" t="s">
         <v>23</v>
       </c>
       <c r="G613" t="s">
         <v>16</v>
       </c>
       <c r="H613" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I613" s="3">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="J613" t="s">
-        <v>715</v>
+        <v>79</v>
       </c>
       <c r="K613"/>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B614" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C614" s="3">
-        <v>2023</v>
+        <v>1998</v>
       </c>
       <c r="D614" t="s" s="4">
-        <v>714</v>
+        <v>645</v>
       </c>
       <c r="E614" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F614" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G614" t="s">
         <v>16</v>
       </c>
       <c r="H614" t="s">
         <v>17</v>
       </c>
       <c r="I614" s="3">
         <v>3</v>
       </c>
       <c r="J614" t="s">
-        <v>715</v>
+        <v>646</v>
       </c>
       <c r="K614"/>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B615" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C615" s="3">
-        <v>2023</v>
+        <v>2004</v>
       </c>
       <c r="D615" t="s" s="4">
-        <v>704</v>
+        <v>647</v>
       </c>
       <c r="E615" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F615" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G615" t="s">
         <v>16</v>
       </c>
       <c r="H615" t="s">
         <v>17</v>
       </c>
       <c r="I615" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J615" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
       <c r="K615"/>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B616" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C616" s="3">
-        <v>2023</v>
+        <v>2006</v>
       </c>
       <c r="D616" t="s" s="4">
-        <v>716</v>
+        <v>648</v>
       </c>
       <c r="E616" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F616" t="s">
         <v>23</v>
       </c>
       <c r="G616" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H616" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I616" s="3">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="J616" t="s">
-        <v>551</v>
+        <v>163</v>
       </c>
       <c r="K616"/>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B617" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C617" s="3">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="D617" t="s" s="4">
-        <v>714</v>
+        <v>649</v>
       </c>
       <c r="E617" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F617" t="s">
         <v>23</v>
       </c>
       <c r="G617" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H617" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I617" s="3">
         <v>1</v>
       </c>
       <c r="J617" t="s">
-        <v>717</v>
+        <v>650</v>
       </c>
       <c r="K617"/>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B618" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C618" s="3">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="D618" t="s" s="4">
-        <v>704</v>
+        <v>651</v>
       </c>
       <c r="E618" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F618" t="s">
         <v>23</v>
       </c>
       <c r="G618" t="s">
         <v>16</v>
       </c>
       <c r="H618" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I618" s="3">
         <v>1</v>
       </c>
       <c r="J618" t="s">
-        <v>718</v>
+        <v>272</v>
       </c>
       <c r="K618"/>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B619" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C619" s="3">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="D619" t="s" s="4">
-        <v>719</v>
+        <v>652</v>
       </c>
       <c r="E619" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F619" t="s">
         <v>23</v>
       </c>
       <c r="G619" t="s">
         <v>16</v>
       </c>
       <c r="H619" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I619" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J619" t="s">
-        <v>549</v>
+        <v>653</v>
       </c>
       <c r="K619"/>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B620" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="C620" s="3">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="D620" t="s" s="4">
-        <v>720</v>
+        <v>654</v>
       </c>
       <c r="E620" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F620" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G620" t="s">
         <v>16</v>
       </c>
       <c r="H620" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I620" s="3">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="J620" t="s">
-        <v>707</v>
+        <v>119</v>
       </c>
       <c r="K620"/>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B621" t="s">
-        <v>721</v>
+        <v>644</v>
       </c>
       <c r="C621" s="3">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="D621" t="s" s="4">
-        <v>722</v>
+        <v>655</v>
       </c>
       <c r="E621" t="s">
-        <v>706</v>
+        <v>82</v>
       </c>
       <c r="F621" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="G621" t="s">
         <v>16</v>
       </c>
       <c r="H621" t="s">
         <v>17</v>
       </c>
       <c r="I621" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J621" t="s">
-        <v>723</v>
+        <v>656</v>
       </c>
       <c r="K621"/>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B622" t="s">
-        <v>721</v>
+        <v>644</v>
       </c>
       <c r="C622" s="3">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="D622" t="s" s="4">
-        <v>722</v>
+        <v>657</v>
       </c>
       <c r="E622" t="s">
-        <v>706</v>
+        <v>82</v>
       </c>
       <c r="F622" t="s">
         <v>23</v>
       </c>
       <c r="G622" t="s">
         <v>16</v>
       </c>
       <c r="H622" t="s">
         <v>17</v>
       </c>
       <c r="I622" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J622" t="s">
-        <v>724</v>
+        <v>658</v>
       </c>
       <c r="K622"/>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B623" t="s">
-        <v>721</v>
+        <v>644</v>
       </c>
       <c r="C623" s="3">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="D623" t="s" s="4">
-        <v>725</v>
+        <v>659</v>
       </c>
       <c r="E623" t="s">
-        <v>706</v>
+        <v>82</v>
       </c>
       <c r="F623" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G623" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H623" t="s">
         <v>17</v>
       </c>
       <c r="I623" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J623" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="K623"/>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B624" t="s">
-        <v>721</v>
+        <v>644</v>
       </c>
       <c r="C624" s="3">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="D624" t="s" s="4">
-        <v>725</v>
+        <v>651</v>
       </c>
       <c r="E624" t="s">
-        <v>706</v>
+        <v>82</v>
       </c>
       <c r="F624" t="s">
         <v>23</v>
       </c>
       <c r="G624" t="s">
         <v>16</v>
       </c>
       <c r="H624" t="s">
         <v>17</v>
       </c>
       <c r="I624" s="3">
-        <v>114</v>
+        <v>1</v>
       </c>
       <c r="J624" t="s">
-        <v>726</v>
+        <v>660</v>
       </c>
       <c r="K624"/>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B625" t="s">
-        <v>721</v>
+        <v>644</v>
       </c>
       <c r="C625" s="3">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="D625" t="s" s="4">
-        <v>727</v>
+        <v>657</v>
       </c>
       <c r="E625" t="s">
-        <v>706</v>
+        <v>82</v>
       </c>
       <c r="F625" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G625" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H625" t="s">
         <v>17</v>
       </c>
       <c r="I625" s="3">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J625" t="s">
-        <v>625</v>
+        <v>661</v>
       </c>
       <c r="K625"/>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B626" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C626" s="3">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="D626" t="s" s="4">
-        <v>729</v>
+        <v>659</v>
       </c>
       <c r="E626" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F626" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G626" t="s">
         <v>16</v>
       </c>
       <c r="H626" t="s">
         <v>17</v>
       </c>
       <c r="I626" s="3">
         <v>1</v>
       </c>
       <c r="J626" t="s">
-        <v>28</v>
+        <v>399</v>
       </c>
       <c r="K626"/>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B627" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C627" s="3">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="D627" t="s" s="4">
-        <v>730</v>
+        <v>659</v>
       </c>
       <c r="E627" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F627" t="s">
         <v>23</v>
       </c>
       <c r="G627" t="s">
         <v>16</v>
       </c>
       <c r="H627" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I627" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J627" t="s">
-        <v>435</v>
+        <v>399</v>
       </c>
       <c r="K627"/>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B628" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C628" s="3">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="D628" t="s" s="4">
-        <v>731</v>
+        <v>651</v>
       </c>
       <c r="E628" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F628" t="s">
         <v>23</v>
       </c>
       <c r="G628" t="s">
         <v>16</v>
       </c>
       <c r="H628" t="s">
         <v>17</v>
       </c>
       <c r="I628" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J628" t="s">
-        <v>308</v>
+        <v>105</v>
       </c>
       <c r="K628"/>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B629" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C629" s="3">
-        <v>2001</v>
+        <v>2018</v>
       </c>
       <c r="D629" t="s" s="4">
-        <v>732</v>
+        <v>662</v>
       </c>
       <c r="E629" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F629" t="s">
         <v>23</v>
       </c>
       <c r="G629" t="s">
         <v>16</v>
       </c>
       <c r="H629" t="s">
         <v>17</v>
       </c>
       <c r="I629" s="3">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="J629" t="s">
-        <v>343</v>
+        <v>219</v>
       </c>
       <c r="K629"/>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B630" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C630" s="3">
-        <v>2001</v>
+        <v>2018</v>
       </c>
       <c r="D630" t="s" s="4">
-        <v>733</v>
+        <v>663</v>
       </c>
       <c r="E630" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F630" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="G630" t="s">
         <v>16</v>
       </c>
       <c r="H630" t="s">
         <v>17</v>
       </c>
       <c r="I630" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J630" t="s">
-        <v>734</v>
+        <v>664</v>
       </c>
       <c r="K630"/>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B631" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C631" s="3">
-        <v>2005</v>
+        <v>2018</v>
       </c>
       <c r="D631" t="s" s="4">
-        <v>735</v>
+        <v>665</v>
       </c>
       <c r="E631" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F631" t="s">
         <v>23</v>
       </c>
       <c r="G631" t="s">
         <v>16</v>
       </c>
       <c r="H631" t="s">
         <v>17</v>
       </c>
       <c r="I631" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J631" t="s">
-        <v>119</v>
+        <v>666</v>
       </c>
       <c r="K631"/>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B632" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C632" s="3">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="D632" t="s" s="4">
-        <v>736</v>
+        <v>667</v>
       </c>
       <c r="E632" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F632" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G632" t="s">
         <v>16</v>
       </c>
       <c r="H632" t="s">
         <v>17</v>
       </c>
       <c r="I632" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J632" t="s">
-        <v>106</v>
+        <v>227</v>
       </c>
       <c r="K632"/>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B633" t="s">
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="C633" s="3">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="D633" t="s" s="4">
-        <v>737</v>
+        <v>668</v>
       </c>
       <c r="E633" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F633" t="s">
         <v>23</v>
       </c>
       <c r="G633" t="s">
         <v>16</v>
       </c>
       <c r="H633" t="s">
         <v>17</v>
       </c>
       <c r="I633" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J633" t="s">
-        <v>738</v>
+        <v>227</v>
       </c>
       <c r="K633"/>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B634" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>644</v>
+      </c>
+      <c r="C634" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D634" t="s" s="4">
-        <v>739</v>
+        <v>669</v>
       </c>
       <c r="E634" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F634" t="s">
         <v>23</v>
       </c>
       <c r="G634" t="s">
         <v>16</v>
       </c>
       <c r="H634" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I634" s="3">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="J634" t="s">
-        <v>435</v>
+        <v>211</v>
       </c>
       <c r="K634"/>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B635" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>644</v>
+      </c>
+      <c r="C635" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D635" t="s" s="4">
-        <v>740</v>
+        <v>670</v>
       </c>
       <c r="E635" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F635" t="s">
         <v>23</v>
       </c>
       <c r="G635" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H635" t="s">
         <v>17</v>
       </c>
       <c r="I635" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J635" t="s">
-        <v>741</v>
+        <v>671</v>
       </c>
       <c r="K635"/>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B636" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>644</v>
+      </c>
+      <c r="C636" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D636" t="s" s="4">
-        <v>742</v>
+        <v>672</v>
       </c>
       <c r="E636" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F636" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G636" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H636" t="s">
         <v>17</v>
       </c>
       <c r="I636" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J636" t="s">
-        <v>743</v>
+        <v>673</v>
       </c>
       <c r="K636"/>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B637" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>644</v>
+      </c>
+      <c r="C637" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D637" t="s" s="4">
-        <v>744</v>
+        <v>674</v>
       </c>
       <c r="E637" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F637" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G637" t="s">
         <v>16</v>
       </c>
       <c r="H637" t="s">
         <v>17</v>
       </c>
       <c r="I637" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J637" t="s">
-        <v>745</v>
+        <v>675</v>
       </c>
       <c r="K637"/>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B638" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>644</v>
+      </c>
+      <c r="C638" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D638" t="s" s="4">
-        <v>746</v>
+        <v>676</v>
       </c>
       <c r="E638" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F638" t="s">
         <v>23</v>
       </c>
       <c r="G638" t="s">
         <v>16</v>
       </c>
       <c r="H638" t="s">
         <v>17</v>
       </c>
       <c r="I638" s="3">
         <v>1</v>
       </c>
       <c r="J638" t="s">
-        <v>534</v>
+        <v>331</v>
       </c>
       <c r="K638"/>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B639" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>644</v>
+      </c>
+      <c r="C639" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D639" t="s" s="4">
-        <v>747</v>
+        <v>677</v>
       </c>
       <c r="E639" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F639" t="s">
         <v>23</v>
       </c>
       <c r="G639" t="s">
         <v>16</v>
       </c>
       <c r="H639" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I639" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J639" t="s">
-        <v>28</v>
+        <v>202</v>
       </c>
       <c r="K639"/>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B640" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>644</v>
+      </c>
+      <c r="C640" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D640" t="s" s="4">
-        <v>748</v>
+        <v>678</v>
       </c>
       <c r="E640" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F640" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G640" t="s">
         <v>16</v>
       </c>
       <c r="H640" t="s">
         <v>17</v>
       </c>
       <c r="I640" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J640" t="s">
-        <v>527</v>
+        <v>679</v>
       </c>
       <c r="K640"/>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B641" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>644</v>
+      </c>
+      <c r="C641" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D641" t="s" s="4">
-        <v>744</v>
+        <v>680</v>
       </c>
       <c r="E641" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F641" t="s">
         <v>23</v>
       </c>
       <c r="G641" t="s">
         <v>16</v>
       </c>
       <c r="H641" t="s">
         <v>17</v>
       </c>
       <c r="I641" s="3">
         <v>1</v>
       </c>
       <c r="J641" t="s">
-        <v>204</v>
+        <v>681</v>
       </c>
       <c r="K641"/>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B642" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>644</v>
+      </c>
+      <c r="C642" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D642" t="s" s="4">
-        <v>748</v>
+        <v>682</v>
       </c>
       <c r="E642" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F642" t="s">
         <v>23</v>
       </c>
       <c r="G642" t="s">
         <v>16</v>
       </c>
       <c r="H642" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I642" s="3">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J642" t="s">
-        <v>749</v>
+        <v>683</v>
       </c>
       <c r="K642"/>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B643" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>644</v>
+      </c>
+      <c r="C643" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D643" t="s" s="4">
-        <v>742</v>
+        <v>684</v>
       </c>
       <c r="E643" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F643" t="s">
         <v>23</v>
       </c>
       <c r="G643" t="s">
         <v>16</v>
       </c>
       <c r="H643" t="s">
         <v>17</v>
       </c>
       <c r="I643" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J643" t="s">
-        <v>749</v>
+        <v>685</v>
       </c>
       <c r="K643"/>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B644" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>644</v>
+      </c>
+      <c r="C644" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D644" t="s" s="4">
-        <v>746</v>
+        <v>686</v>
       </c>
       <c r="E644" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F644" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G644" t="s">
         <v>16</v>
       </c>
       <c r="H644" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I644" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J644" t="s">
-        <v>750</v>
+        <v>687</v>
       </c>
       <c r="K644"/>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B645" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>644</v>
+      </c>
+      <c r="C645" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D645" t="s" s="4">
-        <v>746</v>
+        <v>688</v>
       </c>
       <c r="E645" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F645" t="s">
         <v>23</v>
       </c>
       <c r="G645" t="s">
         <v>16</v>
       </c>
       <c r="H645" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I645" s="3">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="J645" t="s">
-        <v>751</v>
+        <v>689</v>
       </c>
       <c r="K645"/>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B646" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>644</v>
+      </c>
+      <c r="C646" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D646" t="s" s="4">
-        <v>748</v>
+        <v>690</v>
       </c>
       <c r="E646" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F646" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G646" t="s">
         <v>16</v>
       </c>
       <c r="H646" t="s">
         <v>17</v>
       </c>
       <c r="I646" s="3">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J646" t="s">
-        <v>291</v>
+        <v>691</v>
       </c>
       <c r="K646"/>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B647" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>644</v>
+      </c>
+      <c r="C647" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D647" t="s" s="4">
-        <v>744</v>
+        <v>690</v>
       </c>
       <c r="E647" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F647" t="s">
         <v>23</v>
       </c>
       <c r="G647" t="s">
         <v>16</v>
       </c>
       <c r="H647" t="s">
         <v>17</v>
       </c>
       <c r="I647" s="3">
-        <v>2</v>
+        <v>138</v>
       </c>
       <c r="J647" t="s">
-        <v>204</v>
+        <v>554</v>
       </c>
       <c r="K647"/>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B648" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>644</v>
+      </c>
+      <c r="C648" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D648" t="s" s="4">
-        <v>752</v>
+        <v>692</v>
       </c>
       <c r="E648" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F648" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G648" t="s">
         <v>16</v>
       </c>
       <c r="H648" t="s">
         <v>17</v>
       </c>
       <c r="I648" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J648" t="s">
-        <v>500</v>
+        <v>53</v>
       </c>
       <c r="K648"/>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B649" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>644</v>
+      </c>
+      <c r="C649" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D649" t="s" s="4">
-        <v>753</v>
+        <v>692</v>
       </c>
       <c r="E649" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F649" t="s">
         <v>23</v>
       </c>
       <c r="G649" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H649" t="s">
         <v>17</v>
       </c>
       <c r="I649" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J649" t="s">
-        <v>204</v>
+        <v>610</v>
       </c>
       <c r="K649"/>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B650" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>644</v>
+      </c>
+      <c r="C650" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D650" t="s" s="4">
-        <v>754</v>
+        <v>693</v>
       </c>
       <c r="E650" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F650" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G650" t="s">
         <v>16</v>
       </c>
       <c r="H650" t="s">
         <v>17</v>
       </c>
       <c r="I650" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J650" t="s">
-        <v>755</v>
+        <v>290</v>
       </c>
       <c r="K650"/>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B651" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>644</v>
+      </c>
+      <c r="C651" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D651" t="s" s="4">
-        <v>756</v>
+        <v>693</v>
       </c>
       <c r="E651" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F651" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G651" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H651" t="s">
         <v>17</v>
       </c>
       <c r="I651" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J651" t="s">
-        <v>757</v>
+        <v>62</v>
       </c>
       <c r="K651"/>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B652" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>644</v>
+      </c>
+      <c r="C652" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D652" t="s" s="4">
-        <v>756</v>
+        <v>694</v>
       </c>
       <c r="E652" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F652" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="G652" t="s">
         <v>16</v>
       </c>
       <c r="H652" t="s">
         <v>17</v>
       </c>
       <c r="I652" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J652" t="s">
-        <v>48</v>
+        <v>695</v>
       </c>
       <c r="K652"/>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B653" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>644</v>
+      </c>
+      <c r="C653" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D653" t="s" s="4">
-        <v>746</v>
+        <v>694</v>
       </c>
       <c r="E653" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F653" t="s">
-        <v>361</v>
+        <v>52</v>
       </c>
       <c r="G653" t="s">
         <v>16</v>
       </c>
       <c r="H653" t="s">
         <v>17</v>
       </c>
       <c r="I653" s="3">
         <v>1</v>
       </c>
       <c r="J653" t="s">
-        <v>758</v>
+        <v>696</v>
       </c>
       <c r="K653"/>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B654" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>644</v>
+      </c>
+      <c r="C654" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D654" t="s" s="4">
-        <v>752</v>
+        <v>694</v>
       </c>
       <c r="E654" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F654" t="s">
         <v>23</v>
       </c>
       <c r="G654" t="s">
         <v>16</v>
       </c>
       <c r="H654" t="s">
         <v>17</v>
       </c>
       <c r="I654" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J654" t="s">
-        <v>500</v>
+        <v>172</v>
       </c>
       <c r="K654"/>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B655" t="s">
-        <v>728</v>
+        <v>697</v>
       </c>
       <c r="C655" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D655" t="s" s="4">
-        <v>759</v>
+        <v>698</v>
       </c>
       <c r="E655" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F655" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G655" t="s">
         <v>16</v>
       </c>
       <c r="H655" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I655" s="3">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="J655" t="s">
-        <v>760</v>
+        <v>434</v>
       </c>
       <c r="K655"/>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B656" t="s">
-        <v>728</v>
+        <v>697</v>
       </c>
       <c r="C656" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D656" t="s" s="4">
-        <v>761</v>
+        <v>699</v>
       </c>
       <c r="E656" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F656" t="s">
         <v>23</v>
       </c>
       <c r="G656" t="s">
         <v>16</v>
       </c>
       <c r="H656" t="s">
         <v>17</v>
       </c>
       <c r="I656" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J656" t="s">
-        <v>46</v>
+        <v>700</v>
       </c>
       <c r="K656"/>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B657" t="s">
-        <v>728</v>
+        <v>697</v>
       </c>
       <c r="C657" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D657" t="s" s="4">
-        <v>754</v>
+        <v>699</v>
       </c>
       <c r="E657" t="s">
         <v>14</v>
       </c>
       <c r="F657" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G657" t="s">
         <v>16</v>
       </c>
       <c r="H657" t="s">
         <v>17</v>
       </c>
       <c r="I657" s="3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J657" t="s">
-        <v>762</v>
+        <v>701</v>
       </c>
       <c r="K657"/>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B658" t="s">
-        <v>728</v>
+        <v>697</v>
       </c>
       <c r="C658" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D658" t="s" s="4">
-        <v>754</v>
+        <v>702</v>
       </c>
       <c r="E658" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F658" t="s">
         <v>23</v>
       </c>
       <c r="G658" t="s">
         <v>16</v>
       </c>
       <c r="H658" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I658" s="3">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="J658" t="s">
-        <v>755</v>
+        <v>74</v>
       </c>
       <c r="K658"/>
     </row>
     <row r="659">
       <c r="A659" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B659" t="s">
-        <v>728</v>
+        <v>697</v>
       </c>
       <c r="C659" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D659" t="s" s="4">
-        <v>763</v>
+        <v>702</v>
       </c>
       <c r="E659" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F659" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G659" t="s">
         <v>16</v>
       </c>
       <c r="H659" t="s">
         <v>17</v>
       </c>
       <c r="I659" s="3">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="J659" t="s">
-        <v>764</v>
+        <v>74</v>
       </c>
       <c r="K659"/>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B660" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C660" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D660" t="s" s="4">
-        <v>756</v>
+        <v>704</v>
       </c>
       <c r="E660" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F660" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G660" t="s">
         <v>16</v>
       </c>
       <c r="H660" t="s">
         <v>17</v>
       </c>
       <c r="I660" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J660" t="s">
-        <v>765</v>
+        <v>134</v>
       </c>
       <c r="K660"/>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B661" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C661" s="3">
         <v>2020</v>
       </c>
       <c r="D661" t="s" s="4">
-        <v>746</v>
+        <v>705</v>
       </c>
       <c r="E661" t="s">
         <v>14</v>
       </c>
       <c r="F661" t="s">
-        <v>361</v>
+        <v>23</v>
       </c>
       <c r="G661" t="s">
         <v>16</v>
       </c>
       <c r="H661" t="s">
         <v>17</v>
       </c>
       <c r="I661" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J661" t="s">
-        <v>758</v>
+        <v>211</v>
       </c>
       <c r="K661"/>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B662" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C662" s="3">
         <v>2020</v>
       </c>
       <c r="D662" t="s" s="4">
-        <v>746</v>
+        <v>706</v>
       </c>
       <c r="E662" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F662" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G662" t="s">
         <v>16</v>
       </c>
       <c r="H662" t="s">
         <v>17</v>
       </c>
       <c r="I662" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J662" t="s">
-        <v>209</v>
+        <v>64</v>
       </c>
       <c r="K662"/>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B663" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C663" s="3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D663" t="s" s="4">
-        <v>746</v>
+        <v>707</v>
       </c>
       <c r="E663" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F663" t="s">
         <v>23</v>
       </c>
       <c r="G663" t="s">
         <v>16</v>
       </c>
       <c r="H663" t="s">
         <v>17</v>
       </c>
       <c r="I663" s="3">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="J663" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="K663"/>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B664" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C664" s="3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D664" t="s" s="4">
-        <v>759</v>
+        <v>708</v>
       </c>
       <c r="E664" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="F664" t="s">
         <v>23</v>
       </c>
       <c r="G664" t="s">
         <v>16</v>
       </c>
       <c r="H664" t="s">
         <v>17</v>
       </c>
       <c r="I664" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J664" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="K664"/>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B665" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C665" s="3">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D665" t="s" s="4">
-        <v>766</v>
+        <v>710</v>
       </c>
       <c r="E665" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F665" t="s">
         <v>23</v>
       </c>
       <c r="G665" t="s">
         <v>16</v>
       </c>
       <c r="H665" t="s">
         <v>17</v>
       </c>
       <c r="I665" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J665" t="s">
-        <v>157</v>
+        <v>711</v>
       </c>
       <c r="K665"/>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B666" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C666" s="3">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D666" t="s" s="4">
-        <v>767</v>
+        <v>712</v>
       </c>
       <c r="E666" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F666" t="s">
         <v>23</v>
       </c>
       <c r="G666" t="s">
         <v>16</v>
       </c>
       <c r="H666" t="s">
         <v>17</v>
       </c>
       <c r="I666" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J666" t="s">
-        <v>435</v>
+        <v>156</v>
       </c>
       <c r="K666"/>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B667" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C667" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D667" t="s" s="4">
-        <v>768</v>
+        <v>713</v>
       </c>
       <c r="E667" t="s">
-        <v>14</v>
+        <v>709</v>
       </c>
       <c r="F667" t="s">
         <v>23</v>
       </c>
       <c r="G667" t="s">
         <v>16</v>
       </c>
       <c r="H667" t="s">
         <v>17</v>
       </c>
       <c r="I667" s="3">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="J667" t="s">
-        <v>769</v>
+        <v>298</v>
       </c>
       <c r="K667"/>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B668" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C668" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D668" t="s" s="4">
-        <v>770</v>
+        <v>706</v>
       </c>
       <c r="E668" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F668" t="s">
         <v>23</v>
       </c>
       <c r="G668" t="s">
         <v>16</v>
       </c>
       <c r="H668" t="s">
         <v>17</v>
       </c>
       <c r="I668" s="3">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="J668" t="s">
-        <v>50</v>
+        <v>165</v>
       </c>
       <c r="K668"/>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B669" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C669" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D669" t="s" s="4">
-        <v>771</v>
+        <v>714</v>
       </c>
       <c r="E669" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F669" t="s">
         <v>23</v>
       </c>
       <c r="G669" t="s">
         <v>16</v>
       </c>
       <c r="H669" t="s">
         <v>17</v>
       </c>
       <c r="I669" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J669" t="s">
-        <v>772</v>
+        <v>715</v>
       </c>
       <c r="K669"/>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B670" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C670" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D670" t="s" s="4">
-        <v>773</v>
+        <v>707</v>
       </c>
       <c r="E670" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F670" t="s">
         <v>23</v>
       </c>
       <c r="G670" t="s">
         <v>16</v>
       </c>
       <c r="H670" t="s">
         <v>17</v>
       </c>
       <c r="I670" s="3">
         <v>4</v>
       </c>
       <c r="J670" t="s">
-        <v>774</v>
+        <v>182</v>
       </c>
       <c r="K670"/>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B671" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C671" s="3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D671" t="s" s="4">
-        <v>775</v>
+        <v>716</v>
       </c>
       <c r="E671" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F671" t="s">
         <v>23</v>
       </c>
       <c r="G671" t="s">
         <v>16</v>
       </c>
       <c r="H671" t="s">
         <v>17</v>
       </c>
       <c r="I671" s="3">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="J671" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
       <c r="K671"/>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B672" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C672" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D672" t="s" s="4">
-        <v>776</v>
+        <v>714</v>
       </c>
       <c r="E672" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F672" t="s">
         <v>23</v>
       </c>
       <c r="G672" t="s">
         <v>16</v>
       </c>
       <c r="H672" t="s">
         <v>17</v>
       </c>
       <c r="I672" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J672" t="s">
-        <v>80</v>
+        <v>610</v>
       </c>
       <c r="K672"/>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B673" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C673" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D673" t="s" s="4">
-        <v>777</v>
+        <v>707</v>
       </c>
       <c r="E673" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F673" t="s">
         <v>23</v>
       </c>
       <c r="G673" t="s">
         <v>16</v>
       </c>
       <c r="H673" t="s">
         <v>17</v>
       </c>
       <c r="I673" s="3">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="J673" t="s">
-        <v>778</v>
+        <v>165</v>
       </c>
       <c r="K673"/>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B674" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C674" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D674" t="s" s="4">
-        <v>779</v>
+        <v>717</v>
       </c>
       <c r="E674" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F674" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
       <c r="G674" t="s">
         <v>16</v>
       </c>
       <c r="H674" t="s">
         <v>17</v>
       </c>
       <c r="I674" s="3">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="J674" t="s">
-        <v>780</v>
+        <v>254</v>
       </c>
       <c r="K674"/>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B675" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C675" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D675" t="s" s="4">
-        <v>779</v>
+        <v>716</v>
       </c>
       <c r="E675" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F675" t="s">
         <v>23</v>
       </c>
       <c r="G675" t="s">
         <v>16</v>
       </c>
       <c r="H675" t="s">
         <v>17</v>
       </c>
       <c r="I675" s="3">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="J675" t="s">
-        <v>781</v>
+        <v>67</v>
       </c>
       <c r="K675"/>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B676" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C676" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D676" t="s" s="4">
-        <v>771</v>
+        <v>718</v>
       </c>
       <c r="E676" t="s">
-        <v>14</v>
+        <v>709</v>
       </c>
       <c r="F676" t="s">
         <v>23</v>
       </c>
       <c r="G676" t="s">
         <v>16</v>
       </c>
       <c r="H676" t="s">
         <v>17</v>
       </c>
       <c r="I676" s="3">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J676" t="s">
-        <v>782</v>
+        <v>523</v>
       </c>
       <c r="K676"/>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B677" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C677" s="3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D677" t="s" s="4">
-        <v>783</v>
+        <v>719</v>
       </c>
       <c r="E677" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F677" t="s">
         <v>23</v>
       </c>
       <c r="G677" t="s">
         <v>16</v>
       </c>
       <c r="H677" t="s">
         <v>17</v>
       </c>
       <c r="I677" s="3">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="J677" t="s">
-        <v>781</v>
+        <v>523</v>
       </c>
       <c r="K677"/>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B678" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C678" s="3">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D678" t="s" s="4">
-        <v>784</v>
+        <v>720</v>
       </c>
       <c r="E678" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F678" t="s">
         <v>23</v>
       </c>
       <c r="G678" t="s">
         <v>16</v>
       </c>
       <c r="H678" t="s">
         <v>17</v>
       </c>
       <c r="I678" s="3">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J678" t="s">
-        <v>376</v>
+        <v>523</v>
       </c>
       <c r="K678"/>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B679" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C679" s="3">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D679" t="s" s="4">
-        <v>785</v>
+        <v>719</v>
       </c>
       <c r="E679" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F679" t="s">
         <v>23</v>
       </c>
       <c r="G679" t="s">
         <v>16</v>
       </c>
       <c r="H679" t="s">
         <v>17</v>
       </c>
       <c r="I679" s="3">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="J679" t="s">
-        <v>786</v>
+        <v>523</v>
       </c>
       <c r="K679"/>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B680" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>721</v>
+      </c>
+      <c r="C680" s="3">
+        <v>2023</v>
       </c>
       <c r="D680" t="s" s="4">
-        <v>787</v>
+        <v>722</v>
       </c>
       <c r="E680" t="s">
-        <v>85</v>
+        <v>709</v>
       </c>
       <c r="F680" t="s">
         <v>23</v>
       </c>
       <c r="G680" t="s">
         <v>16</v>
       </c>
       <c r="H680" t="s">
         <v>17</v>
       </c>
       <c r="I680" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J680" t="s">
-        <v>788</v>
+        <v>723</v>
       </c>
       <c r="K680"/>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>789</v>
+        <v>65</v>
+      </c>
+      <c r="B681" t="s">
+        <v>721</v>
       </c>
       <c r="C681" s="3">
-        <v>1999</v>
+        <v>2023</v>
       </c>
       <c r="D681" t="s" s="4">
-        <v>790</v>
+        <v>724</v>
       </c>
       <c r="E681" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="F681" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="G681" t="s">
         <v>16</v>
       </c>
       <c r="H681" t="s">
         <v>17</v>
       </c>
       <c r="I681" s="3">
         <v>1</v>
       </c>
       <c r="J681" t="s">
-        <v>585</v>
+        <v>725</v>
       </c>
       <c r="K681"/>
     </row>
     <row r="682">
       <c r="A682" t="s">
-        <v>789</v>
+        <v>65</v>
       </c>
       <c r="B682" t="s">
-        <v>791</v>
+        <v>721</v>
       </c>
       <c r="C682" s="3">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="D682" t="s" s="4">
-        <v>792</v>
+        <v>726</v>
       </c>
       <c r="E682" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="F682" t="s">
-        <v>171</v>
+        <v>23</v>
       </c>
       <c r="G682" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H682" t="s">
         <v>17</v>
       </c>
       <c r="I682" s="3">
         <v>1</v>
       </c>
       <c r="J682" t="s">
-        <v>793</v>
+        <v>727</v>
       </c>
       <c r="K682"/>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>789</v>
+        <v>65</v>
       </c>
       <c r="B683" t="s">
-        <v>791</v>
+        <v>721</v>
       </c>
       <c r="C683" s="3">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="D683" t="s" s="4">
-        <v>794</v>
+        <v>724</v>
       </c>
       <c r="E683" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="F683" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G683" t="s">
         <v>16</v>
       </c>
       <c r="H683" t="s">
         <v>17</v>
       </c>
       <c r="I683" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J683" t="s">
-        <v>781</v>
+        <v>79</v>
       </c>
       <c r="K683"/>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>789</v>
+        <v>65</v>
       </c>
       <c r="B684" t="s">
-        <v>791</v>
+        <v>721</v>
       </c>
       <c r="C684" s="3">
         <v>2024</v>
       </c>
       <c r="D684" t="s" s="4">
-        <v>795</v>
+        <v>724</v>
       </c>
       <c r="E684" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="F684" t="s">
         <v>23</v>
       </c>
       <c r="G684" t="s">
         <v>16</v>
       </c>
       <c r="H684" t="s">
         <v>17</v>
       </c>
       <c r="I684" s="3">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="J684" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="K684"/>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>789</v>
+        <v>65</v>
       </c>
       <c r="B685" t="s">
-        <v>796</v>
+        <v>721</v>
       </c>
       <c r="C685" s="3">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="D685" t="s" s="4">
-        <v>797</v>
+        <v>729</v>
       </c>
       <c r="E685" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="F685" t="s">
         <v>23</v>
       </c>
       <c r="G685" t="s">
         <v>16</v>
       </c>
       <c r="H685" t="s">
         <v>17</v>
       </c>
       <c r="I685" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J685" t="s">
-        <v>281</v>
+        <v>598</v>
       </c>
       <c r="K685"/>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>798</v>
+        <v>65</v>
       </c>
       <c r="B686" t="s">
-        <v>799</v>
+        <v>730</v>
       </c>
       <c r="C686" s="3">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="D686" t="s" s="4">
-        <v>800</v>
+        <v>731</v>
       </c>
       <c r="E686" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F686" t="s">
-        <v>302</v>
+        <v>100</v>
       </c>
       <c r="G686" t="s">
         <v>16</v>
       </c>
       <c r="H686" t="s">
         <v>17</v>
       </c>
       <c r="I686" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J686" t="s">
-        <v>164</v>
+        <v>28</v>
       </c>
       <c r="K686"/>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>65</v>
+      </c>
+      <c r="B687" t="s">
+        <v>730</v>
+      </c>
+      <c r="C687" s="3">
+        <v>2001</v>
       </c>
       <c r="D687" t="s" s="4">
-        <v>802</v>
+        <v>732</v>
       </c>
       <c r="E687" t="s">
-        <v>803</v>
+        <v>14</v>
       </c>
       <c r="F687" t="s">
-        <v>804</v>
+        <v>23</v>
       </c>
       <c r="G687" t="s">
         <v>16</v>
       </c>
       <c r="H687" t="s">
         <v>17</v>
       </c>
       <c r="I687" s="3">
         <v>2</v>
       </c>
       <c r="J687" t="s">
-        <v>218</v>
+        <v>159</v>
       </c>
       <c r="K687"/>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B688" t="s">
-        <v>805</v>
+        <v>730</v>
       </c>
       <c r="C688" s="3">
-        <v>2021</v>
+        <v>2001</v>
       </c>
       <c r="D688" t="s" s="4">
-        <v>806</v>
+        <v>733</v>
       </c>
       <c r="E688" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F688" t="s">
         <v>23</v>
       </c>
       <c r="G688" t="s">
         <v>16</v>
       </c>
       <c r="H688" t="s">
         <v>17</v>
       </c>
       <c r="I688" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J688" t="s">
-        <v>28</v>
+        <v>272</v>
       </c>
       <c r="K688"/>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B689" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C689" s="3">
-        <v>2019</v>
+        <v>2001</v>
       </c>
       <c r="D689" t="s" s="4">
-        <v>808</v>
+        <v>734</v>
       </c>
       <c r="E689" t="s">
         <v>14</v>
       </c>
       <c r="F689" t="s">
         <v>23</v>
       </c>
       <c r="G689" t="s">
         <v>16</v>
       </c>
       <c r="H689" t="s">
         <v>17</v>
       </c>
       <c r="I689" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J689" t="s">
-        <v>809</v>
+        <v>310</v>
       </c>
       <c r="K689"/>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B690" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C690" s="3">
-        <v>2020</v>
+        <v>2001</v>
       </c>
       <c r="D690" t="s" s="4">
-        <v>810</v>
+        <v>735</v>
       </c>
       <c r="E690" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F690" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G690" t="s">
         <v>16</v>
       </c>
       <c r="H690" t="s">
         <v>17</v>
       </c>
       <c r="I690" s="3">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="J690" t="s">
-        <v>811</v>
+        <v>736</v>
       </c>
       <c r="K690"/>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B691" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C691" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="D691" t="s" s="4">
-        <v>812</v>
+        <v>737</v>
       </c>
       <c r="E691" t="s">
         <v>14</v>
       </c>
       <c r="F691" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G691" t="s">
         <v>16</v>
       </c>
       <c r="H691" t="s">
         <v>17</v>
       </c>
       <c r="I691" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J691" t="s">
-        <v>813</v>
+        <v>134</v>
       </c>
       <c r="K691"/>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B692" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C692" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="D692" t="s" s="4">
-        <v>814</v>
+        <v>738</v>
       </c>
       <c r="E692" t="s">
         <v>14</v>
       </c>
       <c r="F692" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G692" t="s">
         <v>16</v>
       </c>
       <c r="H692" t="s">
         <v>17</v>
       </c>
       <c r="I692" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J692" t="s">
-        <v>815</v>
+        <v>107</v>
       </c>
       <c r="K692"/>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B693" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C693" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="D693" t="s" s="4">
-        <v>816</v>
+        <v>739</v>
       </c>
       <c r="E693" t="s">
         <v>14</v>
       </c>
       <c r="F693" t="s">
         <v>23</v>
       </c>
       <c r="G693" t="s">
         <v>16</v>
       </c>
       <c r="H693" t="s">
         <v>17</v>
       </c>
       <c r="I693" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J693" t="s">
-        <v>817</v>
+        <v>637</v>
       </c>
       <c r="K693"/>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B694" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C694" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="D694" t="s" s="4">
-        <v>818</v>
+        <v>740</v>
       </c>
       <c r="E694" t="s">
         <v>14</v>
       </c>
       <c r="F694" t="s">
         <v>23</v>
       </c>
       <c r="G694" t="s">
         <v>16</v>
       </c>
       <c r="H694" t="s">
         <v>17</v>
       </c>
       <c r="I694" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J694" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="K694"/>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B695" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C695" s="3">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="D695" t="s" s="4">
-        <v>819</v>
+        <v>741</v>
       </c>
       <c r="E695" t="s">
         <v>14</v>
       </c>
       <c r="F695" t="s">
         <v>23</v>
       </c>
       <c r="G695" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H695" t="s">
         <v>17</v>
       </c>
       <c r="I695" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J695" t="s">
-        <v>555</v>
+        <v>742</v>
       </c>
       <c r="K695"/>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B696" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C696" s="3">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="D696" t="s" s="4">
-        <v>812</v>
+        <v>743</v>
       </c>
       <c r="E696" t="s">
         <v>14</v>
       </c>
       <c r="F696" t="s">
         <v>23</v>
       </c>
       <c r="G696" t="s">
         <v>16</v>
       </c>
       <c r="H696" t="s">
         <v>17</v>
       </c>
       <c r="I696" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J696" t="s">
-        <v>247</v>
+        <v>172</v>
       </c>
       <c r="K696"/>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B697" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C697" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="D697" t="s" s="4">
-        <v>820</v>
+        <v>744</v>
       </c>
       <c r="E697" t="s">
         <v>14</v>
       </c>
       <c r="F697" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G697" t="s">
         <v>16</v>
       </c>
       <c r="H697" t="s">
         <v>17</v>
       </c>
       <c r="I697" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J697" t="s">
-        <v>247</v>
+        <v>586</v>
       </c>
       <c r="K697"/>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B698" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C698" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="D698" t="s" s="4">
-        <v>816</v>
+        <v>745</v>
       </c>
       <c r="E698" t="s">
         <v>14</v>
       </c>
       <c r="F698" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G698" t="s">
         <v>16</v>
       </c>
       <c r="H698" t="s">
         <v>17</v>
       </c>
       <c r="I698" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J698" t="s">
-        <v>247</v>
+        <v>746</v>
       </c>
       <c r="K698"/>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B699" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C699" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D699" t="s" s="4">
-        <v>821</v>
+        <v>747</v>
       </c>
       <c r="E699" t="s">
         <v>14</v>
       </c>
       <c r="F699" t="s">
         <v>23</v>
       </c>
       <c r="G699" t="s">
         <v>16</v>
       </c>
       <c r="H699" t="s">
         <v>17</v>
       </c>
       <c r="I699" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J699" t="s">
-        <v>247</v>
+        <v>504</v>
       </c>
       <c r="K699"/>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B700" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C700" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D700" t="s" s="4">
-        <v>822</v>
+        <v>743</v>
       </c>
       <c r="E700" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F700" t="s">
         <v>23</v>
       </c>
       <c r="G700" t="s">
         <v>16</v>
       </c>
       <c r="H700" t="s">
         <v>17</v>
       </c>
       <c r="I700" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J700" t="s">
-        <v>270</v>
+        <v>28</v>
       </c>
       <c r="K700"/>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B701" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C701" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="D701" t="s" s="4">
-        <v>823</v>
+        <v>748</v>
       </c>
       <c r="E701" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F701" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G701" t="s">
         <v>16</v>
       </c>
       <c r="H701" t="s">
         <v>17</v>
       </c>
       <c r="I701" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J701" t="s">
-        <v>824</v>
+        <v>254</v>
       </c>
       <c r="K701"/>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B702" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C702" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D702" t="s" s="4">
-        <v>825</v>
+        <v>748</v>
       </c>
       <c r="E702" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F702" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G702" t="s">
         <v>16</v>
       </c>
       <c r="H702" t="s">
         <v>17</v>
       </c>
       <c r="I702" s="3">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="J702" t="s">
-        <v>826</v>
+        <v>749</v>
       </c>
       <c r="K702"/>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B703" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C703" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D703" t="s" s="4">
-        <v>825</v>
+        <v>744</v>
       </c>
       <c r="E703" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F703" t="s">
         <v>23</v>
       </c>
       <c r="G703" t="s">
         <v>16</v>
       </c>
       <c r="H703" t="s">
         <v>17</v>
       </c>
       <c r="I703" s="3">
         <v>4</v>
       </c>
       <c r="J703" t="s">
-        <v>827</v>
+        <v>749</v>
       </c>
       <c r="K703"/>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B704" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C704" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D704" t="s" s="4">
-        <v>828</v>
+        <v>747</v>
       </c>
       <c r="E704" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F704" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G704" t="s">
         <v>16</v>
       </c>
       <c r="H704" t="s">
         <v>17</v>
       </c>
       <c r="I704" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J704" t="s">
-        <v>827</v>
+        <v>750</v>
       </c>
       <c r="K704"/>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B705" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C705" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D705" t="s" s="4">
-        <v>829</v>
+        <v>747</v>
       </c>
       <c r="E705" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F705" t="s">
         <v>23</v>
       </c>
       <c r="G705" t="s">
         <v>16</v>
       </c>
       <c r="H705" t="s">
         <v>17</v>
       </c>
       <c r="I705" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J705" t="s">
-        <v>830</v>
+        <v>751</v>
       </c>
       <c r="K705"/>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B706" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C706" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D706" t="s" s="4">
-        <v>831</v>
+        <v>748</v>
       </c>
       <c r="E706" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F706" t="s">
         <v>23</v>
       </c>
       <c r="G706" t="s">
         <v>16</v>
       </c>
       <c r="H706" t="s">
         <v>17</v>
       </c>
       <c r="I706" s="3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J706" t="s">
-        <v>827</v>
+        <v>159</v>
       </c>
       <c r="K706"/>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B707" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C707" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D707" t="s" s="4">
-        <v>832</v>
+        <v>745</v>
       </c>
       <c r="E707" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F707" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G707" t="s">
         <v>16</v>
       </c>
       <c r="H707" t="s">
         <v>17</v>
       </c>
       <c r="I707" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J707" t="s">
-        <v>827</v>
+        <v>752</v>
       </c>
       <c r="K707"/>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B708" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C708" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="D708" t="s" s="4">
-        <v>833</v>
+        <v>745</v>
       </c>
       <c r="E708" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F708" t="s">
         <v>23</v>
       </c>
       <c r="G708" t="s">
         <v>16</v>
       </c>
       <c r="H708" t="s">
         <v>17</v>
       </c>
       <c r="I708" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J708" t="s">
-        <v>830</v>
+        <v>202</v>
       </c>
       <c r="K708"/>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B709" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C709" s="3">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="D709" t="s" s="4">
-        <v>834</v>
+        <v>753</v>
       </c>
       <c r="E709" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F709" t="s">
         <v>23</v>
       </c>
       <c r="G709" t="s">
         <v>16</v>
       </c>
       <c r="H709" t="s">
         <v>17</v>
       </c>
       <c r="I709" s="3">
         <v>1</v>
       </c>
       <c r="J709" t="s">
-        <v>157</v>
+        <v>202</v>
       </c>
       <c r="K709"/>
     </row>
     <row r="710">
       <c r="A710" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B710" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C710" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D710" t="s" s="4">
-        <v>835</v>
+        <v>754</v>
       </c>
       <c r="E710" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F710" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G710" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H710" t="s">
         <v>17</v>
       </c>
       <c r="I710" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J710" t="s">
-        <v>836</v>
+        <v>755</v>
       </c>
       <c r="K710"/>
     </row>
     <row r="711">
       <c r="A711" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B711" t="s">
-        <v>807</v>
+        <v>730</v>
       </c>
       <c r="C711" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D711" t="s" s="4">
-        <v>837</v>
+        <v>754</v>
       </c>
       <c r="E711" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F711" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G711" t="s">
         <v>16</v>
       </c>
       <c r="H711" t="s">
         <v>17</v>
       </c>
       <c r="I711" s="3">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J711" t="s">
-        <v>373</v>
+        <v>507</v>
       </c>
       <c r="K711"/>
     </row>
     <row r="712">
       <c r="A712" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B712" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C712" s="3">
-        <v>1966</v>
+        <v>2019</v>
       </c>
       <c r="D712" t="s" s="4">
-        <v>839</v>
+        <v>754</v>
       </c>
       <c r="E712" t="s">
         <v>14</v>
       </c>
       <c r="F712" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G712" t="s">
         <v>16</v>
       </c>
       <c r="H712" t="s">
         <v>17</v>
       </c>
       <c r="I712" s="3">
         <v>1</v>
       </c>
       <c r="J712" t="s">
-        <v>840</v>
+        <v>330</v>
       </c>
       <c r="K712"/>
     </row>
     <row r="713">
       <c r="A713" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B713" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C713" s="3">
-        <v>1996</v>
+        <v>2019</v>
       </c>
       <c r="D713" t="s" s="4">
-        <v>841</v>
+        <v>747</v>
       </c>
       <c r="E713" t="s">
         <v>14</v>
       </c>
       <c r="F713" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G713" t="s">
         <v>16</v>
       </c>
       <c r="H713" t="s">
         <v>17</v>
       </c>
       <c r="I713" s="3">
         <v>1</v>
       </c>
       <c r="J713" t="s">
-        <v>119</v>
+        <v>756</v>
       </c>
       <c r="K713"/>
     </row>
     <row r="714">
       <c r="A714" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B714" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C714" s="3">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="D714" t="s" s="4">
-        <v>842</v>
+        <v>754</v>
       </c>
       <c r="E714" t="s">
         <v>14</v>
       </c>
       <c r="F714" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G714" t="s">
         <v>16</v>
       </c>
       <c r="H714" t="s">
         <v>17</v>
       </c>
       <c r="I714" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J714" t="s">
-        <v>39</v>
+        <v>757</v>
       </c>
       <c r="K714"/>
     </row>
     <row r="715">
       <c r="A715" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B715" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C715" s="3">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="D715" t="s" s="4">
-        <v>842</v>
+        <v>747</v>
       </c>
       <c r="E715" t="s">
         <v>14</v>
       </c>
       <c r="F715" t="s">
-        <v>15</v>
+        <v>329</v>
       </c>
       <c r="G715" t="s">
         <v>16</v>
       </c>
       <c r="H715" t="s">
         <v>17</v>
       </c>
       <c r="I715" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J715" t="s">
-        <v>39</v>
+        <v>756</v>
       </c>
       <c r="K715"/>
     </row>
     <row r="716">
       <c r="A716" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B716" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C716" s="3">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="D716" t="s" s="4">
-        <v>843</v>
+        <v>747</v>
       </c>
       <c r="E716" t="s">
         <v>14</v>
       </c>
       <c r="F716" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G716" t="s">
         <v>16</v>
       </c>
       <c r="H716" t="s">
         <v>17</v>
       </c>
       <c r="I716" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J716" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="K716"/>
     </row>
     <row r="717">
       <c r="A717" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B717" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C717" s="3">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="D717" t="s" s="4">
-        <v>842</v>
+        <v>747</v>
       </c>
       <c r="E717" t="s">
         <v>14</v>
       </c>
       <c r="F717" t="s">
         <v>23</v>
       </c>
       <c r="G717" t="s">
         <v>16</v>
       </c>
       <c r="H717" t="s">
         <v>17</v>
       </c>
       <c r="I717" s="3">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="J717" t="s">
-        <v>335</v>
+        <v>182</v>
       </c>
       <c r="K717"/>
     </row>
     <row r="718">
       <c r="A718" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B718" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C718" s="3">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="D718" t="s" s="4">
-        <v>845</v>
+        <v>758</v>
       </c>
       <c r="E718" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F718" t="s">
         <v>23</v>
       </c>
       <c r="G718" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H718" t="s">
         <v>17</v>
       </c>
       <c r="I718" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J718" t="s">
-        <v>846</v>
+        <v>254</v>
       </c>
       <c r="K718"/>
     </row>
     <row r="719">
       <c r="A719" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B719" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C719" s="3">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="D719" t="s" s="4">
-        <v>847</v>
+        <v>759</v>
       </c>
       <c r="E719" t="s">
         <v>14</v>
       </c>
       <c r="F719" t="s">
         <v>23</v>
       </c>
       <c r="G719" t="s">
         <v>16</v>
       </c>
       <c r="H719" t="s">
         <v>17</v>
       </c>
       <c r="I719" s="3">
         <v>1</v>
       </c>
       <c r="J719" t="s">
-        <v>256</v>
+        <v>159</v>
       </c>
       <c r="K719"/>
     </row>
     <row r="720">
       <c r="A720" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B720" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C720" s="3">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="D720" t="s" s="4">
-        <v>842</v>
+        <v>760</v>
       </c>
       <c r="E720" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F720" t="s">
         <v>23</v>
       </c>
       <c r="G720" t="s">
         <v>16</v>
       </c>
       <c r="H720" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I720" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J720" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="K720"/>
     </row>
     <row r="721">
       <c r="A721" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B721" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C721" s="3">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="D721" t="s" s="4">
-        <v>842</v>
+        <v>761</v>
       </c>
       <c r="E721" t="s">
         <v>14</v>
       </c>
       <c r="F721" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G721" t="s">
         <v>16</v>
       </c>
       <c r="H721" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I721" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J721" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
       <c r="K721"/>
     </row>
     <row r="722">
       <c r="A722" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B722" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C722" s="3">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="D722" t="s" s="4">
-        <v>842</v>
+        <v>762</v>
       </c>
       <c r="E722" t="s">
         <v>14</v>
       </c>
       <c r="F722" t="s">
         <v>23</v>
       </c>
       <c r="G722" t="s">
         <v>16</v>
       </c>
       <c r="H722" t="s">
         <v>17</v>
       </c>
       <c r="I722" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J722" t="s">
-        <v>135</v>
+        <v>348</v>
       </c>
       <c r="K722"/>
     </row>
     <row r="723">
       <c r="A723" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B723" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C723" s="3">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="D723" t="s" s="4">
-        <v>848</v>
+        <v>763</v>
       </c>
       <c r="E723" t="s">
         <v>14</v>
       </c>
       <c r="F723" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G723" t="s">
         <v>16</v>
       </c>
       <c r="H723" t="s">
         <v>17</v>
       </c>
       <c r="I723" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J723" t="s">
-        <v>849</v>
+        <v>79</v>
       </c>
       <c r="K723"/>
     </row>
     <row r="724">
       <c r="A724" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B724" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C724" s="3">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="D724" t="s" s="4">
-        <v>850</v>
+        <v>764</v>
       </c>
       <c r="E724" t="s">
         <v>14</v>
       </c>
       <c r="F724" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G724" t="s">
         <v>16</v>
       </c>
       <c r="H724" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I724" s="3">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="J724" t="s">
-        <v>851</v>
+        <v>765</v>
       </c>
       <c r="K724"/>
     </row>
     <row r="725">
       <c r="A725" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B725" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C725" s="3">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="D725" t="s" s="4">
-        <v>852</v>
+        <v>764</v>
       </c>
       <c r="E725" t="s">
         <v>14</v>
       </c>
       <c r="F725" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G725" t="s">
         <v>16</v>
       </c>
       <c r="H725" t="s">
         <v>17</v>
       </c>
       <c r="I725" s="3">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J725" t="s">
-        <v>853</v>
+        <v>765</v>
       </c>
       <c r="K725"/>
     </row>
     <row r="726">
       <c r="A726" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B726" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C726" s="3">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="D726" t="s" s="4">
-        <v>854</v>
+        <v>766</v>
       </c>
       <c r="E726" t="s">
         <v>14</v>
       </c>
       <c r="F726" t="s">
-        <v>855</v>
+        <v>23</v>
       </c>
       <c r="G726" t="s">
         <v>16</v>
       </c>
       <c r="H726" t="s">
         <v>17</v>
       </c>
       <c r="I726" s="3">
-        <v>1</v>
+        <v>99</v>
       </c>
       <c r="J726" t="s">
-        <v>67</v>
+        <v>767</v>
       </c>
       <c r="K726"/>
     </row>
     <row r="727">
       <c r="A727" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B727" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C727" s="3">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="D727" t="s" s="4">
-        <v>848</v>
+        <v>768</v>
       </c>
       <c r="E727" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F727" t="s">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="G727" t="s">
         <v>16</v>
       </c>
       <c r="H727" t="s">
         <v>17</v>
       </c>
       <c r="I727" s="3">
         <v>2</v>
       </c>
       <c r="J727" t="s">
-        <v>585</v>
+        <v>769</v>
       </c>
       <c r="K727"/>
     </row>
     <row r="728">
       <c r="A728" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B728" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C728" s="3">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="D728" t="s" s="4">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="E728" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F728" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="G728" t="s">
         <v>16</v>
       </c>
       <c r="H728" t="s">
         <v>17</v>
       </c>
       <c r="I728" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J728" t="s">
-        <v>202</v>
+        <v>770</v>
       </c>
       <c r="K728"/>
     </row>
     <row r="729">
       <c r="A729" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B729" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C729" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D729" t="s" s="4">
-        <v>856</v>
+        <v>768</v>
       </c>
       <c r="E729" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F729" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G729" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H729" t="s">
         <v>17</v>
       </c>
       <c r="I729" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J729" t="s">
-        <v>430</v>
+        <v>71</v>
       </c>
       <c r="K729"/>
     </row>
     <row r="730">
       <c r="A730" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B730" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C730" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D730" t="s" s="4">
-        <v>857</v>
+        <v>771</v>
       </c>
       <c r="E730" t="s">
         <v>14</v>
       </c>
       <c r="F730" t="s">
         <v>23</v>
       </c>
       <c r="G730" t="s">
         <v>16</v>
       </c>
       <c r="H730" t="s">
         <v>17</v>
       </c>
       <c r="I730" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J730" t="s">
-        <v>46</v>
+        <v>772</v>
       </c>
       <c r="K730"/>
     </row>
     <row r="731">
       <c r="A731" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B731" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C731" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D731" t="s" s="4">
-        <v>858</v>
+        <v>773</v>
       </c>
       <c r="E731" t="s">
         <v>14</v>
       </c>
       <c r="F731" t="s">
         <v>23</v>
       </c>
       <c r="G731" t="s">
         <v>16</v>
       </c>
       <c r="H731" t="s">
         <v>17</v>
       </c>
       <c r="I731" s="3">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J731" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="K731"/>
     </row>
     <row r="732">
       <c r="A732" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B732" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C732" s="3">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="D732" t="s" s="4">
-        <v>857</v>
+        <v>774</v>
       </c>
       <c r="E732" t="s">
         <v>14</v>
       </c>
       <c r="F732" t="s">
         <v>23</v>
       </c>
       <c r="G732" t="s">
         <v>16</v>
       </c>
       <c r="H732" t="s">
         <v>17</v>
       </c>
       <c r="I732" s="3">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="J732" t="s">
-        <v>148</v>
+        <v>337</v>
       </c>
       <c r="K732"/>
     </row>
     <row r="733">
       <c r="A733" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B733" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C733" s="3">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="D733" t="s" s="4">
-        <v>859</v>
+        <v>775</v>
       </c>
       <c r="E733" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F733" t="s">
         <v>23</v>
       </c>
       <c r="G733" t="s">
         <v>16</v>
       </c>
       <c r="H733" t="s">
         <v>17</v>
       </c>
       <c r="I733" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J733" t="s">
-        <v>123</v>
+        <v>302</v>
       </c>
       <c r="K733"/>
     </row>
     <row r="734">
       <c r="A734" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B734" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C734" s="3">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="D734" t="s" s="4">
-        <v>860</v>
+        <v>776</v>
       </c>
       <c r="E734" t="s">
         <v>14</v>
       </c>
       <c r="F734" t="s">
         <v>23</v>
       </c>
       <c r="G734" t="s">
         <v>16</v>
       </c>
       <c r="H734" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I734" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J734" t="s">
-        <v>861</v>
+        <v>211</v>
       </c>
       <c r="K734"/>
     </row>
     <row r="735">
       <c r="A735" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B735" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C735" s="3">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="D735" t="s" s="4">
-        <v>841</v>
+        <v>777</v>
       </c>
       <c r="E735" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F735" t="s">
         <v>23</v>
       </c>
       <c r="G735" t="s">
         <v>16</v>
       </c>
       <c r="H735" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I735" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J735" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="K735"/>
     </row>
     <row r="736">
       <c r="A736" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B736" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C736" s="3">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="D736" t="s" s="4">
-        <v>862</v>
+        <v>777</v>
       </c>
       <c r="E736" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F736" t="s">
         <v>23</v>
       </c>
       <c r="G736" t="s">
         <v>16</v>
       </c>
       <c r="H736" t="s">
         <v>17</v>
       </c>
       <c r="I736" s="3">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="J736" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="K736"/>
     </row>
     <row r="737">
       <c r="A737" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B737" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C737" s="3">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="D737" t="s" s="4">
-        <v>863</v>
+        <v>762</v>
       </c>
       <c r="E737" t="s">
         <v>14</v>
       </c>
       <c r="F737" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G737" t="s">
         <v>16</v>
       </c>
       <c r="H737" t="s">
         <v>17</v>
       </c>
       <c r="I737" s="3">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="J737" t="s">
-        <v>39</v>
+        <v>728</v>
       </c>
       <c r="K737"/>
     </row>
     <row r="738">
       <c r="A738" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B738" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C738" s="3">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="D738" t="s" s="4">
-        <v>864</v>
+        <v>771</v>
       </c>
       <c r="E738" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F738" t="s">
         <v>23</v>
       </c>
       <c r="G738" t="s">
         <v>16</v>
       </c>
       <c r="H738" t="s">
         <v>17</v>
       </c>
       <c r="I738" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J738" t="s">
-        <v>503</v>
+        <v>767</v>
       </c>
       <c r="K738"/>
     </row>
     <row r="739">
       <c r="A739" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B739" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C739" s="3">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="D739" t="s" s="4">
-        <v>857</v>
+        <v>773</v>
       </c>
       <c r="E739" t="s">
         <v>14</v>
       </c>
       <c r="F739" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G739" t="s">
         <v>16</v>
       </c>
       <c r="H739" t="s">
         <v>17</v>
       </c>
       <c r="I739" s="3">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J739" t="s">
-        <v>865</v>
+        <v>85</v>
       </c>
       <c r="K739"/>
     </row>
     <row r="740">
       <c r="A740" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B740" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C740" s="3">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="D740" t="s" s="4">
-        <v>857</v>
+        <v>775</v>
       </c>
       <c r="E740" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F740" t="s">
         <v>23</v>
       </c>
       <c r="G740" t="s">
         <v>16</v>
       </c>
       <c r="H740" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I740" s="3">
         <v>10</v>
       </c>
       <c r="J740" t="s">
-        <v>866</v>
+        <v>182</v>
       </c>
       <c r="K740"/>
     </row>
     <row r="741">
       <c r="A741" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B741" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C741" s="3">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="D741" t="s" s="4">
-        <v>867</v>
+        <v>778</v>
       </c>
       <c r="E741" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F741" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G741" t="s">
         <v>16</v>
       </c>
       <c r="H741" t="s">
         <v>17</v>
       </c>
       <c r="I741" s="3">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="J741" t="s">
-        <v>868</v>
+        <v>85</v>
       </c>
       <c r="K741"/>
     </row>
     <row r="742">
       <c r="A742" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B742" t="s">
-        <v>838</v>
+        <v>730</v>
       </c>
       <c r="C742" s="3">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="D742" t="s" s="4">
-        <v>869</v>
+        <v>779</v>
       </c>
       <c r="E742" t="s">
         <v>14</v>
       </c>
       <c r="F742" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G742" t="s">
         <v>16</v>
       </c>
       <c r="H742" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I742" s="3">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="J742" t="s">
-        <v>870</v>
+        <v>79</v>
       </c>
       <c r="K742"/>
     </row>
     <row r="743">
       <c r="A743" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B743" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>730</v>
+      </c>
+      <c r="C743" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D743" t="s" s="4">
-        <v>871</v>
+        <v>780</v>
       </c>
       <c r="E743" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F743" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G743" t="s">
         <v>16</v>
       </c>
       <c r="H743" t="s">
         <v>17</v>
       </c>
       <c r="I743" s="3">
         <v>1</v>
       </c>
       <c r="J743" t="s">
-        <v>149</v>
+        <v>781</v>
       </c>
       <c r="K743"/>
     </row>
     <row r="744">
       <c r="A744" t="s">
-        <v>801</v>
+        <v>65</v>
       </c>
       <c r="B744" t="s">
-        <v>838</v>
+        <v>782</v>
       </c>
       <c r="C744" s="3">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="D744" t="s" s="4">
-        <v>871</v>
+        <v>783</v>
       </c>
       <c r="E744" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F744" t="s">
         <v>23</v>
       </c>
       <c r="G744" t="s">
         <v>16</v>
       </c>
       <c r="H744" t="s">
         <v>17</v>
       </c>
       <c r="I744" s="3">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J744" t="s">
-        <v>281</v>
+        <v>784</v>
       </c>
       <c r="K744"/>
     </row>
     <row r="745">
       <c r="A745" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>838</v>
+        <v>785</v>
       </c>
       <c r="C745" s="3">
-        <v>2017</v>
+        <v>1999</v>
       </c>
       <c r="D745" t="s" s="4">
-        <v>872</v>
+        <v>786</v>
       </c>
       <c r="E745" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F745" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="G745" t="s">
         <v>16</v>
       </c>
       <c r="H745" t="s">
         <v>17</v>
       </c>
       <c r="I745" s="3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J745" t="s">
-        <v>873</v>
+        <v>273</v>
       </c>
       <c r="K745"/>
     </row>
     <row r="746">
       <c r="A746" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B746" t="s">
-        <v>838</v>
+        <v>787</v>
       </c>
       <c r="C746" s="3">
-        <v>2017</v>
+        <v>2001</v>
       </c>
       <c r="D746" t="s" s="4">
-        <v>872</v>
+        <v>788</v>
       </c>
       <c r="E746" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F746" t="s">
-        <v>23</v>
+        <v>322</v>
       </c>
       <c r="G746" t="s">
         <v>16</v>
       </c>
       <c r="H746" t="s">
         <v>17</v>
       </c>
       <c r="I746" s="3">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J746" t="s">
-        <v>97</v>
+        <v>789</v>
       </c>
       <c r="K746"/>
     </row>
     <row r="747">
       <c r="A747" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B747" t="s">
-        <v>838</v>
+        <v>787</v>
       </c>
       <c r="C747" s="3">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D747" t="s" s="4">
-        <v>874</v>
+        <v>790</v>
       </c>
       <c r="E747" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F747" t="s">
         <v>23</v>
       </c>
       <c r="G747" t="s">
         <v>16</v>
       </c>
       <c r="H747" t="s">
         <v>17</v>
       </c>
       <c r="I747" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J747" t="s">
-        <v>104</v>
+        <v>791</v>
       </c>
       <c r="K747"/>
     </row>
     <row r="748">
       <c r="A748" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B748" t="s">
-        <v>838</v>
+        <v>787</v>
       </c>
       <c r="C748" s="3">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="D748" t="s" s="4">
-        <v>875</v>
+        <v>792</v>
       </c>
       <c r="E748" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F748" t="s">
         <v>23</v>
       </c>
       <c r="G748" t="s">
         <v>16</v>
       </c>
       <c r="H748" t="s">
         <v>17</v>
       </c>
       <c r="I748" s="3">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="J748" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="K748"/>
     </row>
     <row r="749">
       <c r="A749" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B749" t="s">
-        <v>838</v>
+        <v>787</v>
       </c>
       <c r="C749" s="3">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="D749" t="s" s="4">
-        <v>876</v>
+        <v>793</v>
       </c>
       <c r="E749" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F749" t="s">
         <v>23</v>
       </c>
       <c r="G749" t="s">
         <v>16</v>
       </c>
       <c r="H749" t="s">
         <v>17</v>
       </c>
       <c r="I749" s="3">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="J749" t="s">
-        <v>585</v>
+        <v>728</v>
       </c>
       <c r="K749"/>
     </row>
     <row r="750">
       <c r="A750" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B750" t="s">
-        <v>838</v>
+        <v>794</v>
       </c>
       <c r="C750" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D750" t="s" s="4">
-        <v>877</v>
+        <v>795</v>
       </c>
       <c r="E750" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F750" t="s">
         <v>23</v>
       </c>
       <c r="G750" t="s">
         <v>16</v>
       </c>
       <c r="H750" t="s">
         <v>17</v>
       </c>
       <c r="I750" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J750" t="s">
-        <v>48</v>
+        <v>796</v>
       </c>
       <c r="K750"/>
     </row>
     <row r="751">
       <c r="A751" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="B751" t="s">
-        <v>838</v>
+        <v>798</v>
       </c>
       <c r="C751" s="3">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D751" t="s" s="4">
-        <v>878</v>
+        <v>799</v>
       </c>
       <c r="E751" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F751" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="G751" t="s">
         <v>16</v>
       </c>
       <c r="H751" t="s">
         <v>17</v>
       </c>
       <c r="I751" s="3">
         <v>2</v>
       </c>
       <c r="J751" t="s">
-        <v>286</v>
+        <v>172</v>
       </c>
       <c r="K751"/>
     </row>
     <row r="752">
       <c r="A752" t="s">
+        <v>800</v>
+      </c>
+      <c r="C752" t="s" s="3">
+        <v>80</v>
+      </c>
+      <c r="D752" t="s" s="4">
         <v>801</v>
       </c>
-      <c r="B752" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E752" t="s">
-        <v>14</v>
+        <v>802</v>
       </c>
       <c r="F752" t="s">
-        <v>23</v>
+        <v>803</v>
       </c>
       <c r="G752" t="s">
         <v>16</v>
       </c>
       <c r="H752" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I752" s="3">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J752" t="s">
-        <v>258</v>
+        <v>211</v>
       </c>
       <c r="K752"/>
     </row>
     <row r="753">
       <c r="A753" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B753" t="s">
-        <v>838</v>
+        <v>804</v>
       </c>
       <c r="C753" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D753" t="s" s="4">
-        <v>860</v>
+        <v>805</v>
       </c>
       <c r="E753" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F753" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G753" t="s">
         <v>16</v>
       </c>
       <c r="H753" t="s">
         <v>17</v>
       </c>
       <c r="I753" s="3">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="J753" t="s">
-        <v>258</v>
+        <v>58</v>
       </c>
       <c r="K753"/>
     </row>
     <row r="754">
       <c r="A754" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B754" t="s">
-        <v>838</v>
+        <v>804</v>
       </c>
       <c r="C754" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D754" t="s" s="4">
-        <v>880</v>
+        <v>805</v>
       </c>
       <c r="E754" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F754" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="G754" t="s">
         <v>16</v>
       </c>
       <c r="H754" t="s">
         <v>17</v>
       </c>
       <c r="I754" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J754" t="s">
-        <v>148</v>
+        <v>806</v>
       </c>
       <c r="K754"/>
     </row>
     <row r="755">
       <c r="A755" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B755" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C755" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D755" t="s" s="4">
-        <v>880</v>
+        <v>808</v>
       </c>
       <c r="E755" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F755" t="s">
         <v>23</v>
       </c>
       <c r="G755" t="s">
         <v>16</v>
       </c>
       <c r="H755" t="s">
         <v>17</v>
       </c>
       <c r="I755" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J755" t="s">
-        <v>827</v>
+        <v>525</v>
       </c>
       <c r="K755"/>
     </row>
     <row r="756">
       <c r="A756" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B756" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C756" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D756" t="s" s="4">
-        <v>867</v>
+        <v>809</v>
       </c>
       <c r="E756" t="s">
         <v>14</v>
       </c>
       <c r="F756" t="s">
         <v>23</v>
       </c>
       <c r="G756" t="s">
         <v>16</v>
       </c>
       <c r="H756" t="s">
         <v>17</v>
       </c>
       <c r="I756" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J756" t="s">
-        <v>881</v>
+        <v>290</v>
       </c>
       <c r="K756"/>
     </row>
     <row r="757">
       <c r="A757" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B757" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C757" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D757" t="s" s="4">
-        <v>869</v>
+        <v>810</v>
       </c>
       <c r="E757" t="s">
         <v>14</v>
       </c>
       <c r="F757" t="s">
         <v>23</v>
       </c>
       <c r="G757" t="s">
         <v>16</v>
       </c>
       <c r="H757" t="s">
         <v>17</v>
       </c>
       <c r="I757" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J757" t="s">
-        <v>291</v>
+        <v>165</v>
       </c>
       <c r="K757"/>
     </row>
     <row r="758">
       <c r="A758" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B758" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C758" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D758" t="s" s="4">
-        <v>882</v>
+        <v>811</v>
       </c>
       <c r="E758" t="s">
         <v>14</v>
       </c>
       <c r="F758" t="s">
         <v>23</v>
       </c>
       <c r="G758" t="s">
         <v>16</v>
       </c>
       <c r="H758" t="s">
         <v>17</v>
       </c>
       <c r="I758" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J758" t="s">
-        <v>157</v>
+        <v>527</v>
       </c>
       <c r="K758"/>
     </row>
     <row r="759">
       <c r="A759" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B759" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C759" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D759" t="s" s="4">
-        <v>883</v>
+        <v>812</v>
       </c>
       <c r="E759" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F759" t="s">
         <v>23</v>
       </c>
       <c r="G759" t="s">
         <v>16</v>
       </c>
       <c r="H759" t="s">
         <v>17</v>
       </c>
       <c r="I759" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J759" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="K759"/>
     </row>
     <row r="760">
       <c r="A760" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B760" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C760" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D760" t="s" s="4">
-        <v>871</v>
+        <v>809</v>
       </c>
       <c r="E760" t="s">
         <v>14</v>
       </c>
       <c r="F760" t="s">
         <v>23</v>
       </c>
       <c r="G760" t="s">
         <v>16</v>
       </c>
       <c r="H760" t="s">
         <v>17</v>
       </c>
       <c r="I760" s="3">
         <v>1</v>
       </c>
       <c r="J760" t="s">
-        <v>884</v>
+        <v>290</v>
       </c>
       <c r="K760"/>
     </row>
     <row r="761">
       <c r="A761" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B761" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C761" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D761" t="s" s="4">
-        <v>885</v>
+        <v>813</v>
       </c>
       <c r="E761" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F761" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G761" t="s">
         <v>16</v>
       </c>
       <c r="H761" t="s">
         <v>17</v>
       </c>
       <c r="I761" s="3">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="J761" t="s">
-        <v>886</v>
+        <v>814</v>
       </c>
       <c r="K761"/>
     </row>
     <row r="762">
       <c r="A762" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B762" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C762" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D762" t="s" s="4">
-        <v>887</v>
+        <v>815</v>
       </c>
       <c r="E762" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F762" t="s">
         <v>23</v>
       </c>
       <c r="G762" t="s">
         <v>16</v>
       </c>
       <c r="H762" t="s">
         <v>17</v>
       </c>
       <c r="I762" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J762" t="s">
-        <v>888</v>
+        <v>816</v>
       </c>
       <c r="K762"/>
     </row>
     <row r="763">
       <c r="A763" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B763" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C763" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D763" t="s" s="4">
-        <v>889</v>
+        <v>817</v>
       </c>
       <c r="E763" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F763" t="s">
         <v>23</v>
       </c>
       <c r="G763" t="s">
         <v>16</v>
       </c>
       <c r="H763" t="s">
         <v>17</v>
       </c>
       <c r="I763" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J763" t="s">
-        <v>333</v>
+        <v>816</v>
       </c>
       <c r="K763"/>
     </row>
     <row r="764">
       <c r="A764" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B764" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C764" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D764" t="s" s="4">
-        <v>854</v>
+        <v>810</v>
       </c>
       <c r="E764" t="s">
         <v>14</v>
       </c>
       <c r="F764" t="s">
         <v>23</v>
       </c>
       <c r="G764" t="s">
         <v>16</v>
       </c>
       <c r="H764" t="s">
         <v>17</v>
       </c>
       <c r="I764" s="3">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="J764" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="K764"/>
     </row>
     <row r="765">
       <c r="A765" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B765" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C765" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D765" t="s" s="4">
-        <v>890</v>
+        <v>818</v>
       </c>
       <c r="E765" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F765" t="s">
         <v>23</v>
       </c>
       <c r="G765" t="s">
         <v>16</v>
       </c>
       <c r="H765" t="s">
         <v>17</v>
       </c>
       <c r="I765" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J765" t="s">
-        <v>330</v>
+        <v>202</v>
       </c>
       <c r="K765"/>
     </row>
     <row r="766">
       <c r="A766" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B766" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C766" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D766" t="s" s="4">
-        <v>878</v>
+        <v>819</v>
       </c>
       <c r="E766" t="s">
         <v>14</v>
       </c>
       <c r="F766" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G766" t="s">
         <v>16</v>
       </c>
       <c r="H766" t="s">
         <v>17</v>
       </c>
       <c r="I766" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J766" t="s">
-        <v>42</v>
+        <v>820</v>
       </c>
       <c r="K766"/>
     </row>
     <row r="767">
       <c r="A767" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B767" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C767" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D767" t="s" s="4">
-        <v>878</v>
+        <v>821</v>
       </c>
       <c r="E767" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F767" t="s">
         <v>23</v>
       </c>
       <c r="G767" t="s">
         <v>16</v>
       </c>
       <c r="H767" t="s">
         <v>17</v>
       </c>
       <c r="I767" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J767" t="s">
-        <v>500</v>
+        <v>48</v>
       </c>
       <c r="K767"/>
     </row>
     <row r="768">
       <c r="A768" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B768" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C768" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D768" t="s" s="4">
-        <v>879</v>
+        <v>815</v>
       </c>
       <c r="E768" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F768" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G768" t="s">
         <v>16</v>
       </c>
       <c r="H768" t="s">
         <v>17</v>
       </c>
       <c r="I768" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J768" t="s">
-        <v>891</v>
+        <v>48</v>
       </c>
       <c r="K768"/>
     </row>
     <row r="769">
       <c r="A769" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B769" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C769" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D769" t="s" s="4">
-        <v>860</v>
+        <v>817</v>
       </c>
       <c r="E769" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F769" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G769" t="s">
         <v>16</v>
       </c>
       <c r="H769" t="s">
         <v>17</v>
       </c>
       <c r="I769" s="3">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="J769" t="s">
-        <v>891</v>
+        <v>48</v>
       </c>
       <c r="K769"/>
     </row>
     <row r="770">
       <c r="A770" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B770" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C770" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D770" t="s" s="4">
-        <v>892</v>
+        <v>822</v>
       </c>
       <c r="E770" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F770" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G770" t="s">
         <v>16</v>
       </c>
       <c r="H770" t="s">
         <v>17</v>
       </c>
       <c r="I770" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J770" t="s">
-        <v>893</v>
+        <v>48</v>
       </c>
       <c r="K770"/>
     </row>
     <row r="771">
       <c r="A771" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B771" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C771" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D771" t="s" s="4">
-        <v>892</v>
+        <v>823</v>
       </c>
       <c r="E771" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F771" t="s">
         <v>23</v>
       </c>
       <c r="G771" t="s">
         <v>16</v>
       </c>
       <c r="H771" t="s">
         <v>17</v>
       </c>
       <c r="I771" s="3">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="J771" t="s">
-        <v>894</v>
+        <v>299</v>
       </c>
       <c r="K771"/>
     </row>
     <row r="772">
       <c r="A772" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B772" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C772" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D772" t="s" s="4">
-        <v>880</v>
+        <v>824</v>
       </c>
       <c r="E772" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F772" t="s">
         <v>23</v>
       </c>
       <c r="G772" t="s">
         <v>16</v>
       </c>
       <c r="H772" t="s">
         <v>17</v>
       </c>
       <c r="I772" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J772" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="K772"/>
     </row>
     <row r="773">
       <c r="A773" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B773" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C773" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D773" t="s" s="4">
-        <v>869</v>
+        <v>825</v>
       </c>
       <c r="E773" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F773" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="G773" t="s">
         <v>16</v>
       </c>
       <c r="H773" t="s">
         <v>17</v>
       </c>
       <c r="I773" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J773" t="s">
-        <v>113</v>
+        <v>826</v>
       </c>
       <c r="K773"/>
     </row>
     <row r="774">
       <c r="A774" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B774" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C774" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D774" t="s" s="4">
-        <v>869</v>
+        <v>825</v>
       </c>
       <c r="E774" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F774" t="s">
         <v>23</v>
       </c>
       <c r="G774" t="s">
         <v>16</v>
       </c>
       <c r="H774" t="s">
         <v>17</v>
       </c>
       <c r="I774" s="3">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="J774" t="s">
-        <v>164</v>
+        <v>350</v>
       </c>
       <c r="K774"/>
     </row>
     <row r="775">
       <c r="A775" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B775" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C775" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D775" t="s" s="4">
-        <v>871</v>
+        <v>827</v>
       </c>
       <c r="E775" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F775" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G775" t="s">
         <v>16</v>
       </c>
       <c r="H775" t="s">
         <v>17</v>
       </c>
       <c r="I775" s="3">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="J775" t="s">
-        <v>707</v>
+        <v>156</v>
       </c>
       <c r="K775"/>
     </row>
     <row r="776">
       <c r="A776" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B776" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C776" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D776" t="s" s="4">
-        <v>854</v>
+        <v>817</v>
       </c>
       <c r="E776" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F776" t="s">
         <v>23</v>
       </c>
       <c r="G776" t="s">
         <v>16</v>
       </c>
       <c r="H776" t="s">
         <v>17</v>
       </c>
       <c r="I776" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J776" t="s">
-        <v>204</v>
+        <v>156</v>
       </c>
       <c r="K776"/>
     </row>
     <row r="777">
       <c r="A777" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B777" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C777" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D777" t="s" s="4">
-        <v>890</v>
+        <v>822</v>
       </c>
       <c r="E777" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F777" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G777" t="s">
         <v>16</v>
       </c>
       <c r="H777" t="s">
         <v>17</v>
       </c>
       <c r="I777" s="3">
         <v>1</v>
       </c>
       <c r="J777" t="s">
-        <v>895</v>
+        <v>156</v>
       </c>
       <c r="K777"/>
     </row>
     <row r="778">
       <c r="A778" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B778" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="C778" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D778" t="s" s="4">
-        <v>890</v>
+        <v>824</v>
       </c>
       <c r="E778" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F778" t="s">
         <v>23</v>
       </c>
       <c r="G778" t="s">
         <v>16</v>
       </c>
       <c r="H778" t="s">
         <v>17</v>
       </c>
       <c r="I778" s="3">
         <v>1</v>
       </c>
       <c r="J778" t="s">
-        <v>896</v>
+        <v>156</v>
       </c>
       <c r="K778"/>
     </row>
     <row r="779">
       <c r="A779" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B779" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C779" s="3">
-        <v>2020</v>
+        <v>1966</v>
       </c>
       <c r="D779" t="s" s="4">
-        <v>878</v>
+        <v>829</v>
       </c>
       <c r="E779" t="s">
         <v>14</v>
       </c>
       <c r="F779" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="G779" t="s">
         <v>16</v>
       </c>
       <c r="H779" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I779" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J779" t="s">
-        <v>265</v>
+        <v>830</v>
       </c>
       <c r="K779"/>
     </row>
     <row r="780">
       <c r="A780" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B780" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C780" s="3">
-        <v>2020</v>
+        <v>1996</v>
       </c>
       <c r="D780" t="s" s="4">
-        <v>897</v>
+        <v>831</v>
       </c>
       <c r="E780" t="s">
         <v>14</v>
       </c>
       <c r="F780" t="s">
         <v>23</v>
       </c>
       <c r="G780" t="s">
         <v>16</v>
       </c>
       <c r="H780" t="s">
         <v>17</v>
       </c>
       <c r="I780" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J780" t="s">
-        <v>898</v>
+        <v>134</v>
       </c>
       <c r="K780"/>
     </row>
     <row r="781">
       <c r="A781" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B781" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C781" s="3">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="D781" t="s" s="4">
-        <v>899</v>
+        <v>832</v>
       </c>
       <c r="E781" t="s">
         <v>14</v>
       </c>
       <c r="F781" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G781" t="s">
         <v>16</v>
       </c>
       <c r="H781" t="s">
         <v>17</v>
       </c>
       <c r="I781" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J781" t="s">
-        <v>42</v>
+        <v>833</v>
       </c>
       <c r="K781"/>
     </row>
     <row r="782">
       <c r="A782" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B782" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C782" s="3">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="D782" t="s" s="4">
-        <v>892</v>
+        <v>832</v>
       </c>
       <c r="E782" t="s">
         <v>14</v>
       </c>
       <c r="F782" t="s">
         <v>15</v>
       </c>
       <c r="G782" t="s">
         <v>16</v>
       </c>
       <c r="H782" t="s">
         <v>17</v>
       </c>
       <c r="I782" s="3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J782" t="s">
-        <v>707</v>
+        <v>833</v>
       </c>
       <c r="K782"/>
     </row>
     <row r="783">
       <c r="A783" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B783" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C783" s="3">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="D783" t="s" s="4">
-        <v>892</v>
+        <v>834</v>
       </c>
       <c r="E783" t="s">
         <v>14</v>
       </c>
       <c r="F783" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G783" t="s">
         <v>16</v>
       </c>
       <c r="H783" t="s">
         <v>17</v>
       </c>
       <c r="I783" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J783" t="s">
-        <v>46</v>
+        <v>835</v>
       </c>
       <c r="K783"/>
     </row>
     <row r="784">
       <c r="A784" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B784" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C784" s="3">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="D784" t="s" s="4">
-        <v>900</v>
+        <v>832</v>
       </c>
       <c r="E784" t="s">
         <v>14</v>
       </c>
       <c r="F784" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G784" t="s">
         <v>16</v>
       </c>
       <c r="H784" t="s">
         <v>17</v>
       </c>
       <c r="I784" s="3">
         <v>2</v>
       </c>
       <c r="J784" t="s">
-        <v>46</v>
+        <v>300</v>
       </c>
       <c r="K784"/>
     </row>
     <row r="785">
       <c r="A785" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B785" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C785" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D785" t="s" s="4">
-        <v>900</v>
+        <v>836</v>
       </c>
       <c r="E785" t="s">
         <v>14</v>
       </c>
       <c r="F785" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G785" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H785" t="s">
         <v>17</v>
       </c>
       <c r="I785" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J785" t="s">
-        <v>901</v>
+        <v>837</v>
       </c>
       <c r="K785"/>
     </row>
     <row r="786">
       <c r="A786" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B786" t="s">
+        <v>828</v>
+      </c>
+      <c r="C786" s="3">
+        <v>2008</v>
+      </c>
+      <c r="D786" t="s" s="4">
         <v>838</v>
       </c>
-      <c r="C786" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E786" t="s">
         <v>14</v>
       </c>
       <c r="F786" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G786" t="s">
         <v>16</v>
       </c>
       <c r="H786" t="s">
         <v>17</v>
       </c>
       <c r="I786" s="3">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J786" t="s">
-        <v>326</v>
+        <v>236</v>
       </c>
       <c r="K786"/>
     </row>
     <row r="787">
       <c r="A787" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B787" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C787" s="3">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="D787" t="s" s="4">
-        <v>902</v>
+        <v>832</v>
       </c>
       <c r="E787" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F787" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G787" t="s">
         <v>16</v>
       </c>
       <c r="H787" t="s">
         <v>17</v>
       </c>
       <c r="I787" s="3">
         <v>1</v>
       </c>
       <c r="J787" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="K787"/>
     </row>
     <row r="788">
       <c r="A788" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B788" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C788" s="3">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="D788" t="s" s="4">
-        <v>902</v>
+        <v>832</v>
       </c>
       <c r="E788" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F788" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G788" t="s">
         <v>16</v>
       </c>
       <c r="H788" t="s">
         <v>17</v>
       </c>
       <c r="I788" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J788" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="K788"/>
     </row>
     <row r="789">
       <c r="A789" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B789" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C789" s="3">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="D789" t="s" s="4">
-        <v>903</v>
+        <v>832</v>
       </c>
       <c r="E789" t="s">
         <v>14</v>
       </c>
       <c r="F789" t="s">
         <v>23</v>
       </c>
       <c r="G789" t="s">
         <v>16</v>
       </c>
       <c r="H789" t="s">
         <v>17</v>
       </c>
       <c r="I789" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J789" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="K789"/>
     </row>
     <row r="790">
       <c r="A790" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B790" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C790" s="3">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="D790" t="s" s="4">
-        <v>904</v>
+        <v>839</v>
       </c>
       <c r="E790" t="s">
         <v>14</v>
       </c>
       <c r="F790" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G790" t="s">
         <v>16</v>
       </c>
       <c r="H790" t="s">
         <v>17</v>
       </c>
       <c r="I790" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J790" t="s">
-        <v>905</v>
+        <v>602</v>
       </c>
       <c r="K790"/>
     </row>
     <row r="791">
       <c r="A791" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B791" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C791" s="3">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="D791" t="s" s="4">
-        <v>878</v>
+        <v>839</v>
       </c>
       <c r="E791" t="s">
         <v>14</v>
       </c>
       <c r="F791" t="s">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="G791" t="s">
         <v>16</v>
       </c>
       <c r="H791" t="s">
         <v>17</v>
       </c>
       <c r="I791" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J791" t="s">
-        <v>210</v>
+        <v>840</v>
       </c>
       <c r="K791"/>
     </row>
     <row r="792">
       <c r="A792" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B792" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C792" s="3">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="D792" t="s" s="4">
-        <v>878</v>
+        <v>841</v>
       </c>
       <c r="E792" t="s">
         <v>14</v>
       </c>
       <c r="F792" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="G792" t="s">
         <v>16</v>
       </c>
       <c r="H792" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I792" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J792" t="s">
-        <v>210</v>
+        <v>842</v>
       </c>
       <c r="K792"/>
     </row>
     <row r="793">
       <c r="A793" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B793" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C793" s="3">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="D793" t="s" s="4">
-        <v>878</v>
+        <v>843</v>
       </c>
       <c r="E793" t="s">
         <v>14</v>
       </c>
       <c r="F793" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G793" t="s">
         <v>16</v>
       </c>
       <c r="H793" t="s">
         <v>17</v>
       </c>
       <c r="I793" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J793" t="s">
-        <v>906</v>
+        <v>844</v>
       </c>
       <c r="K793"/>
     </row>
     <row r="794">
       <c r="A794" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B794" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C794" s="3">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="D794" t="s" s="4">
-        <v>907</v>
+        <v>845</v>
       </c>
       <c r="E794" t="s">
         <v>14</v>
       </c>
       <c r="F794" t="s">
-        <v>23</v>
+        <v>846</v>
       </c>
       <c r="G794" t="s">
         <v>16</v>
       </c>
       <c r="H794" t="s">
         <v>17</v>
       </c>
       <c r="I794" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J794" t="s">
-        <v>908</v>
+        <v>69</v>
       </c>
       <c r="K794"/>
     </row>
     <row r="795">
       <c r="A795" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B795" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C795" s="3">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="D795" t="s" s="4">
-        <v>909</v>
+        <v>839</v>
       </c>
       <c r="E795" t="s">
         <v>14</v>
       </c>
       <c r="F795" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G795" t="s">
         <v>16</v>
       </c>
       <c r="H795" t="s">
         <v>17</v>
       </c>
       <c r="I795" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J795" t="s">
-        <v>910</v>
+        <v>273</v>
       </c>
       <c r="K795"/>
     </row>
     <row r="796">
       <c r="A796" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B796" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C796" s="3">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="D796" t="s" s="4">
-        <v>911</v>
+        <v>841</v>
       </c>
       <c r="E796" t="s">
         <v>14</v>
       </c>
       <c r="F796" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="G796" t="s">
         <v>16</v>
       </c>
       <c r="H796" t="s">
         <v>17</v>
       </c>
       <c r="I796" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J796" t="s">
-        <v>912</v>
+        <v>847</v>
       </c>
       <c r="K796"/>
     </row>
     <row r="797">
       <c r="A797" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B797" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C797" s="3">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="D797" t="s" s="4">
-        <v>911</v>
+        <v>848</v>
       </c>
       <c r="E797" t="s">
         <v>14</v>
       </c>
       <c r="F797" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G797" t="s">
         <v>16</v>
       </c>
       <c r="H797" t="s">
         <v>17</v>
       </c>
       <c r="I797" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J797" t="s">
-        <v>913</v>
+        <v>157</v>
       </c>
       <c r="K797"/>
     </row>
     <row r="798">
       <c r="A798" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B798" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C798" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="D798" t="s" s="4">
-        <v>914</v>
+        <v>849</v>
       </c>
       <c r="E798" t="s">
         <v>14</v>
       </c>
       <c r="F798" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G798" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H798" t="s">
         <v>17</v>
       </c>
       <c r="I798" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J798" t="s">
-        <v>567</v>
+        <v>423</v>
       </c>
       <c r="K798"/>
     </row>
     <row r="799">
       <c r="A799" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B799" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C799" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="D799" t="s" s="4">
-        <v>887</v>
+        <v>850</v>
       </c>
       <c r="E799" t="s">
         <v>14</v>
       </c>
       <c r="F799" t="s">
         <v>23</v>
       </c>
       <c r="G799" t="s">
         <v>16</v>
       </c>
       <c r="H799" t="s">
         <v>17</v>
       </c>
       <c r="I799" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J799" t="s">
-        <v>908</v>
+        <v>156</v>
       </c>
       <c r="K799"/>
     </row>
     <row r="800">
       <c r="A800" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B800" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C800" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="D800" t="s" s="4">
-        <v>904</v>
+        <v>848</v>
       </c>
       <c r="E800" t="s">
         <v>14</v>
       </c>
       <c r="F800" t="s">
         <v>23</v>
       </c>
       <c r="G800" t="s">
         <v>16</v>
       </c>
       <c r="H800" t="s">
         <v>17</v>
       </c>
       <c r="I800" s="3">
         <v>5</v>
       </c>
       <c r="J800" t="s">
-        <v>339</v>
+        <v>851</v>
       </c>
       <c r="K800"/>
     </row>
     <row r="801">
       <c r="A801" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B801" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C801" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="D801" t="s" s="4">
-        <v>915</v>
+        <v>848</v>
       </c>
       <c r="E801" t="s">
         <v>14</v>
       </c>
       <c r="F801" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G801" t="s">
         <v>16</v>
       </c>
       <c r="H801" t="s">
         <v>17</v>
       </c>
       <c r="I801" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="J801" t="s">
-        <v>873</v>
+        <v>132</v>
       </c>
       <c r="K801"/>
     </row>
     <row r="802">
       <c r="A802" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B802" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C802" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="D802" t="s" s="4">
-        <v>915</v>
+        <v>848</v>
       </c>
       <c r="E802" t="s">
         <v>14</v>
       </c>
       <c r="F802" t="s">
         <v>23</v>
       </c>
       <c r="G802" t="s">
         <v>16</v>
       </c>
       <c r="H802" t="s">
         <v>17</v>
       </c>
       <c r="I802" s="3">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="J802" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="K802"/>
     </row>
     <row r="803">
       <c r="A803" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B803" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C803" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="D803" t="s" s="4">
-        <v>916</v>
+        <v>852</v>
       </c>
       <c r="E803" t="s">
         <v>14</v>
       </c>
       <c r="F803" t="s">
         <v>23</v>
       </c>
       <c r="G803" t="s">
         <v>16</v>
       </c>
       <c r="H803" t="s">
         <v>17</v>
       </c>
       <c r="I803" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J803" t="s">
-        <v>549</v>
+        <v>202</v>
       </c>
       <c r="K803"/>
     </row>
     <row r="804">
       <c r="A804" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B804" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C804" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D804" t="s" s="4">
-        <v>917</v>
+        <v>853</v>
       </c>
       <c r="E804" t="s">
         <v>14</v>
       </c>
       <c r="F804" t="s">
         <v>23</v>
       </c>
       <c r="G804" t="s">
         <v>16</v>
       </c>
       <c r="H804" t="s">
         <v>17</v>
       </c>
       <c r="I804" s="3">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J804" t="s">
-        <v>441</v>
+        <v>330</v>
       </c>
       <c r="K804"/>
     </row>
     <row r="805">
       <c r="A805" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B805" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C805" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D805" t="s" s="4">
-        <v>918</v>
+        <v>854</v>
       </c>
       <c r="E805" t="s">
         <v>14</v>
       </c>
       <c r="F805" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G805" t="s">
         <v>16</v>
       </c>
       <c r="H805" t="s">
         <v>17</v>
       </c>
       <c r="I805" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J805" t="s">
-        <v>919</v>
+        <v>507</v>
       </c>
       <c r="K805"/>
     </row>
     <row r="806">
       <c r="A806" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B806" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C806" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D806" t="s" s="4">
-        <v>920</v>
+        <v>855</v>
       </c>
       <c r="E806" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F806" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G806" t="s">
         <v>16</v>
       </c>
       <c r="H806" t="s">
         <v>17</v>
       </c>
       <c r="I806" s="3">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="J806" t="s">
-        <v>921</v>
+        <v>856</v>
       </c>
       <c r="K806"/>
     </row>
     <row r="807">
       <c r="A807" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B807" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C807" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D807" t="s" s="4">
-        <v>922</v>
+        <v>855</v>
       </c>
       <c r="E807" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="F807" t="s">
         <v>23</v>
       </c>
       <c r="G807" t="s">
         <v>16</v>
       </c>
       <c r="H807" t="s">
         <v>17</v>
       </c>
       <c r="I807" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="J807" t="s">
-        <v>724</v>
+        <v>418</v>
       </c>
       <c r="K807"/>
     </row>
     <row r="808">
       <c r="A808" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B808" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C808" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="D808" t="s" s="4">
-        <v>923</v>
+        <v>857</v>
       </c>
       <c r="E808" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F808" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G808" t="s">
         <v>16</v>
       </c>
       <c r="H808" t="s">
         <v>17</v>
       </c>
       <c r="I808" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J808" t="s">
-        <v>924</v>
+        <v>858</v>
       </c>
       <c r="K808"/>
     </row>
     <row r="809">
       <c r="A809" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B809" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C809" s="3">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="D809" t="s" s="4">
-        <v>925</v>
+        <v>857</v>
       </c>
       <c r="E809" t="s">
         <v>14</v>
       </c>
       <c r="F809" t="s">
         <v>23</v>
       </c>
       <c r="G809" t="s">
         <v>16</v>
       </c>
       <c r="H809" t="s">
         <v>17</v>
       </c>
       <c r="I809" s="3">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="J809" t="s">
-        <v>50</v>
+        <v>859</v>
       </c>
       <c r="K809"/>
     </row>
     <row r="810">
       <c r="A810" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B810" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C810" s="3">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="D810" t="s" s="4">
-        <v>925</v>
+        <v>860</v>
       </c>
       <c r="E810" t="s">
         <v>14</v>
       </c>
       <c r="F810" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G810" t="s">
         <v>16</v>
       </c>
       <c r="H810" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I810" s="3">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="J810" t="s">
-        <v>50</v>
+        <v>861</v>
       </c>
       <c r="K810"/>
     </row>
     <row r="811">
       <c r="A811" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B811" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C811" s="3">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="D811" t="s" s="4">
-        <v>926</v>
+        <v>860</v>
       </c>
       <c r="E811" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F811" t="s">
         <v>23</v>
       </c>
       <c r="G811" t="s">
         <v>16</v>
       </c>
       <c r="H811" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I811" s="3">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="J811" t="s">
-        <v>80</v>
+        <v>862</v>
       </c>
       <c r="K811"/>
     </row>
     <row r="812">
       <c r="A812" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B812" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C812" s="3">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="D812" t="s" s="4">
-        <v>926</v>
+        <v>863</v>
       </c>
       <c r="E812" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F812" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G812" t="s">
         <v>16</v>
       </c>
       <c r="H812" t="s">
         <v>17</v>
       </c>
       <c r="I812" s="3">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J812" t="s">
-        <v>80</v>
+        <v>157</v>
       </c>
       <c r="K812"/>
     </row>
     <row r="813">
       <c r="A813" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B813" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>828</v>
+      </c>
+      <c r="C813" s="3">
+        <v>2017</v>
       </c>
       <c r="D813" t="s" s="4">
-        <v>928</v>
+        <v>864</v>
       </c>
       <c r="E813" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F813" t="s">
         <v>23</v>
       </c>
       <c r="G813" t="s">
         <v>16</v>
       </c>
       <c r="H813" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I813" s="3">
+        <v>1</v>
+      </c>
+      <c r="J813" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="K813"/>
     </row>
     <row r="814">
       <c r="A814" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B814" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>828</v>
+      </c>
+      <c r="C814" s="3">
+        <v>2017</v>
       </c>
       <c r="D814" t="s" s="4">
-        <v>930</v>
+        <v>865</v>
       </c>
       <c r="E814" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F814" t="s">
         <v>23</v>
       </c>
       <c r="G814" t="s">
         <v>16</v>
       </c>
       <c r="H814" t="s">
         <v>17</v>
       </c>
       <c r="I814" s="3">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="J814" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="K814"/>
     </row>
     <row r="815">
       <c r="A815" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B815" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>828</v>
+      </c>
+      <c r="C815" s="3">
+        <v>2017</v>
       </c>
       <c r="D815" t="s" s="4">
-        <v>931</v>
+        <v>866</v>
       </c>
       <c r="E815" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F815" t="s">
         <v>23</v>
       </c>
       <c r="G815" t="s">
         <v>16</v>
       </c>
       <c r="H815" t="s">
         <v>17</v>
       </c>
       <c r="I815" s="3">
         <v>1</v>
       </c>
       <c r="J815" t="s">
-        <v>932</v>
+        <v>273</v>
       </c>
       <c r="K815"/>
     </row>
     <row r="816">
       <c r="A816" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B816" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>828</v>
+      </c>
+      <c r="C816" s="3">
+        <v>2017</v>
       </c>
       <c r="D816" t="s" s="4">
-        <v>933</v>
+        <v>852</v>
       </c>
       <c r="E816" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F816" t="s">
         <v>23</v>
       </c>
       <c r="G816" t="s">
         <v>16</v>
       </c>
       <c r="H816" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I816" s="3">
-        <v>105</v>
+        <v>4</v>
       </c>
       <c r="J816" t="s">
-        <v>929</v>
+        <v>330</v>
       </c>
       <c r="K816"/>
     </row>
     <row r="817">
       <c r="A817" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B817" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>828</v>
+      </c>
+      <c r="C817" s="3">
+        <v>2018</v>
       </c>
       <c r="D817" t="s" s="4">
-        <v>933</v>
+        <v>867</v>
       </c>
       <c r="E817" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F817" t="s">
         <v>23</v>
       </c>
       <c r="G817" t="s">
         <v>16</v>
       </c>
       <c r="H817" t="s">
         <v>17</v>
       </c>
       <c r="I817" s="3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J817" t="s">
-        <v>929</v>
+        <v>238</v>
       </c>
       <c r="K817"/>
     </row>
     <row r="818">
       <c r="A818" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B818" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C818" s="3">
-        <v>1997</v>
+        <v>2018</v>
       </c>
       <c r="D818" t="s" s="4">
-        <v>935</v>
+        <v>868</v>
       </c>
       <c r="E818" t="s">
         <v>14</v>
       </c>
       <c r="F818" t="s">
         <v>23</v>
       </c>
       <c r="G818" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H818" t="s">
         <v>17</v>
       </c>
       <c r="I818" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J818" t="s">
-        <v>291</v>
+        <v>238</v>
       </c>
       <c r="K818"/>
     </row>
     <row r="819">
       <c r="A819" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B819" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C819" s="3">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="D819" t="s" s="4">
-        <v>936</v>
+        <v>868</v>
       </c>
       <c r="E819" t="s">
         <v>14</v>
       </c>
       <c r="F819" t="s">
         <v>23</v>
       </c>
       <c r="G819" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H819" t="s">
         <v>17</v>
       </c>
       <c r="I819" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J819" t="s">
-        <v>57</v>
+        <v>869</v>
       </c>
       <c r="K819"/>
     </row>
     <row r="820">
       <c r="A820" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B820" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C820" s="3">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="D820" t="s" s="4">
-        <v>937</v>
+        <v>870</v>
       </c>
       <c r="E820" t="s">
         <v>14</v>
       </c>
       <c r="F820" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G820" t="s">
         <v>16</v>
       </c>
       <c r="H820" t="s">
         <v>17</v>
       </c>
       <c r="I820" s="3">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J820" t="s">
-        <v>354</v>
+        <v>816</v>
       </c>
       <c r="K820"/>
     </row>
     <row r="821">
       <c r="A821" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B821" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C821" s="3">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="D821" t="s" s="4">
-        <v>938</v>
+        <v>860</v>
       </c>
       <c r="E821" t="s">
         <v>14</v>
       </c>
       <c r="F821" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G821" t="s">
         <v>16</v>
       </c>
       <c r="H821" t="s">
         <v>17</v>
       </c>
       <c r="I821" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J821" t="s">
-        <v>42</v>
+        <v>871</v>
       </c>
       <c r="K821"/>
     </row>
     <row r="822">
       <c r="A822" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B822" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C822" s="3">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="D822" t="s" s="4">
-        <v>938</v>
+        <v>872</v>
       </c>
       <c r="E822" t="s">
         <v>14</v>
       </c>
       <c r="F822" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G822" t="s">
         <v>16</v>
       </c>
       <c r="H822" t="s">
         <v>17</v>
       </c>
       <c r="I822" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J822" t="s">
-        <v>587</v>
+        <v>227</v>
       </c>
       <c r="K822"/>
     </row>
     <row r="823">
       <c r="A823" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B823" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C823" s="3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D823" t="s" s="4">
-        <v>939</v>
+        <v>873</v>
       </c>
       <c r="E823" t="s">
         <v>14</v>
       </c>
       <c r="F823" t="s">
         <v>23</v>
       </c>
       <c r="G823" t="s">
         <v>16</v>
       </c>
       <c r="H823" t="s">
         <v>17</v>
       </c>
       <c r="I823" s="3">
         <v>1</v>
       </c>
       <c r="J823" t="s">
-        <v>940</v>
+        <v>182</v>
       </c>
       <c r="K823"/>
     </row>
     <row r="824">
       <c r="A824" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B824" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C824" s="3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D824" t="s" s="4">
-        <v>938</v>
+        <v>874</v>
       </c>
       <c r="E824" t="s">
         <v>14</v>
       </c>
       <c r="F824" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G824" t="s">
         <v>16</v>
       </c>
       <c r="H824" t="s">
         <v>17</v>
       </c>
       <c r="I824" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J824" t="s">
-        <v>204</v>
+        <v>165</v>
       </c>
       <c r="K824"/>
     </row>
     <row r="825">
       <c r="A825" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B825" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C825" s="3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D825" t="s" s="4">
-        <v>941</v>
+        <v>863</v>
       </c>
       <c r="E825" t="s">
         <v>14</v>
       </c>
       <c r="F825" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G825" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H825" t="s">
         <v>17</v>
       </c>
       <c r="I825" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J825" t="s">
-        <v>942</v>
+        <v>875</v>
       </c>
       <c r="K825"/>
     </row>
     <row r="826">
       <c r="A826" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B826" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C826" s="3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D826" t="s" s="4">
-        <v>943</v>
+        <v>876</v>
       </c>
       <c r="E826" t="s">
         <v>14</v>
       </c>
       <c r="F826" t="s">
-        <v>855</v>
+        <v>38</v>
       </c>
       <c r="G826" t="s">
         <v>16</v>
       </c>
       <c r="H826" t="s">
         <v>17</v>
       </c>
       <c r="I826" s="3">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="J826" t="s">
-        <v>55</v>
+        <v>877</v>
       </c>
       <c r="K826"/>
     </row>
     <row r="827">
       <c r="A827" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B827" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C827" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D827" t="s" s="4">
-        <v>944</v>
+        <v>878</v>
       </c>
       <c r="E827" t="s">
         <v>14</v>
       </c>
       <c r="F827" t="s">
         <v>23</v>
       </c>
       <c r="G827" t="s">
         <v>16</v>
       </c>
       <c r="H827" t="s">
         <v>17</v>
       </c>
       <c r="I827" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J827" t="s">
-        <v>123</v>
+        <v>298</v>
       </c>
       <c r="K827"/>
     </row>
     <row r="828">
       <c r="A828" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B828" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C828" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D828" t="s" s="4">
-        <v>945</v>
+        <v>845</v>
       </c>
       <c r="E828" t="s">
         <v>14</v>
       </c>
       <c r="F828" t="s">
         <v>23</v>
       </c>
       <c r="G828" t="s">
         <v>16</v>
       </c>
       <c r="H828" t="s">
         <v>17</v>
       </c>
       <c r="I828" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J828" t="s">
-        <v>28</v>
+        <v>202</v>
       </c>
       <c r="K828"/>
     </row>
     <row r="829">
       <c r="A829" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B829" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C829" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D829" t="s" s="4">
-        <v>938</v>
+        <v>879</v>
       </c>
       <c r="E829" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F829" t="s">
         <v>23</v>
       </c>
       <c r="G829" t="s">
         <v>16</v>
       </c>
       <c r="H829" t="s">
         <v>17</v>
       </c>
       <c r="I829" s="3">
         <v>1</v>
       </c>
       <c r="J829" t="s">
-        <v>104</v>
+        <v>880</v>
       </c>
       <c r="K829"/>
     </row>
     <row r="830">
       <c r="A830" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B830" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C830" s="3">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="D830" t="s" s="4">
-        <v>946</v>
+        <v>881</v>
       </c>
       <c r="E830" t="s">
         <v>14</v>
       </c>
       <c r="F830" t="s">
         <v>23</v>
       </c>
       <c r="G830" t="s">
         <v>16</v>
       </c>
       <c r="H830" t="s">
         <v>17</v>
       </c>
       <c r="I830" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J830" t="s">
-        <v>435</v>
+        <v>479</v>
       </c>
       <c r="K830"/>
     </row>
     <row r="831">
       <c r="A831" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B831" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C831" s="3">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D831" t="s" s="4">
-        <v>947</v>
+        <v>867</v>
       </c>
       <c r="E831" t="s">
         <v>14</v>
       </c>
       <c r="F831" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G831" t="s">
         <v>16</v>
       </c>
       <c r="H831" t="s">
         <v>17</v>
       </c>
       <c r="I831" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J831" t="s">
-        <v>169</v>
+        <v>580</v>
       </c>
       <c r="K831"/>
     </row>
     <row r="832">
       <c r="A832" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B832" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C832" s="3">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D832" t="s" s="4">
-        <v>948</v>
+        <v>867</v>
       </c>
       <c r="E832" t="s">
         <v>14</v>
       </c>
       <c r="F832" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G832" t="s">
         <v>16</v>
       </c>
       <c r="H832" t="s">
         <v>17</v>
       </c>
       <c r="I832" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J832" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="K832"/>
     </row>
     <row r="833">
       <c r="A833" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B833" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C833" s="3">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D833" t="s" s="4">
-        <v>945</v>
+        <v>867</v>
       </c>
       <c r="E833" t="s">
         <v>14</v>
       </c>
       <c r="F833" t="s">
         <v>23</v>
       </c>
       <c r="G833" t="s">
         <v>16</v>
       </c>
       <c r="H833" t="s">
         <v>17</v>
       </c>
       <c r="I833" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="J833" t="s">
-        <v>263</v>
+        <v>182</v>
       </c>
       <c r="K833"/>
     </row>
     <row r="834">
       <c r="A834" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B834" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C834" s="3">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D834" t="s" s="4">
-        <v>943</v>
+        <v>868</v>
       </c>
       <c r="E834" t="s">
         <v>14</v>
       </c>
       <c r="F834" t="s">
-        <v>855</v>
+        <v>15</v>
       </c>
       <c r="G834" t="s">
         <v>16</v>
       </c>
       <c r="H834" t="s">
         <v>17</v>
       </c>
       <c r="I834" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J834" t="s">
-        <v>418</v>
+        <v>580</v>
       </c>
       <c r="K834"/>
     </row>
     <row r="835">
       <c r="A835" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B835" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C835" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D835" t="s" s="4">
-        <v>949</v>
+        <v>868</v>
       </c>
       <c r="E835" t="s">
         <v>14</v>
       </c>
       <c r="F835" t="s">
         <v>23</v>
       </c>
       <c r="G835" t="s">
         <v>16</v>
       </c>
       <c r="H835" t="s">
         <v>17</v>
       </c>
       <c r="I835" s="3">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="J835" t="s">
-        <v>28</v>
+        <v>182</v>
       </c>
       <c r="K835"/>
     </row>
     <row r="836">
       <c r="A836" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B836" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C836" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D836" t="s" s="4">
-        <v>950</v>
+        <v>883</v>
       </c>
       <c r="E836" t="s">
         <v>14</v>
       </c>
       <c r="F836" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G836" t="s">
         <v>16</v>
       </c>
       <c r="H836" t="s">
         <v>17</v>
       </c>
       <c r="I836" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J836" t="s">
-        <v>951</v>
+        <v>884</v>
       </c>
       <c r="K836"/>
     </row>
     <row r="837">
       <c r="A837" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B837" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C837" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D837" t="s" s="4">
-        <v>952</v>
+        <v>883</v>
       </c>
       <c r="E837" t="s">
         <v>14</v>
       </c>
       <c r="F837" t="s">
         <v>23</v>
       </c>
       <c r="G837" t="s">
         <v>16</v>
       </c>
       <c r="H837" t="s">
         <v>17</v>
       </c>
       <c r="I837" s="3">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J837" t="s">
-        <v>207</v>
+        <v>517</v>
       </c>
       <c r="K837"/>
     </row>
     <row r="838">
       <c r="A838" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B838" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C838" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D838" t="s" s="4">
-        <v>953</v>
+        <v>870</v>
       </c>
       <c r="E838" t="s">
         <v>14</v>
       </c>
       <c r="F838" t="s">
         <v>23</v>
       </c>
       <c r="G838" t="s">
         <v>16</v>
       </c>
       <c r="H838" t="s">
         <v>17</v>
       </c>
       <c r="I838" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J838" t="s">
-        <v>954</v>
+        <v>156</v>
       </c>
       <c r="K838"/>
     </row>
     <row r="839">
       <c r="A839" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B839" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C839" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D839" t="s" s="4">
-        <v>938</v>
+        <v>872</v>
       </c>
       <c r="E839" t="s">
         <v>14</v>
       </c>
       <c r="F839" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G839" t="s">
         <v>16</v>
       </c>
       <c r="H839" t="s">
         <v>17</v>
       </c>
       <c r="I839" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J839" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="K839"/>
     </row>
     <row r="840">
       <c r="A840" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B840" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C840" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D840" t="s" s="4">
-        <v>947</v>
+        <v>872</v>
       </c>
       <c r="E840" t="s">
         <v>14</v>
       </c>
       <c r="F840" t="s">
         <v>23</v>
       </c>
       <c r="G840" t="s">
         <v>16</v>
       </c>
       <c r="H840" t="s">
         <v>17</v>
       </c>
       <c r="I840" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J840" t="s">
-        <v>435</v>
+        <v>172</v>
       </c>
       <c r="K840"/>
     </row>
     <row r="841">
       <c r="A841" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B841" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C841" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D841" t="s" s="4">
-        <v>947</v>
+        <v>863</v>
       </c>
       <c r="E841" t="s">
         <v>14</v>
       </c>
       <c r="F841" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G841" t="s">
         <v>16</v>
       </c>
       <c r="H841" t="s">
         <v>17</v>
       </c>
       <c r="I841" s="3">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="J841" t="s">
-        <v>435</v>
+        <v>71</v>
       </c>
       <c r="K841"/>
     </row>
     <row r="842">
       <c r="A842" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B842" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C842" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D842" t="s" s="4">
-        <v>955</v>
+        <v>845</v>
       </c>
       <c r="E842" t="s">
         <v>14</v>
       </c>
       <c r="F842" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G842" t="s">
         <v>16</v>
       </c>
       <c r="H842" t="s">
         <v>17</v>
       </c>
       <c r="I842" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J842" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="K842"/>
     </row>
     <row r="843">
       <c r="A843" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B843" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C843" s="3">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="D843" t="s" s="4">
-        <v>943</v>
+        <v>881</v>
       </c>
       <c r="E843" t="s">
         <v>14</v>
       </c>
       <c r="F843" t="s">
-        <v>855</v>
+        <v>122</v>
       </c>
       <c r="G843" t="s">
         <v>16</v>
       </c>
       <c r="H843" t="s">
         <v>17</v>
       </c>
       <c r="I843" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J843" t="s">
-        <v>149</v>
+        <v>241</v>
       </c>
       <c r="K843"/>
     </row>
     <row r="844">
       <c r="A844" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B844" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C844" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D844" t="s" s="4">
-        <v>956</v>
+        <v>885</v>
       </c>
       <c r="E844" t="s">
         <v>14</v>
       </c>
       <c r="F844" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G844" t="s">
         <v>16</v>
       </c>
       <c r="H844" t="s">
         <v>17</v>
       </c>
       <c r="I844" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J844" t="s">
-        <v>204</v>
+        <v>476</v>
       </c>
       <c r="K844"/>
     </row>
     <row r="845">
       <c r="A845" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B845" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C845" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D845" t="s" s="4">
-        <v>957</v>
+        <v>886</v>
       </c>
       <c r="E845" t="s">
         <v>14</v>
       </c>
       <c r="F845" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G845" t="s">
         <v>16</v>
       </c>
       <c r="H845" t="s">
         <v>17</v>
       </c>
       <c r="I845" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J845" t="s">
-        <v>726</v>
+        <v>42</v>
       </c>
       <c r="K845"/>
     </row>
     <row r="846">
       <c r="A846" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B846" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C846" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D846" t="s" s="4">
-        <v>953</v>
+        <v>883</v>
       </c>
       <c r="E846" t="s">
         <v>14</v>
       </c>
       <c r="F846" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G846" t="s">
         <v>16</v>
       </c>
       <c r="H846" t="s">
         <v>17</v>
       </c>
       <c r="I846" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J846" t="s">
-        <v>958</v>
+        <v>71</v>
       </c>
       <c r="K846"/>
     </row>
     <row r="847">
       <c r="A847" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B847" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C847" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D847" t="s" s="4">
-        <v>959</v>
+        <v>883</v>
       </c>
       <c r="E847" t="s">
         <v>14</v>
       </c>
       <c r="F847" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G847" t="s">
         <v>16</v>
       </c>
       <c r="H847" t="s">
         <v>17</v>
       </c>
       <c r="I847" s="3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J847" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="K847"/>
     </row>
     <row r="848">
       <c r="A848" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B848" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C848" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D848" t="s" s="4">
-        <v>955</v>
+        <v>887</v>
       </c>
       <c r="E848" t="s">
         <v>14</v>
       </c>
       <c r="F848" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G848" t="s">
         <v>16</v>
       </c>
       <c r="H848" t="s">
         <v>17</v>
       </c>
       <c r="I848" s="3">
         <v>2</v>
       </c>
       <c r="J848" t="s">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="K848"/>
     </row>
     <row r="849">
       <c r="A849" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B849" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C849" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D849" t="s" s="4">
-        <v>943</v>
+        <v>888</v>
       </c>
       <c r="E849" t="s">
         <v>14</v>
       </c>
       <c r="F849" t="s">
-        <v>855</v>
+        <v>38</v>
       </c>
       <c r="G849" t="s">
         <v>16</v>
       </c>
       <c r="H849" t="s">
         <v>17</v>
       </c>
       <c r="I849" s="3">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="J849" t="s">
-        <v>149</v>
+        <v>304</v>
       </c>
       <c r="K849"/>
     </row>
     <row r="850">
       <c r="A850" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B850" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C850" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D850" t="s" s="4">
-        <v>946</v>
+        <v>889</v>
       </c>
       <c r="E850" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F850" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="G850" t="s">
         <v>16</v>
       </c>
       <c r="H850" t="s">
         <v>17</v>
       </c>
       <c r="I850" s="3">
         <v>1</v>
       </c>
       <c r="J850" t="s">
-        <v>960</v>
+        <v>134</v>
       </c>
       <c r="K850"/>
     </row>
     <row r="851">
       <c r="A851" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B851" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C851" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D851" t="s" s="4">
-        <v>956</v>
+        <v>889</v>
       </c>
       <c r="E851" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F851" t="s">
         <v>23</v>
       </c>
       <c r="G851" t="s">
         <v>16</v>
       </c>
       <c r="H851" t="s">
         <v>17</v>
       </c>
       <c r="I851" s="3">
         <v>3</v>
       </c>
       <c r="J851" t="s">
-        <v>466</v>
+        <v>134</v>
       </c>
       <c r="K851"/>
     </row>
     <row r="852">
       <c r="A852" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B852" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C852" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D852" t="s" s="4">
-        <v>952</v>
+        <v>890</v>
       </c>
       <c r="E852" t="s">
         <v>14</v>
       </c>
       <c r="F852" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G852" t="s">
         <v>16</v>
       </c>
       <c r="H852" t="s">
         <v>17</v>
       </c>
       <c r="I852" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J852" t="s">
-        <v>218</v>
+        <v>610</v>
       </c>
       <c r="K852"/>
     </row>
     <row r="853">
       <c r="A853" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B853" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C853" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D853" t="s" s="4">
-        <v>952</v>
+        <v>881</v>
       </c>
       <c r="E853" t="s">
         <v>14</v>
       </c>
       <c r="F853" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G853" t="s">
         <v>16</v>
       </c>
       <c r="H853" t="s">
         <v>17</v>
       </c>
       <c r="I853" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J853" t="s">
-        <v>164</v>
+        <v>891</v>
       </c>
       <c r="K853"/>
     </row>
     <row r="854">
       <c r="A854" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B854" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C854" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D854" t="s" s="4">
-        <v>952</v>
+        <v>892</v>
       </c>
       <c r="E854" t="s">
         <v>14</v>
       </c>
       <c r="F854" t="s">
         <v>23</v>
       </c>
       <c r="G854" t="s">
         <v>16</v>
       </c>
       <c r="H854" t="s">
         <v>17</v>
       </c>
       <c r="I854" s="3">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="J854" t="s">
-        <v>55</v>
+        <v>893</v>
       </c>
       <c r="K854"/>
     </row>
     <row r="855">
       <c r="A855" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B855" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C855" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D855" t="s" s="4">
-        <v>961</v>
+        <v>894</v>
       </c>
       <c r="E855" t="s">
         <v>14</v>
       </c>
       <c r="F855" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="G855" t="s">
         <v>16</v>
       </c>
       <c r="H855" t="s">
         <v>17</v>
       </c>
       <c r="I855" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J855" t="s">
-        <v>962</v>
+        <v>895</v>
       </c>
       <c r="K855"/>
     </row>
     <row r="856">
       <c r="A856" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B856" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C856" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D856" t="s" s="4">
-        <v>961</v>
+        <v>894</v>
       </c>
       <c r="E856" t="s">
         <v>14</v>
       </c>
       <c r="F856" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G856" t="s">
         <v>16</v>
       </c>
       <c r="H856" t="s">
         <v>17</v>
       </c>
       <c r="I856" s="3">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J856" t="s">
-        <v>963</v>
+        <v>896</v>
       </c>
       <c r="K856"/>
     </row>
     <row r="857">
       <c r="A857" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B857" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C857" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D857" t="s" s="4">
-        <v>947</v>
+        <v>897</v>
       </c>
       <c r="E857" t="s">
         <v>14</v>
       </c>
       <c r="F857" t="s">
         <v>23</v>
       </c>
       <c r="G857" t="s">
         <v>16</v>
       </c>
       <c r="H857" t="s">
         <v>17</v>
       </c>
       <c r="I857" s="3">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="J857" t="s">
-        <v>291</v>
+        <v>540</v>
       </c>
       <c r="K857"/>
     </row>
     <row r="858">
       <c r="A858" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B858" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C858" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D858" t="s" s="4">
-        <v>943</v>
+        <v>888</v>
       </c>
       <c r="E858" t="s">
         <v>14</v>
       </c>
       <c r="F858" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G858" t="s">
         <v>16</v>
       </c>
       <c r="H858" t="s">
         <v>17</v>
       </c>
       <c r="I858" s="3">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J858" t="s">
-        <v>964</v>
+        <v>893</v>
       </c>
       <c r="K858"/>
     </row>
     <row r="859">
       <c r="A859" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B859" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C859" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D859" t="s" s="4">
-        <v>943</v>
+        <v>898</v>
       </c>
       <c r="E859" t="s">
         <v>14</v>
       </c>
       <c r="F859" t="s">
-        <v>855</v>
+        <v>23</v>
       </c>
       <c r="G859" t="s">
         <v>16</v>
       </c>
       <c r="H859" t="s">
         <v>17</v>
       </c>
       <c r="I859" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J859" t="s">
-        <v>254</v>
+        <v>306</v>
       </c>
       <c r="K859"/>
     </row>
     <row r="860">
       <c r="A860" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B860" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C860" s="3">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D860" t="s" s="4">
-        <v>943</v>
+        <v>892</v>
       </c>
       <c r="E860" t="s">
         <v>14</v>
       </c>
       <c r="F860" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G860" t="s">
         <v>16</v>
       </c>
       <c r="H860" t="s">
         <v>17</v>
       </c>
       <c r="I860" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J860" t="s">
-        <v>106</v>
+        <v>299</v>
       </c>
       <c r="K860"/>
     </row>
     <row r="861">
       <c r="A861" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B861" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C861" s="3">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D861" t="s" s="4">
-        <v>946</v>
+        <v>899</v>
       </c>
       <c r="E861" t="s">
         <v>14</v>
       </c>
       <c r="F861" t="s">
         <v>23</v>
       </c>
       <c r="G861" t="s">
         <v>16</v>
       </c>
       <c r="H861" t="s">
         <v>17</v>
       </c>
       <c r="I861" s="3">
         <v>5</v>
       </c>
       <c r="J861" t="s">
-        <v>149</v>
+        <v>58</v>
       </c>
       <c r="K861"/>
     </row>
     <row r="862">
       <c r="A862" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B862" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C862" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D862" t="s" s="4">
-        <v>965</v>
+        <v>900</v>
       </c>
       <c r="E862" t="s">
         <v>14</v>
       </c>
       <c r="F862" t="s">
         <v>23</v>
       </c>
       <c r="G862" t="s">
         <v>16</v>
       </c>
       <c r="H862" t="s">
         <v>17</v>
       </c>
       <c r="I862" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J862" t="s">
-        <v>286</v>
+        <v>521</v>
       </c>
       <c r="K862"/>
     </row>
     <row r="863">
       <c r="A863" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B863" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C863" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D863" t="s" s="4">
-        <v>948</v>
+        <v>901</v>
       </c>
       <c r="E863" t="s">
         <v>14</v>
       </c>
       <c r="F863" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G863" t="s">
         <v>16</v>
       </c>
       <c r="H863" t="s">
         <v>17</v>
       </c>
       <c r="I863" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J863" t="s">
-        <v>204</v>
+        <v>434</v>
       </c>
       <c r="K863"/>
     </row>
     <row r="864">
       <c r="A864" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B864" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C864" s="3">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="D864" t="s" s="4">
-        <v>957</v>
+        <v>902</v>
       </c>
       <c r="E864" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F864" t="s">
         <v>23</v>
       </c>
       <c r="G864" t="s">
         <v>16</v>
       </c>
       <c r="H864" t="s">
         <v>17</v>
       </c>
       <c r="I864" s="3">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="J864" t="s">
-        <v>260</v>
+        <v>58</v>
       </c>
       <c r="K864"/>
     </row>
     <row r="865">
       <c r="A865" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B865" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C865" s="3">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="D865" t="s" s="4">
-        <v>966</v>
+        <v>903</v>
       </c>
       <c r="E865" t="s">
         <v>14</v>
       </c>
       <c r="F865" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G865" t="s">
         <v>16</v>
       </c>
       <c r="H865" t="s">
         <v>17</v>
       </c>
       <c r="I865" s="3">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="J865" t="s">
-        <v>286</v>
+        <v>74</v>
       </c>
       <c r="K865"/>
     </row>
     <row r="866">
       <c r="A866" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B866" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C866" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D866" t="s" s="4">
-        <v>966</v>
+        <v>904</v>
       </c>
       <c r="E866" t="s">
         <v>14</v>
       </c>
       <c r="F866" t="s">
         <v>23</v>
       </c>
       <c r="G866" t="s">
         <v>16</v>
       </c>
       <c r="H866" t="s">
         <v>17</v>
       </c>
       <c r="I866" s="3">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="J866" t="s">
-        <v>291</v>
+        <v>348</v>
       </c>
       <c r="K866"/>
     </row>
     <row r="867">
       <c r="A867" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B867" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C867" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D867" t="s" s="4">
-        <v>967</v>
+        <v>905</v>
       </c>
       <c r="E867" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F867" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G867" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H867" t="s">
         <v>17</v>
       </c>
       <c r="I867" s="3">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="J867" t="s">
-        <v>968</v>
+        <v>906</v>
       </c>
       <c r="K867"/>
     </row>
     <row r="868">
       <c r="A868" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B868" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C868" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D868" t="s" s="4">
-        <v>938</v>
+        <v>905</v>
       </c>
       <c r="E868" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F868" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G868" t="s">
         <v>16</v>
       </c>
       <c r="H868" t="s">
         <v>17</v>
       </c>
       <c r="I868" s="3">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="J868" t="s">
-        <v>969</v>
+        <v>79</v>
       </c>
       <c r="K868"/>
     </row>
     <row r="869">
       <c r="A869" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B869" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C869" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D869" t="s" s="4">
-        <v>938</v>
+        <v>905</v>
       </c>
       <c r="E869" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F869" t="s">
         <v>23</v>
       </c>
       <c r="G869" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H869" t="s">
         <v>17</v>
       </c>
       <c r="I869" s="3">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="J869" t="s">
-        <v>970</v>
+        <v>907</v>
       </c>
       <c r="K869"/>
     </row>
     <row r="870">
       <c r="A870" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B870" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C870" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D870" t="s" s="4">
-        <v>947</v>
+        <v>908</v>
       </c>
       <c r="E870" t="s">
         <v>14</v>
       </c>
       <c r="F870" t="s">
         <v>23</v>
       </c>
       <c r="G870" t="s">
         <v>16</v>
       </c>
       <c r="H870" t="s">
         <v>17</v>
       </c>
       <c r="I870" s="3">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J870" t="s">
-        <v>435</v>
+        <v>909</v>
       </c>
       <c r="K870"/>
     </row>
     <row r="871">
       <c r="A871" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B871" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C871" s="3">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="D871" t="s" s="4">
-        <v>971</v>
+        <v>910</v>
       </c>
       <c r="E871" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F871" t="s">
         <v>23</v>
       </c>
       <c r="G871" t="s">
         <v>16</v>
       </c>
       <c r="H871" t="s">
         <v>17</v>
       </c>
       <c r="I871" s="3">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="J871" t="s">
-        <v>291</v>
+        <v>911</v>
       </c>
       <c r="K871"/>
     </row>
     <row r="872">
       <c r="A872" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B872" t="s">
-        <v>934</v>
+        <v>828</v>
       </c>
       <c r="C872" s="3">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="D872" t="s" s="4">
-        <v>943</v>
+        <v>905</v>
       </c>
       <c r="E872" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F872" t="s">
-        <v>855</v>
+        <v>23</v>
       </c>
       <c r="G872" t="s">
         <v>16</v>
       </c>
       <c r="H872" t="s">
         <v>17</v>
       </c>
       <c r="I872" s="3">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="J872" t="s">
-        <v>972</v>
+        <v>79</v>
       </c>
       <c r="K872"/>
     </row>
     <row r="873">
       <c r="A873" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B873" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>828</v>
+      </c>
+      <c r="C873" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D873" t="s" s="4">
-        <v>943</v>
+        <v>912</v>
       </c>
       <c r="E873" t="s">
-        <v>14</v>
+        <v>802</v>
       </c>
       <c r="F873" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G873" t="s">
         <v>16</v>
       </c>
       <c r="H873" t="s">
         <v>17</v>
       </c>
       <c r="I873" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J873" t="s">
-        <v>57</v>
+        <v>746</v>
       </c>
       <c r="K873"/>
     </row>
     <row r="874">
       <c r="A874" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B874" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>913</v>
+      </c>
+      <c r="C874" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D874" t="s" s="4">
-        <v>946</v>
+        <v>914</v>
       </c>
       <c r="E874" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F874" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G874" t="s">
         <v>16</v>
       </c>
       <c r="H874" t="s">
         <v>17</v>
       </c>
       <c r="I874" s="3">
-        <v>3</v>
+        <v>61</v>
       </c>
       <c r="J874" t="s">
-        <v>973</v>
+        <v>915</v>
       </c>
       <c r="K874"/>
     </row>
     <row r="875">
       <c r="A875" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B875" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>913</v>
+      </c>
+      <c r="C875" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D875" t="s" s="4">
-        <v>946</v>
+        <v>916</v>
       </c>
       <c r="E875" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F875" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G875" t="s">
         <v>16</v>
       </c>
       <c r="H875" t="s">
         <v>17</v>
       </c>
       <c r="I875" s="3">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="J875" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="K875"/>
     </row>
     <row r="876">
       <c r="A876" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B876" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>913</v>
+      </c>
+      <c r="C876" t="s" s="3">
+        <v>80</v>
       </c>
       <c r="D876" t="s" s="4">
-        <v>946</v>
+        <v>917</v>
       </c>
       <c r="E876" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="F876" t="s">
         <v>23</v>
       </c>
       <c r="G876" t="s">
         <v>16</v>
       </c>
       <c r="H876" t="s">
         <v>17</v>
       </c>
       <c r="I876" s="3">
         <v>3</v>
       </c>
       <c r="J876" t="s">
-        <v>149</v>
+        <v>915</v>
       </c>
       <c r="K876"/>
     </row>
     <row r="877">
       <c r="A877" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B877" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C877" s="3">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="D877" t="s" s="4">
-        <v>974</v>
+        <v>919</v>
       </c>
       <c r="E877" t="s">
         <v>14</v>
       </c>
       <c r="F877" t="s">
         <v>23</v>
       </c>
       <c r="G877" t="s">
         <v>16</v>
       </c>
       <c r="H877" t="s">
         <v>17</v>
       </c>
       <c r="I877" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J877" t="s">
-        <v>585</v>
+        <v>64</v>
       </c>
       <c r="K877"/>
     </row>
     <row r="878">
       <c r="A878" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B878" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C878" s="3">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="D878" t="s" s="4">
-        <v>956</v>
+        <v>920</v>
       </c>
       <c r="E878" t="s">
         <v>14</v>
       </c>
       <c r="F878" t="s">
         <v>15</v>
       </c>
       <c r="G878" t="s">
         <v>16</v>
       </c>
       <c r="H878" t="s">
         <v>17</v>
       </c>
       <c r="I878" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J878" t="s">
-        <v>964</v>
+        <v>323</v>
       </c>
       <c r="K878"/>
     </row>
     <row r="879">
       <c r="A879" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B879" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C879" s="3">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="D879" t="s" s="4">
-        <v>956</v>
+        <v>921</v>
       </c>
       <c r="E879" t="s">
         <v>14</v>
       </c>
       <c r="F879" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G879" t="s">
         <v>16</v>
       </c>
       <c r="H879" t="s">
         <v>17</v>
       </c>
       <c r="I879" s="3">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="J879" t="s">
-        <v>514</v>
+        <v>42</v>
       </c>
       <c r="K879"/>
     </row>
     <row r="880">
       <c r="A880" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B880" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C880" s="3">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="D880" t="s" s="4">
-        <v>948</v>
+        <v>921</v>
       </c>
       <c r="E880" t="s">
         <v>14</v>
       </c>
       <c r="F880" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G880" t="s">
         <v>16</v>
       </c>
       <c r="H880" t="s">
         <v>17</v>
       </c>
       <c r="I880" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J880" t="s">
-        <v>39</v>
+        <v>636</v>
       </c>
       <c r="K880"/>
     </row>
     <row r="881">
       <c r="A881" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B881" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C881" s="3">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="D881" t="s" s="4">
-        <v>948</v>
+        <v>921</v>
       </c>
       <c r="E881" t="s">
         <v>14</v>
       </c>
       <c r="F881" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G881" t="s">
         <v>16</v>
       </c>
       <c r="H881" t="s">
         <v>17</v>
       </c>
       <c r="I881" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J881" t="s">
-        <v>557</v>
+        <v>228</v>
       </c>
       <c r="K881"/>
     </row>
     <row r="882">
       <c r="A882" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B882" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C882" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D882" t="s" s="4">
-        <v>975</v>
+        <v>922</v>
       </c>
       <c r="E882" t="s">
         <v>14</v>
       </c>
       <c r="F882" t="s">
         <v>23</v>
       </c>
       <c r="G882" t="s">
         <v>16</v>
       </c>
       <c r="H882" t="s">
         <v>17</v>
       </c>
       <c r="I882" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J882" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="K882"/>
     </row>
     <row r="883">
       <c r="A883" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B883" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C883" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D883" t="s" s="4">
-        <v>957</v>
+        <v>921</v>
       </c>
       <c r="E883" t="s">
         <v>14</v>
       </c>
       <c r="F883" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G883" t="s">
         <v>16</v>
       </c>
       <c r="H883" t="s">
         <v>17</v>
       </c>
       <c r="I883" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J883" t="s">
-        <v>286</v>
+        <v>202</v>
       </c>
       <c r="K883"/>
     </row>
     <row r="884">
       <c r="A884" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B884" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C884" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D884" t="s" s="4">
-        <v>957</v>
+        <v>923</v>
       </c>
       <c r="E884" t="s">
         <v>14</v>
       </c>
       <c r="F884" t="s">
         <v>23</v>
       </c>
       <c r="G884" t="s">
         <v>16</v>
       </c>
       <c r="H884" t="s">
         <v>17</v>
       </c>
       <c r="I884" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J884" t="s">
-        <v>435</v>
+        <v>172</v>
       </c>
       <c r="K884"/>
     </row>
     <row r="885">
       <c r="A885" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B885" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C885" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D885" t="s" s="4">
-        <v>952</v>
+        <v>924</v>
       </c>
       <c r="E885" t="s">
         <v>14</v>
       </c>
       <c r="F885" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G885" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H885" t="s">
         <v>17</v>
       </c>
       <c r="I885" s="3">
         <v>3</v>
       </c>
       <c r="J885" t="s">
-        <v>286</v>
+        <v>925</v>
       </c>
       <c r="K885"/>
     </row>
     <row r="886">
       <c r="A886" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B886" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C886" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D886" t="s" s="4">
-        <v>952</v>
+        <v>926</v>
       </c>
       <c r="E886" t="s">
         <v>14</v>
       </c>
       <c r="F886" t="s">
-        <v>23</v>
+        <v>846</v>
       </c>
       <c r="G886" t="s">
         <v>16</v>
       </c>
       <c r="H886" t="s">
         <v>17</v>
       </c>
       <c r="I886" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J886" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="K886"/>
     </row>
     <row r="887">
       <c r="A887" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B887" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C887" s="3">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="D887" t="s" s="4">
-        <v>976</v>
+        <v>927</v>
       </c>
       <c r="E887" t="s">
         <v>14</v>
       </c>
       <c r="F887" t="s">
-        <v>361</v>
+        <v>23</v>
       </c>
       <c r="G887" t="s">
         <v>16</v>
       </c>
       <c r="H887" t="s">
         <v>17</v>
       </c>
       <c r="I887" s="3">
         <v>2</v>
       </c>
       <c r="J887" t="s">
-        <v>162</v>
+        <v>28</v>
       </c>
       <c r="K887"/>
     </row>
     <row r="888">
       <c r="A888" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B888" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C888" s="3">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="D888" t="s" s="4">
-        <v>966</v>
+        <v>921</v>
       </c>
       <c r="E888" t="s">
         <v>14</v>
       </c>
       <c r="F888" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G888" t="s">
         <v>16</v>
       </c>
       <c r="H888" t="s">
         <v>17</v>
       </c>
       <c r="I888" s="3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="J888" t="s">
-        <v>567</v>
+        <v>105</v>
       </c>
       <c r="K888"/>
     </row>
     <row r="889">
       <c r="A889" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B889" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C889" s="3">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="D889" t="s" s="4">
-        <v>966</v>
+        <v>923</v>
       </c>
       <c r="E889" t="s">
         <v>14</v>
       </c>
       <c r="F889" t="s">
-        <v>361</v>
+        <v>23</v>
       </c>
       <c r="G889" t="s">
         <v>16</v>
       </c>
       <c r="H889" t="s">
         <v>17</v>
       </c>
       <c r="I889" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J889" t="s">
-        <v>977</v>
+        <v>928</v>
       </c>
       <c r="K889"/>
     </row>
     <row r="890">
       <c r="A890" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B890" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C890" s="3">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="D890" t="s" s="4">
-        <v>966</v>
+        <v>926</v>
       </c>
       <c r="E890" t="s">
         <v>14</v>
       </c>
       <c r="F890" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G890" t="s">
         <v>16</v>
       </c>
       <c r="H890" t="s">
         <v>17</v>
       </c>
       <c r="I890" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J890" t="s">
-        <v>978</v>
+        <v>929</v>
       </c>
       <c r="K890"/>
     </row>
     <row r="891">
       <c r="A891" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B891" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C891" s="3">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="D891" t="s" s="4">
-        <v>966</v>
+        <v>922</v>
       </c>
       <c r="E891" t="s">
         <v>14</v>
       </c>
       <c r="F891" t="s">
         <v>23</v>
       </c>
       <c r="G891" t="s">
         <v>16</v>
       </c>
       <c r="H891" t="s">
         <v>17</v>
       </c>
       <c r="I891" s="3">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="J891" t="s">
-        <v>979</v>
+        <v>172</v>
       </c>
       <c r="K891"/>
     </row>
     <row r="892">
       <c r="A892" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B892" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C892" s="3">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="D892" t="s" s="4">
-        <v>944</v>
+        <v>921</v>
       </c>
       <c r="E892" t="s">
         <v>14</v>
       </c>
       <c r="F892" t="s">
         <v>23</v>
       </c>
       <c r="G892" t="s">
         <v>16</v>
       </c>
       <c r="H892" t="s">
         <v>17</v>
       </c>
       <c r="I892" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J892" t="s">
-        <v>308</v>
+        <v>132</v>
       </c>
       <c r="K892"/>
     </row>
     <row r="893">
       <c r="A893" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B893" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C893" s="3">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="D893" t="s" s="4">
-        <v>967</v>
+        <v>923</v>
       </c>
       <c r="E893" t="s">
         <v>14</v>
       </c>
       <c r="F893" t="s">
         <v>23</v>
       </c>
       <c r="G893" t="s">
         <v>16</v>
       </c>
       <c r="H893" t="s">
         <v>17</v>
       </c>
       <c r="I893" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J893" t="s">
-        <v>977</v>
+        <v>159</v>
       </c>
       <c r="K893"/>
     </row>
     <row r="894">
       <c r="A894" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B894" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C894" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D894" t="s" s="4">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="E894" t="s">
         <v>14</v>
       </c>
       <c r="F894" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G894" t="s">
         <v>16</v>
       </c>
       <c r="H894" t="s">
         <v>17</v>
       </c>
       <c r="I894" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J894" t="s">
-        <v>595</v>
+        <v>28</v>
       </c>
       <c r="K894"/>
     </row>
     <row r="895">
       <c r="A895" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B895" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C895" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D895" t="s" s="4">
-        <v>938</v>
+        <v>931</v>
       </c>
       <c r="E895" t="s">
         <v>14</v>
       </c>
       <c r="F895" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G895" t="s">
         <v>16</v>
       </c>
       <c r="H895" t="s">
         <v>17</v>
       </c>
       <c r="I895" s="3">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="J895" t="s">
-        <v>980</v>
+        <v>932</v>
       </c>
       <c r="K895"/>
     </row>
     <row r="896">
       <c r="A896" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B896" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C896" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D896" t="s" s="4">
-        <v>937</v>
+        <v>921</v>
       </c>
       <c r="E896" t="s">
         <v>14</v>
       </c>
       <c r="F896" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G896" t="s">
         <v>16</v>
       </c>
       <c r="H896" t="s">
         <v>17</v>
       </c>
       <c r="I896" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J896" t="s">
-        <v>981</v>
+        <v>132</v>
       </c>
       <c r="K896"/>
     </row>
     <row r="897">
       <c r="A897" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B897" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C897" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D897" t="s" s="4">
-        <v>937</v>
+        <v>921</v>
       </c>
       <c r="E897" t="s">
         <v>14</v>
       </c>
       <c r="F897" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G897" t="s">
         <v>16</v>
       </c>
       <c r="H897" t="s">
         <v>17</v>
       </c>
       <c r="I897" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J897" t="s">
-        <v>400</v>
+        <v>132</v>
       </c>
       <c r="K897"/>
     </row>
     <row r="898">
       <c r="A898" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B898" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C898" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D898" t="s" s="4">
-        <v>955</v>
+        <v>923</v>
       </c>
       <c r="E898" t="s">
         <v>14</v>
       </c>
       <c r="F898" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G898" t="s">
         <v>16</v>
       </c>
       <c r="H898" t="s">
         <v>17</v>
       </c>
       <c r="I898" s="3">
         <v>2</v>
       </c>
       <c r="J898" t="s">
-        <v>320</v>
+        <v>159</v>
       </c>
       <c r="K898"/>
     </row>
     <row r="899">
       <c r="A899" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B899" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C899" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D899" t="s" s="4">
-        <v>982</v>
+        <v>923</v>
       </c>
       <c r="E899" t="s">
         <v>14</v>
       </c>
       <c r="F899" t="s">
         <v>23</v>
       </c>
       <c r="G899" t="s">
         <v>16</v>
       </c>
       <c r="H899" t="s">
         <v>17</v>
       </c>
       <c r="I899" s="3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J899" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="K899"/>
     </row>
     <row r="900">
       <c r="A900" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B900" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C900" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D900" t="s" s="4">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="E900" t="s">
         <v>14</v>
       </c>
       <c r="F900" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G900" t="s">
         <v>16</v>
       </c>
       <c r="H900" t="s">
         <v>17</v>
       </c>
       <c r="I900" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J900" t="s">
-        <v>983</v>
+        <v>215</v>
       </c>
       <c r="K900"/>
     </row>
     <row r="901">
       <c r="A901" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B901" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C901" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D901" t="s" s="4">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="E901" t="s">
         <v>14</v>
       </c>
       <c r="F901" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="G901" t="s">
         <v>16</v>
       </c>
       <c r="H901" t="s">
         <v>17</v>
       </c>
       <c r="I901" s="3">
         <v>3</v>
       </c>
       <c r="J901" t="s">
-        <v>984</v>
+        <v>157</v>
       </c>
       <c r="K901"/>
     </row>
     <row r="902">
       <c r="A902" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B902" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C902" s="3">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D902" t="s" s="4">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="E902" t="s">
         <v>14</v>
       </c>
       <c r="F902" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="G902" t="s">
         <v>16</v>
       </c>
       <c r="H902" t="s">
         <v>17</v>
       </c>
       <c r="I902" s="3">
         <v>1</v>
       </c>
       <c r="J902" t="s">
-        <v>510</v>
+        <v>64</v>
       </c>
       <c r="K902"/>
     </row>
     <row r="903">
       <c r="A903" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B903" t="s">
+        <v>918</v>
+      </c>
+      <c r="C903" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D903" t="s" s="4">
         <v>934</v>
       </c>
-      <c r="C903" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E903" t="s">
         <v>14</v>
       </c>
       <c r="F903" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G903" t="s">
         <v>16</v>
       </c>
       <c r="H903" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I903" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J903" t="s">
-        <v>469</v>
+        <v>292</v>
       </c>
       <c r="K903"/>
     </row>
     <row r="904">
       <c r="A904" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B904" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C904" s="3">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="D904" t="s" s="4">
-        <v>946</v>
+        <v>935</v>
       </c>
       <c r="E904" t="s">
         <v>14</v>
       </c>
       <c r="F904" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G904" t="s">
         <v>16</v>
       </c>
       <c r="H904" t="s">
         <v>17</v>
       </c>
       <c r="I904" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J904" t="s">
-        <v>418</v>
+        <v>202</v>
       </c>
       <c r="K904"/>
     </row>
     <row r="905">
       <c r="A905" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B905" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C905" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D905" t="s" s="4">
-        <v>985</v>
+        <v>936</v>
       </c>
       <c r="E905" t="s">
         <v>14</v>
       </c>
       <c r="F905" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G905" t="s">
         <v>16</v>
       </c>
       <c r="H905" t="s">
         <v>17</v>
       </c>
       <c r="I905" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J905" t="s">
-        <v>786</v>
+        <v>937</v>
       </c>
       <c r="K905"/>
     </row>
     <row r="906">
       <c r="A906" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B906" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C906" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D906" t="s" s="4">
-        <v>986</v>
+        <v>938</v>
       </c>
       <c r="E906" t="s">
         <v>14</v>
       </c>
       <c r="F906" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G906" t="s">
         <v>16</v>
       </c>
       <c r="H906" t="s">
         <v>17</v>
       </c>
       <c r="I906" s="3">
         <v>8</v>
       </c>
       <c r="J906" t="s">
-        <v>987</v>
+        <v>728</v>
       </c>
       <c r="K906"/>
     </row>
     <row r="907">
       <c r="A907" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B907" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C907" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D907" t="s" s="4">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="E907" t="s">
         <v>14</v>
       </c>
       <c r="F907" t="s">
         <v>23</v>
       </c>
       <c r="G907" t="s">
         <v>16</v>
       </c>
       <c r="H907" t="s">
         <v>17</v>
       </c>
       <c r="I907" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J907" t="s">
-        <v>472</v>
+        <v>940</v>
       </c>
       <c r="K907"/>
     </row>
     <row r="908">
       <c r="A908" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B908" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C908" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D908" t="s" s="4">
-        <v>988</v>
+        <v>941</v>
       </c>
       <c r="E908" t="s">
         <v>14</v>
       </c>
       <c r="F908" t="s">
         <v>19</v>
       </c>
       <c r="G908" t="s">
         <v>16</v>
       </c>
       <c r="H908" t="s">
         <v>17</v>
       </c>
       <c r="I908" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J908" t="s">
-        <v>46</v>
+        <v>156</v>
       </c>
       <c r="K908"/>
     </row>
     <row r="909">
       <c r="A909" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B909" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C909" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D909" t="s" s="4">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="E909" t="s">
         <v>14</v>
       </c>
       <c r="F909" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G909" t="s">
         <v>16</v>
       </c>
       <c r="H909" t="s">
         <v>17</v>
       </c>
       <c r="I909" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J909" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="K909"/>
     </row>
     <row r="910">
       <c r="A910" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B910" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C910" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D910" t="s" s="4">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="E910" t="s">
         <v>14</v>
       </c>
       <c r="F910" t="s">
-        <v>19</v>
+        <v>846</v>
       </c>
       <c r="G910" t="s">
         <v>16</v>
       </c>
       <c r="H910" t="s">
         <v>17</v>
       </c>
       <c r="I910" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J910" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="K910"/>
     </row>
     <row r="911">
       <c r="A911" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B911" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C911" s="3">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="D911" t="s" s="4">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="E911" t="s">
         <v>14</v>
       </c>
       <c r="F911" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G911" t="s">
         <v>16</v>
       </c>
       <c r="H911" t="s">
         <v>17</v>
       </c>
       <c r="I911" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J911" t="s">
-        <v>435</v>
+        <v>943</v>
       </c>
       <c r="K911"/>
     </row>
     <row r="912">
       <c r="A912" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B912" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C912" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D912" t="s" s="4">
-        <v>971</v>
+        <v>931</v>
       </c>
       <c r="E912" t="s">
         <v>14</v>
       </c>
       <c r="F912" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G912" t="s">
         <v>16</v>
       </c>
       <c r="H912" t="s">
         <v>17</v>
       </c>
       <c r="I912" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J912" t="s">
-        <v>435</v>
+        <v>211</v>
       </c>
       <c r="K912"/>
     </row>
     <row r="913">
       <c r="A913" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B913" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C913" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D913" t="s" s="4">
-        <v>989</v>
+        <v>931</v>
       </c>
       <c r="E913" t="s">
         <v>14</v>
       </c>
       <c r="F913" t="s">
         <v>23</v>
       </c>
       <c r="G913" t="s">
         <v>16</v>
       </c>
       <c r="H913" t="s">
         <v>17</v>
       </c>
       <c r="I913" s="3">
         <v>18</v>
       </c>
       <c r="J913" t="s">
-        <v>263</v>
+        <v>62</v>
       </c>
       <c r="K913"/>
     </row>
     <row r="914">
       <c r="A914" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B914" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C914" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D914" t="s" s="4">
-        <v>982</v>
+        <v>944</v>
       </c>
       <c r="E914" t="s">
         <v>14</v>
       </c>
       <c r="F914" t="s">
         <v>23</v>
       </c>
       <c r="G914" t="s">
         <v>16</v>
       </c>
       <c r="H914" t="s">
         <v>17</v>
       </c>
       <c r="I914" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J914" t="s">
-        <v>48</v>
+        <v>945</v>
       </c>
       <c r="K914"/>
     </row>
     <row r="915">
       <c r="A915" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B915" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C915" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D915" t="s" s="4">
-        <v>990</v>
+        <v>923</v>
       </c>
       <c r="E915" t="s">
         <v>14</v>
       </c>
       <c r="F915" t="s">
         <v>23</v>
       </c>
       <c r="G915" t="s">
         <v>16</v>
       </c>
       <c r="H915" t="s">
         <v>17</v>
       </c>
       <c r="I915" s="3">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="J915" t="s">
-        <v>148</v>
+        <v>227</v>
       </c>
       <c r="K915"/>
     </row>
     <row r="916">
       <c r="A916" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B916" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C916" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D916" t="s" s="4">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="E916" t="s">
         <v>14</v>
       </c>
       <c r="F916" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G916" t="s">
         <v>16</v>
       </c>
       <c r="H916" t="s">
         <v>17</v>
       </c>
       <c r="I916" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J916" t="s">
-        <v>222</v>
+        <v>946</v>
       </c>
       <c r="K916"/>
     </row>
     <row r="917">
       <c r="A917" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B917" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C917" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D917" t="s" s="4">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="E917" t="s">
         <v>14</v>
       </c>
       <c r="F917" t="s">
-        <v>90</v>
+        <v>846</v>
       </c>
       <c r="G917" t="s">
         <v>16</v>
       </c>
       <c r="H917" t="s">
         <v>17</v>
       </c>
       <c r="I917" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J917" t="s">
-        <v>135</v>
+        <v>947</v>
       </c>
       <c r="K917"/>
     </row>
     <row r="918">
       <c r="A918" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B918" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C918" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D918" t="s" s="4">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="E918" t="s">
         <v>14</v>
       </c>
       <c r="F918" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G918" t="s">
         <v>16</v>
       </c>
       <c r="H918" t="s">
         <v>17</v>
       </c>
       <c r="I918" s="3">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="J918" t="s">
-        <v>469</v>
+        <v>107</v>
       </c>
       <c r="K918"/>
     </row>
     <row r="919">
       <c r="A919" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B919" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C919" s="3">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D919" t="s" s="4">
-        <v>991</v>
+        <v>942</v>
       </c>
       <c r="E919" t="s">
         <v>14</v>
       </c>
       <c r="F919" t="s">
         <v>23</v>
       </c>
       <c r="G919" t="s">
         <v>16</v>
       </c>
       <c r="H919" t="s">
         <v>17</v>
       </c>
       <c r="I919" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J919" t="s">
-        <v>625</v>
+        <v>157</v>
       </c>
       <c r="K919"/>
     </row>
     <row r="920">
       <c r="A920" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B920" t="s">
+        <v>918</v>
+      </c>
+      <c r="C920" s="3">
+        <v>2018</v>
+      </c>
+      <c r="D920" t="s" s="4">
         <v>934</v>
       </c>
-      <c r="C920" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E920" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F920" t="s">
         <v>23</v>
       </c>
       <c r="G920" t="s">
         <v>16</v>
       </c>
       <c r="H920" t="s">
         <v>17</v>
       </c>
       <c r="I920" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J920" t="s">
-        <v>993</v>
+        <v>254</v>
       </c>
       <c r="K920"/>
     </row>
     <row r="921">
       <c r="A921" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B921" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C921" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D921" t="s" s="4">
-        <v>976</v>
+        <v>938</v>
       </c>
       <c r="E921" t="s">
         <v>14</v>
       </c>
       <c r="F921" t="s">
         <v>23</v>
       </c>
       <c r="G921" t="s">
         <v>16</v>
       </c>
       <c r="H921" t="s">
         <v>17</v>
       </c>
       <c r="I921" s="3">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J921" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="K921"/>
     </row>
     <row r="922">
       <c r="A922" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B922" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C922" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D922" t="s" s="4">
-        <v>986</v>
+        <v>948</v>
       </c>
       <c r="E922" t="s">
         <v>14</v>
       </c>
       <c r="F922" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G922" t="s">
         <v>16</v>
       </c>
       <c r="H922" t="s">
         <v>17</v>
       </c>
       <c r="I922" s="3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J922" t="s">
-        <v>441</v>
+        <v>254</v>
       </c>
       <c r="K922"/>
     </row>
     <row r="923">
       <c r="A923" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B923" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C923" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D923" t="s" s="4">
-        <v>994</v>
+        <v>948</v>
       </c>
       <c r="E923" t="s">
         <v>14</v>
       </c>
       <c r="F923" t="s">
         <v>23</v>
       </c>
       <c r="G923" t="s">
         <v>16</v>
       </c>
       <c r="H923" t="s">
         <v>17</v>
       </c>
       <c r="I923" s="3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J923" t="s">
-        <v>995</v>
+        <v>227</v>
       </c>
       <c r="K923"/>
     </row>
     <row r="924">
       <c r="A924" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B924" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C924" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D924" t="s" s="4">
-        <v>961</v>
+        <v>949</v>
       </c>
       <c r="E924" t="s">
         <v>14</v>
       </c>
       <c r="F924" t="s">
         <v>23</v>
       </c>
       <c r="G924" t="s">
         <v>16</v>
       </c>
       <c r="H924" t="s">
         <v>17</v>
       </c>
       <c r="I924" s="3">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J924" t="s">
-        <v>996</v>
+        <v>950</v>
       </c>
       <c r="K924"/>
     </row>
     <row r="925">
       <c r="A925" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B925" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C925" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D925" t="s" s="4">
-        <v>997</v>
+        <v>921</v>
       </c>
       <c r="E925" t="s">
         <v>14</v>
       </c>
       <c r="F925" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G925" t="s">
         <v>16</v>
       </c>
       <c r="H925" t="s">
         <v>17</v>
       </c>
       <c r="I925" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J925" t="s">
-        <v>148</v>
+        <v>951</v>
       </c>
       <c r="K925"/>
     </row>
     <row r="926">
       <c r="A926" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B926" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C926" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D926" t="s" s="4">
-        <v>998</v>
+        <v>923</v>
       </c>
       <c r="E926" t="s">
         <v>14</v>
       </c>
       <c r="F926" t="s">
         <v>23</v>
       </c>
       <c r="G926" t="s">
         <v>16</v>
       </c>
       <c r="H926" t="s">
         <v>17</v>
       </c>
       <c r="I926" s="3">
         <v>10</v>
       </c>
       <c r="J926" t="s">
-        <v>65</v>
+        <v>159</v>
       </c>
       <c r="K926"/>
     </row>
     <row r="927">
       <c r="A927" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B927" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C927" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D927" t="s" s="4">
-        <v>999</v>
+        <v>926</v>
       </c>
       <c r="E927" t="s">
         <v>14</v>
       </c>
       <c r="F927" t="s">
-        <v>23</v>
+        <v>846</v>
       </c>
       <c r="G927" t="s">
         <v>16</v>
       </c>
       <c r="H927" t="s">
         <v>17</v>
       </c>
       <c r="I927" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J927" t="s">
-        <v>1000</v>
+        <v>947</v>
       </c>
       <c r="K927"/>
     </row>
     <row r="928">
       <c r="A928" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B928" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C928" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D928" t="s" s="4">
-        <v>994</v>
+        <v>942</v>
       </c>
       <c r="E928" t="s">
         <v>14</v>
       </c>
       <c r="F928" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G928" t="s">
         <v>16</v>
       </c>
       <c r="H928" t="s">
         <v>17</v>
       </c>
       <c r="I928" s="3">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="J928" t="s">
-        <v>527</v>
+        <v>952</v>
       </c>
       <c r="K928"/>
     </row>
     <row r="929">
       <c r="A929" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B929" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C929" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D929" t="s" s="4">
-        <v>961</v>
+        <v>942</v>
       </c>
       <c r="E929" t="s">
         <v>14</v>
       </c>
       <c r="F929" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="G929" t="s">
         <v>16</v>
       </c>
       <c r="H929" t="s">
         <v>17</v>
       </c>
       <c r="I929" s="3">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="J929" t="s">
-        <v>891</v>
+        <v>62</v>
       </c>
       <c r="K929"/>
     </row>
     <row r="930">
       <c r="A930" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B930" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C930" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D930" t="s" s="4">
-        <v>961</v>
+        <v>942</v>
       </c>
       <c r="E930" t="s">
         <v>14</v>
       </c>
       <c r="F930" t="s">
         <v>23</v>
       </c>
       <c r="G930" t="s">
         <v>16</v>
       </c>
       <c r="H930" t="s">
         <v>17</v>
       </c>
       <c r="I930" s="3">
         <v>3</v>
       </c>
       <c r="J930" t="s">
-        <v>313</v>
+        <v>157</v>
       </c>
       <c r="K930"/>
     </row>
     <row r="931">
       <c r="A931" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B931" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C931" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D931" t="s" s="4">
-        <v>997</v>
+        <v>935</v>
       </c>
       <c r="E931" t="s">
         <v>14</v>
       </c>
       <c r="F931" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G931" t="s">
         <v>16</v>
       </c>
       <c r="H931" t="s">
         <v>17</v>
       </c>
       <c r="I931" s="3">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J931" t="s">
-        <v>157</v>
+        <v>946</v>
       </c>
       <c r="K931"/>
     </row>
     <row r="932">
       <c r="A932" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B932" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C932" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D932" t="s" s="4">
-        <v>998</v>
+        <v>935</v>
       </c>
       <c r="E932" t="s">
         <v>14</v>
       </c>
       <c r="F932" t="s">
         <v>23</v>
       </c>
       <c r="G932" t="s">
         <v>16</v>
       </c>
       <c r="H932" t="s">
         <v>17</v>
       </c>
       <c r="I932" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J932" t="s">
-        <v>65</v>
+        <v>492</v>
       </c>
       <c r="K932"/>
     </row>
     <row r="933">
       <c r="A933" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B933" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C933" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D933" t="s" s="4">
-        <v>1001</v>
+        <v>922</v>
       </c>
       <c r="E933" t="s">
         <v>14</v>
       </c>
       <c r="F933" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="G933" t="s">
         <v>16</v>
       </c>
       <c r="H933" t="s">
         <v>17</v>
       </c>
       <c r="I933" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J933" t="s">
-        <v>258</v>
+        <v>528</v>
       </c>
       <c r="K933"/>
     </row>
     <row r="934">
       <c r="A934" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B934" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C934" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D934" t="s" s="4">
-        <v>1002</v>
+        <v>922</v>
       </c>
       <c r="E934" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F934" t="s">
         <v>23</v>
       </c>
       <c r="G934" t="s">
         <v>16</v>
       </c>
       <c r="H934" t="s">
         <v>17</v>
       </c>
       <c r="I934" s="3">
         <v>1</v>
       </c>
       <c r="J934" t="s">
-        <v>95</v>
+        <v>248</v>
       </c>
       <c r="K934"/>
     </row>
     <row r="935">
       <c r="A935" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B935" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C935" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D935" t="s" s="4">
-        <v>999</v>
+        <v>953</v>
       </c>
       <c r="E935" t="s">
         <v>14</v>
       </c>
       <c r="F935" t="s">
         <v>23</v>
       </c>
       <c r="G935" t="s">
         <v>16</v>
       </c>
       <c r="H935" t="s">
         <v>17</v>
       </c>
       <c r="I935" s="3">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="J935" t="s">
-        <v>441</v>
+        <v>215</v>
       </c>
       <c r="K935"/>
     </row>
     <row r="936">
       <c r="A936" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B936" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C936" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D936" t="s" s="4">
-        <v>1003</v>
+        <v>938</v>
       </c>
       <c r="E936" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F936" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G936" t="s">
         <v>16</v>
       </c>
       <c r="H936" t="s">
         <v>17</v>
       </c>
       <c r="I936" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J936" t="s">
-        <v>315</v>
+        <v>254</v>
       </c>
       <c r="K936"/>
     </row>
     <row r="937">
       <c r="A937" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B937" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C937" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D937" t="s" s="4">
-        <v>1004</v>
+        <v>938</v>
       </c>
       <c r="E937" t="s">
         <v>14</v>
       </c>
       <c r="F937" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G937" t="s">
         <v>16</v>
       </c>
       <c r="H937" t="s">
         <v>17</v>
       </c>
       <c r="I937" s="3">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="J937" t="s">
-        <v>1005</v>
+        <v>159</v>
       </c>
       <c r="K937"/>
     </row>
     <row r="938">
       <c r="A938" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B938" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C938" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D938" t="s" s="4">
-        <v>1004</v>
+        <v>931</v>
       </c>
       <c r="E938" t="s">
         <v>14</v>
       </c>
       <c r="F938" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G938" t="s">
         <v>16</v>
       </c>
       <c r="H938" t="s">
         <v>17</v>
       </c>
       <c r="I938" s="3">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="J938" t="s">
-        <v>1006</v>
+        <v>254</v>
       </c>
       <c r="K938"/>
     </row>
     <row r="939">
       <c r="A939" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B939" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C939" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D939" t="s" s="4">
-        <v>1007</v>
+        <v>931</v>
       </c>
       <c r="E939" t="s">
         <v>14</v>
       </c>
       <c r="F939" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G939" t="s">
         <v>16</v>
       </c>
       <c r="H939" t="s">
         <v>17</v>
       </c>
       <c r="I939" s="3">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J939" t="s">
-        <v>1008</v>
+        <v>159</v>
       </c>
       <c r="K939"/>
     </row>
     <row r="940">
       <c r="A940" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B940" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C940" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D940" t="s" s="4">
-        <v>1001</v>
+        <v>954</v>
       </c>
       <c r="E940" t="s">
         <v>14</v>
       </c>
       <c r="F940" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
       <c r="G940" t="s">
         <v>16</v>
       </c>
       <c r="H940" t="s">
         <v>17</v>
       </c>
       <c r="I940" s="3">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="J940" t="s">
-        <v>1009</v>
+        <v>170</v>
       </c>
       <c r="K940"/>
     </row>
     <row r="941">
       <c r="A941" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B941" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C941" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D941" t="s" s="4">
-        <v>1010</v>
+        <v>955</v>
       </c>
       <c r="E941" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F941" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G941" t="s">
         <v>16</v>
       </c>
       <c r="H941" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I941" s="3">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="J941" t="s">
-        <v>1011</v>
+        <v>791</v>
       </c>
       <c r="K941"/>
     </row>
     <row r="942">
       <c r="A942" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B942" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C942" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D942" t="s" s="4">
-        <v>1012</v>
+        <v>948</v>
       </c>
       <c r="E942" t="s">
-        <v>706</v>
+        <v>14</v>
       </c>
       <c r="F942" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="G942" t="s">
         <v>16</v>
       </c>
       <c r="H942" t="s">
         <v>17</v>
       </c>
       <c r="I942" s="3">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="J942" t="s">
-        <v>1008</v>
+        <v>540</v>
       </c>
       <c r="K942"/>
     </row>
     <row r="943">
       <c r="A943" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B943" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="C943" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D943" t="s" s="4">
-        <v>1013</v>
+        <v>948</v>
       </c>
       <c r="E943" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F943" t="s">
-        <v>35</v>
+        <v>329</v>
       </c>
       <c r="G943" t="s">
         <v>16</v>
       </c>
       <c r="H943" t="s">
         <v>17</v>
       </c>
       <c r="I943" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J943" t="s">
-        <v>1014</v>
+        <v>634</v>
       </c>
       <c r="K943"/>
     </row>
     <row r="944">
       <c r="A944" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B944" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C944" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D944" t="s" s="4">
-        <v>1016</v>
+        <v>948</v>
       </c>
       <c r="E944" t="s">
         <v>14</v>
       </c>
       <c r="F944" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G944" t="s">
         <v>16</v>
       </c>
       <c r="H944" t="s">
         <v>17</v>
       </c>
       <c r="I944" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J944" t="s">
-        <v>1017</v>
+        <v>956</v>
       </c>
       <c r="K944"/>
     </row>
     <row r="945">
       <c r="A945" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B945" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C945" s="3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D945" t="s" s="4">
-        <v>1016</v>
+        <v>948</v>
       </c>
       <c r="E945" t="s">
         <v>14</v>
       </c>
       <c r="F945" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G945" t="s">
         <v>16</v>
       </c>
       <c r="H945" t="s">
         <v>17</v>
       </c>
       <c r="I945" s="3">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="J945" t="s">
-        <v>781</v>
+        <v>957</v>
       </c>
       <c r="K945"/>
     </row>
     <row r="946">
       <c r="A946" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B946" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C946" s="3">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D946" t="s" s="4">
-        <v>1018</v>
+        <v>958</v>
       </c>
       <c r="E946" t="s">
         <v>14</v>
       </c>
       <c r="F946" t="s">
         <v>23</v>
       </c>
       <c r="G946" t="s">
         <v>16</v>
       </c>
       <c r="H946" t="s">
         <v>17</v>
       </c>
       <c r="I946" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J946" t="s">
-        <v>707</v>
+        <v>512</v>
       </c>
       <c r="K946"/>
     </row>
     <row r="947">
       <c r="A947" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B947" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C947" s="3">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D947" t="s" s="4">
-        <v>1019</v>
+        <v>949</v>
       </c>
       <c r="E947" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F947" t="s">
         <v>23</v>
       </c>
       <c r="G947" t="s">
         <v>16</v>
       </c>
       <c r="H947" t="s">
         <v>17</v>
       </c>
       <c r="I947" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J947" t="s">
-        <v>995</v>
+        <v>634</v>
       </c>
       <c r="K947"/>
     </row>
     <row r="948">
       <c r="A948" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B948" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C948" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D948" t="s" s="4">
-        <v>1019</v>
+        <v>921</v>
       </c>
       <c r="E948" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F948" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G948" t="s">
         <v>16</v>
       </c>
       <c r="H948" t="s">
         <v>17</v>
       </c>
       <c r="I948" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J948" t="s">
-        <v>65</v>
+        <v>567</v>
       </c>
       <c r="K948"/>
     </row>
     <row r="949">
       <c r="A949" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B949" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C949" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D949" t="s" s="4">
-        <v>1020</v>
+        <v>921</v>
       </c>
       <c r="E949" t="s">
         <v>14</v>
       </c>
       <c r="F949" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G949" t="s">
         <v>16</v>
       </c>
       <c r="H949" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I949" s="3">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="J949" t="s">
-        <v>527</v>
+        <v>959</v>
       </c>
       <c r="K949"/>
     </row>
     <row r="950">
       <c r="A950" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B950" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C950" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D950" t="s" s="4">
-        <v>1019</v>
+        <v>920</v>
       </c>
       <c r="E950" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F950" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G950" t="s">
         <v>16</v>
       </c>
       <c r="H950" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I950" s="3">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="J950" t="s">
-        <v>65</v>
+        <v>529</v>
       </c>
       <c r="K950"/>
     </row>
     <row r="951">
       <c r="A951" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B951" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C951" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D951" t="s" s="4">
-        <v>1021</v>
+        <v>920</v>
       </c>
       <c r="E951" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F951" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G951" t="s">
         <v>16</v>
       </c>
       <c r="H951" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I951" s="3">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="J951" t="s">
-        <v>527</v>
+        <v>112</v>
       </c>
       <c r="K951"/>
     </row>
     <row r="952">
       <c r="A952" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B952" t="s">
-        <v>1015</v>
+        <v>918</v>
       </c>
       <c r="C952" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D952" t="s" s="4">
-        <v>1021</v>
+        <v>933</v>
       </c>
       <c r="E952" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F952" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G952" t="s">
         <v>16</v>
       </c>
       <c r="H952" t="s">
         <v>17</v>
       </c>
       <c r="I952" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J952" t="s">
-        <v>1014</v>
+        <v>288</v>
       </c>
       <c r="K952"/>
     </row>
     <row r="953">
       <c r="A953" t="s">
-        <v>1022</v>
+        <v>800</v>
+      </c>
+      <c r="B953" t="s">
+        <v>918</v>
       </c>
       <c r="C953" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D953" t="s" s="4">
-        <v>1023</v>
+        <v>926</v>
       </c>
       <c r="E953" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F953" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="G953" t="s">
         <v>16</v>
       </c>
       <c r="H953" t="s">
         <v>17</v>
       </c>
       <c r="I953" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J953" t="s">
-        <v>1024</v>
+        <v>960</v>
       </c>
       <c r="K953"/>
     </row>
     <row r="954">
       <c r="A954" t="s">
-        <v>1022</v>
+        <v>800</v>
+      </c>
+      <c r="B954" t="s">
+        <v>918</v>
       </c>
       <c r="C954" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D954" t="s" s="4">
-        <v>1023</v>
+        <v>926</v>
       </c>
       <c r="E954" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F954" t="s">
-        <v>35</v>
+        <v>846</v>
       </c>
       <c r="G954" t="s">
         <v>16</v>
       </c>
       <c r="H954" t="s">
         <v>17</v>
       </c>
       <c r="I954" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J954" t="s">
-        <v>1025</v>
+        <v>947</v>
       </c>
       <c r="K954"/>
     </row>
     <row r="955">
       <c r="A955" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B955" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C955" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D955" t="s" s="4">
-        <v>1027</v>
+        <v>942</v>
       </c>
       <c r="E955" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F955" t="s">
         <v>23</v>
       </c>
       <c r="G955" t="s">
         <v>16</v>
       </c>
       <c r="H955" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I955" s="3">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="J955" t="s">
-        <v>65</v>
+        <v>405</v>
       </c>
       <c r="K955"/>
     </row>
     <row r="956">
       <c r="A956" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B956" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C956" s="3">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D956" t="s" s="4">
-        <v>1028</v>
+        <v>922</v>
       </c>
       <c r="E956" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F956" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G956" t="s">
         <v>16</v>
       </c>
       <c r="H956" t="s">
         <v>17</v>
       </c>
       <c r="I956" s="3">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J956" t="s">
-        <v>1029</v>
+        <v>172</v>
       </c>
       <c r="K956"/>
     </row>
     <row r="957">
       <c r="A957" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B957" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C957" s="3">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D957" t="s" s="4">
-        <v>1028</v>
+        <v>961</v>
       </c>
       <c r="E957" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F957" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G957" t="s">
         <v>16</v>
       </c>
       <c r="H957" t="s">
         <v>17</v>
       </c>
       <c r="I957" s="3">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="J957" t="s">
-        <v>1030</v>
+        <v>67</v>
       </c>
       <c r="K957"/>
     </row>
     <row r="958">
       <c r="A958" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B958" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C958" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D958" t="s" s="4">
-        <v>1031</v>
+        <v>958</v>
       </c>
       <c r="E958" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F958" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G958" t="s">
         <v>16</v>
       </c>
       <c r="H958" t="s">
         <v>17</v>
       </c>
       <c r="I958" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J958" t="s">
-        <v>1032</v>
+        <v>512</v>
       </c>
       <c r="K958"/>
     </row>
     <row r="959">
       <c r="A959" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B959" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C959" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D959" t="s" s="4">
-        <v>1031</v>
+        <v>962</v>
       </c>
       <c r="E959" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F959" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G959" t="s">
         <v>16</v>
       </c>
       <c r="H959" t="s">
         <v>17</v>
       </c>
       <c r="I959" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J959" t="s">
-        <v>1033</v>
+        <v>48</v>
       </c>
       <c r="K959"/>
     </row>
     <row r="960">
       <c r="A960" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B960" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C960" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D960" t="s" s="4">
-        <v>1031</v>
+        <v>921</v>
       </c>
       <c r="E960" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F960" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G960" t="s">
         <v>16</v>
       </c>
       <c r="H960" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I960" s="3">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="J960" t="s">
-        <v>1034</v>
+        <v>69</v>
       </c>
       <c r="K960"/>
     </row>
     <row r="961">
       <c r="A961" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B961" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C961" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D961" t="s" s="4">
-        <v>1035</v>
+        <v>921</v>
       </c>
       <c r="E961" t="s">
         <v>14</v>
       </c>
       <c r="F961" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G961" t="s">
         <v>16</v>
       </c>
       <c r="H961" t="s">
         <v>17</v>
       </c>
       <c r="I961" s="3">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="J961" t="s">
-        <v>1036</v>
+        <v>963</v>
       </c>
       <c r="K961"/>
     </row>
     <row r="962">
       <c r="A962" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B962" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C962" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="D962" t="s" s="4">
-        <v>1035</v>
+        <v>920</v>
       </c>
       <c r="E962" t="s">
         <v>14</v>
       </c>
       <c r="F962" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G962" t="s">
         <v>16</v>
       </c>
       <c r="H962" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I962" s="3">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J962" t="s">
-        <v>1037</v>
+        <v>255</v>
       </c>
       <c r="K962"/>
     </row>
     <row r="963">
       <c r="A963" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B963" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C963" s="3">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D963" t="s" s="4">
-        <v>1038</v>
+        <v>923</v>
       </c>
       <c r="E963" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F963" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G963" t="s">
         <v>16</v>
       </c>
       <c r="H963" t="s">
         <v>17</v>
       </c>
       <c r="I963" s="3">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="J963" t="s">
-        <v>1009</v>
+        <v>159</v>
       </c>
       <c r="K963"/>
     </row>
     <row r="964">
       <c r="A964" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B964" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C964" s="3">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D964" t="s" s="4">
-        <v>1038</v>
+        <v>964</v>
       </c>
       <c r="E964" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F964" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G964" t="s">
         <v>16</v>
       </c>
       <c r="H964" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I964" s="3">
-        <v>364</v>
+        <v>14</v>
       </c>
       <c r="J964" t="s">
-        <v>1009</v>
+        <v>159</v>
       </c>
       <c r="K964"/>
     </row>
     <row r="965">
       <c r="A965" t="s">
-        <v>1022</v>
+        <v>800</v>
       </c>
       <c r="B965" t="s">
-        <v>1026</v>
+        <v>918</v>
       </c>
       <c r="C965" s="3">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D965" t="s" s="4">
-        <v>1038</v>
+        <v>965</v>
       </c>
       <c r="E965" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F965" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G965" t="s">
         <v>16</v>
       </c>
       <c r="H965" t="s">
         <v>17</v>
       </c>
       <c r="I965" s="3">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="J965" t="s">
-        <v>1039</v>
+        <v>163</v>
       </c>
       <c r="K965"/>
     </row>
     <row r="966">
       <c r="A966" t="s">
-        <v>1040</v>
+        <v>800</v>
       </c>
       <c r="B966" t="s">
-        <v>1041</v>
+        <v>918</v>
       </c>
       <c r="C966" s="3">
-        <v>1908</v>
+        <v>2020</v>
       </c>
       <c r="D966" t="s" s="4">
-        <v>1042</v>
+        <v>966</v>
       </c>
       <c r="E966" t="s">
-        <v>1043</v>
+        <v>14</v>
       </c>
       <c r="F966" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G966" t="s">
         <v>16</v>
       </c>
       <c r="H966" t="s">
         <v>17</v>
       </c>
       <c r="I966" s="3">
         <v>1</v>
       </c>
       <c r="J966" t="s">
-        <v>1044</v>
+        <v>330</v>
       </c>
       <c r="K966"/>
     </row>
     <row r="967">
       <c r="A967" t="s">
-        <v>1040</v>
+        <v>800</v>
       </c>
       <c r="B967" t="s">
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="C967" s="3">
-        <v>1992</v>
+        <v>2020</v>
       </c>
       <c r="D967" t="s" s="4">
-        <v>1046</v>
+        <v>967</v>
       </c>
       <c r="E967" t="s">
-        <v>1043</v>
+        <v>14</v>
       </c>
       <c r="F967" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G967" t="s">
         <v>16</v>
       </c>
       <c r="H967" t="s">
         <v>17</v>
       </c>
       <c r="I967" s="3">
         <v>6</v>
       </c>
       <c r="J967" t="s">
-        <v>870</v>
+        <v>156</v>
       </c>
       <c r="K967"/>
     </row>
     <row r="968">
       <c r="A968" t="s">
-        <v>1040</v>
+        <v>800</v>
       </c>
       <c r="B968" t="s">
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="C968" s="3">
-        <v>2000</v>
+        <v>2020</v>
       </c>
       <c r="D968" t="s" s="4">
-        <v>1047</v>
+        <v>926</v>
       </c>
       <c r="E968" t="s">
-        <v>1043</v>
+        <v>14</v>
       </c>
       <c r="F968" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="G968" t="s">
         <v>16</v>
       </c>
       <c r="H968" t="s">
         <v>17</v>
       </c>
       <c r="I968" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J968" t="s">
-        <v>104</v>
+        <v>259</v>
       </c>
       <c r="K968"/>
     </row>
     <row r="969">
       <c r="A969" t="s">
-        <v>1040</v>
+        <v>800</v>
       </c>
       <c r="B969" t="s">
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="C969" s="3">
-        <v>2000</v>
+        <v>2020</v>
       </c>
       <c r="D969" t="s" s="4">
-        <v>1048</v>
+        <v>926</v>
       </c>
       <c r="E969" t="s">
-        <v>1043</v>
+        <v>14</v>
       </c>
       <c r="F969" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G969" t="s">
         <v>16</v>
       </c>
       <c r="H969" t="s">
         <v>17</v>
       </c>
       <c r="I969" s="3">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="J969" t="s">
-        <v>50</v>
+        <v>454</v>
       </c>
       <c r="K969"/>
     </row>
     <row r="970">
       <c r="A970" t="s">
-        <v>1040</v>
+        <v>800</v>
       </c>
       <c r="B970" t="s">
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="C970" s="3">
-        <v>2000</v>
+        <v>2020</v>
       </c>
       <c r="D970" t="s" s="4">
-        <v>1048</v>
+        <v>942</v>
       </c>
       <c r="E970" t="s">
-        <v>1043</v>
+        <v>14</v>
       </c>
       <c r="F970" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G970" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H970" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I970" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J970" t="s">
-        <v>254</v>
+        <v>290</v>
       </c>
       <c r="K970"/>
     </row>
     <row r="971">
       <c r="A971" t="s">
-        <v>1040</v>
+        <v>800</v>
       </c>
       <c r="B971" t="s">
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="C971" s="3">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="D971" t="s" s="4">
-        <v>1049</v>
+        <v>942</v>
       </c>
       <c r="E971" t="s">
-        <v>1043</v>
+        <v>14</v>
       </c>
       <c r="F971" t="s">
         <v>23</v>
       </c>
       <c r="G971" t="s">
         <v>16</v>
       </c>
       <c r="H971" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I971" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J971" t="s">
-        <v>291</v>
+        <v>172</v>
       </c>
       <c r="K971"/>
     </row>
     <row r="972">
       <c r="A972" t="s">
-        <v>1040</v>
+        <v>800</v>
       </c>
       <c r="B972" t="s">
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="C972" s="3">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D972" t="s" s="4">
-        <v>1050</v>
+        <v>968</v>
       </c>
       <c r="E972" t="s">
-        <v>1043</v>
+        <v>14</v>
       </c>
       <c r="F972" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G972" t="s">
         <v>16</v>
       </c>
       <c r="H972" t="s">
         <v>17</v>
       </c>
       <c r="I972" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J972" t="s">
-        <v>1051</v>
+        <v>969</v>
       </c>
       <c r="K972"/>
     </row>
     <row r="973">
       <c r="A973" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B973" t="s">
-        <v>1053</v>
+        <v>918</v>
       </c>
       <c r="C973" s="3">
         <v>2021</v>
       </c>
       <c r="D973" t="s" s="4">
-        <v>1054</v>
+        <v>968</v>
       </c>
       <c r="E973" t="s">
         <v>14</v>
       </c>
       <c r="F973" t="s">
         <v>23</v>
       </c>
       <c r="G973" t="s">
         <v>16</v>
       </c>
       <c r="H973" t="s">
         <v>17</v>
       </c>
       <c r="I973" s="3">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="J973" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="K973"/>
     </row>
     <row r="974">
       <c r="A974" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B974" t="s">
-        <v>1053</v>
+        <v>918</v>
       </c>
       <c r="C974" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="D974" t="s" s="4">
-        <v>1055</v>
+        <v>935</v>
       </c>
       <c r="E974" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F974" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G974" t="s">
         <v>16</v>
       </c>
       <c r="H974" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I974" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J974" t="s">
-        <v>527</v>
+        <v>970</v>
       </c>
       <c r="K974"/>
     </row>
     <row r="975">
       <c r="A975" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B975" t="s">
-        <v>1053</v>
+        <v>918</v>
       </c>
       <c r="C975" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="D975" t="s" s="4">
-        <v>1056</v>
+        <v>935</v>
       </c>
       <c r="E975" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F975" t="s">
         <v>23</v>
       </c>
       <c r="G975" t="s">
         <v>16</v>
       </c>
       <c r="H975" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I975" s="3">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J975" t="s">
-        <v>830</v>
+        <v>511</v>
       </c>
       <c r="K975"/>
     </row>
     <row r="976">
       <c r="A976" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B976" t="s">
-        <v>1053</v>
+        <v>918</v>
       </c>
       <c r="C976" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D976" t="s" s="4">
-        <v>1056</v>
+        <v>922</v>
       </c>
       <c r="E976" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F976" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G976" t="s">
         <v>16</v>
       </c>
       <c r="H976" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I976" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J976" t="s">
-        <v>1057</v>
+        <v>971</v>
       </c>
       <c r="K976"/>
     </row>
     <row r="977">
       <c r="A977" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B977" t="s">
-        <v>1053</v>
+        <v>918</v>
       </c>
       <c r="C977" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D977" t="s" s="4">
-        <v>1058</v>
+        <v>922</v>
       </c>
       <c r="E977" t="s">
         <v>14</v>
       </c>
       <c r="F977" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G977" t="s">
         <v>16</v>
       </c>
       <c r="H977" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I977" s="3">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J977" t="s">
-        <v>1059</v>
+        <v>972</v>
       </c>
       <c r="K977"/>
     </row>
     <row r="978">
       <c r="A978" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B978" t="s">
-        <v>1053</v>
+        <v>918</v>
       </c>
       <c r="C978" s="3">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D978" t="s" s="4">
-        <v>1060</v>
+        <v>973</v>
       </c>
       <c r="E978" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F978" t="s">
         <v>23</v>
       </c>
       <c r="G978" t="s">
         <v>16</v>
       </c>
       <c r="H978" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I978" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J978" t="s">
-        <v>1059</v>
+        <v>598</v>
       </c>
       <c r="K978"/>
     </row>
     <row r="979">
       <c r="A979" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B979" t="s">
-        <v>1053</v>
+        <v>918</v>
       </c>
       <c r="C979" s="3">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D979" t="s" s="4">
-        <v>1061</v>
+        <v>954</v>
       </c>
       <c r="E979" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F979" t="s">
         <v>23</v>
       </c>
       <c r="G979" t="s">
         <v>16</v>
       </c>
       <c r="H979" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I979" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J979" t="s">
-        <v>1059</v>
+        <v>227</v>
       </c>
       <c r="K979"/>
     </row>
     <row r="980">
       <c r="A980" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B980" t="s">
-        <v>1062</v>
+        <v>918</v>
       </c>
       <c r="C980" s="3">
         <v>2021</v>
       </c>
       <c r="D980" t="s" s="4">
-        <v>1063</v>
+        <v>974</v>
       </c>
       <c r="E980" t="s">
         <v>14</v>
       </c>
       <c r="F980" t="s">
         <v>23</v>
       </c>
       <c r="G980" t="s">
         <v>16</v>
       </c>
       <c r="H980" t="s">
         <v>17</v>
       </c>
       <c r="I980" s="3">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="J980" t="s">
-        <v>42</v>
+        <v>292</v>
       </c>
       <c r="K980"/>
     </row>
     <row r="981">
       <c r="A981" t="s">
-        <v>1052</v>
+        <v>800</v>
       </c>
       <c r="B981" t="s">
-        <v>1062</v>
+        <v>918</v>
       </c>
       <c r="C981" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="D981" t="s" s="4">
-        <v>1064</v>
+        <v>961</v>
       </c>
       <c r="E981" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F981" t="s">
         <v>23</v>
       </c>
       <c r="G981" t="s">
         <v>16</v>
       </c>
       <c r="H981" t="s">
         <v>17</v>
       </c>
       <c r="I981" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J981" t="s">
-        <v>1065</v>
+        <v>434</v>
       </c>
       <c r="K981"/>
     </row>
     <row r="982">
       <c r="A982" t="s">
-        <v>1066</v>
+        <v>800</v>
       </c>
       <c r="B982" t="s">
-        <v>1067</v>
+        <v>918</v>
       </c>
       <c r="C982" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D982" t="s" s="4">
-        <v>1068</v>
+        <v>975</v>
       </c>
       <c r="E982" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F982" t="s">
         <v>23</v>
       </c>
       <c r="G982" t="s">
         <v>16</v>
       </c>
       <c r="H982" t="s">
         <v>17</v>
       </c>
       <c r="I982" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J982" t="s">
-        <v>218</v>
+        <v>976</v>
       </c>
       <c r="K982"/>
     </row>
     <row r="983">
       <c r="A983" t="s">
-        <v>1066</v>
+        <v>800</v>
       </c>
       <c r="B983" t="s">
-        <v>1069</v>
+        <v>918</v>
       </c>
       <c r="C983" s="3">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="D983" t="s" s="4">
-        <v>1070</v>
+        <v>921</v>
       </c>
       <c r="E983" t="s">
         <v>14</v>
       </c>
       <c r="F983" t="s">
         <v>15</v>
       </c>
       <c r="G983" t="s">
         <v>16</v>
       </c>
       <c r="H983" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I983" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J983" t="s">
-        <v>527</v>
+        <v>634</v>
       </c>
       <c r="K983"/>
     </row>
     <row r="984">
       <c r="A984" t="s">
-        <v>1066</v>
+        <v>800</v>
       </c>
       <c r="B984" t="s">
-        <v>1069</v>
+        <v>918</v>
       </c>
       <c r="C984" s="3">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D984" t="s" s="4">
-        <v>1071</v>
+        <v>921</v>
       </c>
       <c r="E984" t="s">
         <v>14</v>
       </c>
       <c r="F984" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G984" t="s">
         <v>16</v>
       </c>
       <c r="H984" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I984" s="3">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="J984" t="s">
-        <v>1072</v>
+        <v>947</v>
       </c>
       <c r="K984"/>
     </row>
     <row r="985">
       <c r="A985" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B985" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C985" s="3">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="D985" t="s" s="4">
-        <v>1075</v>
+        <v>944</v>
       </c>
       <c r="E985" t="s">
         <v>14</v>
       </c>
       <c r="F985" t="s">
         <v>23</v>
       </c>
       <c r="G985" t="s">
         <v>16</v>
       </c>
       <c r="H985" t="s">
         <v>17</v>
       </c>
       <c r="I985" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J985" t="s">
-        <v>1076</v>
+        <v>321</v>
       </c>
       <c r="K985"/>
     </row>
     <row r="986">
       <c r="A986" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B986" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C986" s="3">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="D986" t="s" s="4">
-        <v>1075</v>
+        <v>965</v>
       </c>
       <c r="E986" t="s">
         <v>14</v>
       </c>
       <c r="F986" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G986" t="s">
         <v>16</v>
       </c>
       <c r="H986" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I986" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J986" t="s">
-        <v>1076</v>
+        <v>456</v>
       </c>
       <c r="K986"/>
     </row>
     <row r="987">
       <c r="A987" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B987" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C987" s="3">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="D987" t="s" s="4">
-        <v>1075</v>
+        <v>965</v>
       </c>
       <c r="E987" t="s">
         <v>14</v>
       </c>
       <c r="F987" t="s">
         <v>23</v>
       </c>
       <c r="G987" t="s">
         <v>16</v>
       </c>
       <c r="H987" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I987" s="3">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="J987" t="s">
-        <v>1077</v>
+        <v>977</v>
       </c>
       <c r="K987"/>
     </row>
     <row r="988">
       <c r="A988" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B988" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C988" s="3">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="D988" t="s" s="4">
-        <v>1078</v>
+        <v>966</v>
       </c>
       <c r="E988" t="s">
         <v>14</v>
       </c>
       <c r="F988" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G988" t="s">
         <v>16</v>
       </c>
       <c r="H988" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I988" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J988" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="K988"/>
     </row>
     <row r="989">
       <c r="A989" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B989" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C989" s="3">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="D989" t="s" s="4">
-        <v>1079</v>
+        <v>967</v>
       </c>
       <c r="E989" t="s">
         <v>14</v>
       </c>
       <c r="F989" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G989" t="s">
         <v>16</v>
       </c>
       <c r="H989" t="s">
         <v>17</v>
       </c>
       <c r="I989" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J989" t="s">
-        <v>65</v>
+        <v>978</v>
       </c>
       <c r="K989"/>
     </row>
     <row r="990">
       <c r="A990" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B990" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C990" s="3">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="D990" t="s" s="4">
-        <v>1080</v>
+        <v>967</v>
       </c>
       <c r="E990" t="s">
         <v>14</v>
       </c>
       <c r="F990" t="s">
         <v>23</v>
       </c>
       <c r="G990" t="s">
         <v>16</v>
       </c>
       <c r="H990" t="s">
         <v>17</v>
       </c>
       <c r="I990" s="3">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="J990" t="s">
-        <v>131</v>
+        <v>507</v>
       </c>
       <c r="K990"/>
     </row>
     <row r="991">
       <c r="A991" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B991" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C991" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D991" t="s" s="4">
-        <v>1081</v>
+        <v>926</v>
       </c>
       <c r="E991" t="s">
         <v>14</v>
       </c>
       <c r="F991" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G991" t="s">
         <v>16</v>
       </c>
       <c r="H991" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I991" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J991" t="s">
-        <v>222</v>
+        <v>300</v>
       </c>
       <c r="K991"/>
     </row>
     <row r="992">
       <c r="A992" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B992" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C992" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D992" t="s" s="4">
-        <v>1082</v>
+        <v>926</v>
       </c>
       <c r="E992" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F992" t="s">
         <v>23</v>
       </c>
       <c r="G992" t="s">
         <v>16</v>
       </c>
       <c r="H992" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I992" s="3">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="J992" t="s">
-        <v>1083</v>
+        <v>679</v>
       </c>
       <c r="K992"/>
     </row>
     <row r="993">
       <c r="A993" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B993" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C993" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D993" t="s" s="4">
-        <v>1084</v>
+        <v>979</v>
       </c>
       <c r="E993" t="s">
         <v>14</v>
       </c>
       <c r="F993" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="G993" t="s">
         <v>16</v>
       </c>
       <c r="H993" t="s">
         <v>17</v>
       </c>
       <c r="I993" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J993" t="s">
-        <v>1085</v>
+        <v>980</v>
       </c>
       <c r="K993"/>
     </row>
     <row r="994">
       <c r="A994" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B994" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C994" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D994" t="s" s="4">
-        <v>1086</v>
+        <v>981</v>
       </c>
       <c r="E994" t="s">
         <v>14</v>
       </c>
       <c r="F994" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G994" t="s">
         <v>16</v>
       </c>
       <c r="H994" t="s">
         <v>17</v>
       </c>
       <c r="I994" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J994" t="s">
-        <v>193</v>
+        <v>982</v>
       </c>
       <c r="K994"/>
     </row>
     <row r="995">
       <c r="A995" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B995" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C995" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D995" t="s" s="4">
-        <v>1087</v>
+        <v>954</v>
       </c>
       <c r="E995" t="s">
         <v>14</v>
       </c>
       <c r="F995" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G995" t="s">
         <v>16</v>
       </c>
       <c r="H995" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I995" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J995" t="s">
-        <v>1088</v>
+        <v>211</v>
       </c>
       <c r="K995"/>
     </row>
     <row r="996">
       <c r="A996" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B996" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C996" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D996" t="s" s="4">
-        <v>1075</v>
+        <v>983</v>
       </c>
       <c r="E996" t="s">
         <v>14</v>
       </c>
       <c r="F996" t="s">
         <v>23</v>
       </c>
       <c r="G996" t="s">
         <v>16</v>
       </c>
       <c r="H996" t="s">
         <v>17</v>
       </c>
       <c r="I996" s="3">
         <v>1</v>
       </c>
       <c r="J996" t="s">
-        <v>521</v>
+        <v>67</v>
       </c>
       <c r="K996"/>
     </row>
     <row r="997">
       <c r="A997" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B997" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C997" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D997" t="s" s="4">
-        <v>1084</v>
+        <v>975</v>
       </c>
       <c r="E997" t="s">
         <v>14</v>
       </c>
       <c r="F997" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G997" t="s">
         <v>16</v>
       </c>
       <c r="H997" t="s">
         <v>17</v>
       </c>
       <c r="I997" s="3">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="J997" t="s">
-        <v>1085</v>
+        <v>299</v>
       </c>
       <c r="K997"/>
     </row>
     <row r="998">
       <c r="A998" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B998" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C998" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D998" t="s" s="4">
-        <v>1086</v>
+        <v>944</v>
       </c>
       <c r="E998" t="s">
         <v>14</v>
       </c>
       <c r="F998" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G998" t="s">
         <v>16</v>
       </c>
       <c r="H998" t="s">
         <v>17</v>
       </c>
       <c r="I998" s="3">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="J998" t="s">
-        <v>183</v>
+        <v>580</v>
       </c>
       <c r="K998"/>
     </row>
     <row r="999">
       <c r="A999" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B999" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C999" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D999" t="s" s="4">
-        <v>1087</v>
+        <v>944</v>
       </c>
       <c r="E999" t="s">
         <v>14</v>
       </c>
       <c r="F999" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G999" t="s">
         <v>16</v>
       </c>
       <c r="H999" t="s">
         <v>17</v>
       </c>
       <c r="I999" s="3">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="J999" t="s">
-        <v>1089</v>
+        <v>117</v>
       </c>
       <c r="K999"/>
     </row>
     <row r="1000">
       <c r="A1000" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1000" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1000" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D1000" t="s" s="4">
-        <v>1075</v>
+        <v>944</v>
       </c>
       <c r="E1000" t="s">
         <v>14</v>
       </c>
       <c r="F1000" t="s">
         <v>23</v>
       </c>
       <c r="G1000" t="s">
         <v>16</v>
       </c>
       <c r="H1000" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I1000" s="3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J1000" t="s">
-        <v>1090</v>
+        <v>182</v>
       </c>
       <c r="K1000"/>
     </row>
     <row r="1001">
       <c r="A1001" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1001" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1001" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D1001" t="s" s="4">
-        <v>1081</v>
+        <v>944</v>
       </c>
       <c r="E1001" t="s">
         <v>14</v>
       </c>
       <c r="F1001" t="s">
         <v>23</v>
       </c>
       <c r="G1001" t="s">
         <v>16</v>
       </c>
       <c r="H1001" t="s">
         <v>17</v>
       </c>
       <c r="I1001" s="3">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J1001" t="s">
-        <v>291</v>
+        <v>182</v>
       </c>
       <c r="K1001"/>
     </row>
     <row r="1002">
       <c r="A1002" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1002" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1002" s="3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D1002" t="s" s="4">
-        <v>1081</v>
+        <v>984</v>
       </c>
       <c r="E1002" t="s">
         <v>14</v>
       </c>
       <c r="F1002" t="s">
         <v>23</v>
       </c>
       <c r="G1002" t="s">
         <v>16</v>
       </c>
       <c r="H1002" t="s">
         <v>17</v>
       </c>
       <c r="I1002" s="3">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="J1002" t="s">
-        <v>291</v>
+        <v>182</v>
       </c>
       <c r="K1002"/>
     </row>
     <row r="1003">
       <c r="A1003" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1003" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1003" s="3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D1003" t="s" s="4">
-        <v>1091</v>
+        <v>985</v>
       </c>
       <c r="E1003" t="s">
         <v>14</v>
       </c>
       <c r="F1003" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G1003" t="s">
         <v>16</v>
       </c>
       <c r="H1003" t="s">
         <v>17</v>
       </c>
       <c r="I1003" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J1003" t="s">
-        <v>1092</v>
+        <v>176</v>
       </c>
       <c r="K1003"/>
     </row>
     <row r="1004">
       <c r="A1004" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1004" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1004" s="3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="D1004" t="s" s="4">
-        <v>1093</v>
+        <v>985</v>
       </c>
       <c r="E1004" t="s">
         <v>14</v>
       </c>
       <c r="F1004" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G1004" t="s">
         <v>16</v>
       </c>
       <c r="H1004" t="s">
         <v>17</v>
       </c>
       <c r="I1004" s="3">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="J1004" t="s">
-        <v>1094</v>
+        <v>67</v>
       </c>
       <c r="K1004"/>
     </row>
     <row r="1005">
       <c r="A1005" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1005" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1005" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D1005" t="s" s="4">
-        <v>1075</v>
+        <v>986</v>
       </c>
       <c r="E1005" t="s">
         <v>14</v>
       </c>
       <c r="F1005" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G1005" t="s">
         <v>16</v>
       </c>
       <c r="H1005" t="s">
         <v>17</v>
       </c>
       <c r="I1005" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J1005" t="s">
-        <v>343</v>
+        <v>987</v>
       </c>
       <c r="K1005"/>
     </row>
     <row r="1006">
       <c r="A1006" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1006" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1006" s="3">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D1006" t="s" s="4">
-        <v>1081</v>
+        <v>986</v>
       </c>
       <c r="E1006" t="s">
         <v>14</v>
       </c>
       <c r="F1006" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G1006" t="s">
         <v>16</v>
       </c>
       <c r="H1006" t="s">
         <v>17</v>
       </c>
       <c r="I1006" s="3">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J1006" t="s">
-        <v>291</v>
+        <v>988</v>
       </c>
       <c r="K1006"/>
     </row>
     <row r="1007">
       <c r="A1007" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1007" t="s">
-        <v>1074</v>
+        <v>918</v>
       </c>
       <c r="C1007" s="3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D1007" t="s" s="4">
-        <v>1095</v>
+        <v>981</v>
       </c>
       <c r="E1007" t="s">
         <v>14</v>
       </c>
       <c r="F1007" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G1007" t="s">
         <v>16</v>
       </c>
       <c r="H1007" t="s">
         <v>17</v>
       </c>
       <c r="I1007" s="3">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="J1007" t="s">
-        <v>1096</v>
+        <v>434</v>
       </c>
       <c r="K1007"/>
     </row>
     <row r="1008">
       <c r="A1008" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1008" t="s">
-        <v>1097</v>
+        <v>918</v>
       </c>
       <c r="C1008" s="3">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="D1008" t="s" s="4">
-        <v>1098</v>
+        <v>989</v>
       </c>
       <c r="E1008" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F1008" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G1008" t="s">
         <v>16</v>
       </c>
       <c r="H1008" t="s">
         <v>17</v>
       </c>
       <c r="I1008" s="3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J1008" t="s">
-        <v>466</v>
+        <v>990</v>
       </c>
       <c r="K1008"/>
     </row>
     <row r="1009">
       <c r="A1009" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1009" t="s">
-        <v>1097</v>
+        <v>918</v>
       </c>
       <c r="C1009" s="3">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="D1009" t="s" s="4">
-        <v>1099</v>
+        <v>989</v>
       </c>
       <c r="E1009" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F1009" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G1009" t="s">
         <v>16</v>
       </c>
       <c r="H1009" t="s">
         <v>17</v>
       </c>
       <c r="I1009" s="3">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="J1009" t="s">
-        <v>119</v>
+        <v>282</v>
       </c>
       <c r="K1009"/>
     </row>
     <row r="1010">
       <c r="A1010" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1010" t="s">
-        <v>1097</v>
+        <v>918</v>
       </c>
       <c r="C1010" s="3">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="D1010" t="s" s="4">
-        <v>1099</v>
+        <v>974</v>
       </c>
       <c r="E1010" t="s">
         <v>14</v>
       </c>
       <c r="F1010" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G1010" t="s">
         <v>16</v>
       </c>
       <c r="H1010" t="s">
         <v>17</v>
       </c>
       <c r="I1010" s="3">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="J1010" t="s">
-        <v>1100</v>
+        <v>991</v>
       </c>
       <c r="K1010"/>
     </row>
     <row r="1011">
       <c r="A1011" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1011" t="s">
-        <v>1097</v>
+        <v>918</v>
       </c>
       <c r="C1011" s="3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="D1011" t="s" s="4">
-        <v>1101</v>
+        <v>986</v>
       </c>
       <c r="E1011" t="s">
         <v>14</v>
       </c>
       <c r="F1011" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="G1011" t="s">
         <v>16</v>
       </c>
       <c r="H1011" t="s">
         <v>17</v>
       </c>
       <c r="I1011" s="3">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J1011" t="s">
-        <v>157</v>
+        <v>992</v>
       </c>
       <c r="K1011"/>
     </row>
     <row r="1012">
       <c r="A1012" t="s">
-        <v>1073</v>
+        <v>800</v>
       </c>
       <c r="B1012" t="s">
-        <v>1102</v>
+        <v>918</v>
       </c>
       <c r="C1012" s="3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="D1012" t="s" s="4">
-        <v>1103</v>
+        <v>986</v>
       </c>
       <c r="E1012" t="s">
         <v>14</v>
       </c>
       <c r="F1012" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="G1012" t="s">
         <v>16</v>
       </c>
       <c r="H1012" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I1012" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J1012" t="s">
-        <v>293</v>
+        <v>992</v>
       </c>
       <c r="K1012"/>
     </row>
     <row r="1013">
       <c r="A1013" t="s">
-        <v>1104</v>
+        <v>800</v>
       </c>
       <c r="B1013" t="s">
-        <v>1105</v>
+        <v>918</v>
       </c>
       <c r="C1013" s="3">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="D1013" t="s" s="4">
-        <v>1106</v>
+        <v>986</v>
       </c>
       <c r="E1013" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F1013" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G1013" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="H1013" t="s">
         <v>17</v>
       </c>
       <c r="I1013" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J1013" t="s">
-        <v>1107</v>
+        <v>993</v>
       </c>
       <c r="K1013"/>
     </row>
     <row r="1014">
       <c r="A1014" t="s">
-        <v>1104</v>
+        <v>800</v>
       </c>
       <c r="B1014" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>918</v>
+      </c>
+      <c r="C1014" s="3">
+        <v>2023</v>
       </c>
       <c r="D1014" t="s" s="4">
-        <v>1109</v>
+        <v>986</v>
       </c>
       <c r="E1014" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F1014" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G1014" t="s">
         <v>16</v>
       </c>
       <c r="H1014" t="s">
         <v>17</v>
       </c>
       <c r="I1014" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J1014" t="s">
-        <v>912</v>
+        <v>988</v>
       </c>
       <c r="K1014"/>
     </row>
     <row r="1015">
       <c r="A1015" t="s">
-        <v>1110</v>
+        <v>800</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>918</v>
       </c>
       <c r="C1015" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1015" t="s" s="4">
+        <v>994</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1015" s="3">
+        <v>15</v>
+      </c>
+      <c r="J1015" t="s">
+        <v>995</v>
+      </c>
+      <c r="K1015"/>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1016" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1016" t="s" s="4">
+        <v>979</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1016" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1016" t="s">
+        <v>610</v>
+      </c>
+      <c r="K1016"/>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1017" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1017" t="s" s="4">
+        <v>979</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1017" s="3">
+        <v>20</v>
+      </c>
+      <c r="J1017" t="s">
+        <v>292</v>
+      </c>
+      <c r="K1017"/>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1018" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1018" t="s" s="4">
+        <v>979</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1018" s="3">
+        <v>33</v>
+      </c>
+      <c r="J1018" t="s">
+        <v>292</v>
+      </c>
+      <c r="K1018"/>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1019" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1019" t="s" s="4">
+        <v>996</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1019" s="3">
+        <v>38</v>
+      </c>
+      <c r="J1019" t="s">
+        <v>997</v>
+      </c>
+      <c r="K1019"/>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1020" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1020" t="s" s="4">
+        <v>998</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1020" s="3">
+        <v>45</v>
+      </c>
+      <c r="J1020" t="s">
+        <v>725</v>
+      </c>
+      <c r="K1020"/>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1021" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1021" t="s" s="4">
+        <v>998</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1021" s="3">
+        <v>31</v>
+      </c>
+      <c r="J1021" t="s">
+        <v>725</v>
+      </c>
+      <c r="K1021"/>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1022" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1022" t="s" s="4">
+        <v>984</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1022" s="3">
+        <v>12</v>
+      </c>
+      <c r="J1022" t="s">
+        <v>215</v>
+      </c>
+      <c r="K1022"/>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1023" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1023" t="s" s="4">
+        <v>999</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>709</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1023" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1023" t="s">
+        <v>995</v>
+      </c>
+      <c r="K1023"/>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1024" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1024" t="s" s="4">
+        <v>999</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>709</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1024" s="3">
+        <v>6</v>
+      </c>
+      <c r="J1024" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K1024"/>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1025" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1025" t="s" s="4">
+        <v>979</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1025" s="3">
+        <v>12</v>
+      </c>
+      <c r="J1025" t="s">
+        <v>299</v>
+      </c>
+      <c r="K1025"/>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1026" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D1026" t="s" s="4">
+        <v>1001</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1026" s="3">
+        <v>10</v>
+      </c>
+      <c r="J1026" t="s">
+        <v>299</v>
+      </c>
+      <c r="K1026"/>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1027" t="s" s="3">
+        <v>80</v>
+      </c>
+      <c r="D1027" t="s" s="4">
+        <v>1002</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1027" s="3">
+        <v>6</v>
+      </c>
+      <c r="J1027" t="s">
+        <v>157</v>
+      </c>
+      <c r="K1027"/>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1028" s="3">
+        <v>2017</v>
+      </c>
+      <c r="D1028" t="s" s="4">
+        <v>1004</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1028" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1028" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K1028"/>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1029" s="3">
+        <v>2018</v>
+      </c>
+      <c r="D1029" t="s" s="4">
+        <v>1004</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1029" s="3">
+        <v>9</v>
+      </c>
+      <c r="J1029" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1029"/>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1030" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D1030" t="s" s="4">
+        <v>1006</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1030" s="3">
+        <v>9</v>
+      </c>
+      <c r="J1030" t="s">
+        <v>299</v>
+      </c>
+      <c r="K1030"/>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1031" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D1031" t="s" s="4">
+        <v>1007</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1031" s="3">
+        <v>5</v>
+      </c>
+      <c r="J1031" t="s">
+        <v>71</v>
+      </c>
+      <c r="K1031"/>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1032" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D1032" t="s" s="4">
+        <v>1008</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1032" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1032" t="s">
+        <v>67</v>
+      </c>
+      <c r="K1032"/>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1033" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1033" t="s" s="4">
+        <v>1008</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1033" s="3">
+        <v>18</v>
+      </c>
+      <c r="J1033" t="s">
+        <v>602</v>
+      </c>
+      <c r="K1033"/>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1034" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1034" t="s" s="4">
+        <v>1009</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1034" s="3">
+        <v>30</v>
+      </c>
+      <c r="J1034" t="s">
+        <v>299</v>
+      </c>
+      <c r="K1034"/>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1035" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1035" t="s" s="4">
+        <v>1009</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>329</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1035" s="3">
+        <v>6</v>
+      </c>
+      <c r="J1035" t="s">
+        <v>117</v>
+      </c>
+      <c r="K1035"/>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C1036" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D1036" t="s" s="4">
+        <v>1012</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1036" s="3">
+        <v>29</v>
+      </c>
+      <c r="J1036" t="s">
+        <v>202</v>
+      </c>
+      <c r="K1036"/>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1037" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D1037" t="s" s="4">
+        <v>1014</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1037" s="3">
+        <v>39</v>
+      </c>
+      <c r="J1037" t="s">
+        <v>213</v>
+      </c>
+      <c r="K1037"/>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1038" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D1038" t="s" s="4">
+        <v>1015</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1038" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1038" t="s">
+        <v>1016</v>
+      </c>
+      <c r="K1038"/>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1039" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D1039" t="s" s="4">
+        <v>1015</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1039" s="3">
+        <v>8</v>
+      </c>
+      <c r="J1039" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K1039"/>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1040" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1040" t="s" s="4">
+        <v>1018</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1040" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1040" s="3">
+        <v>20</v>
+      </c>
+      <c r="J1040" t="s">
+        <v>1019</v>
+      </c>
+      <c r="K1040"/>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1041" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D1041" t="s" s="4">
+        <v>1020</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1041" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1041" s="3">
+        <v>448</v>
+      </c>
+      <c r="J1041" t="s">
+        <v>1021</v>
+      </c>
+      <c r="K1041"/>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C1042" s="3">
+        <v>1908</v>
+      </c>
+      <c r="D1042" t="s" s="4">
+        <v>1024</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1042" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1042" t="s">
+        <v>1026</v>
+      </c>
+      <c r="K1042"/>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1043" s="3">
+        <v>1992</v>
+      </c>
+      <c r="D1043" t="s" s="4">
+        <v>1028</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1043" s="3">
+        <v>6</v>
+      </c>
+      <c r="J1043" t="s">
+        <v>1029</v>
+      </c>
+      <c r="K1043"/>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1044" s="3">
+        <v>1994</v>
+      </c>
+      <c r="D1044" t="s" s="4">
+        <v>1030</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1044" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1044" t="s">
+        <v>340</v>
+      </c>
+      <c r="K1044"/>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1045" s="3">
+        <v>2000</v>
+      </c>
+      <c r="D1045" t="s" s="4">
+        <v>1031</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1045" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1045" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1045" t="s">
+        <v>105</v>
+      </c>
+      <c r="K1045"/>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1046" s="3">
+        <v>2000</v>
+      </c>
+      <c r="D1046" t="s" s="4">
+        <v>1032</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1046" s="3">
+        <v>10</v>
+      </c>
+      <c r="J1046" t="s">
+        <v>348</v>
+      </c>
+      <c r="K1046"/>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1047" s="3">
+        <v>2000</v>
+      </c>
+      <c r="D1047" t="s" s="4">
+        <v>1032</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1047" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1047" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1047" t="s">
+        <v>335</v>
+      </c>
+      <c r="K1047"/>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1048" s="3">
+        <v>2011</v>
+      </c>
+      <c r="D1048" t="s" s="4">
+        <v>1033</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1048" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1048" t="s">
+        <v>227</v>
+      </c>
+      <c r="K1048"/>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1049" s="3">
         <v>2016</v>
       </c>
-      <c r="D1015" t="s" s="4">
-[...5 lines deleted...]
-      <c r="F1015" t="s">
+      <c r="D1049" t="s" s="4">
+        <v>1034</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1049" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1049" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1049" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K1049"/>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1050" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D1050" t="s" s="4">
+        <v>1038</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1050" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1050" t="s">
+        <v>330</v>
+      </c>
+      <c r="K1050"/>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1051" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D1051" t="s" s="4">
+        <v>1039</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1051" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1051" t="s">
+        <v>820</v>
+      </c>
+      <c r="K1051"/>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1052" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1052" t="s" s="4">
+        <v>1039</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1052" s="3">
+        <v>5</v>
+      </c>
+      <c r="J1052" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K1052"/>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1053" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1053" t="s" s="4">
+        <v>1041</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1053" s="3">
+        <v>4</v>
+      </c>
+      <c r="J1053" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K1053"/>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1054" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1054" t="s" s="4">
+        <v>1043</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1054" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1054" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K1054"/>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1055" s="3">
+        <v>2015</v>
+      </c>
+      <c r="D1055" t="s" s="4">
+        <v>1045</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1055" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1055" t="s">
+        <v>330</v>
+      </c>
+      <c r="K1055"/>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1056" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D1056" t="s" s="4">
+        <v>1045</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1056" s="3">
+        <v>10</v>
+      </c>
+      <c r="J1056" t="s">
+        <v>42</v>
+      </c>
+      <c r="K1056"/>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1057" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D1057" t="s" s="4">
+        <v>1046</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1057" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1057" t="s">
+        <v>1047</v>
+      </c>
+      <c r="K1057"/>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1058" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1058" t="s" s="4">
+        <v>1048</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1058" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1058" t="s">
+        <v>53</v>
+      </c>
+      <c r="K1058"/>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1059" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1059" t="s" s="4">
+        <v>1049</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1059" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1059" t="s">
+        <v>53</v>
+      </c>
+      <c r="K1059"/>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C1060" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D1060" t="s" s="4">
+        <v>1052</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1060" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1060" t="s">
+        <v>211</v>
+      </c>
+      <c r="K1060"/>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C1061" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D1061" t="s" s="4">
+        <v>1054</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1061" s="3">
+        <v>16</v>
+      </c>
+      <c r="J1061" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K1061"/>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C1062" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1062" t="s" s="4">
+        <v>1057</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1062" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1062" t="s">
+        <v>578</v>
+      </c>
+      <c r="K1062"/>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C1063" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1063" t="s" s="4">
+        <v>1057</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>34</v>
+      </c>
+      <c r="I1063" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1063" t="s">
+        <v>202</v>
+      </c>
+      <c r="K1063"/>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C1064" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D1064" t="s" s="4">
+        <v>1058</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1064" s="3">
+        <v>116</v>
+      </c>
+      <c r="J1064" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1064"/>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1065" s="3">
+        <v>2011</v>
+      </c>
+      <c r="D1065" t="s" s="4">
+        <v>1061</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1065" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1065" t="s">
+        <v>264</v>
+      </c>
+      <c r="K1065"/>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1066" s="3">
+        <v>2011</v>
+      </c>
+      <c r="D1066" t="s" s="4">
+        <v>1061</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1066" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1066" t="s">
+        <v>264</v>
+      </c>
+      <c r="K1066"/>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1067" s="3">
+        <v>2012</v>
+      </c>
+      <c r="D1067" t="s" s="4">
+        <v>1061</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1067" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1067" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K1067"/>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1068" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D1068" t="s" s="4">
+        <v>1063</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1068" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1068" t="s">
+        <v>67</v>
+      </c>
+      <c r="K1068"/>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1069" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D1069" t="s" s="4">
+        <v>1064</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1069" s="3">
+        <v>5</v>
+      </c>
+      <c r="J1069" t="s">
+        <v>67</v>
+      </c>
+      <c r="K1069"/>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1070" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D1070" t="s" s="4">
+        <v>1065</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1070" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1070" t="s">
+        <v>137</v>
+      </c>
+      <c r="K1070"/>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1071" s="3">
+        <v>2017</v>
+      </c>
+      <c r="D1071" t="s" s="4">
+        <v>1066</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1071" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1071" t="s">
+        <v>215</v>
+      </c>
+      <c r="K1071"/>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1072" s="3">
+        <v>2018</v>
+      </c>
+      <c r="D1072" t="s" s="4">
+        <v>1067</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1072" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1072" t="s">
+        <v>1068</v>
+      </c>
+      <c r="K1072"/>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1073" s="3">
+        <v>2018</v>
+      </c>
+      <c r="D1073" t="s" s="4">
+        <v>1069</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1073" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1073" t="s">
+        <v>124</v>
+      </c>
+      <c r="K1073"/>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1074" s="3">
+        <v>2018</v>
+      </c>
+      <c r="D1074" t="s" s="4">
+        <v>1070</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1074" s="3">
+        <v>4</v>
+      </c>
+      <c r="J1074" t="s">
+        <v>1071</v>
+      </c>
+      <c r="K1074"/>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1075" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1075" t="s" s="4">
+        <v>1067</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1075" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1075" t="s">
+        <v>1068</v>
+      </c>
+      <c r="K1075"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1076" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1076" t="s" s="4">
+        <v>1069</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1076" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1076" t="s">
+        <v>186</v>
+      </c>
+      <c r="K1076"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1077" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1077" t="s" s="4">
+        <v>1070</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1077" s="3">
+        <v>27</v>
+      </c>
+      <c r="J1077" t="s">
+        <v>1072</v>
+      </c>
+      <c r="K1077"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1078" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1078" t="s" s="4">
+        <v>1061</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1078" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1078" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K1078"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1079" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1079" t="s" s="4">
+        <v>1066</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1079" s="3">
         <v>15</v>
       </c>
-      <c r="G1015" t="s">
-[...5 lines deleted...]
-      <c r="I1015" s="3">
+      <c r="J1079" t="s">
+        <v>227</v>
+      </c>
+      <c r="K1079"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1080" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D1080" t="s" s="4">
+        <v>1066</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1080" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1080" t="s">
+        <v>227</v>
+      </c>
+      <c r="K1080"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1081" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D1081" t="s" s="4">
+        <v>1074</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1081" s="3">
         <v>1</v>
       </c>
-      <c r="J1015" t="s">
-[...2 lines deleted...]
-      <c r="K1015"/>
+      <c r="J1081" t="s">
+        <v>517</v>
+      </c>
+      <c r="K1081"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1082" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D1082" t="s" s="4">
+        <v>1075</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1082" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1082" t="s">
+        <v>172</v>
+      </c>
+      <c r="K1082"/>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1083" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D1083" t="s" s="4">
+        <v>1061</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1083" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1083" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K1083"/>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1084" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D1084" t="s" s="4">
+        <v>1066</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1084" s="3">
+        <v>3</v>
+      </c>
+      <c r="J1084" t="s">
+        <v>227</v>
+      </c>
+      <c r="K1084"/>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C1085" s="3">
+        <v>2015</v>
+      </c>
+      <c r="D1085" t="s" s="4">
+        <v>1077</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1085" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1085" t="s">
+        <v>452</v>
+      </c>
+      <c r="K1085"/>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C1086" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D1086" t="s" s="4">
+        <v>1078</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1086" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1086" t="s">
+        <v>134</v>
+      </c>
+      <c r="K1086"/>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C1087" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D1087" t="s" s="4">
+        <v>1078</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1087" s="3">
+        <v>11</v>
+      </c>
+      <c r="J1087" t="s">
+        <v>117</v>
+      </c>
+      <c r="K1087"/>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C1088" s="3">
+        <v>2019</v>
+      </c>
+      <c r="D1088" t="s" s="4">
+        <v>1079</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1088" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1088" t="s">
+        <v>182</v>
+      </c>
+      <c r="K1088"/>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C1089" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D1089" t="s" s="4">
+        <v>1081</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1089" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1089" t="s">
+        <v>394</v>
+      </c>
+      <c r="K1089"/>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C1090" t="s" s="3">
+        <v>80</v>
+      </c>
+      <c r="D1090" t="s" s="4">
+        <v>1084</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1090" s="3">
+        <v>2</v>
+      </c>
+      <c r="J1090" t="s">
+        <v>895</v>
+      </c>
+      <c r="K1090"/>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C1091" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D1091" t="s" s="4">
+        <v>1086</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1091" s="3">
+        <v>1</v>
+      </c>
+      <c r="J1091" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K1091"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://decvin.com/product/2015-catena-zapata-adrianna-mundus-bacillus-terrae-malbec-uco-valley-1x150cl-hub-10195124-1-IB-STOCK-N"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://decvin.com/product/2015-catena-zapata-adrianna-mundus-bacillus-terrae-malbec-uco-valley-3x75cl-hub-10189367-3-IB-STOCK-N"/>
     <hyperlink ref="D5" r:id="rId3" location="" display="https://decvin.com/product/2016-catena-zapata-adrianna-mundus-bacillus-terrae-malbec-uco-valley-3x75cl-hub-10195223-3-IB-STOCK-N"/>
     <hyperlink ref="D6" r:id="rId4" location="" display="https://decvin.com/product/2016-catena-zapata-nicolas-catena-zapata-mendoza-6x75cl-hub-10193203-6-IB-STOCK-N"/>
     <hyperlink ref="D7" r:id="rId5" location="" display="https://decvin.com/product/2001-torbreck-descendant-barossa-valley-6x75cl-hub-VS10190404-6-IB-10750501"/>
-    <hyperlink ref="D8" r:id="rId6" location="" display="https://decvin.com/product/2018-wynns-john-riddoch-cabernet-sauvignon-coonawarra-6x75cl-hub-10192818-6-ib-stock-n"/>
-    <hyperlink ref="D9" r:id="rId7" location="" display="https://decvin.com/product/2020-shaw-and-smith-vineyard-chardonnay-lenswood-6x75cl-hub-10347417-6-IB-STOCK-N"/>
+    <hyperlink ref="D8" r:id="rId6" location="" display="https://decvin.com/product/2020-shaw-and-smith-vineyard-chardonnay-lenswood-6x75cl-hub-10347417-6-IB-STOCK-N"/>
+    <hyperlink ref="D9" r:id="rId7" location="" display="https://decvin.com/product/2021-kaesler-old-vine-shiraz-barossa-valley-6x75cl-10591912-6-dp-pending-n"/>
     <hyperlink ref="D10" r:id="rId8" location="" display="https://decvin.com/product/2014-yarra-yering-underhill-shiraz-victoria-1x75cl-hub-10192794-1-IB-STOCK-N"/>
     <hyperlink ref="D11" r:id="rId9" location="" display="https://decvin.com/product/2017-yarra-yering-dry-red-n1-victoria-1x75cl-hub-10195117-1-IB-STOCK-N"/>
-    <hyperlink ref="D12" r:id="rId10" location="" display="https://decvin.com/product/2021-mulline-sutherlands-creek-pinot-noir-geelong-6x75cl-hub-10282532-6-IB-STOCK-N"/>
-[...10 lines deleted...]
-    <hyperlink ref="D23" r:id="rId21" location="" display="https://decvin.com/product/2022-domaine-larue-bourgogne-cote-dor-les-buees-6x75cl-hub-10378471-6-IB-STOCK-N"/>
+    <hyperlink ref="D12" r:id="rId10" location="" display="https://decvin.com/product/2022-mulline-portarlington-chardonnay-geelong-6x75cl-10540474-6-ib-stock-n"/>
+    <hyperlink ref="D13" r:id="rId11" location="" display="https://decvin.com/product/2022-mulline-portarlington-pinot-noir-geelong-6x75cl-10540475-6-ib-stock-n"/>
+    <hyperlink ref="D14" r:id="rId12" location="" display="https://decvin.com/product/2024-giant-steps-circle-of-fifths-chardonnay-yarra-valley-6x75cl-10592666-6-ib-pending-n"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://decvin.com/product/2017-robert-oatley-pennant-cabernet-sauvignon-margaret-river-6x75cl-10539630-6-ib-stock-n"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://decvin.com/product/2023-vasse-felix-chardonnay-margaret-river-6x75cl-10595832-6-ib-stock-n"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://decvin.com/product/2023-vasse-felix-heytesbury-chardonnay-margaret-river-3x150cl-10572347-3-ib-stock-n"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://decvin.com/product/2023-vasse-felix-heytesbury-chardonnay-margaret-river-6x75cl-10566873-6-ib-stock-n"/>
+    <hyperlink ref="D19" r:id="rId17" location="" display="https://decvin.com/product/2024-cherubino-chardonnay-pemberton-6x75cl-10594191-6-ib-pending-n"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://decvin.com/product/2024-robert-oatley-signature-riesling-great-southern-6x75cl-10539631-6-ib-stock-n"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://decvin.com/product/2018-mondavi-chadwick-sena-aconcagua-3x150cl-hub-VS10189338-3-IB-10748656"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://decvin.com/product/2021-errazuriz-las-pizarras-chardonnay-aconcagua-6x75cl-hub-10445095-6-IB-STOCK-N"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://decvin.com/product/2022-domaine-larue-bourgogne-cote-dor-les-buees-6x75cl-10378471-6-ib-stock-n"/>
     <hyperlink ref="D24" r:id="rId22" location="" display="https://decvin.com/product/2022-domaine-larue-chassagne-montrachet-premier-cru-la-boudriotte-6x75cl-hub-10378382-6-IB-STOCK-N"/>
-    <hyperlink ref="D25" r:id="rId23" location="" display="https://decvin.com/product/2023-boyer-de-bar-sauvignon-blanc-vdf-12x75cl-10395333-12-ib-stock-n"/>
-[...3 lines deleted...]
-    <hyperlink ref="D29" r:id="rId27" location="" display="https://decvin.com/product/2019-josmeyer-pinot-noir-herrenweg-6x75cl-hub-10195215-6-IB-STOCK-N"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://decvin.com/product/2023-boyer-de-bar-les-peyrarols-chardonnay-vdf-6x75cl-10563712-6-ib-pending-n"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://decvin.com/product/2023-boyer-de-bar-les-peyrarols-chardonnay-vdf-6x75cl-10563712-6-ib-stock-n"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://decvin.com/product/2023-boyer-de-bar-les-rives-de-lestang-pinot-noir-vdf-6x75cl-10591810-6-ib-pending-n"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://decvin.com/product/2023-boyer-de-bar-les-rives-de-lestang-pinot-noir-vdf-6x75cl-10591810-6-ib-stock-n"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://decvin.com/product/2024-boyer-de-bar-sauvignon-blanc-vdf-6x75cl-10563713-6-ib-stock-n"/>
     <hyperlink ref="D30" r:id="rId28" location="" display="https://decvin.com/product/2022-pierre-schueller-et-fils-riesling-grand-cru-eichberg-6x75cl-10515700-6-ib-stock-n"/>
-    <hyperlink ref="D31" r:id="rId29" location="" display="https://decvin.com/product/2023-pierre-schueller-et-fils-husseren-pinot-noir-6x75cl-10515698-6-ib-pending-n"/>
-[...1 lines deleted...]
-    <hyperlink ref="D33" r:id="rId31" location="" display="https://decvin.com/product/nv-pierre-schueller-et-fils-cremant-dalsace-cuvee-1921-6x75cl-10515709-6-ib-pending-n"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://decvin.com/product/2023-pierre-schueller-et-fils-husseren-pinot-noir-6x75cl-10515698-6-ib-stock-n"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://decvin.com/product/nv-pierre-schueller-et-fils-cremant-dalsace-cuvee-1921-6x75cl-10515709-6-ib-stock-n"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://decvin.com/product/2021-cote-de-brouilly-domaine-blain-6x75cl-10580985-6-ib-stock-n"/>
     <hyperlink ref="D34" r:id="rId32" location="" display="https://decvin.com/product/2022-domaine-blain-soeur-frere-cote-de-brouilly-pierre-bleue-3x150cl-hub-10360119-3-IB-STOCK-N"/>
     <hyperlink ref="D35" r:id="rId33" location="" display="https://decvin.com/product/2022-domaine-des-combiers-fleurie-montgenas-6x150cl-hub-10404252-6-IB-STOCK-N"/>
-    <hyperlink ref="D36" r:id="rId34" location="" display="https://decvin.com/product/2023-domaine-blain-brouilly-6x75cl-10462321-6-ib-stock-n"/>
-[...148 lines deleted...]
-    <hyperlink ref="D185" r:id="rId183" location="" display="https://decvin.com/product/2018-chateau-teyssier-saint-emilion-1x75cl-10191127-1-dp-stock-n"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://decvin.com/product/2023-domaine-des-combiers-beaujolais-villages-elegance-6x75cl-10404247-6-ib-stock-n"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://decvin.com/product/2023-domaine-des-combiers-fleurie-la-cadole-6x75cl-10510428-6-ib-stock-n"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://decvin.com/product/2024-cote-de-brouilly-domaine-blain-6x75cl-10580986-6-ib-stock-n"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://decvin.com/product/2024-domaine-des-combiers-saint-amour-3x150cl-10510432-3-ib-stock-n"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://decvin.com/product/2024-domaine-des-combiers-saint-amour-6x75cl-10510431-6-ib-stock-n"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://decvin.com/product/1934-chateau-latour-premier-cru-classe-pauillac-1x75cl-hub-10191560-1-IB-STOCK-N"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://decvin.com/product/1970-chateau-latour-premier-cru-classe-pauillac-1x75cl-hub-10194582-1-IB-STOCK-N"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://decvin.com/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-10189186-12-ib-pending-n"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://decvin.com/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-1018918610749632"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://decvin.com/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-1018918610749631"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://decvin.com/product/1996-chateau-latour-premier-cru-classe-pauillac-12x75cl-10189951-12-ib-pending-n"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://decvin.com/product/1997-chateau-leoville-barton-2eme-cru-classe-saint-julien-3x300cl-hub-VS10189956-3-IB-10749717"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://decvin.com/product/1999-chateau-quinault-lenclos-grand-cru-classe-saint-emilion-grand-cru-12x75cl-hub-10193186-12-IB-STOCK-N"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://decvin.com/product/1999-chateau-de-fargues-sauternes-24x375cl-hub-10189647-24-IB-STOCK-N"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://decvin.com/product/2000-chateau-saint-pierre-4eme-cru-classe-saint-julien-3x300cl-hub-VS10189516-3-IB-10748971"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://decvin.com/product/2000-chateau-saint-pierre-4eme-cru-classe-saint-julien-3x300cl-10189516-3-ib-stock-n"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://decvin.com/product/2001-chateau-guiraud-premier-cru-classe-sauternes-1x37-5cl-10189652-1-ib-stock-n"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://decvin.com/product/2003-chateau-raymond-lafon-sauternes-1x75cl-10189889-1-ib-stock-n"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://decvin.com/product/2003-chateau-rieussec-premier-cru-classe-sauternes-12x75cl-hub-VS10189896-12-IB-10749611"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://decvin.com/product/2003-chateau-troplong-mondot-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-hub-VS10191134-12-IB-10751771"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://decvin.com/product/2003-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1018991510749640"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://decvin.com/product/2003-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-10189915-12-ib-pending-n"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://decvin.com/product/2005-chateau-clinet-pomerol-12x75cl-1018993110749666"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://decvin.com/product/2005-chateau-latour-premier-cru-classe-pauillac-12x75cl-10189953-12-ib-pending-n"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://decvin.com/product/2005-chateau-rauzan-segla-2eme-cru-classe-margaux-1x75cl-hub-10190635-1-IB-STOCK-N"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://decvin.com/product/2005-chateau-rieussec-premier-cru-classe-sauternes-1x37-5cl-10189899-1-ib-stock-n"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://decvin.com/product/2006-chateau-beychevelle-4eme-cru-classe-saint-julien-12x75cl-hub-10190903-12-IB-STOCK-N"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://decvin.com/product/2006-chateau-levangile-pomerol-6x75cl-hub-VS10190075-6-IB-10749937"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://decvin.com/product/2006-chateau-lagrange-3eme-cru-classe-saint-julien-12x75cl-hub-VS10189715-12-IB-10749288"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://decvin.com/product/2006-chateau-quinault-lenclos-grand-cru-classe-saint-emilion-grand-cru-6x75cl-10190632-6-ib-stock-n"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://decvin.com/product/2006-chateau-rauzan-segla-2eme-cru-classe-margaux-3x75cl-hub-10192148-3-IB-STOCK-N"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://decvin.com/product/2008-chateau-beychevelle-4eme-cru-classe-saint-julien-12x75cl-hub-VS10190904-12-IB-10751380"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://decvin.com/product/2009-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10190669-6-IB-10750963"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://decvin.com/product/2010-chateau-bel-air-marquis-daligre-margaux-1x75cl-hub-10194486-1-ib-stock-n"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://decvin.com/product/2010-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10190895-6-IB-STOCK-N"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://decvin.com/product/2010-chateau-latour-premier-cru-classe-pauillac-3x75cl-10190950-3-ib-stock-n"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://decvin.com/product/2010-chateau-pichon-baron-2eme-cru-classe-pauillac-12x75cl-1019096910751513"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://decvin.com/product/2010-chateau-pichon-baron-2eme-cru-classe-pauillac-12x75cl-10190969-12-ib-pending-n"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://decvin.com/product/2010-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-12x75cl-1018919810748443"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://decvin.com/product/2011-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-VS10190472-6-IB-10750619"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://decvin.com/product/2012-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10190896-6-IB-STOCK-N"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://decvin.com/product/2012-chateau-sociando-mallet-haut-medoc-12x75cl-hub-10193110-12-IB-STOCK-N"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://decvin.com/product/2012-chateau-trotanoy-pomerol-6x75cl-hub-10191141-6-IB-STOCK-N"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://decvin.com/product/2012-chateau-trotanoy-pomerol-6x75cl-hub-VS10191141-6-IB-10751779"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://decvin.com/product/2012-le-dome-saint-emilion-6x75cl-hub-10192713-6-IB-STOCK-N"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://decvin.com/product/2014-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-10189767-6-IB-STOCK-N"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://decvin.com/product/2014-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-VS10189767-6-IB-10749403"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://decvin.com/product/2014-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10190898-6-IB-10751369"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://decvin.com/product/2014-chateau-bourgneuf-pomerol-12x75cl-hub-10190681-12-IB-STOCK-N"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://decvin.com/product/2014-chateau-hosanna-pomerol-6x75cl-hub-VS10190854-6-IB-10751280"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://decvin.com/product/2014-chateau-milens-saint-emilion-grand-cru-1x75cl-hub-10190469-1-IB-STOCK-N"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://decvin.com/product/2014-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1019070510751029"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://decvin.com/product/2014-chateau-tour-sieujean-pauillac-12x75cl-10193394-12-ib-stock-n"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://decvin.com/product/2014-chateau-tour-sieujean-pauillac-1x75cl-10193394-1-ib-stock-n"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://decvin.com/product/2014-chateau-tour-sieujean-pauillac-6x150cl-10195140-6-ib-stock-n"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://decvin.com/product/2014-le-dome-saint-emilion-6x75cl-hub-VS10189824-6-IB-10749511"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://decvin.com/product/2014-vieux-chateau-mazerat-saint-emilion-grand-cru-6x75cl-hub-VS10189627-6-IB-10749149"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://decvin.com/product/2015-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-10195315-6-IB-STOCK-N"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://decvin.com/product/2015-chateau-bourgneuf-pomerol-12x75cl-hub-10190682-12-IB-STOCK-N"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://decvin.com/product/2015-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1018938110748751"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://decvin.com/product/2015-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189381-6-IB-10748754"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://decvin.com/product/2015-chateau-doisy-daene-2eme-cru-classe-barsac-1x37-5cl-10189640-1-ib-stock-n"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://decvin.com/product/2015-chateau-guiraud-premier-cru-classe-sauternes-12x375cl-hub-VS10189653-12-IB-10749183"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://decvin.com/product/2015-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-VS10190850-6-IB-10751272"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://decvin.com/product/2015-chateau-leglise-clinet-pomerol-6x75cl-10190071-6-ib-stock-n"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://decvin.com/product/2015-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-12x375cl-hub-VS10189660-12-IB-10749190"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://decvin.com/product/2015-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-12x75cl-hub-VS10189661-12-IB-10749191"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://decvin.com/product/2015-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-6x150cl-hub-VS10189659-6-IB-10749189"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://decvin.com/product/2015-chateau-malescot-st-exupery-3eme-cru-classe-margaux-12x75cl-hub-VS10190451-12-IB-10750581"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://decvin.com/product/2015-chateau-malescot-st-exupery-3eme-cru-classe-margaux-1x600cl-hub-10442042-1-IB-STOCK-N"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://decvin.com/product/2015-chateau-palmer-3eme-cru-classe-margaux-6x75cl-hub-VS10190732-6-IB-10751465"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://decvin.com/product/2015-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-hub-10195288-6-IB-STOCK-N"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://decvin.com/product/2015-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-10594749-6-ib-stock-n"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://decvin.com/product/2015-chateau-dyquem-premier-cru-superieur-sauternes-1x150cl-hub-VS10189916-1-IB-10749642"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://decvin.com/product/2015-chateau-dyquem-premier-cru-superieur-sauternes-6x75cl-hub-VS10189918-6-IB-10750033"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://decvin.com/product/2015-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-hub-VS10189832-6-IB-10749523"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://decvin.com/product/2015-vieux-chateau-mazerat-saint-emilion-grand-cru-6x75cl-hub-10195261-6-IB-STOCK-N"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://decvin.com/product/2016-annonce-de-belair-monange-saint-emilion-grand-cru-6x75cl-hub-10189592-6-IB-STOCK-N"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://decvin.com/product/2016-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-1018937110751844"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://decvin.com/product/2016-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x150cl-1018938210748755"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://decvin.com/product/2016-chateau-chantalouette-pomerol-1x75cl-hub-10194682-1-IB-STOCK-N"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://decvin.com/product/2016-chateau-clinet-pomerol-6x75cl-hub-10189559-6-IB-STOCK-N"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://decvin.com/product/2016-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-1019035210750408"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://decvin.com/product/2016-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-1019035210750404"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://decvin.com/product/2016-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-1019035210750407"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://decvin.com/product/2016-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-VS10190851-6-IB-10751273"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://decvin.com/product/2016-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-VS10190476-6-IB-10750626"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://decvin.com/product/2016-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-12x375cl-hub-VS10189876-12-IB-10749588"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://decvin.com/product/2016-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-6x150cl-hub-VS10189663-6-IB-10749193"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://decvin.com/product/2016-chateau-lafaurie-peyraguey-premier-cru-classe-sauternes-6x75cl-hub-VS10189662-6-IB-10749192"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://decvin.com/product/2016-chateau-langoa-barton-3eme-cru-classe-saint-julien-12x75cl-hub-VS10189722-12-IB-10749300"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://decvin.com/product/2016-chateau-langoa-barton-3eme-cru-classe-saint-julien-6x150cl-hub-VS10189721-6-IB-10749295"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://decvin.com/product/2016-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-1018996410749734"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://decvin.com/product/2016-chateau-malescot-st-exupery-3eme-cru-classe-margaux-3x150cl-hub-VS10190452-3-IB-10750585"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://decvin.com/product/2016-chateau-malescot-st-exupery-3eme-cru-classe-margaux-6x75cl-hub-VS10190453-6-IB-10750588"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://decvin.com/product/2016-chateau-milens-saint-emilion-grand-cru-6x75cl-hub-10195316-6-IB-STOCK-N"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://decvin.com/product/2016-chateau-ormes-de-pez-saint-estephe-6x75cl-10594880-6-ib-stock-n"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://decvin.com/product/2016-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-1019086810751301"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://decvin.com/product/2016-chateau-rieussec-premier-cru-classe-sauternes-12x375cl-hub-VS10189904-12-IB-10749622"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://decvin.com/product/2016-chateau-rieussec-premier-cru-classe-sauternes-12x37-5cl-10189904-12-ib-stock-n"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://decvin.com/product/2016-chateau-saint-georges-cote-pavie-grand-cru-classe-saint-emilion-grand-cru-12x75cl-hub-10190920-12-IB-STOCK-N"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://decvin.com/product/2016-chateau-de-francs-francs-cotes-de-bordeaux-12x75cl-10192346-12-ib-stock-n"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://decvin.com/product/2016-chateau-de-la-dauphine-fronsac-12x75cl-hub-10192071-12-IB-STOCK-N"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://decvin.com/product/2016-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-hub-VS10189770-6-IB-10749408"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://decvin.com/product/2016-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-hub-VS10189833-6-IB-10749524"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://decvin.com/product/2016-duluc-de-branaire-ducru-saint-julien-6x75cl-10192147-6-ib-stock-n"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://decvin.com/product/2016-reserve-de-la-comtesse-de-lalande-6x75cl-10539584-6-ib-stock-n"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://decvin.com/product/2017-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x150cl-hub-VS10190659-3-IB-10750950"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://decvin.com/product/2017-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-hub-VS10209250-6-IB-10850601"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://decvin.com/product/2017-chateau-branaire-ducru-4eme-cru-classe-saint-julien-3x150cl-hub-VS10190917-3-IB-10751402"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://decvin.com/product/2017-chateau-branaire-ducru-4eme-cru-classe-saint-julien-6x75cl-1019091810751404"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://decvin.com/product/2017-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x150cl-hub-VS10189664-3-IB-10749199"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://decvin.com/product/2017-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10189665-6-IB-STOCK-N"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://decvin.com/product/2017-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189665-6-IB-10749206"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://decvin.com/product/2017-chateau-cissac-haut-medoc-6x75cl-hub-10192921-6-IB-STOCK-N"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://decvin.com/product/2017-chateau-clinet-pomerol-6x75cl-1018956010749039"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://decvin.com/product/2017-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-hub-10190589-6-IB-STOCK-N"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://decvin.com/product/2017-chateau-gruaud-larose-2eme-cru-classe-saint-julien-6x150cl-hub-VS10190602-6-IB-10750840"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://decvin.com/product/2017-chateau-haut-bailly-cru-classe-pessac-leognan-6x75cl-hub-10190608-6-IB-STOCK-N"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://decvin.com/product/2017-chateau-leglise-clinet-pomerol-6x75cl-hub-VS10190073-6-IB-10749933"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://decvin.com/product/2017-chateau-lafite-rothschild-premier-cru-classe-pauillac-3x150cl-hub-VS10189704-3-IB-10749272"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://decvin.com/product/2017-chateau-leoville-barton-2eme-cru-classe-saint-julien-12x75cl-hub-VS10189965-12-IB-10749738"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://decvin.com/product/2017-chateau-margaux-premier-cru-classe-margaux-6x75cl-hub-VS10190461-6-IB-10750606"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://decvin.com/product/2017-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-hub-10190708-6-IB-STOCK-N"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://decvin.com/product/2017-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-10190869-6-IB-STOCK-N"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://decvin.com/product/2017-vieux-chateau-certan-pomerol-3x150cl-hub-VS10189624-3-IB-10749144"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://decvin.com/product/2017-vieux-chateau-certan-pomerol-6x75cl-hub-VS10189625-6-IB-10749145"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://decvin.com/product/2018-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-hub-VS10190660-6-IB-10750951"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://decvin.com/product/2018-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10194730-6-IB-STOCK-N"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://decvin.com/product/2018-chateau-beychevelle-4eme-cru-classe-saint-julien-3x150cl-hub-VS10190907-3-IB-10751387"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://decvin.com/product/2018-chateau-branaire-ducru-4eme-cru-classe-saint-julien-6x75cl-1019114810751799"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://decvin.com/product/2018-chateau-branaire-ducru-4eme-cru-classe-saint-julien-6x75cl-hub-VS10191148-6-IB-10751802"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://decvin.com/product/2018-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-VS10191154-6-IB-10751816"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://decvin.com/product/2018-chateau-calon-segur-3eme-cru-classe-saint-estephe-3x150cl-hub-VS10189373-3-IB-10748718"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://decvin.com/product/2018-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x150cl-hub-VS10189666-3-IB-10749211"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://decvin.com/product/2018-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189667-6-IB-10749214"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://decvin.com/product/2018-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10189667-6-IB-STOCK-N"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://decvin.com/product/2018-chateau-cissac-haut-medoc-12x75cl-hub-10189924-12-IB-STOCK-N"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://decvin.com/product/2018-chateau-hosanna-pomerol-6x75cl-hub-VS10190859-6-IB-10751285"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://decvin.com/product/2018-chateau-lafite-rothschild-premier-cru-classe-pauillac-3x150cl-hub-VS10189706-3-IB-10749274"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://decvin.com/product/2018-chateau-le-coteau-margaux-6x75cl-10381930-6-ib-stock-n"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://decvin.com/product/2018-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-10190213-6-IB-STOCK-N"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://decvin.com/product/2018-chateau-palmer-3eme-cru-classe-margaux-6x75cl-hub-VS10190947-6-IB-10751466"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://decvin.com/product/2018-chateau-palmer-3eme-cru-classe-margaux-6x75cl-hub-VS10190947-6-IB-10751467"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://decvin.com/product/2018-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-hub-VS10189205-6-IB-10748456"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://decvin.com/product/2018-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-VS10190871-6-IB-10751307"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://decvin.com/product/2018-chateau-saint-georges-cote-pavie-grand-cru-classe-saint-emilion-grand-cru-12x75cl-hub-10190921-12-IB-STOCK-N"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://decvin.com/product/2018-chateau-smith-haut-lafitte-cru-classe-pessac-leognan-3x150cl-hub-VS10190882-3-IB-10751333"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://decvin.com/product/2018-chateau-teyssier-saint-emilion-12x75cl-10191127-12-ib-stock-n"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://decvin.com/product/2018-chateau-teyssier-saint-emilion-1x75cl-10191127-1-ib-stock-n"/>
     <hyperlink ref="D186" r:id="rId184" location="" display="https://decvin.com/product/2018-chateau-troplong-mondot-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10192166-6-IB-STOCK-N"/>
     <hyperlink ref="D187" r:id="rId185" location="" display="https://decvin.com/product/2018-clos-des-lunes-lune-dor-bordeaux-3x75cl-hub-10192177-3-IB-STOCK-N"/>
     <hyperlink ref="D188" r:id="rId186" location="" display="https://decvin.com/product/2018-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-hub-VS10189822-6-IB-10749507"/>
     <hyperlink ref="D189" r:id="rId187" location="" display="https://decvin.com/product/2018-ducru-beaucaillou-2eme-cru-classe-saint-julien-6x75cl-hub-VS10189835-6-IB-10749527"/>
-    <hyperlink ref="D190" r:id="rId188" location="" display="https://decvin.com/product/2018-duluc-de-branaire-ducru-saint-julien-12x75cl-10283998-12-ib-stock-n"/>
-[...25 lines deleted...]
-    <hyperlink ref="D216" r:id="rId214" location="" display="https://decvin.com/product/2019-croix-canon-saint-emilion-grand-cru-6x75cl-10536288-6-ib-pending-n"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://decvin.com/product/2018-lacoste-borie-pauillac-6x75cl-hub-10284096-6-IB-STOCK-N"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://decvin.com/product/2019-alter-ego-de-palmer-margaux-3x150cl-hub-VS10190005-3-IB-10881379"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://decvin.com/product/2019-alter-ego-de-palmer-margaux-6x75cl-hub-VS10190004-6-IB-10881378"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://decvin.com/product/2019-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10193368-6-IB-10881413"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://decvin.com/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10189776-6-IB-STOCK-N"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://decvin.com/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189776-6-IB-10972509"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://decvin.com/product/2019-chateau-canon-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10189776-6-IB-10881407"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://decvin.com/product/2019-chateau-caronne-ste-gemme-haut-medoc-12x75cl-10460874-12-ib-stock-n"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://decvin.com/product/2019-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-VS10193142-6-IB-10881431"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://decvin.com/product/2019-chateau-la-fleur-pourret-saint-emilion-grand-cru-6x75cl-hub-10379105-6-IB-STOCK-N"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://decvin.com/product/2019-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-VS10190014-6-IB-10881436"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://decvin.com/product/2019-chateau-lafite-rothschild-premier-cru-classe-pauillac-6x75cl-hub-VS10193144-6-IB-10881434"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://decvin.com/product/2019-chateau-le-pape-pessac-leognan-1x37-5cl-10249883-1-ib-stock-n"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://decvin.com/product/2019-chateau-le-pape-pessac-leognan-24x375cl-hub-10249883-24-IB-STOCK-N"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://decvin.com/product/2019-chateau-le-pape-pessac-leognan-6x75cl-10249881-6-ib-stock-n"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://decvin.com/product/2019-chateau-margaux-premier-cru-classe-margaux-6x75cl-hub-VS10193145-6-IB-10881433"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://decvin.com/product/2019-chateau-moulin-haut-laroque-fronsac-6x75cl-hub-10379104-6-IB-STOCK-N"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://decvin.com/product/2019-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-3x150cl-hub-VS10193383-3-IB-10881417"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://decvin.com/product/2019-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-hub-VS10190250-6-IB-10881415"/>
+    <hyperlink ref="D209" r:id="rId207" location="" display="https://decvin.com/product/2019-chateau-pontet-canet-5eme-cru-classe-pauillac-3x150cl-10192912-3-ib-stock-n"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://decvin.com/product/2019-chateau-pontet-canet-5eme-cru-classe-pauillac-3x150cl-hub-VS10192912-3-IB-10881391"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://decvin.com/product/2019-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-10190003-6-ib-stock-n"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://decvin.com/product/2019-chateau-quintus-saint-emilion-grand-cru-6x75cl-hub-10195250-6-IB-STOCK-N"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://decvin.com/product/2019-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-VS10190251-6-IB-10881382"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://decvin.com/product/2019-chateau-talbot-4eme-cru-classe-saint-julien-6x75cl-hub-10190015-6-IB-STOCK-N"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://decvin.com/product/2019-chateau-de-valois-pomerol-6x75cl-10384777-6-ib-stock-n"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://decvin.com/product/2019-croix-canon-saint-emilion-grand-cru-6x75cl-10536288-6-ib-stock-n"/>
     <hyperlink ref="D217" r:id="rId215" location="" display="https://decvin.com/product/2019-domaine-de-chevalier-blanc-cru-classe-pessac-leognan-6x75cl-hub-VS10190396-6-IB-10881383"/>
     <hyperlink ref="D218" r:id="rId216" location="" display="https://decvin.com/product/2019-fleur-de-pedesclaux-pauillac-6x75cl-hub-10206785-6-IB-STOCK-N"/>
     <hyperlink ref="D219" r:id="rId217" location="" display="https://decvin.com/product/2019-la-clarte-de-haut-brion-pessac-leognan-6x75cl-hub-10195245-6-IB-STOCK-N"/>
     <hyperlink ref="D220" r:id="rId218" location="" display="https://decvin.com/product/2019-le-clarence-de-haut-brion-pessac-leognan-6x75cl-hub-10195240-6-IB-STOCK-N"/>
     <hyperlink ref="D221" r:id="rId219" location="" display="https://decvin.com/product/2019-margaux-de-brane-margaux-6x75cl-hub-10284095-6-IB-STOCK-N"/>
     <hyperlink ref="D222" r:id="rId220" location="" display="https://decvin.com/product/2020-baron-de-brane-margaux-12x75cl-10460876-12-ib-stock-n"/>
     <hyperlink ref="D223" r:id="rId221" location="" display="https://decvin.com/product/2020-blason-dissan-margaux-12x75cl-10460875-12-ib-stock-n"/>
-    <hyperlink ref="D224" r:id="rId222" location="" display="https://decvin.com/product/2020-blason-dissan-margaux-1x75cl-10460875-1-ib-stock-n"/>
-[...62 lines deleted...]
-    <hyperlink ref="D287" r:id="rId285" location="" display="https://decvin.com/product/2009-frederic-magnien-chambertin-clos-de-beze-grand-cru-6x75cl-10411875-6-ib-stock-n"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://decvin.com/product/2020-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-10192230-6-IB-STOCK-N"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://decvin.com/product/2020-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-10192891-6-IB-STOCK-N"/>
+    <hyperlink ref="D226" r:id="rId224" location="" display="https://decvin.com/product/2020-chateau-laroque-grand-cru-classe-saint-emilion-grand-cru-6x75cl-hub-10308018-6-IB-STOCK-N"/>
+    <hyperlink ref="D227" r:id="rId225" location="" display="https://decvin.com/product/2020-chateau-le-coteau-margaux-6x75cl-10578404-6-ib-stock-n"/>
+    <hyperlink ref="D228" r:id="rId226" location="" display="https://decvin.com/product/2020-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-hub-10195241-6-IB-STOCK-N"/>
+    <hyperlink ref="D229" r:id="rId227" location="" display="https://decvin.com/product/2020-chateau-rauzan-segla-2eme-cru-classe-margaux-6x75cl-hub-10192646-6-IB-STOCK-N"/>
+    <hyperlink ref="D230" r:id="rId228" location="" display="https://decvin.com/product/2020-chateau-darmailhac-5eme-cru-classe-pauillac-6x75cl-hub-10192639-6-IB-STOCK-N"/>
+    <hyperlink ref="D231" r:id="rId229" location="" display="https://decvin.com/product/2020-lexpression-de-pauillac-pauillac-12x75cl-10459895-12-ib-stock-n"/>
+    <hyperlink ref="D232" r:id="rId230" location="" display="https://decvin.com/product/2020-lexpression-de-pauillac-pauillac-1x75cl-10459895-1-ib-stock-n"/>
+    <hyperlink ref="D233" r:id="rId231" location="" display="https://decvin.com/product/2020-la-chenade-lalande-de-pomerol-6x75cl-10192638-6-ib-stock-n"/>
+    <hyperlink ref="D234" r:id="rId232" location="" display="https://decvin.com/product/2020-pauillac-chateau-latour-pauillac-6x75cl-10462687-6-ib-stock-n"/>
+    <hyperlink ref="D235" r:id="rId233" location="" display="https://decvin.com/product/2021-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-hub-10191826-6-IB-STOCK-N"/>
+    <hyperlink ref="D236" r:id="rId234" location="" display="https://decvin.com/product/2021-chateau-cissac-haut-medoc-12x75cl-hub-10191832-12-IB-STOCK-N"/>
+    <hyperlink ref="D237" r:id="rId235" location="" display="https://decvin.com/product/2021-chateau-grand-puy-lacoste-5eme-cru-classe-pauillac-6x75cl-hub-10191828-6-IB-STOCK-N"/>
+    <hyperlink ref="D238" r:id="rId236" location="" display="https://decvin.com/product/2021-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-hub-10191824-6-IB-STOCK-N"/>
+    <hyperlink ref="D239" r:id="rId237" location="" display="https://decvin.com/product/2021-chateau-hosanna-pomerol-6x75cl-hub-10192142-6-IB-STOCK-N"/>
+    <hyperlink ref="D240" r:id="rId238" location="" display="https://decvin.com/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-hub-10191823-6-IB-STOCK-N"/>
+    <hyperlink ref="D241" r:id="rId239" location="" display="https://decvin.com/product/2021-chateau-la-tour-figeac-grand-cru-classe-saint-emilion-grand-cru-6x75cl-hub-10195252-6-IB-STOCK-N"/>
+    <hyperlink ref="D242" r:id="rId240" location="" display="https://decvin.com/product/2021-chateau-la-tour-figeac-grand-cru-classe-saint-emilion-grand-cru-6x75cl-hub-10195252-6-IB-STOCK-Y"/>
+    <hyperlink ref="D243" r:id="rId241" location="" display="https://decvin.com/product/2021-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-hub-10191812-6-IB-STOCK-N"/>
+    <hyperlink ref="D244" r:id="rId242" location="" display="https://decvin.com/product/2021-chateau-leoville-poyferre-2eme-cru-classe-saint-julien-6x75cl-hub-10192136-6-IB-STOCK-N"/>
+    <hyperlink ref="D245" r:id="rId243" location="" display="https://decvin.com/product/2021-chateau-les-carmes-haut-brion-pessac-leognan-6x75cl-hub-10195367-6-IB-STOCK-N"/>
+    <hyperlink ref="D246" r:id="rId244" location="" display="https://decvin.com/product/2021-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-10191815-6-IB-STOCK-N"/>
+    <hyperlink ref="D247" r:id="rId245" location="" display="https://decvin.com/product/2021-chateau-malartic-lagraviere-blanc-cru-classe-pessac-leognan-6x75cl-hub-10191831-6-IB-STOCK-N"/>
+    <hyperlink ref="D248" r:id="rId246" location="" display="https://decvin.com/product/2021-chateau-mouton-rothschild-premier-cru-classe-pauillac-6x75cl-hub-10191819-6-IB-STOCK-N"/>
+    <hyperlink ref="D249" r:id="rId247" location="" display="https://decvin.com/product/2021-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-hub-10191814-6-IB-STOCK-N"/>
+    <hyperlink ref="D250" r:id="rId248" location="" display="https://decvin.com/product/2021-chateau-dyquem-premier-cru-superieur-sauternes-6x375cl-hub-10383904-6-IB-STOCK-N"/>
+    <hyperlink ref="D251" r:id="rId249" location="" display="https://decvin.com/product/2021-le-petit-mouton-de-mouton-rothschild-pauillac-6x75cl-hub-10191820-6-IB-STOCK-N"/>
+    <hyperlink ref="D252" r:id="rId250" location="" display="https://decvin.com/product/2021-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-hub-10191825-6-IB-STOCK-N"/>
+    <hyperlink ref="D253" r:id="rId251" location="" display="https://decvin.com/product/2022-alter-ego-de-palmer-margaux-6x75cl-10276748-6-ib-stock-n"/>
+    <hyperlink ref="D254" r:id="rId252" location="" display="https://decvin.com/product/2022-chateau-batailley-5eme-cru-classe-pauillac-1x300cl-10272733-1-ib-stock-n"/>
+    <hyperlink ref="D255" r:id="rId253" location="" display="https://decvin.com/product/2022-chateau-batailley-5eme-cru-classe-pauillac-1x600cl-10272734-1-ib-stock-n"/>
+    <hyperlink ref="D256" r:id="rId254" location="" display="https://decvin.com/product/2022-chateau-beausejour-premier-grand-cru-classe-b-saint-emilion-grand-cru-3x75cl-10284003-3-ib-stock-n"/>
+    <hyperlink ref="D257" r:id="rId255" location="" display="https://decvin.com/product/2022-chateau-bourgneuf-pomerol-6x75cl-10276779-6-ib-stock-n"/>
+    <hyperlink ref="D258" r:id="rId256" location="" display="https://decvin.com/product/2022-chateau-calon-segur-3eme-cru-classe-saint-estephe-6x75cl-10282668-6-ib-stock-n"/>
+    <hyperlink ref="D259" r:id="rId257" location="" display="https://decvin.com/product/2022-chateau-clerc-milon-5eme-cru-classe-pauillac-6x75cl-10275942-6-ib-stock-n"/>
+    <hyperlink ref="D260" r:id="rId258" location="" display="https://decvin.com/product/2022-chateau-crusquet-de-lagarcie-blaye-cotes-de-bordeaux-6x75cl-10577428-6-ib-pending-n"/>
+    <hyperlink ref="D261" r:id="rId259" location="" display="https://decvin.com/product/2022-chateau-crusquet-de-lagarcie-blaye-cotes-de-bordeaux-6x75cl-10577428-6-ib-stock-n"/>
+    <hyperlink ref="D262" r:id="rId260" location="" display="https://decvin.com/product/2022-chateau-haut-batailley-5eme-cru-classe-pauillac-6x75cl-10282573-6-ib-stock-n"/>
+    <hyperlink ref="D263" r:id="rId261" location="" display="https://decvin.com/product/2022-chateau-hosanna-pomerol-6x75cl-10288727-6-ib-stock-n"/>
+    <hyperlink ref="D264" r:id="rId262" location="" display="https://decvin.com/product/2022-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-10282089-6-ib-stock-n"/>
+    <hyperlink ref="D265" r:id="rId263" location="" display="https://decvin.com/product/2022-chateau-peymouton-saint-emilion-grand-cru-12x75cl-10276773-12-ib-stock-n"/>
+    <hyperlink ref="D266" r:id="rId264" location="" display="https://decvin.com/product/2022-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-10282679-6-ib-stock-n"/>
+    <hyperlink ref="D267" r:id="rId265" location="" display="https://decvin.com/product/2022-chateau-pontet-canet-5eme-cru-classe-pauillac-6x75cl-1028267913359051"/>
+    <hyperlink ref="D268" r:id="rId266" location="" display="https://decvin.com/product/2022-chateau-trotte-vieille-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-10280003-6-ib-stock-n"/>
+    <hyperlink ref="D269" r:id="rId267" location="" display="https://decvin.com/product/2022-domaine-de-chevalier-blanc-cru-classe-pessac-leognan-6x75cl-10281920-6-ib-stock-n"/>
+    <hyperlink ref="D270" r:id="rId268" location="" display="https://decvin.com/product/2022-le-c-des-carmes-haut-brion-pessac-leognan-6x75cl-10545105-6-ib-stock-n"/>
+    <hyperlink ref="D271" r:id="rId269" location="" display="https://decvin.com/product/2022-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-10283933-6-ib-stock-n"/>
+    <hyperlink ref="D272" r:id="rId270" location="" display="https://decvin.com/product/2023-affinite-jcp-maltus-pomerol-6x75cl-10594719-6-ib-stock-n"/>
+    <hyperlink ref="D273" r:id="rId271" location="" display="https://decvin.com/product/2023-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-10399251-6-IB-PENDING-Y"/>
+    <hyperlink ref="D274" r:id="rId272" location="" display="https://decvin.com/product/2023-chateau-meilhan-medoc-6x75cl-10472909-6-ib-pending-n"/>
+    <hyperlink ref="D275" r:id="rId273" location="" display="https://decvin.com/product/2023-chateau-tour-du-moulin-les-terres-rouges-fronsac-6x75cl-10539790-6-ib-stock-n"/>
+    <hyperlink ref="D276" r:id="rId274" location="" display="https://decvin.com/product/2023-chateau-meilhan-medoc-6x75cl-10577427-6-ib-stock-n"/>
+    <hyperlink ref="D277" r:id="rId275" location="" display="https://decvin.com/product/2024-chateau-gruaud-larose-2eme-cru-classe-saint-julien-6x75cl-10524708-6-ib-pending-y"/>
+    <hyperlink ref="D278" r:id="rId276" location="" display="https://decvin.com/product/2024-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-10524709-6-ib-pending-y"/>
+    <hyperlink ref="D279" r:id="rId277" location="" display="https://decvin.com/product/nv-ch-bel-air-marquis-daligre-mixed-dozen-2000-05-09-10-12x75cl-hub-10194156-12-DP-STOCK-N"/>
+    <hyperlink ref="D280" r:id="rId278" location="" display="https://decvin.com/product/2001-bernard-dugat-py-bourgogne-6x75cl-hub-VS10251211-6-IB-11121964"/>
+    <hyperlink ref="D281" r:id="rId279" location="" display="https://decvin.com/product/2001-bernard-dugat-py-bourgogne-halinard-6x75cl-hub-VS10190292-6-IB-10750298"/>
+    <hyperlink ref="D282" r:id="rId280" location="" display="https://decvin.com/product/2005-domaine-anne-francoise-gros-echezeaux-grand-cru-6x75cl-1045709410750436"/>
+    <hyperlink ref="D283" r:id="rId281" location="" display="https://decvin.com/product/2009-domaine-denis-mortet-gevrey-chambertin-12x75cl-1019102610751591"/>
+    <hyperlink ref="D284" r:id="rId282" location="" display="https://decvin.com/product/2009-domaine-francois-lamarche-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190328-1-IB-10750353"/>
+    <hyperlink ref="D285" r:id="rId283" location="" display="https://decvin.com/product/2009-domaine-francois-lamarche-vosne-romanee-premier-cru-aux-malconsorts-1x75cl-1022433010908556"/>
+    <hyperlink ref="D286" r:id="rId284" location="" display="https://decvin.com/product/2009-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190573-1-IB-10750772"/>
+    <hyperlink ref="D287" r:id="rId285" location="" display="https://decvin.com/product/2009-domaine-nicole-lamarche-la-grande-rue-grand-cru-6x75cl-hub-VS10190326-6-IB-10750351"/>
     <hyperlink ref="D288" r:id="rId286" location="" display="https://decvin.com/product/2009-frederic-magnien-chambertin-clos-de-beze-grand-cru-6x75cl-1041187512207790"/>
-    <hyperlink ref="D289" r:id="rId287" location="" display="https://decvin.com/product/2012-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190302-6-IB-10750310"/>
-[...157 lines deleted...]
-    <hyperlink ref="D447" r:id="rId445" location="" display="https://decvin.com/product/2022-bachelet-monnot-maranges-premier-cru-clos-de-la-fussiere-6x75cl-hub-10357057-6-IB-STOCK-N"/>
+    <hyperlink ref="D289" r:id="rId287" location="" display="https://decvin.com/product/2009-frederic-magnien-chambertin-clos-de-beze-grand-cru-6x75cl-10411875-6-ib-stock-n"/>
+    <hyperlink ref="D290" r:id="rId288" location="" display="https://decvin.com/product/2009-ghislaine-barthod-chambolle-musigny-premier-cru-les-cras-3x75cl-1019103610751605"/>
+    <hyperlink ref="D291" r:id="rId289" location="" display="https://decvin.com/product/2012-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190302-6-IB-10750310"/>
+    <hyperlink ref="D292" r:id="rId290" location="" display="https://decvin.com/product/2012-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190308-3-IB-10750323"/>
+    <hyperlink ref="D293" r:id="rId291" location="" display="https://decvin.com/product/2012-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190321-1-IB-10750338"/>
+    <hyperlink ref="D294" r:id="rId292" location="" display="https://decvin.com/product/2012-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1018980610749458"/>
+    <hyperlink ref="D295" r:id="rId293" location="" display="https://decvin.com/product/2012-domaine-georges-roumier-chambolle-musigny-3x75cl-1019057610750776"/>
+    <hyperlink ref="D296" r:id="rId294" location="" display="https://decvin.com/product/2012-domaine-georges-roumier-morey-saint-denis-premier-cru-la-bussiere-3x75cl-1019103510751604"/>
+    <hyperlink ref="D297" r:id="rId295" location="" display="https://decvin.com/product/2013-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190303-6-IB-10750312"/>
+    <hyperlink ref="D298" r:id="rId296" location="" display="https://decvin.com/product/2013-pierre-amiot-morey-saint-denis-premier-cru-aux-charmes-6x75cl-hub-10195029-6-IB-STOCK-N"/>
+    <hyperlink ref="D299" r:id="rId297" location="" display="https://decvin.com/product/2013-pierre-amiot-morey-saint-denis-premier-cru-les-millandes-1x75cl-hub-10195366-1-IB-STOCK-N"/>
+    <hyperlink ref="D300" r:id="rId298" location="" display="https://decvin.com/product/2013-pierre-amiot-morey-saint-denis-premier-cru-les-millandes-6x75cl-hub-10195366-6-IB-STOCK-N"/>
+    <hyperlink ref="D301" r:id="rId299" location="" display="https://decvin.com/product/2013-robert-groffier-chambertin-clos-de-beze-grand-cru-6x75cl-1019005110749900"/>
+    <hyperlink ref="D302" r:id="rId300" location="" display="https://decvin.com/product/2014-alain-hudelot-noellat-chambolle-musigny-premier-cru-les-charmes-6x75cl-hub-VS10190063-6-IB-10749917"/>
+    <hyperlink ref="D303" r:id="rId301" location="" display="https://decvin.com/product/2014-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10190304-6-IB-10750313"/>
+    <hyperlink ref="D304" r:id="rId302" location="" display="https://decvin.com/product/2014-domaine-bruno-clair-gevrey-chambertin-premier-cru-clos-saint-jacques-6x75cl-1018942810748830"/>
+    <hyperlink ref="D305" r:id="rId303" location="" display="https://decvin.com/product/2014-domaine-bruno-clair-gevrey-chambertin-premier-cru-clos-saint-jacques-6x75cl-1018942810749998"/>
+    <hyperlink ref="D306" r:id="rId304" location="" display="https://decvin.com/product/2014-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-1019166310749878"/>
+    <hyperlink ref="D307" r:id="rId305" location="" display="https://decvin.com/product/2014-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1018980710749459"/>
+    <hyperlink ref="D308" r:id="rId306" location="" display="https://decvin.com/product/2014-domaine-georges-roumier-chambolle-musigny-3x75cl-1018969210749258"/>
+    <hyperlink ref="D309" r:id="rId307" location="" display="https://decvin.com/product/2014-domaine-joseph-voillot-volnay-vieilles-vignes-6x75cl-1018939010748770"/>
+    <hyperlink ref="D310" r:id="rId308" location="" display="https://decvin.com/product/2015-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190298-3-IB-10750306"/>
+    <hyperlink ref="D311" r:id="rId309" location="" display="https://decvin.com/product/2015-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190323-1-IB-10750342"/>
+    <hyperlink ref="D312" r:id="rId310" location="" display="https://decvin.com/product/2015-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-1019032310750343"/>
+    <hyperlink ref="D313" r:id="rId311" location="" display="https://decvin.com/product/2015-domaine-albert-bichot-clos-frantin-vosne-romanee-premier-cru-aux-malconsorts-6x75cl-hub-VS10190265-6-IB-10750425"/>
+    <hyperlink ref="D314" r:id="rId312" location="" display="https://decvin.com/product/2015-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-hub-VS10190588-6-IB-10750800"/>
+    <hyperlink ref="D315" r:id="rId313" location="" display="https://decvin.com/product/2015-domaine-bruno-clair-chambertin-clos-de-beze-grand-cru-3x75cl-1019026710750268"/>
+    <hyperlink ref="D316" r:id="rId314" location="" display="https://decvin.com/product/2015-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190269-1-IB-10750271"/>
+    <hyperlink ref="D317" r:id="rId315" location="" display="https://decvin.com/product/2015-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-1019083610751231"/>
+    <hyperlink ref="D318" r:id="rId316" location="" display="https://decvin.com/product/2015-domaine-nicole-lamarche-echezeaux-grand-cru-3x75cl-1019026310750264"/>
+    <hyperlink ref="D319" r:id="rId317" location="" display="https://decvin.com/product/2015-joseph-drouhin-chambertin-clos-de-beze-grand-cru-6x75cl-hub-VS10189800-6-IB-10749451"/>
+    <hyperlink ref="D320" r:id="rId318" location="" display="https://decvin.com/product/2015-robert-groffier-bonnes-mares-grand-cru-6x75cl-hub-VS10190046-6-IB-10749894"/>
+    <hyperlink ref="D321" r:id="rId319" location="" display="https://decvin.com/product/2016-alain-hudelot-noellat-nuits-saint-georges-premier-cru-aux-murgers-6x75cl-hub-VS10235189-6-IB-11107363"/>
+    <hyperlink ref="D322" r:id="rId320" location="" display="https://decvin.com/product/2016-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10209372-3-IB-11021975"/>
+    <hyperlink ref="D323" r:id="rId321" location="" display="https://decvin.com/product/2016-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10209372-3-IB-10851157"/>
+    <hyperlink ref="D324" r:id="rId322" location="" display="https://decvin.com/product/2016-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10210023-3-IB-11021976"/>
+    <hyperlink ref="D325" r:id="rId323" location="" display="https://decvin.com/product/2016-domaine-anne-et-herve-sigaut-chambolle-musigny-les-bussieres-6x75cl-1018934310748666"/>
+    <hyperlink ref="D326" r:id="rId324" location="" display="https://decvin.com/product/2016-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-fuees-6x75cl-hub-VS10190584-6-IB-10750792"/>
+    <hyperlink ref="D327" r:id="rId325" location="" display="https://decvin.com/product/2016-domaine-bruno-clavelier-corton-grand-cru-le-rognet-et-corton-6x75cl-1019015410750078"/>
+    <hyperlink ref="D328" r:id="rId326" location="" display="https://decvin.com/product/2016-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-1019015510750080"/>
+    <hyperlink ref="D329" r:id="rId327" location="" display="https://decvin.com/product/2016-domaine-bruno-clavelier-nuits-saint-georges-premier-cru-nuits-saint-georges-cras-6x75cl-1019028010750283"/>
+    <hyperlink ref="D330" r:id="rId328" location="" display="https://decvin.com/product/2016-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-1019015810750085"/>
+    <hyperlink ref="D331" r:id="rId329" location="" display="https://decvin.com/product/2016-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1018980910749464"/>
+    <hyperlink ref="D332" r:id="rId330" location="" display="https://decvin.com/product/2016-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-1019018410750129"/>
+    <hyperlink ref="D333" r:id="rId331" location="" display="https://decvin.com/product/2016-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190575-1-IB-10750775"/>
+    <hyperlink ref="D334" r:id="rId332" location="" display="https://decvin.com/product/2016-domaine-georges-roumier-bonnes-mares-grand-cru-1x75cl-hub-VS10190575-1-IB-10750774"/>
+    <hyperlink ref="D335" r:id="rId333" location="" display="https://decvin.com/product/2016-domaine-joseph-voillot-pommard-6x75cl-hub-VS10190831-6-IB-10751222"/>
+    <hyperlink ref="D336" r:id="rId334" location="" display="https://decvin.com/product/2016-domaine-sylvain-cathiard-vosne-romanee-premier-cru-aux-malconsorts-3x75cl-hub-10190383-3-IB-STOCK-N"/>
+    <hyperlink ref="D337" r:id="rId335" location="" display="https://decvin.com/product/2016-joseph-faiveley-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-hub-VS10250073-6-IB-11116341"/>
+    <hyperlink ref="D338" r:id="rId336" location="" display="https://decvin.com/product/2016-pierre-amiot-clos-de-la-roche-grand-cru-3x150cl-hub-VS10190134-3-IB-10750043"/>
+    <hyperlink ref="D339" r:id="rId337" location="" display="https://decvin.com/product/2016-robert-groffier-bonnes-mares-grand-cru-6x75cl-1020915910850210"/>
+    <hyperlink ref="D340" r:id="rId338" location="" display="https://decvin.com/product/2016-robert-groffier-bourgogne-passe-tout-grains-6x75cl-1019425610850195"/>
+    <hyperlink ref="D341" r:id="rId339" location="" display="https://decvin.com/product/2016-robert-groffier-bourgogne-pinot-noir-6x75cl-1019425910850204"/>
+    <hyperlink ref="D342" r:id="rId340" location="" display="https://decvin.com/product/2016-robert-groffier-chambertin-clos-de-beze-grand-cru-3x75cl-1020915810850202"/>
+    <hyperlink ref="D343" r:id="rId341" location="" display="https://decvin.com/product/2017-alain-hudelot-noellat-bourgogne-6x75cl-10190062-6-ib-stock-n"/>
+    <hyperlink ref="D344" r:id="rId342" location="" display="https://decvin.com/product/2017-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190536-1-IB-10750715"/>
+    <hyperlink ref="D345" r:id="rId343" location="" display="https://decvin.com/product/2017-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-hub-VS10190817-6-IB-10751193"/>
+    <hyperlink ref="D346" r:id="rId344" location="" display="https://decvin.com/product/2017-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-hub-10191773-6-ib-stock-n"/>
+    <hyperlink ref="D347" r:id="rId345" location="" display="https://decvin.com/product/2017-domaine-bruno-clavelier-nuits-saint-georges-premier-cru-nuits-saint-georges-cras-6x75cl-hub-10191774-6-IB-STOCK-N"/>
+    <hyperlink ref="D348" r:id="rId346" location="" display="https://decvin.com/product/2017-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-1x75cl-10190387-1-ib-stock-n"/>
+    <hyperlink ref="D349" r:id="rId347" location="" display="https://decvin.com/product/2017-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-10190387-6-ib-stock-n"/>
+    <hyperlink ref="D350" r:id="rId348" location="" display="https://decvin.com/product/2017-domaine-drouhin-laroze-clos-de-vougeot-grand-cru-6x75cl-hub-VS10190030-6-IB-10749873"/>
+    <hyperlink ref="D351" r:id="rId349" location="" display="https://decvin.com/product/2017-domaine-fontaine-gagnard-volnay-premier-cru-clos-des-chenes-3x150cl-hub-VS10190798-3-IB-10751161"/>
+    <hyperlink ref="D352" r:id="rId350" location="" display="https://decvin.com/product/2017-domaine-joseph-voillot-pommard-premier-cru-les-rugiens-6x75cl-hub-VS10190828-6-IB-10751216"/>
+    <hyperlink ref="D353" r:id="rId351" location="" display="https://decvin.com/product/2017-domaine-joseph-voillot-volnay-premier-cru-les-caillerets-6x75cl-hub-VS10190834-6-IB-10751228"/>
+    <hyperlink ref="D354" r:id="rId352" location="" display="https://decvin.com/product/2017-philippe-livera-tilleuls-chapelle-chambertin-grand-cru-6x75cl-hub-10195244-6-IB-STOCK-N"/>
+    <hyperlink ref="D355" r:id="rId353" location="" display="https://decvin.com/product/2018-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190310-3-IB-10750325"/>
+    <hyperlink ref="D356" r:id="rId354" location="" display="https://decvin.com/product/2018-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10190315-3-IB-10750330"/>
+    <hyperlink ref="D357" r:id="rId355" location="" display="https://decvin.com/product/2018-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10190315-3-IB-10750331"/>
+    <hyperlink ref="D358" r:id="rId356" location="" display="https://decvin.com/product/2018-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190537-1-IB-10750716"/>
+    <hyperlink ref="D359" r:id="rId357" location="" display="https://decvin.com/product/2018-christophe-buisson-saint-romain-rouge-6x75cl-hub-10195294-6-IB-STOCK-N"/>
+    <hyperlink ref="D360" r:id="rId358" location="" display="https://decvin.com/product/2018-domaine-anne-gros-echezeaux-grand-cru-les-loachausses-6x75cl-hub-VS10268387-6-IB-11209608"/>
+    <hyperlink ref="D361" r:id="rId359" location="" display="https://decvin.com/product/2018-domaine-bruno-clavelier-corton-grand-cru-le-rognet-et-corton-6x75cl-hub-10192410-6-IB-STOCK-N"/>
+    <hyperlink ref="D362" r:id="rId360" location="" display="https://decvin.com/product/2018-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-hub-10190796-6-IB-STOCK-N"/>
+    <hyperlink ref="D363" r:id="rId361" location="" display="https://decvin.com/product/2018-domaine-bruno-clavelier-vosne-romanee-combe-brulee-6x75cl-hub-10190436-6-IB-STOCK-N"/>
+    <hyperlink ref="D364" r:id="rId362" location="" display="https://decvin.com/product/2018-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-1019209810749472"/>
+    <hyperlink ref="D365" r:id="rId363" location="" display="https://decvin.com/product/2018-domaine-de-montille-puligny-montrachet-1x300cl-10577609-1-ib-stock-n"/>
+    <hyperlink ref="D366" r:id="rId364" location="" display="https://decvin.com/product/2018-rapet-pere-et-fils-pernand-vergelesses-premier-cru-vergelesses-6x75cl-hub-10190799-6-IB-STOCK-N"/>
+    <hyperlink ref="D367" r:id="rId365" location="" display="https://decvin.com/product/2018-robert-groffier-chambertin-clos-de-beze-grand-cru-3x75cl-hub-VS10192395-3-IB-10850637"/>
+    <hyperlink ref="D368" r:id="rId366" location="" display="https://decvin.com/product/2018-robert-groffier-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-hub-VS10192393-6-IB-10850164"/>
+    <hyperlink ref="D369" r:id="rId367" location="" display="https://decvin.com/product/2018-robert-groffier-gevrey-chambertin-les-seuvrees-6x75cl-hub-VS10192390-6-IB-10850157"/>
+    <hyperlink ref="D370" r:id="rId368" location="" display="https://decvin.com/product/2019-alain-hudelot-noellat-chambolle-musigny-6x75cl-1019068410750992"/>
+    <hyperlink ref="D371" r:id="rId369" location="" display="https://decvin.com/product/2019-alain-hudelot-noellat-clos-de-vougeot-grand-cru-3x75cl-hub-VS10190301-3-IB-10750309"/>
+    <hyperlink ref="D372" r:id="rId370" location="" display="https://decvin.com/product/2019-alain-hudelot-noellat-richebourg-grand-cru-3x75cl-hub-VS10190311-3-IB-10750326"/>
+    <hyperlink ref="D373" r:id="rId371" location="" display="https://decvin.com/product/2019-alain-hudelot-noellat-romanee-saint-vivant-grand-cru-3x75cl-hub-VS10190316-3-IB-10750332"/>
+    <hyperlink ref="D374" r:id="rId372" location="" display="https://decvin.com/product/2019-alain-hudelot-noellat-vosne-romanee-premier-cru-aux-malconsorts-1x150cl-hub-VS10190538-1-IB-10750717"/>
+    <hyperlink ref="D375" r:id="rId373" location="" display="https://decvin.com/product/2019-anne-sigaut-chambolle-musigny-premier-cru-les-gruenchers-6x75cl-1019058310750790"/>
+    <hyperlink ref="D376" r:id="rId374" location="" display="https://decvin.com/product/2019-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-fuees-6x75cl-1019012810750026"/>
+    <hyperlink ref="D377" r:id="rId375" location="" display="https://decvin.com/product/2019-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-1019013010750028"/>
+    <hyperlink ref="D378" r:id="rId376" location="" display="https://decvin.com/product/2019-domaine-bruno-clavelier-chambolle-musigny-premier-cru-les-noirots-vieilles-vignes-6x75cl-hub-10195248-6-IB-STOCK-N"/>
+    <hyperlink ref="D379" r:id="rId377" location="" display="https://decvin.com/product/2019-domaine-bruno-clavelier-corton-grand-cru-le-rognet-et-corton-6x75cl-hub-10191621-6-IB-STOCK-N"/>
+    <hyperlink ref="D380" r:id="rId378" location="" display="https://decvin.com/product/2019-domaine-bruno-clavelier-gevrey-chambertin-premier-cru-les-corbeaux-6x75cl-hub-10191620-6-IB-STOCK-N"/>
+    <hyperlink ref="D381" r:id="rId379" location="" display="https://decvin.com/product/2019-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-hub-10190389-6-IB-STOCK-N"/>
+    <hyperlink ref="D382" r:id="rId380" location="" display="https://decvin.com/product/2019-domaine-bruno-clavelier-vosne-romanee-premier-cru-les-beaux-monts-6x75cl-hub-VS10190389-6-IB-10750477"/>
+    <hyperlink ref="D383" r:id="rId381" location="" display="https://decvin.com/product/2019-domaine-bruno-clavelier-vosne-romanee-maizieres-hautes-6x75cl-hub-10192455-6-IB-STOCK-N"/>
+    <hyperlink ref="D384" r:id="rId382" location="" display="https://decvin.com/product/2019-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-hub-VS10193354-6-IB-10850146"/>
+    <hyperlink ref="D385" r:id="rId383" location="" display="https://decvin.com/product/2019-domaine-humbert-freres-gevrey-chambertin-premier-cru-poissenot-6x75cl-hub-VS10190324-6-IB-10750346"/>
+    <hyperlink ref="D386" r:id="rId384" location="" display="https://decvin.com/product/2019-domaine-joseph-voillot-beaune-premier-cru-aux-coucherias-aux-coucherais-6x75cl-hub-10190788-6-IB-STOCK-N"/>
+    <hyperlink ref="D387" r:id="rId385" location="" display="https://decvin.com/product/2019-domaine-joseph-voillot-pommard-premier-cru-les-epenots-6x75cl-hub-VS10190822-6-IB-10751198"/>
+    <hyperlink ref="D388" r:id="rId386" location="" display="https://decvin.com/product/2019-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-hub-VS10191058-6-IB-10751637"/>
+    <hyperlink ref="D389" r:id="rId387" location="" display="https://decvin.com/product/2019-joseph-drouhin-vosne-romanee-6x75cl-hub-10204686-6-IB-STOCK-N"/>
+    <hyperlink ref="D390" r:id="rId388" location="" display="https://decvin.com/product/2019-pierre-amiot-clos-de-la-roche-grand-cru-6x75cl-hub-VS10190138-6-IB-10750048"/>
+    <hyperlink ref="D391" r:id="rId389" location="" display="https://decvin.com/product/2019-pierre-amiot-gevrey-chambertin-premier-cru-aux-combottes-6x75cl-hub-10190139-6-IB-STOCK-N"/>
+    <hyperlink ref="D392" r:id="rId390" location="" display="https://decvin.com/product/2019-pierre-amiot-morey-saint-denis-premier-cru-les-ruchots-6x75cl-hub-10190554-6-IB-STOCK-N"/>
+    <hyperlink ref="D393" r:id="rId391" location="" display="https://decvin.com/product/2019-rapet-pere-et-fils-pernand-vergelesses-les-belles-filles-6x75cl-hub-10195319-6-IB-STOCK-N"/>
+    <hyperlink ref="D394" r:id="rId392" location="" display="https://decvin.com/product/2019-robert-groffier-bourgogne-pinot-noir-6x75cl-hub-10191599-6-IB-STOCK-N"/>
+    <hyperlink ref="D395" r:id="rId393" location="" display="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-bussieres-6x75cl-hub-10195311-6-IB-STOCK-N"/>
+    <hyperlink ref="D396" r:id="rId394" location="" display="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-chatelots-6x75cl-hub-10191454-6-IB-STOCK-N"/>
+    <hyperlink ref="D397" r:id="rId395" location="" display="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-noirots-6x75cl-hub-10195269-6-IB-STOCK-N"/>
+    <hyperlink ref="D398" r:id="rId396" location="" display="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-chambolle-musigny-derriere-le-four-6x75cl-hub-10195330-6-IB-STOCK-N"/>
+    <hyperlink ref="D399" r:id="rId397" location="" display="https://decvin.com/product/2020-domaine-anne-et-herve-sigaut-morey-saint-denis-premier-cru-les-millandes-6x75cl-hub-10223879-6-IB-STOCK-N"/>
+    <hyperlink ref="D400" r:id="rId398" location="" display="https://decvin.com/product/2020-domaine-humbert-freres-charmes-chambertin-grand-cru-6x75cl-hub-10192490-6-IB-STOCK-N"/>
+    <hyperlink ref="D401" r:id="rId399" location="" display="https://decvin.com/product/2020-domaine-humbert-freres-gevrey-chambertin-premier-cru-craipillot-6x75cl-hub-10195200-6-IB-STOCK-N"/>
+    <hyperlink ref="D402" r:id="rId400" location="" display="https://decvin.com/product/2020-domaine-humbert-freres-gevrey-chambertin-premier-cru-poissenot-6x75cl-hub-10194880-6-IB-STOCK-N"/>
+    <hyperlink ref="D403" r:id="rId401" location="" display="https://decvin.com/product/2020-domaine-humbert-freres-gevrey-chambertin-vieilles-vignes-6x75cl-10195302-6-ib-stock-n"/>
+    <hyperlink ref="D404" r:id="rId402" location="" display="https://decvin.com/product/2020-domaine-joseph-voillot-pommard-premier-cru-les-epenots-6x75cl-hub-10191465-6-IB-STOCK-N"/>
+    <hyperlink ref="D405" r:id="rId403" location="" display="https://decvin.com/product/2020-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-hub-10191463-6-IB-STOCK-N"/>
+    <hyperlink ref="D406" r:id="rId404" location="" display="https://decvin.com/product/2020-gagnard-delagrange-batard-montrachet-grand-cru-6x75cl-10192716-6-ib-stock-n"/>
+    <hyperlink ref="D407" r:id="rId405" location="" display="https://decvin.com/product/2020-domaine-marc-antonin-blain-chassagne-montrachet-rouge-6x75cl-10195204-6-ib-stock-n"/>
+    <hyperlink ref="D408" r:id="rId406" location="" display="https://decvin.com/product/2020-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-hub-10229639-6-IB-STOCK-N"/>
+    <hyperlink ref="D409" r:id="rId407" location="" display="https://decvin.com/product/2020-philippe-livera-tilleuls-cote-de-nuits-villages-6x75cl-hub-10195251-6-IB-STOCK-N"/>
+    <hyperlink ref="D410" r:id="rId408" location="" display="https://decvin.com/product/2020-pierre-amiot-morey-saint-denis-premier-cru-les-ruchots-6x75cl-hub-10195371-6-IB-STOCK-N"/>
+    <hyperlink ref="D411" r:id="rId409" location="" display="https://decvin.com/product/2021-bachelet-monnot-bourgogne-rouge-6x75cl-hub-10240171-6-IB-STOCK-N"/>
+    <hyperlink ref="D412" r:id="rId410" location="" display="https://decvin.com/product/2021-bachelet-monnot-maranges-1er-cru-clos-de-la-boutiere-6x75cl-hub-10240173-6-IB-STOCK-N"/>
+    <hyperlink ref="D413" r:id="rId411" location="" display="https://decvin.com/product/2021-domaine-amiot-et-fils-clos-de-la-roche-grand-cru-6x75cl-hub-10268559-6-IB-STOCK-N"/>
+    <hyperlink ref="D414" r:id="rId412" location="" display="https://decvin.com/product/2021-domaine-amiot-et-fils-gevrey-chambertin-premier-cru-les-combottes-6x75cl-hub-10268558-6-IB-STOCK-N"/>
+    <hyperlink ref="D415" r:id="rId413" location="" display="https://decvin.com/product/2021-domaine-amiot-et-fils-morey-saint-denis-6x75cl-10341238-6-ib-stock-n"/>
+    <hyperlink ref="D416" r:id="rId414" location="" display="https://decvin.com/product/2021-domaine-amiot-et-fils-morey-saint-denis-premier-cru-aux-charmes-6x75cl-hub-10268562-6-IB-STOCK-N"/>
+    <hyperlink ref="D417" r:id="rId415" location="" display="https://decvin.com/product/2021-domaine-amiot-et-fils-morey-saint-denis-premier-cru-les-ruchots-6x75cl-hub-10268560-6-IB-STOCK-N"/>
+    <hyperlink ref="D418" r:id="rId416" location="" display="https://decvin.com/product/2021-domaine-anne-herve-sigaut-chambolle-musigny-les-bussieres-vieilles-vignes-6x75cl-hub-10240045-6-IB-STOCK-N"/>
+    <hyperlink ref="D419" r:id="rId417" location="" display="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-6x75cl-hub-10248738-6-IB-STOCK-N"/>
+    <hyperlink ref="D420" r:id="rId418" location="" display="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-chatelots-6x75cl-hub-10240053-6-IB-STOCK-N"/>
+    <hyperlink ref="D421" r:id="rId419" location="" display="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-groseilles-6x75cl-hub-10240047-6-IB-STOCK-N"/>
+    <hyperlink ref="D422" r:id="rId420" location="" display="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-sentiers-6x75cl-hub-10240057-6-IB-STOCK-N"/>
+    <hyperlink ref="D423" r:id="rId421" location="" display="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-chambolle-musigny-derriere-le-four-6x75cl-hub-10240046-6-IB-STOCK-N"/>
+    <hyperlink ref="D424" r:id="rId422" location="" display="https://decvin.com/product/2021-domaine-anne-et-herve-sigaut-morey-saint-denis-premier-cru-les-charrieres-6x75cl-hub-10240058-6-IB-STOCK-N"/>
+    <hyperlink ref="D425" r:id="rId423" location="" display="https://decvin.com/product/2021-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-6x75cl-hub-10240162-6-IB-STOCK-N"/>
+    <hyperlink ref="D426" r:id="rId424" location="" display="https://decvin.com/product/2021-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-hub-10240157-6-IB-STOCK-N"/>
+    <hyperlink ref="D427" r:id="rId425" location="" display="https://decvin.com/product/2021-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-6x75cl-hub-10226107-6-IB-STOCK-N"/>
+    <hyperlink ref="D428" r:id="rId426" location="" display="https://decvin.com/product/2021-domaine-joseph-voillot-bourgogne-rouge-6x75cl-hub-10240433-6-IB-STOCK-N"/>
+    <hyperlink ref="D429" r:id="rId427" location="" display="https://decvin.com/product/2021-domaine-rapet-corton-charlemagne-grand-cru-3x75cl-10268566-3-ib-stock-n"/>
+    <hyperlink ref="D430" r:id="rId428" location="" display="https://decvin.com/product/2021-louis-chenu-bourgogne-rouge-6x75cl-hub-10238421-6-IB-STOCK-N"/>
+    <hyperlink ref="D431" r:id="rId429" location="" display="https://decvin.com/product/2021-louis-chenu-savigny-les-beaune-premier-cru-les-hauts-jarrons-6x75cl-hub-10238419-6-IB-STOCK-N"/>
+    <hyperlink ref="D432" r:id="rId430" location="" display="https://decvin.com/product/2021-louis-chenu-savigny-les-beaune-premier-cru-les-lavieres-6x75cl-hub-10238420-6-IB-STOCK-N"/>
+    <hyperlink ref="D433" r:id="rId431" location="" display="https://decvin.com/product/2021-domaine-marc-antonin-blain-chassagne-montrachet-premier-cru-morgeot-rouge-6x75cl-hub-10240710-6-IB-STOCK-N"/>
+    <hyperlink ref="D434" r:id="rId432" location="" display="https://decvin.com/product/2021-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-hub-10240819-6-IB-STOCK-N"/>
+    <hyperlink ref="D435" r:id="rId433" location="" display="https://decvin.com/product/2021-matrot-meursault-premier-cru-charmes-6x75cl-hub-10240810-6-IB-STOCK-N"/>
+    <hyperlink ref="D436" r:id="rId434" location="" display="https://decvin.com/product/2021-matrot-meursault-rouge-6x75cl-hub-10240816-6-IB-STOCK-N"/>
+    <hyperlink ref="D437" r:id="rId435" location="" display="https://decvin.com/product/2021-rapet-pere-et-fils-aloxe-corton-rouge-6x75cl-hub-10268567-6-IB-STOCK-N"/>
+    <hyperlink ref="D438" r:id="rId436" location="" display="https://decvin.com/product/2021-rapet-pere-et-fils-pernand-vergelesses-les-belles-filles-6x75cl-hub-10268568-6-IB-STOCK-N"/>
+    <hyperlink ref="D439" r:id="rId437" location="" display="https://decvin.com/product/2021-robert-groffier-bonnes-mares-grand-cru-6x75cl-hub-10237620-6-IB-STOCK-N"/>
+    <hyperlink ref="D440" r:id="rId438" location="" display="https://decvin.com/product/2021-robert-groffier-bourgogne-passe-tout-grains-6x75cl-hub-10237612-6-IB-STOCK-N"/>
+    <hyperlink ref="D441" r:id="rId439" location="" display="https://decvin.com/product/2021-robert-groffier-bourgogne-pinot-noir-6x75cl-hub-10237614-6-IB-STOCK-N"/>
+    <hyperlink ref="D442" r:id="rId440" location="" display="https://decvin.com/product/2021-robert-groffier-chambertin-clos-de-beze-grand-cru-1x75cl-hub-10237621-1-IB-STOCK-N"/>
+    <hyperlink ref="D443" r:id="rId441" location="" display="https://decvin.com/product/2021-robert-groffier-chambolle-musigny-premier-cru-les-amoureuses-6x75cl-hub-10237619-6-IB-STOCK-N"/>
+    <hyperlink ref="D444" r:id="rId442" location="" display="https://decvin.com/product/2021-thierry-laffay-chablis-6x75cl-hub-10240526-6-IB-STOCK-N"/>
+    <hyperlink ref="D445" r:id="rId443" location="" display="https://decvin.com/product/2021-yves-boyer-martenot-auxey-duresses-les-ecussaux-1x75cl-10390737-1-ib-stock-n"/>
+    <hyperlink ref="D446" r:id="rId444" location="" display="https://decvin.com/product/2021-yves-boyer-martenot-auxey-duresses-les-ecussaux-6x75cl-hub-10390737-6-IB-STOCK-N"/>
+    <hyperlink ref="D447" r:id="rId445" location="" display="https://decvin.com/product/2022-bachelet-monnot-bourgogne-rouge-6x75cl-hub-10357061-6-IB-STOCK-N"/>
     <hyperlink ref="D448" r:id="rId446" location="" display="https://decvin.com/product/2022-bachelet-monnot-santenay-charmes-6x75cl-hub-10357064-6-IB-STOCK-N"/>
     <hyperlink ref="D449" r:id="rId447" location="" display="https://decvin.com/product/2022-bachelet-monnot-clos-de-la-boutiere-maranges-premier-cru-france-6x75cl-hub-10357062-6-IB-STOCK-N"/>
     <hyperlink ref="D450" r:id="rId448" location="" display="https://decvin.com/product/2022-bourgogne-blanc-cote-dor-boyer-martenot-6x75cl-10460871-6-ib-stock-n"/>
     <hyperlink ref="D451" r:id="rId449" location="" display="https://decvin.com/product/2022-boyer-martenot-bourgogne-aligote-6x75cl-10460864-6-ib-stock-n"/>
     <hyperlink ref="D452" r:id="rId450" location="" display="https://decvin.com/product/2022-boyer-martenot-meursault-premier-cru-genevrieres-6x75cl-10519634-6-ib-stock-n"/>
     <hyperlink ref="D453" r:id="rId451" location="" display="https://decvin.com/product/2022-boyer-martenot-meursault-les-tillets-6x75cl-10515968-6-ib-stock-n"/>
-    <hyperlink ref="D454" r:id="rId452" location="" display="https://decvin.com/product/2022-boyer-martenot-puligny-montrachet-les-reuchaux-6x75cl-10460868-6-ib-stock-n"/>
-[...26 lines deleted...]
-    <hyperlink ref="D481" r:id="rId479" location="" display="https://decvin.com/product/2022-manciat-poncet-pouilly-fuisse-le-haut-de-la-roche-6x75cl-hub-10400383-6-IB-STOCK-N"/>
+    <hyperlink ref="D454" r:id="rId452" location="" display="https://decvin.com/product/2022-domaine-anne-et-herve-sigaut-chambolle-musigny-6x75cl-hub-10366084-6-IB-STOCK-N"/>
+    <hyperlink ref="D455" r:id="rId453" location="" display="https://decvin.com/product/2022-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-3x75cl-10361037-3-ib-stock-n"/>
+    <hyperlink ref="D456" r:id="rId454" location="" display="https://decvin.com/product/2022-domaine-drouhin-laroze-clos-de-vougeot-grand-cru-3x75cl-10361036-3-ib-stock-n"/>
+    <hyperlink ref="D457" r:id="rId455" location="" display="https://decvin.com/product/2022-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-10361033-6-ib-stock-n"/>
+    <hyperlink ref="D458" r:id="rId456" location="" display="https://decvin.com/product/2022-domaine-drouhin-laroze-gevrey-chambertin-dix-climats-6x75cl-10361032-6-ib-stock-n"/>
+    <hyperlink ref="D459" r:id="rId457" location="" display="https://decvin.com/product/2022-domaine-drouhin-laroze-gevrey-chambertin-les-vignes-belles-6x75cl-10361038-6-ib-stock-n"/>
+    <hyperlink ref="D460" r:id="rId458" location="" display="https://decvin.com/product/2022-domaine-fontaine-gagnard-batard-montrachet-grand-cru-3x75cl-10357104-3-ib-stock-n"/>
+    <hyperlink ref="D461" r:id="rId459" location="" display="https://decvin.com/product/2022-domaine-fontaine-gagnard-chassagne-montrachet-rouge-6x75cl-hub-10357116-6-IB-STOCK-N"/>
+    <hyperlink ref="D462" r:id="rId460" location="" display="https://decvin.com/product/2022-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-3x75cl-hub-10357106-3-IB-STOCK-N"/>
+    <hyperlink ref="D463" r:id="rId461" location="" display="https://decvin.com/product/2022-domaine-humbert-freres-gevrey-chambertin-vieilles-vignes-6x75cl-hub-10366233-6-IB-STOCK-N"/>
+    <hyperlink ref="D464" r:id="rId462" location="" display="https://decvin.com/product/2022-domaine-joseph-voillot-meursault-premier-cru-les-cras-6x75cl-10361627-6-ib-stock-n"/>
+    <hyperlink ref="D465" r:id="rId463" location="" display="https://decvin.com/product/2022-domaine-joseph-voillot-meursault-les-chevalieres-6x75cl-hub-10361628-6-IB-STOCK-N"/>
+    <hyperlink ref="D466" r:id="rId464" location="" display="https://decvin.com/product/2022-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-10360748-6-ib-stock-n"/>
+    <hyperlink ref="D467" r:id="rId465" location="" display="https://decvin.com/product/2022-domaine-joseph-voillot-volnay-vieilles-vignes-6x75cl-10360921-6-ib-stock-n"/>
+    <hyperlink ref="D468" r:id="rId466" location="" display="https://decvin.com/product/2022-domaine-larue-chassagne-montrachet-6x75cl-hub-10378477-6-IB-STOCK-N"/>
+    <hyperlink ref="D469" r:id="rId467" location="" display="https://decvin.com/product/2022-domaine-rapet-corton-charlemagne-grand-cru-6x75cl-10378167-6-ib-stock-n"/>
+    <hyperlink ref="D470" r:id="rId468" location="" display="https://decvin.com/product/2022-drouhin-vaudon-chablis-6x75cl-10540473-6-ib-stock-n"/>
+    <hyperlink ref="D471" r:id="rId469" location="" display="https://decvin.com/product/2022-jean-chartron-bourgogne-chardonnay-vieilles-vignes-6x75cl-hub-10357124-6-IB-STOCK-N"/>
+    <hyperlink ref="D472" r:id="rId470" location="" display="https://decvin.com/product/2022-jean-chartron-bourgogne-hautes-cotes-de-beaune-vieilles-vignes-1x75cl-10357123-1-ib-stock-n"/>
+    <hyperlink ref="D473" r:id="rId471" location="" display="https://decvin.com/product/2022-jean-chartron-chassagne-montrachet-6x75cl-hub-10357118-6-IB-STOCK-N"/>
+    <hyperlink ref="D474" r:id="rId472" location="" display="https://decvin.com/product/2022-jean-chartron-chevalier-montrachet-grand-cru-clos-chevaliers-6x75cl-hub-10357100-6-IB-STOCK-N"/>
+    <hyperlink ref="D475" r:id="rId473" location="" display="https://decvin.com/product/2022-jean-chartron-pernand-vergelesses-blanc-6x75cl-hub-10357121-6-IB-STOCK-N"/>
+    <hyperlink ref="D476" r:id="rId474" location="" display="https://decvin.com/product/2022-joseph-drouhin-puligny-montrachet-6x75cl-10370188-6-ib-stock-n"/>
+    <hyperlink ref="D477" r:id="rId475" location="" display="https://decvin.com/product/2022-joseph-drouhin-puligny-montrachet-premier-cru-les-folatieres-6x75cl-10370189-6-ib-stock-n"/>
+    <hyperlink ref="D478" r:id="rId476" location="" display="https://decvin.com/product/2022-laurent-cognard-beaune-premier-cru-les-avaux-6x75cl-10577972-6-ib-stock-n"/>
+    <hyperlink ref="D479" r:id="rId477" location="" display="https://decvin.com/product/2022-louis-chenu-savigny-les-beaune-premier-cru-les-hauts-jarrons-6x75cl-hub-10358248-6-IB-STOCK-N"/>
+    <hyperlink ref="D480" r:id="rId478" location="" display="https://decvin.com/product/2022-louis-chenu-savigny-les-beaune-les-saucours-6x75cl-hub-10358251-6-IB-STOCK-N"/>
+    <hyperlink ref="D481" r:id="rId479" location="" display="https://decvin.com/product/2022-louis-chenu-savigny-les-beaune-vieilles-vignes-6x75cl-10358249-6-ib-stock-n"/>
     <hyperlink ref="D482" r:id="rId480" location="" display="https://decvin.com/product/2022-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-hub-10357054-6-IB-STOCK-N"/>
     <hyperlink ref="D483" r:id="rId481" location="" display="https://decvin.com/product/2022-matrot-bourgogne-rouge-6x75cl-hub-10357051-6-IB-STOCK-N"/>
     <hyperlink ref="D484" r:id="rId482" location="" display="https://decvin.com/product/2022-matrot-puligny-montrachet-premier-cru-les-chalumaux-6x75cl-hub-10357047-6-IB-STOCK-N"/>
-    <hyperlink ref="D485" r:id="rId483" location="" display="https://decvin.com/product/2022-matrot-puligny-montrachet-premier-cru-les-combettes-6x75cl-hub-10357050-6-IB-STOCK-N"/>
-[...3 lines deleted...]
-    <hyperlink ref="D489" r:id="rId487" location="" display="https://decvin.com/product/2022-rapet-pernand-vergelesses-premier-cru-en-caradeux-6x75cl-10378165-6-ib-stock-n"/>
+    <hyperlink ref="D485" r:id="rId483" location="" display="https://decvin.com/product/2022-philippe-livera-tilleuls-gevrey-chambertin-les-evocelles-6x75cl-10366244-6-ib-stock-n"/>
+    <hyperlink ref="D486" r:id="rId484" location="" display="https://decvin.com/product/2022-philippe-livera-tilleuls-marsannay-6x75cl-hub-10366242-6-IB-STOCK-N"/>
+    <hyperlink ref="D487" r:id="rId485" location="" display="https://decvin.com/product/2022-rapet-pernand-vergelesses-premier-cru-en-caradeux-6x75cl-10378165-6-ib-stock-n"/>
+    <hyperlink ref="D488" r:id="rId486" location="" display="https://decvin.com/product/2022-thierry-laffay-chablis-6x75cl-10544118-6-ib-stock-n"/>
+    <hyperlink ref="D489" r:id="rId487" location="" display="https://decvin.com/product/2022-thierry-laffay-chablis-1er-cru-vaillons-6x75cl-10404255-6-ib-stock-n"/>
     <hyperlink ref="D490" r:id="rId488" location="" display="https://decvin.com/product/2022-yves-boyer-martenot-meursault-premier-cru-charmes-6x75cl-10515969-6-ib-stock-n"/>
     <hyperlink ref="D491" r:id="rId489" location="" display="https://decvin.com/product/2022-yves-boyer-martenot-puligny-montrachet-premier-cru-le-cailleret-6x75cl-10515973-6-ib-stock-n"/>
     <hyperlink ref="D492" r:id="rId490" location="" display="https://decvin.com/product/2023-bachelet-monnot-batard-montrachet-grand-cru-3x75cl-10460786-3-ib-stock-n"/>
     <hyperlink ref="D493" r:id="rId491" location="" display="https://decvin.com/product/2023-bachelet-monnot-bourgogne-rouge-6x75cl-10460787-6-ib-stock-n"/>
-    <hyperlink ref="D494" r:id="rId492" location="" display="https://decvin.com/product/2023-bachelet-monnot-maranges-premier-cru-clos-de-la-fussiere-blanc-6x75cl-10460783-6-ib-stock-n"/>
-[...1 lines deleted...]
-    <hyperlink ref="D496" r:id="rId494" location="" display="https://decvin.com/product/2023-bachelet-monnot-puligny-montrachet-premier-cru-les-referts-6x75cl-10460785-6-ib-stock-n"/>
+    <hyperlink ref="D494" r:id="rId492" location="" display="https://decvin.com/product/2023-bachelet-monnot-puligny-montrachet-6x75cl-10460784-6-ib-stock-n"/>
+    <hyperlink ref="D495" r:id="rId493" location="" display="https://decvin.com/product/2023-bachelet-monnot-puligny-montrachet-premier-cru-les-referts-6x75cl-10460785-6-ib-stock-n"/>
+    <hyperlink ref="D496" r:id="rId494" location="" display="https://decvin.com/product/2023-bachelet-monnot-santenay-charmes-dessus-6x75cl-10460789-6-ib-stock-n"/>
     <hyperlink ref="D497" r:id="rId495" location="" display="https://decvin.com/product/2023-bachelet-monnot-santenay-blanc-6x75cl-10460782-6-ib-stock-n"/>
-    <hyperlink ref="D498" r:id="rId496" location="" display="https://decvin.com/product/2023-bachelet-monnot-santenay-charmes-dessus-6x75cl-10460789-6-ib-stock-n"/>
-[...56 lines deleted...]
-    <hyperlink ref="D555" r:id="rId553" location="" display="https://decvin.com/product/2023-matrot-puligny-montrachet-premier-cru-les-combettes-6x75cl-10461096-6-ib-stock-n"/>
+    <hyperlink ref="D498" r:id="rId496" location="" display="https://decvin.com/product/2023-domaine-anne-herve-sigaut-chambolle-musigny-les-bussieres-vieilles-vignes-6x75cl-10464337-6-ib-stock-n"/>
+    <hyperlink ref="D499" r:id="rId497" location="" display="https://decvin.com/product/2023-domaine-anne-et-herve-sigaut-chambolle-musigny-6x75cl-10464338-6-ib-stock-n"/>
+    <hyperlink ref="D500" r:id="rId498" location="" display="https://decvin.com/product/2023-domaine-anne-et-herve-sigaut-chambolle-musigny-premier-cru-les-groseilles-6x75cl-10464330-6-ib-stock-n"/>
+    <hyperlink ref="D501" r:id="rId499" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-bonnes-mares-grand-cru-3x75cl-10461410-3-ib-stock-n"/>
+    <hyperlink ref="D502" r:id="rId500" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-bonnes-mares-grand-cru-6x75cl-10461410-6-ib-stock-n"/>
+    <hyperlink ref="D503" r:id="rId501" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-chambertin-clos-de-beze-grand-cru-3x75cl-10461412-3-ib-stock-n"/>
+    <hyperlink ref="D504" r:id="rId502" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-clos-de-vougeot-grand-cru-6x75cl-10461411-6-ib-stock-n"/>
+    <hyperlink ref="D505" r:id="rId503" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-gevrey-chambertin-premier-cru-au-closeau-6x75cl-10461407-6-ib-stock-n"/>
+    <hyperlink ref="D506" r:id="rId504" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-gevrey-chambertin-clos-de-combes-6x75cl-10461406-6-ib-stock-n"/>
+    <hyperlink ref="D507" r:id="rId505" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-latricieres-chambertin-grand-cru-6x75cl-10461408-6-ib-stock-n"/>
+    <hyperlink ref="D508" r:id="rId506" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-morey-saint-denis-tres-girard-6x75cl-10461404-6-ib-stock-n"/>
+    <hyperlink ref="D509" r:id="rId507" location="" display="https://decvin.com/product/2023-domaine-drouhin-laroze-gevrey-chambertin-dix-climats-6x75cl-10461405-6-ib-stock-n"/>
+    <hyperlink ref="D510" r:id="rId508" location="" display="https://decvin.com/product/2023-domaine-fontaine-gagnard-batard-montrachet-grand-cru-3x75cl-10460775-3-ib-stock-n"/>
+    <hyperlink ref="D511" r:id="rId509" location="" display="https://decvin.com/product/2023-domaine-fontaine-gagnard-bourgogne-rouge-6x75cl-10460767-6-ib-stock-n"/>
+    <hyperlink ref="D512" r:id="rId510" location="" display="https://decvin.com/product/2023-domaine-fontaine-gagnard-chassagne-montrachet-blanc-6x75cl-10460770-6-ib-stock-n"/>
+    <hyperlink ref="D513" r:id="rId511" location="" display="https://decvin.com/product/2023-domaine-fontaine-gagnard-chassagne-montrachet-rouge-6x75cl-10460768-6-ib-stock-n"/>
+    <hyperlink ref="D514" r:id="rId512" location="" display="https://decvin.com/product/2023-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-3x75cl-10460774-3-ib-stock-n"/>
+    <hyperlink ref="D515" r:id="rId513" location="" display="https://decvin.com/product/2023-domaine-fontaine-gagnard-volnay-premier-cru-clos-des-chenes-6x75cl-10460769-6-ib-stock-n"/>
+    <hyperlink ref="D516" r:id="rId514" location="" display="https://decvin.com/product/2023-domaine-joseph-voillot-bourgogne-vieilles-vignes-rouge-6x75cl-10465943-6-ib-stock-n"/>
+    <hyperlink ref="D517" r:id="rId515" location="" display="https://decvin.com/product/2023-domaine-joseph-voillot-pommard-6x75cl-10464341-6-ib-stock-n"/>
+    <hyperlink ref="D518" r:id="rId516" location="" display="https://decvin.com/product/2023-domaine-joseph-voillot-volnay-premier-cru-champans-6x75cl-10468583-6-ib-stock-n"/>
+    <hyperlink ref="D519" r:id="rId517" location="" display="https://decvin.com/product/2023-domaine-joseph-voillot-volnay-vieilles-vignes-6x75cl-10462182-6-ib-stock-n"/>
+    <hyperlink ref="D520" r:id="rId518" location="" display="https://decvin.com/product/2023-laroze-de-drouhin-bourgogne-chardonnay-6x75cl-10522476-6-ib-stock-n"/>
+    <hyperlink ref="D521" r:id="rId519" location="" display="https://decvin.com/product/2023-etienne-sauzet-chassagne-montrachet-les-encegnieres-6x75cl-10462313-6-ib-stock-n"/>
+    <hyperlink ref="D522" r:id="rId520" location="" display="https://decvin.com/product/2023-gagnard-delagrange-batard-montrachet-grand-cru-6x75cl-10460957-6-ib-stock-n"/>
+    <hyperlink ref="D523" r:id="rId521" location="" display="https://decvin.com/product/2023-gagnard-delagrange-chassagne-montrachet-premier-cru-rouge-6x75cl-10462299-6-ib-stock-n"/>
+    <hyperlink ref="D524" r:id="rId522" location="" display="https://decvin.com/product/2023-gagnard-delagrange-chassagne-montrachet-rouge-6x75cl-10462298-6-ib-stock-n"/>
+    <hyperlink ref="D525" r:id="rId523" location="" display="https://decvin.com/product/2023-jean-chartron-bourgogne-chardonnay-vieilles-vignes-6x75cl-10460748-6-ib-stock-n"/>
+    <hyperlink ref="D526" r:id="rId524" location="" display="https://decvin.com/product/2023-jean-chartron-chassagne-montrachet-6x75cl-10460761-6-ib-stock-n"/>
+    <hyperlink ref="D527" r:id="rId525" location="" display="https://decvin.com/product/2023-jean-chartron-pernand-vergelesses-blanc-6x75cl-10460755-6-ib-stock-n"/>
+    <hyperlink ref="D528" r:id="rId526" location="" display="https://decvin.com/product/2023-jean-chartron-puligny-montrachet-6x75cl-10460760-6-ib-stock-n"/>
+    <hyperlink ref="D529" r:id="rId527" location="" display="https://decvin.com/product/2023-jean-chartron-rully-montmorin-6x75cl-10460754-6-ib-stock-n"/>
+    <hyperlink ref="D530" r:id="rId528" location="" display="https://decvin.com/product/2023-jean-chartron-saint-aubin-premier-cru-les-perrieres-6x75cl-10460759-6-ib-stock-n"/>
+    <hyperlink ref="D531" r:id="rId529" location="" display="https://decvin.com/product/2023-jean-chartron-santenay-les-pierres-seches-6x75cl-10460757-6-ib-stock-n"/>
+    <hyperlink ref="D532" r:id="rId530" location="" display="https://decvin.com/product/2023-laurent-cognard-montagny-premier-cru-le-vieux-chateau-6x75cl-10510433-6-ib-stock-n"/>
+    <hyperlink ref="D533" r:id="rId531" location="" display="https://decvin.com/product/2023-laurent-cognard-pouilly-loche-aux-barres-6x75cl-10577971-6-ib-stock-n"/>
+    <hyperlink ref="D534" r:id="rId532" location="" display="https://decvin.com/product/2023-louis-chenu-chorey-les-beaune-les-beaumonts-6x75cl-10510066-6-ib-stock-n"/>
+    <hyperlink ref="D535" r:id="rId533" location="" display="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-premier-cru-aux-clous-6x75cl-10510068-6-ib-stock-n"/>
+    <hyperlink ref="D536" r:id="rId534" location="" display="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-premier-cru-les-hauts-jarrons-6x75cl-10510069-6-ib-stock-n"/>
+    <hyperlink ref="D537" r:id="rId535" location="" display="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-premier-cru-les-lavieres-6x75cl-10578373-6-ib-stock-n"/>
+    <hyperlink ref="D538" r:id="rId536" location="" display="https://decvin.com/product/2023-louis-chenu-savigny-les-beaune-vieilles-vignes-6x75cl-10510067-6-ib-stock-n"/>
+    <hyperlink ref="D539" r:id="rId537" location="" display="https://decvin.com/product/2023-manciat-poncet-bourgogne-rouge-le-clos-6x75cl-10460531-6-ib-stock-n"/>
+    <hyperlink ref="D540" r:id="rId538" location="" display="https://decvin.com/product/2023-manciat-poncet-macon-charnay-les-macon-les-chenes-6x75cl-10397348-6-ib-stock-n"/>
+    <hyperlink ref="D541" r:id="rId539" location="" display="https://decvin.com/product/2023-manciat-poncet-pouilly-fuisse-le-haut-de-la-roche-6x75cl-10460535-6-ib-stock-n"/>
+    <hyperlink ref="D542" r:id="rId540" location="" display="https://decvin.com/product/2023-manciat-poncet-pouilly-vinzelles-les-longeays-6x75cl-10460536-6-ib-stock-n"/>
+    <hyperlink ref="D543" r:id="rId541" location="" display="https://decvin.com/product/2023-manciat-poncet-saint-veran-le-clos-6x75cl-10434448-6-ib-stock-n"/>
+    <hyperlink ref="D544" r:id="rId542" location="" display="https://decvin.com/product/2023-marc-antonin-blain-batard-montrachet-grand-cru-3x75cl-10460699-3-ib-stock-n"/>
+    <hyperlink ref="D545" r:id="rId543" location="" display="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-premier-cru-clos-saint-jean-6x75cl-10460712-6-ib-stock-n"/>
+    <hyperlink ref="D546" r:id="rId544" location="" display="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-premier-cru-la-boudriotte-6x75cl-10460705-6-ib-stock-n"/>
+    <hyperlink ref="D547" r:id="rId545" location="" display="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-premier-cru-morgeot-rouge-6x75cl-10460717-6-ib-stock-n"/>
+    <hyperlink ref="D548" r:id="rId546" location="" display="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-blanc-6x75cl-10460715-6-ib-stock-n"/>
+    <hyperlink ref="D549" r:id="rId547" location="" display="https://decvin.com/product/2023-marc-antonin-blain-chassagne-montrachet-rouge-6x75cl-10460718-6-ib-stock-n"/>
+    <hyperlink ref="D550" r:id="rId548" location="" display="https://decvin.com/product/2023-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-10461100-6-ib-stock-n"/>
+    <hyperlink ref="D551" r:id="rId549" location="" display="https://decvin.com/product/2023-matrot-bourgogne-chardonnay-6x75cl-10460987-6-ib-stock-n"/>
+    <hyperlink ref="D552" r:id="rId550" location="" display="https://decvin.com/product/2023-matrot-bourgogne-rouge-6x75cl-10461097-6-ib-stock-n"/>
+    <hyperlink ref="D553" r:id="rId551" location="" display="https://decvin.com/product/2023-matrot-meursault-blanc-6x75cl-10461090-6-ib-stock-n"/>
+    <hyperlink ref="D554" r:id="rId552" location="" display="https://decvin.com/product/2023-matrot-puligny-montrachet-premier-cru-la-garenne-6x75cl-10461095-6-ib-stock-n"/>
+    <hyperlink ref="D555" r:id="rId553" location="" display="https://decvin.com/product/2023-matrot-puligny-montrachet-premier-cru-les-chalumaux-6x75cl-10461094-6-ib-stock-n"/>
     <hyperlink ref="D556" r:id="rId554" location="" display="https://decvin.com/product/2023-matrot-saint-romain-blanc-6x75cl-10461089-6-ib-stock-n"/>
     <hyperlink ref="D557" r:id="rId555" location="" display="https://decvin.com/product/2023-matrot-volnay-premier-cru-santenots-6x75cl-10461099-6-ib-stock-n"/>
-    <hyperlink ref="D558" r:id="rId556" location="" display="https://decvin.com/product/2023-thierry-laffay-petit-chablis-1x75cl-10405407-1-ib-stock-n"/>
+    <hyperlink ref="D558" r:id="rId556" location="" display="https://decvin.com/product/2023-thierry-laffay-chablis-grand-cru-bougros-6x75cl-10544120-6-ib-stock-n"/>
     <hyperlink ref="D559" r:id="rId557" location="" display="https://decvin.com/product/2023-thierry-laffay-petit-chablis-6x75cl-hub-10405407-6-IB-STOCK-N"/>
-    <hyperlink ref="D560" r:id="rId558" location="" display="https://decvin.com/product/1998-krug-vintage-brut-1x75cl-hub-10202943-1-IB-STOCK-N"/>
-[...454 lines deleted...]
-    <hyperlink ref="D1015" r:id="rId1013" location="" display="https://decvin.com/product/2016-garzon-balasto-1x150cl-hub-10195125-1-IB-STOCK-N"/>
+    <hyperlink ref="D560" r:id="rId558" location="" display="https://decvin.com/product/2023-thierry-laffay-et-filles-petit-chablis-6x75cl-10405407-6-dp-stock-n"/>
+    <hyperlink ref="D561" r:id="rId559" location="" display="https://decvin.com/product/2024-bachelet-monnot-maranges-premier-cru-clos-de-la-fussiere-blanc-6x75cl-10578011-6-ib-pending-n"/>
+    <hyperlink ref="D562" r:id="rId560" location="" display="https://decvin.com/product/2024-bachelet-monnot-puligny-montrachet-6x75cl-10578012-6-ib-pending-n"/>
+    <hyperlink ref="D563" r:id="rId561" location="" display="https://decvin.com/product/2024-bachelet-monnot-puligny-montrachet-premier-cru-les-referts-6x75cl-10578013-6-ib-pending-n"/>
+    <hyperlink ref="D564" r:id="rId562" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-batard-montrachet-grand-cru-6x75cl-10578038-6-ib-pending-n"/>
+    <hyperlink ref="D565" r:id="rId563" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-bourgogne-rouge-6x75cl-10578047-6-ib-pending-n"/>
+    <hyperlink ref="D566" r:id="rId564" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-premier-cru-la-boudriotte-6x75cl-10578042-6-ib-pending-n"/>
+    <hyperlink ref="D567" r:id="rId565" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-premier-cru-morgeot-blanc-6x75cl-10578044-6-ib-pending-n"/>
+    <hyperlink ref="D568" r:id="rId566" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-blanc-6x75cl-10578046-6-ib-pending-n"/>
+    <hyperlink ref="D569" r:id="rId567" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-chassagne-montrachet-rouge-6x75cl-10578049-6-ib-pending-n"/>
+    <hyperlink ref="D570" r:id="rId568" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-criots-batard-montrachet-grand-cru-3x75cl-10578040-3-ib-pending-n"/>
+    <hyperlink ref="D571" r:id="rId569" location="" display="https://decvin.com/product/2024-domaine-fontaine-gagnard-volnay-premier-cru-clos-des-chenes-6x75cl-10578052-6-ib-pending-n"/>
+    <hyperlink ref="D572" r:id="rId570" location="" display="https://decvin.com/product/2024-etienne-sauzet-bienvenues-batard-montrachet-grand-cru-2x75cl-10580243-2-ib-pending-n"/>
+    <hyperlink ref="D573" r:id="rId571" location="" display="https://decvin.com/product/2024-etienne-sauzet-bourgogne-chardonnay-6x75cl-10580249-6-ib-pending-n"/>
+    <hyperlink ref="D574" r:id="rId572" location="" display="https://decvin.com/product/2024-etienne-sauzet-puligny-montrachet-premier-cru-les-combettes-3x75cl-10580244-3-ib-pending-n"/>
+    <hyperlink ref="D575" r:id="rId573" location="" display="https://decvin.com/product/2024-etienne-sauzet-puligny-montrachet-premier-cru-les-perrieres-3x150cl-10580250-3-ib-pending-n"/>
+    <hyperlink ref="D576" r:id="rId574" location="" display="https://decvin.com/product/2024-jean-chartron-bourgogne-chardonnay-vieilles-vignes-6x75cl-10578182-6-ib-pending-n"/>
+    <hyperlink ref="D577" r:id="rId575" location="" display="https://decvin.com/product/2024-jean-chartron-bourgogne-hautes-cotes-de-beaune-vieilles-vignes-6x75cl-10578181-6-ib-pending-n"/>
+    <hyperlink ref="D578" r:id="rId576" location="" display="https://decvin.com/product/2024-jean-chartron-chassagne-montrachet-6x75cl-10578177-6-ib-pending-n"/>
+    <hyperlink ref="D579" r:id="rId577" location="" display="https://decvin.com/product/2024-jean-chartron-chevalier-montrachet-grand-cru-clos-chevaliers-6x75cl-10578172-6-ib-pending-n"/>
+    <hyperlink ref="D580" r:id="rId578" location="" display="https://decvin.com/product/2024-jean-chartron-pernand-vergelesses-blanc-6x75cl-10578180-6-ib-pending-n"/>
+    <hyperlink ref="D581" r:id="rId579" location="" display="https://decvin.com/product/2024-jean-chartron-puligny-montrachet-6x75cl-10578176-6-ib-pending-n"/>
+    <hyperlink ref="D582" r:id="rId580" location="" display="https://decvin.com/product/2024-jean-chartron-rully-montmorin-6x75cl-10577558-6-ib-pending-n"/>
+    <hyperlink ref="D583" r:id="rId581" location="" display="https://decvin.com/product/2024-jean-chartron-rully-montmorin-6x75cl-10577558-6-ib-stock-n"/>
+    <hyperlink ref="D584" r:id="rId582" location="" display="https://decvin.com/product/2024-jean-chartron-saint-aubin-premier-cru-les-perrieres-6x75cl-10578178-6-ib-pending-n"/>
+    <hyperlink ref="D585" r:id="rId583" location="" display="https://decvin.com/product/2024-jean-chartron-santenay-les-pierres-seches-6x75cl-10578179-6-ib-pending-n"/>
+    <hyperlink ref="D586" r:id="rId584" location="" display="https://decvin.com/product/2024-louis-chenu-savigny-les-beaune-blanc-6x75cl-10578375-6-ib-stock-n"/>
+    <hyperlink ref="D587" r:id="rId585" location="" display="https://decvin.com/product/2024-manciat-poncet-macon-charnay-les-macon-les-chenes-6x75cl-10601191-6-ib-pending-n"/>
+    <hyperlink ref="D588" r:id="rId586" location="" display="https://decvin.com/product/2024-manciat-poncet-saint-veran-le-clos-6x75cl-10601192-6-ib-pending-n"/>
+    <hyperlink ref="D589" r:id="rId587" location="" display="https://decvin.com/product/2024-marc-antonin-blain-batard-montrachet-grand-cru-6x75cl-10578028-6-ib-stock-n"/>
+    <hyperlink ref="D590" r:id="rId588" location="" display="https://decvin.com/product/2024-marc-antonin-blain-chassagne-montrachet-premier-cru-clos-saint-jean-6x75cl-10578031-6-ib-stock-n"/>
+    <hyperlink ref="D591" r:id="rId589" location="" display="https://decvin.com/product/2024-marc-antonin-blain-chassagne-montrachet-premier-cru-morgeot-rouge-6x75cl-10578034-6-ib-stock-n"/>
+    <hyperlink ref="D592" r:id="rId590" location="" display="https://decvin.com/product/2024-marc-antonin-blain-chassagne-montrachet-blanc-6x75cl-10578033-6-ib-stock-n"/>
+    <hyperlink ref="D593" r:id="rId591" location="" display="https://decvin.com/product/2024-matrot-blagny-1er-cru-la-piece-sous-le-bois-6x75cl-10578344-6-ib-pending-n"/>
+    <hyperlink ref="D594" r:id="rId592" location="" display="https://decvin.com/product/2024-matrot-bourgogne-chardonnay-6x75cl-10578328-6-ib-pending-n"/>
+    <hyperlink ref="D595" r:id="rId593" location="" display="https://decvin.com/product/2024-matrot-bourgogne-rouge-6x75cl-10578341-6-ib-pending-n"/>
+    <hyperlink ref="D596" r:id="rId594" location="" display="https://decvin.com/product/2024-matrot-meursault-premier-cru-blagny-1x300cl-10578352-1-ib-pending-n"/>
+    <hyperlink ref="D597" r:id="rId595" location="" display="https://decvin.com/product/2024-matrot-meursault-premier-cru-blagny-6x75cl-10578333-6-ib-pending-n"/>
+    <hyperlink ref="D598" r:id="rId596" location="" display="https://decvin.com/product/2024-matrot-meursault-premier-cru-charmes-1x300cl-10578353-1-ib-pending-n"/>
+    <hyperlink ref="D599" r:id="rId597" location="" display="https://decvin.com/product/2024-matrot-meursault-premier-cru-perrieres-blanc-1x300cl-10578354-1-ib-pending-n"/>
+    <hyperlink ref="D600" r:id="rId598" location="" display="https://decvin.com/product/2024-matrot-meursault-blanc-3x150cl-10578345-3-ib-pending-n"/>
+    <hyperlink ref="D601" r:id="rId599" location="" display="https://decvin.com/product/2024-matrot-meursault-blanc-6x75cl-10578331-6-ib-pending-n"/>
+    <hyperlink ref="D602" r:id="rId600" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-la-garenne-1x300cl-10578356-1-ib-pending-n"/>
+    <hyperlink ref="D603" r:id="rId601" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-la-garenne-3x150cl-10578350-3-ib-pending-n"/>
+    <hyperlink ref="D604" r:id="rId602" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-la-garenne-6x75cl-10578339-6-ib-pending-n"/>
+    <hyperlink ref="D605" r:id="rId603" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-chalumaux-1x300cl-10578355-1-ib-pending-n"/>
+    <hyperlink ref="D606" r:id="rId604" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-chalumaux-3x150cl-10578349-3-ib-pending-n"/>
+    <hyperlink ref="D607" r:id="rId605" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-chalumaux-6x75cl-10578338-6-ib-pending-n"/>
+    <hyperlink ref="D608" r:id="rId606" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-combettes-3x150cl-10578351-3-ib-pending-n"/>
+    <hyperlink ref="D609" r:id="rId607" location="" display="https://decvin.com/product/2024-matrot-puligny-montrachet-premier-cru-les-combettes-6x75cl-10578340-6-ib-pending-n"/>
+    <hyperlink ref="D610" r:id="rId608" location="" display="https://decvin.com/product/2024-matrot-saint-romain-blanc-6x75cl-10578330-6-ib-pending-n"/>
+    <hyperlink ref="D611" r:id="rId609" location="" display="https://decvin.com/product/2024-matrot-volnay-premier-cru-santenots-6x75cl-10578343-6-ib-pending-n"/>
+    <hyperlink ref="D612" r:id="rId610" location="" display="https://decvin.com/product/nv-manciat-poncet-cremant-de-bourgogne-brut-1x75cl-10346409-1-ib-stock-n"/>
+    <hyperlink ref="D613" r:id="rId611" location="" display="https://decvin.com/product/nv-manciat-poncet-cremant-de-bourgogne-brut-6x75cl-10346409-6-ib-stock-n"/>
+    <hyperlink ref="D614" r:id="rId612" location="" display="https://decvin.com/product/1998-krug-vintage-brut-1x75cl-hub-10202943-1-IB-STOCK-N"/>
+    <hyperlink ref="D615" r:id="rId613" location="" display="https://decvin.com/product/2004-dom-perignon-p2-3x75cl-hub-10290782-3-IB-STOCK-N"/>
+    <hyperlink ref="D616" r:id="rId614" location="" display="https://decvin.com/product/2006-pol-roger-brut-vintage-6x75cl-hub-VS10189333-6-DP-10748646"/>
+    <hyperlink ref="D617" r:id="rId615" location="" display="https://decvin.com/product/2008-bollinger-rd-6x75cl-10253905-6-dp-stock-n"/>
+    <hyperlink ref="D618" r:id="rId616" location="" display="https://decvin.com/product/2008-dom-perignon-6x75cl-10189329-6-ib-stock-n"/>
+    <hyperlink ref="D619" r:id="rId617" location="" display="https://decvin.com/product/2008-taittinger-comtes-de-champagne-blanc-de-blancs-champagne-6x75cl-10191098-6-ib-stock-n"/>
+    <hyperlink ref="D620" r:id="rId618" location="" display="https://decvin.com/product/2009-lanson-clos-lanson-3x75cl-hub-10207778-3-IB-STOCK-N"/>
+    <hyperlink ref="D621" r:id="rId619" location="" display="https://decvin.com/product/2009-taittinger-comtes-de-champagne-rose-3x75cl-hub-10206967-3-IB-STOCK-N"/>
+    <hyperlink ref="D622" r:id="rId620" location="" display="https://decvin.com/product/2011-aubry-ivoire-ebene-brut-6x75cl-hub-10254264-6-IB-STOCK-N"/>
+    <hyperlink ref="D623" r:id="rId621" location="" display="https://decvin.com/product/2012-taittinger-comtes-de-champagne-blanc-de-blancs-6x75cl-10223238-6-dp-stock-n"/>
+    <hyperlink ref="D624" r:id="rId622" location="" display="https://decvin.com/product/2013-dom-perignon-6x75cl-hub-10241166-6-IB-STOCK-N"/>
+    <hyperlink ref="D625" r:id="rId623" location="" display="https://decvin.com/product/2014-aubry-ivoire-ebene-brut-1x75cl-hub-10192757-1-DP-STOCK-N"/>
+    <hyperlink ref="D626" r:id="rId624" location="" display="https://decvin.com/product/2014-taittinger-comtes-de-champagne-blanc-de-blancs-6x75cl-10539538-6-ib-stock-n"/>
+    <hyperlink ref="D627" r:id="rId625" location="" display="https://decvin.com/product/2014-taittinger-comtes-de-champagne-blanc-de-blancs-6x75cl-10539538-6-ib-pending-n"/>
+    <hyperlink ref="D628" r:id="rId626" location="" display="https://decvin.com/product/2017-dom-perignon-6x75cl-10580978-6-ib-stock-n"/>
+    <hyperlink ref="D629" r:id="rId627" location="" display="https://decvin.com/product/2018-aubry-nombre-dor-sable-campanae-veteres-vites-blanc-de-blancs-brut-6x75cl-hub-10252246-6-IB-STOCK-N"/>
+    <hyperlink ref="D630" r:id="rId628" location="" display="https://decvin.com/product/2018-bollinger-pn-ayc18-champagne-1x150cl-10289783-1-ib-stock-n"/>
+    <hyperlink ref="D631" r:id="rId629" location="" display="https://decvin.com/product/2018-jacquesson-cuvee-746-champagne-6x75cl-hub-10275912-6-IB-STOCK-N"/>
+    <hyperlink ref="D632" r:id="rId630" location="" display="https://decvin.com/product/2019-marie-demets-fins-blanc-de-blancs-6x75cl-10510558-6-ib-stock-n"/>
+    <hyperlink ref="D633" r:id="rId631" location="" display="https://decvin.com/product/2019-marie-demets-la-foret-blanc-de-blancs-6x75cl-10510559-6-ib-stock-n"/>
+    <hyperlink ref="D634" r:id="rId632" location="" display="https://decvin.com/product/nv-aubry-brut-premier-cru-6x75cl-10191547-6-ib-pending-n"/>
+    <hyperlink ref="D635" r:id="rId633" location="" display="https://decvin.com/product/nv-aubry-brut-rose-premier-cru-6x75cl-hub-10191548-6-IB-STOCK-N"/>
+    <hyperlink ref="D636" r:id="rId634" location="" display="https://decvin.com/product/nv-billecart-salmon-brut-reserve-6x75cl-10195119-6-dp-stock-n"/>
+    <hyperlink ref="D637" r:id="rId635" location="" display="https://decvin.com/product/nv-billecart-salmon-rose-brut-6x75cl-10191269-6-ib-stock-n"/>
+    <hyperlink ref="D638" r:id="rId636" location="" display="https://decvin.com/product/nv-bollinger-pn-tx20-6x75cl-10526287-6-ib-stock-n"/>
+    <hyperlink ref="D639" r:id="rId637" location="" display="https://decvin.com/product/nv-bollinger-special-cuvee-6x75cl-10191419-6-ib-pending-n"/>
+    <hyperlink ref="D640" r:id="rId638" location="" display="https://decvin.com/product/nv-jacquesson-cuvee-745-champagne-6x75cl-hub-10195258-6-ib-stock-n"/>
+    <hyperlink ref="D641" r:id="rId639" location="" display="https://decvin.com/product/nv-krug-grande-cuvee-171eme-edition-6x75cl-hub-10274152-6-IB-STOCK-N"/>
+    <hyperlink ref="D642" r:id="rId640" location="" display="https://decvin.com/product/nv-marie-demets-harmonie-blanc-de-blancs-6x75cl-10599678-6-ib-pending-n"/>
+    <hyperlink ref="D643" r:id="rId641" location="" display="https://decvin.com/product/nv-marie-demets-intransigeance-6x75cl-hub-10239318-6-IB-STOCK-N"/>
+    <hyperlink ref="D644" r:id="rId642" location="" display="https://decvin.com/product/nv-marie-demets-intransigeance-champagne-6x75cl-10418616-6-ib-pending-n"/>
+    <hyperlink ref="D645" r:id="rId643" location="" display="https://decvin.com/product/nv-marie-demets-singularite-pinot-blanc-6x75cl-10325111-6-ib-pending-n"/>
+    <hyperlink ref="D646" r:id="rId644" location="" display="https://decvin.com/product/nv-marie-demets-tradition-brut-champagne-3x150cl-10239320-3-ib-stock-n"/>
+    <hyperlink ref="D647" r:id="rId645" location="" display="https://decvin.com/product/nv-marie-demets-tradition-brut-champagne-6x75cl-hub-10205366-6-IB-STOCK-N"/>
+    <hyperlink ref="D648" r:id="rId646" location="" display="https://decvin.com/product/nv-pol-roger-reserve-brut-nv-1x300cl-10567051-1-ib-stock-n"/>
+    <hyperlink ref="D649" r:id="rId647" location="" display="https://decvin.com/product/nv-pol-roger-reserve-brut-nv-6x75cl-10195107-6-dp-stock-n"/>
+    <hyperlink ref="D650" r:id="rId648" location="" display="https://decvin.com/product/nv-ruinart-blanc-de-blancs-3x150cl-10501271-3-ib-stock-n"/>
+    <hyperlink ref="D651" r:id="rId649" location="" display="https://decvin.com/product/nv-ruinart-blanc-de-blancs-6x75cl-10195257-6-ib-stock-n"/>
+    <hyperlink ref="D652" r:id="rId650" location="" display="https://decvin.com/product/nv-ruinart-rose-12x37-5cl-10594794-12-ib-stock-n"/>
+    <hyperlink ref="D653" r:id="rId651" location="" display="https://decvin.com/product/nv-ruinart-rose-3x150cl-10290795-3-ib-stock-n"/>
+    <hyperlink ref="D654" r:id="rId652" location="" display="https://decvin.com/product/nv-ruinart-rose-6x75cl-10290794-6-ib-stock-n"/>
+    <hyperlink ref="D655" r:id="rId653" location="" display="https://decvin.com/product/2023-croix-daline-saint-chinian-12x75cl-10472434-12-ib-pending-n"/>
+    <hyperlink ref="D656" r:id="rId654" location="" display="https://decvin.com/product/2023-domaine-la-madone-reserve-saint-julien-6x75cl-hub-10438642-6-IB-STOCK-N"/>
+    <hyperlink ref="D657" r:id="rId655" location="" display="https://decvin.com/product/2024-domaine-la-madone-merlot-reserve-saint-julien-6x75cl-10537160-6-ib-stock-n"/>
+    <hyperlink ref="D658" r:id="rId656" location="" display="https://decvin.com/product/2024-les-flamants-picpoul-de-pinet-blanc-de-blancs-6x75cl-10537161-6-ib-pending-n"/>
+    <hyperlink ref="D659" r:id="rId657" location="" display="https://decvin.com/product/2024-les-flamants-picpoul-de-pinet-blanc-de-blancs-6x75cl-10537161-6-ib-stock-n"/>
+    <hyperlink ref="D660" r:id="rId658" location="" display="https://decvin.com/product/2018-domaine-vacheron-sancerre-romains-6x150cl-10516133-6-ib-stock-n"/>
+    <hyperlink ref="D661" r:id="rId659" location="" display="https://decvin.com/product/2020-claude-riffault-sancerre-noue-rouge-6x75cl-hub-10323665-6-IB-STOCK-N"/>
+    <hyperlink ref="D662" r:id="rId660" location="" display="https://decvin.com/product/2020-francois-cotat-sancerre-cul-beaujeu-6x75cl-10196569-6-ib-stock-n"/>
+    <hyperlink ref="D663" r:id="rId661" location="" display="https://decvin.com/product/2022-francois-cotat-sancerre-monts-damnes-6x75cl-10311736-6-ib-stock-n"/>
+    <hyperlink ref="D664" r:id="rId662" location="" display="https://decvin.com/product/2022-sancerre-rose-vincent-grall-6x75cl-hub-10358513-6-IB-STOCK-N"/>
+    <hyperlink ref="D665" r:id="rId663" location="" display="https://decvin.com/product/2023-claude-riffault-sancerre-boucauds-6x75cl-10526872-6-ib-stock-n"/>
+    <hyperlink ref="D666" r:id="rId664" location="" display="https://decvin.com/product/2023-francois-cotat-sancerre-caillottes-6x75cl-hub-10404253-6-IB-STOCK-N"/>
+    <hyperlink ref="D667" r:id="rId665" location="" display="https://decvin.com/product/2023-francois-cotat-sancerre-chavignol-rose-6x75cl-hub-10404257-6-IB-STOCK-N"/>
+    <hyperlink ref="D668" r:id="rId666" location="" display="https://decvin.com/product/2023-francois-cotat-sancerre-cul-beaujeu-6x75cl-10526883-6-ib-stock-n"/>
+    <hyperlink ref="D669" r:id="rId667" location="" display="https://decvin.com/product/2023-francois-cotat-sancerre-grande-cote-6x75cl-hub-10404256-6-IB-STOCK-N"/>
+    <hyperlink ref="D670" r:id="rId668" location="" display="https://decvin.com/product/2023-francois-cotat-sancerre-monts-damnes-6x75cl-hub-10404254-6-IB-STOCK-N"/>
+    <hyperlink ref="D671" r:id="rId669" location="" display="https://decvin.com/product/2023-vincent-grall-sancerre-le-manoir-6x75cl-10423157-6-ib-stock-n"/>
+    <hyperlink ref="D672" r:id="rId670" location="" display="https://decvin.com/product/2024-francois-cotat-sancerre-grande-cote-6x75cl-10526884-6-ib-stock-n"/>
+    <hyperlink ref="D673" r:id="rId671" location="" display="https://decvin.com/product/2024-francois-cotat-sancerre-monts-damnes-6x75cl-10526880-6-ib-stock-n"/>
+    <hyperlink ref="D674" r:id="rId672" location="" display="https://decvin.com/product/2024-vincent-grall-le-grall-sancerre-6x75cl-10539452-6-ib-stock-n"/>
+    <hyperlink ref="D675" r:id="rId673" location="" display="https://decvin.com/product/2024-vincent-grall-sancerre-le-manoir-6x75cl-10592231-6-ib-stock-n"/>
+    <hyperlink ref="D676" r:id="rId674" location="" display="https://decvin.com/product/2024-vincent-grall-sancerre-rose-6x75cl-10592226-6-ib-stock-n"/>
+    <hyperlink ref="D677" r:id="rId675" location="" display="https://decvin.com/product/2024-vincent-grall-sancerre-silex-6x75cl-10539455-6-ib-stock-n"/>
+    <hyperlink ref="D678" r:id="rId676" location="" display="https://decvin.com/product/2025-vincent-grall-sancerre-calcaire-6x75cl-10592228-6-ib-stock-n"/>
+    <hyperlink ref="D679" r:id="rId677" location="" display="https://decvin.com/product/2025-vincent-grall-sancerre-silex-6x75cl-10592227-6-ib-stock-n"/>
+    <hyperlink ref="D680" r:id="rId678" location="" display="https://decvin.com/product/2023-domaine-de-lile-porquerolles-rose-cotes-de-provence-6x75cl-10514802-6-ib-stock-n"/>
+    <hyperlink ref="D681" r:id="rId679" location="" display="https://decvin.com/product/2023-trians-rose-coteaux-varois-en-provence-3x150cl-10404272-3-ib-stock-n"/>
+    <hyperlink ref="D682" r:id="rId680" location="" display="https://decvin.com/product/2024-ott-clos-mireille-cotes-rose-cotes-de-provence-6x75cl-10590326-6-dp-stock-n"/>
+    <hyperlink ref="D683" r:id="rId681" location="" display="https://decvin.com/product/2024-trians-rose-coteaux-varois-en-provence-3x150cl-10491509-3-ib-stock-n"/>
+    <hyperlink ref="D684" r:id="rId682" location="" display="https://decvin.com/product/2024-trians-rose-coteaux-varois-en-provence-6x75cl-10491507-6-ib-stock-n"/>
+    <hyperlink ref="D685" r:id="rId683" location="" display="https://decvin.com/product/2024-trians-saint-clement-rose-coteaux-varois-6x75cl-10514982-6-ib-stock-n"/>
+    <hyperlink ref="D686" r:id="rId684" location="" display="https://decvin.com/product/2001-domaine-de-la-charbonniere-chateauneuf-du-pape-les-hautes-brusquieres-12x75cl-hub-VS10251255-12-IB-11122410"/>
+    <hyperlink ref="D687" r:id="rId685" location="" display="https://decvin.com/product/2001-m-chapoutier-chateauneuf-du-pape-croix-de-bois-6x75cl-hub-VS10189277-6-IB-10748572"/>
+    <hyperlink ref="D688" r:id="rId686" location="" display="https://decvin.com/product/2001-m-chapoutier-cote-rotie-la-mordoree-6x75cl-hub-VS10191048-6-IB-10751617"/>
+    <hyperlink ref="D689" r:id="rId687" location="" display="https://decvin.com/product/2001-m-chapoutier-hermitage-le-meal-rouge-6x75cl-hub-VS10191040-6-IB-10751609"/>
+    <hyperlink ref="D690" r:id="rId688" location="" display="https://decvin.com/product/2001-roger-sabon-chateauneuf-du-pape-prestige-12x75cl-hub-VS10189268-12-IB-10748562"/>
+    <hyperlink ref="D691" r:id="rId689" location="" display="https://decvin.com/product/2005-cabrieres-chateauneuf-du-pape-centenaire-6x75cl-hub-VS10189850-6-IB-10749553"/>
+    <hyperlink ref="D692" r:id="rId690" location="" display="https://decvin.com/product/2005-font-michelle-chateauneuf-du-pape-cuvee-etienne-gonnet-12x75cl-hub-VS10190494-12-IB-10750655"/>
+    <hyperlink ref="D693" r:id="rId691" location="" display="https://decvin.com/product/2005-m-sorrel-hermitage-le-greal-6x75cl-hub-VS10190505-6-IB-10750667"/>
+    <hyperlink ref="D694" r:id="rId692" location="" display="https://decvin.com/product/2005-patrick-christophe-bonnefond-cote-rotie-rochains-6x75cl-hub-VS10191052-6-IB-10751622"/>
+    <hyperlink ref="D695" r:id="rId693" location="" display="https://decvin.com/product/2010-saint-cosme-chateauneuf-du-pape-6x75cl-10190506-6-dp-stock-n"/>
+    <hyperlink ref="D696" r:id="rId694" location="" display="https://decvin.com/product/2013-chateau-de-saint-cosme-gigondas-hominis-fides-6x75cl-1019073910751083"/>
+    <hyperlink ref="D697" r:id="rId695" location="" display="https://decvin.com/product/2014-christophe-semaska-cote-rotie-lancement-1x150cl-hub-10194968-1-IB-STOCK-N"/>
+    <hyperlink ref="D698" r:id="rId696" location="" display="https://decvin.com/product/2014-domaine-du-colombier-hermitage-1x75cl-hub-10194068-1-IB-STOCK-N"/>
+    <hyperlink ref="D699" r:id="rId697" location="" display="https://decvin.com/product/2015-alain-voge-cornas-les-vieilles-vignes-6x75cl-hub-10189943-6-IB-STOCK-N"/>
+    <hyperlink ref="D700" r:id="rId698" location="" display="https://decvin.com/product/2015-chateau-de-saint-cosme-gigondas-hominis-fides-6x75cl-hub-VS10190740-6-IB-10751085"/>
+    <hyperlink ref="D701" r:id="rId699" location="" display="https://decvin.com/product/2015-christophe-semaska-cote-rotie-fleur-montlys-1x150cl-hub-10189262-1-IB-STOCK-N"/>
+    <hyperlink ref="D702" r:id="rId700" location="" display="https://decvin.com/product/2016-christophe-semaska-cote-rotie-fleur-montlys-6x75cl-hub-10194212-6-IB-STOCK-N"/>
+    <hyperlink ref="D703" r:id="rId701" location="" display="https://decvin.com/product/2016-christophe-semaska-cote-rotie-lancement-6x75cl-hub-10194340-6-IB-STOCK-N"/>
+    <hyperlink ref="D704" r:id="rId702" location="" display="https://decvin.com/product/2017-alain-voge-cornas-les-vieilles-vignes-3x150cl-hub-10192953-3-IB-STOCK-N"/>
+    <hyperlink ref="D705" r:id="rId703" location="" display="https://decvin.com/product/2017-alain-voge-cornas-les-vieilles-vignes-6x75cl-hub-10192951-6-ib-stock-n"/>
+    <hyperlink ref="D706" r:id="rId704" location="" display="https://decvin.com/product/2017-christophe-semaska-cote-rotie-fleur-montlys-6x75cl-hub-10192955-6-IB-STOCK-N"/>
+    <hyperlink ref="D707" r:id="rId705" location="" display="https://decvin.com/product/2017-domaine-du-colombier-hermitage-1x75cl-10191796-1-ib-stock-n"/>
+    <hyperlink ref="D708" r:id="rId706" location="" display="https://decvin.com/product/2017-domaine-du-colombier-hermitage-6x75cl-hub-10191796-6-IB-STOCK-N"/>
+    <hyperlink ref="D709" r:id="rId707" location="" display="https://decvin.com/product/2018-saint-cosme-cote-rotie-6x75cl-10190509-6-ib-stock-n"/>
+    <hyperlink ref="D710" r:id="rId708" location="" display="https://decvin.com/product/2019-alain-voge-cornas-les-chailles-1x75cl-hub-10193045-1-DP-STOCK-N"/>
+    <hyperlink ref="D711" r:id="rId709" location="" display="https://decvin.com/product/2019-alain-voge-cornas-les-chailles-3x150cl-10192559-3-ib-stock-n"/>
+    <hyperlink ref="D712" r:id="rId710" location="" display="https://decvin.com/product/2019-alain-voge-cornas-les-chailles-6x75cl-hub-10193045-6-IB-STOCK-N"/>
+    <hyperlink ref="D713" r:id="rId711" location="" display="https://decvin.com/product/2019-alain-voge-cornas-les-vieilles-vignes-1x300cl-hub-10193043-1-IB-STOCK-N"/>
+    <hyperlink ref="D714" r:id="rId712" location="" display="https://decvin.com/product/2020-alain-voge-cornas-les-chailles-6x75cl-hub-10208069-6-IB-STOCK-N"/>
+    <hyperlink ref="D715" r:id="rId713" location="" display="https://decvin.com/product/2020-alain-voge-cornas-les-vieilles-vignes-1x300cl-hub-10208072-1-IB-STOCK-N"/>
+    <hyperlink ref="D716" r:id="rId714" location="" display="https://decvin.com/product/2020-alain-voge-cornas-les-vieilles-vignes-3x150cl-hub-10208071-3-IB-STOCK-N"/>
+    <hyperlink ref="D717" r:id="rId715" location="" display="https://decvin.com/product/2020-alain-voge-cornas-les-vieilles-vignes-6x75cl-hub-10208070-6-IB-STOCK-N"/>
+    <hyperlink ref="D718" r:id="rId716" location="" display="https://decvin.com/product/2020-alain-voge-saint-peray-harmonie-6x75cl-hub-10208075-6-IB-STOCK-N"/>
+    <hyperlink ref="D719" r:id="rId717" location="" display="https://decvin.com/product/2020-chateau-de-saint-cosme-gigondas-le-poste-6x75cl-10219564-6-ib-stock-n"/>
+    <hyperlink ref="D720" r:id="rId718" location="" display="https://decvin.com/product/2022-chateau-de-rouanne-brut-nature-rose-6x75cl-10601249-6-ib-pending-n"/>
+    <hyperlink ref="D721" r:id="rId719" location="" display="https://decvin.com/product/2022-chateau-de-rouanne-vinsobres-6x75cl-10601248-6-ib-pending-n"/>
+    <hyperlink ref="D722" r:id="rId720" location="" display="https://decvin.com/product/2022-font-sarade-cotes-du-rhone-villages-plan-de-dieu-cuvee-egoiste-6x75cl-10442125-6-ib-stock-n"/>
+    <hyperlink ref="D723" r:id="rId721" location="" display="https://decvin.com/product/2022-font-sarade-ventoux-le-carignan-6x75cl-hub-10380548-6-IB-STOCK-N"/>
+    <hyperlink ref="D724" r:id="rId722" location="" display="https://decvin.com/product/2023-chateau-de-saint-cosme-cotes-du-rhone-les-deux-albion-6x75cl-10439701-6-ib-pending-n"/>
+    <hyperlink ref="D725" r:id="rId723" location="" display="https://decvin.com/product/2023-chateau-de-saint-cosme-cotes-du-rhone-les-deux-albion-6x75cl-10439701-6-ib-stock-n"/>
+    <hyperlink ref="D726" r:id="rId724" location="" display="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-6x75cl-10386839-6-ib-stock-n"/>
+    <hyperlink ref="D727" r:id="rId725" location="" display="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-blanc-12x37-5cl-10386861-12-ib-stock-n"/>
+    <hyperlink ref="D728" r:id="rId726" location="" display="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-blanc-1x37-5cl-10386861-1-ib-stock-n"/>
+    <hyperlink ref="D729" r:id="rId727" location="" display="https://decvin.com/product/2023-etienne-pochon-crozes-hermitage-blanc-6x75cl-hub-10386859-6-IB-STOCK-N"/>
+    <hyperlink ref="D730" r:id="rId728" location="" display="https://decvin.com/product/2023-font-sarade-gigondas-pigieres-6x75cl-10501052-6-ib-stock-n"/>
+    <hyperlink ref="D731" r:id="rId729" location="" display="https://decvin.com/product/2023-font-sarade-vacqueyras-hauts-ponche-6x75cl-10501055-6-ib-stock-n"/>
+    <hyperlink ref="D732" r:id="rId730" location="" display="https://decvin.com/product/2023-font-sarade-ventoux-les-terres-rouges-6x75cl-10501054-6-ib-stock-n"/>
+    <hyperlink ref="D733" r:id="rId731" location="" display="https://decvin.com/product/2023-saint-cosme-condrieu-6x75cl-10578106-6-ib-stock-n"/>
+    <hyperlink ref="D734" r:id="rId732" location="" display="https://decvin.com/product/2023-saint-cosme-saint-joseph-6x75cl-10601252-6-ib-pending-n"/>
+    <hyperlink ref="D735" r:id="rId733" location="" display="https://decvin.com/product/2024-domaine-de-saint-cosme-les-deux-albion-blanc-vaucluse-6x75cl-10578107-6-ib-pending-n"/>
+    <hyperlink ref="D736" r:id="rId734" location="" display="https://decvin.com/product/2024-domaine-de-saint-cosme-les-deux-albion-blanc-vaucluse-6x75cl-10578107-6-ib-stock-n"/>
+    <hyperlink ref="D737" r:id="rId735" location="" display="https://decvin.com/product/2024-font-sarade-cotes-du-rhone-villages-plan-de-dieu-cuvee-egoiste-6x75cl-10577978-6-ib-stock-n"/>
+    <hyperlink ref="D738" r:id="rId736" location="" display="https://decvin.com/product/2024-font-sarade-gigondas-pigieres-6x75cl-10577982-6-ib-stock-n"/>
+    <hyperlink ref="D739" r:id="rId737" location="" display="https://decvin.com/product/2024-font-sarade-vacqueyras-hauts-ponche-6x75cl-10577980-6-ib-stock-n"/>
+    <hyperlink ref="D740" r:id="rId738" location="" display="https://decvin.com/product/2024-saint-cosme-condrieu-6x75cl-10601251-6-ib-pending-n"/>
+    <hyperlink ref="D741" r:id="rId739" location="" display="https://decvin.com/product/2025-font-sarade-vacqueryas-blanc-le-penchant-6x75cl-10577979-6-ib-stock-n"/>
+    <hyperlink ref="D742" r:id="rId740" location="" display="https://decvin.com/product/2025-saint-cosme-cotes-du-rhone-6x75cl-10601306-6-ib-pending-n"/>
+    <hyperlink ref="D743" r:id="rId741" location="" display="https://decvin.com/product/nv-les-bulles-dalain-marsanne-alain-voge-nv-6x75cl-hub-10194624-6-IB-STOCK-N"/>
+    <hyperlink ref="D744" r:id="rId742" location="" display="https://decvin.com/product/2024-la-marina-cuvee-oceane-cotes-de-gascogne-6x75cl-10537695-6-ib-stock-n"/>
+    <hyperlink ref="D745" r:id="rId743" location="" display="https://decvin.com/product/1999-weingut-sybille-kuntz-riesling-beerenauslese-12x375cl-hub-10192266-12-IB-STOCK-N"/>
+    <hyperlink ref="D746" r:id="rId744" location="" display="https://decvin.com/product/2001-karthauserhof-eitelsbacher-karthauserhofberg-riesling-auslese-goldkapsel-mosel-6x375cl-hub-10195238-6-IB-STOCK-N"/>
+    <hyperlink ref="D747" r:id="rId745" location="" display="https://decvin.com/product/2023-villa-huesgen-urziger-wurzgarten-riesling-kabinett-alte-reben-6x75cl-10536211-6-ib-stock-n"/>
+    <hyperlink ref="D748" r:id="rId746" location="" display="https://decvin.com/product/2024-villa-huesgen-blauschiefer-riesling-trocken-mosel-6x75cl-10536566-6-ib-stock-n"/>
+    <hyperlink ref="D749" r:id="rId747" location="" display="https://decvin.com/product/2024-villa-huesgen-weissburgunder-trocken-mosel-6x75cl-10536215-6-ib-stock-n"/>
+    <hyperlink ref="D750" r:id="rId748" location="" display="https://decvin.com/product/2020-schloss-johannisberg-riesling-grunlack-spatlese-rheingau-6x75cl-hub-10189522-6-ib-stock-n"/>
+    <hyperlink ref="D751" r:id="rId749" location="" display="https://decvin.com/product/2008-royal-tokaji-essencia-tokaj-1x375cl-hub-10195174-1-IB-STOCK-N"/>
+    <hyperlink ref="D752" r:id="rId750" location="" display="https://decvin.com/product/nv-sesti-grappa-di-brunello-6x50cl-10191742-6-ib-pending-n"/>
+    <hyperlink ref="D753" r:id="rId751" location="" display="https://decvin.com/product/2024-nec-otium-pinot-grigio-doc-12x75cl-10545582-12-ib-stock-n"/>
+    <hyperlink ref="D754" r:id="rId752" location="" display="https://decvin.com/product/2024-nec-otium-pinot-grigio-doc-1x75cl-10545582-1-ib-stock-n"/>
+    <hyperlink ref="D755" r:id="rId753" location="" display="https://decvin.com/product/2016-miani-malvasia-friuli-colli-orientali-6x75cl-1018923810748523"/>
+    <hyperlink ref="D756" r:id="rId754" location="" display="https://decvin.com/product/2020-miani-friuli-colli-orientali-rosso-6x75cl-hub-10348428-6-IB-STOCK-N"/>
+    <hyperlink ref="D757" r:id="rId755" location="" display="https://decvin.com/product/2020-ronco-del-gnemiz-rosso-brui-bellaria-friuli-colli-orientali-6x75cl-hub-10245461-6-IB-STOCK-N"/>
+    <hyperlink ref="D758" r:id="rId756" location="" display="https://decvin.com/product/2020-ronco-del-gnemiz-rosso-dott-palazzolo-friuli-colli-orientali-6x75cl-hub-10245460-6-IB-STOCK-N"/>
+    <hyperlink ref="D759" r:id="rId757" location="" display="https://decvin.com/product/2021-venica-ronco-delle-cime-collio-6x75cl-hub-10195020-6-IB-STOCK-N"/>
+    <hyperlink ref="D760" r:id="rId758" location="" display="https://decvin.com/product/2022-miani-friuli-colli-orientali-rosso-6x75cl-10569196-6-ib-stock-n"/>
+    <hyperlink ref="D761" r:id="rId759" location="" display="https://decvin.com/product/2022-ronco-del-gnemiz-corrado-di-manzano-chardonnay-friuli-colli-orientali-1x75cl-10380744-1-ib-stock-n"/>
+    <hyperlink ref="D762" r:id="rId760" location="" display="https://decvin.com/product/2022-ronco-del-gnemiz-lozeta-sauvignon-blanc-friuli-colli-orientali-6x75cl-hub-10380759-6-IB-STOCK-N"/>
+    <hyperlink ref="D763" r:id="rId761" location="" display="https://decvin.com/product/2022-ronco-del-gnemiz-ronco-basso-chardonnay-friuli-colli-orientali-6x75cl-hub-10380743-6-IB-STOCK-N"/>
+    <hyperlink ref="D764" r:id="rId762" location="" display="https://decvin.com/product/2022-ronco-del-gnemiz-rosso-brui-bellaria-friuli-colli-orientali-6x75cl-10501960-6-ib-stock-n"/>
+    <hyperlink ref="D765" r:id="rId763" location="" display="https://decvin.com/product/2022-ronco-del-gnemiz-rosso-gnemiz-friuli-colli-orientali-6x75cl-10501959-6-ib-stock-n"/>
+    <hyperlink ref="D766" r:id="rId764" location="" display="https://decvin.com/product/2022-ronco-del-gnemiz-schioppettino-friuli-colli-orientali-6x75cl-10501961-6-ib-stock-n"/>
+    <hyperlink ref="D767" r:id="rId765" location="" display="https://decvin.com/product/2023-ronco-del-gnemiz-buri-bellaria-friulano-bianco-friuli-colli-orientali-6x75cl-10501952-6-ib-stock-n"/>
+    <hyperlink ref="D768" r:id="rId766" location="" display="https://decvin.com/product/2023-ronco-del-gnemiz-lozeta-sauvignon-blanc-friuli-colli-orientali-6x75cl-10501958-6-ib-stock-n"/>
+    <hyperlink ref="D769" r:id="rId767" location="" display="https://decvin.com/product/2023-ronco-del-gnemiz-ronco-basso-chardonnay-friuli-colli-orientali-6x75cl-10501949-6-ib-stock-n"/>
+    <hyperlink ref="D770" r:id="rId768" location="" display="https://decvin.com/product/2023-ronco-del-gnemiz-salici-sauvignon-friuli-colli-orientali-6x75cl-10501956-6-ib-stock-n"/>
+    <hyperlink ref="D771" r:id="rId769" location="" display="https://decvin.com/product/2023-ronco-del-gnemiz-sauvignon-serena-palazzolo-figli-vdt-6x75cl-10501955-6-ib-stock-n"/>
+    <hyperlink ref="D772" r:id="rId770" location="" display="https://decvin.com/product/2023-ronco-del-gnemiz-sol-chardonnay-friuli-colli-orientali-6x75cl-10501953-6-ib-stock-n"/>
+    <hyperlink ref="D773" r:id="rId771" location="" display="https://decvin.com/product/2024-fondo-indizeno-friuli-colli-orientali-monopolio-sandoro-pinot-bianco-1x75cl-10522136-1-ib-stock-n"/>
+    <hyperlink ref="D774" r:id="rId772" location="" display="https://decvin.com/product/2024-fondo-indizeno-friuli-colli-orientali-monopolio-sandoro-pinot-bianco-6x75cl-10522136-6-ib-stock-n"/>
+    <hyperlink ref="D775" r:id="rId773" location="" display="https://decvin.com/product/2024-ronco-del-gnemiz-friulano-san-zuan-friuli-colli-orientali-6x75cl-10569457-6-ib-stock-n"/>
+    <hyperlink ref="D776" r:id="rId774" location="" display="https://decvin.com/product/2024-ronco-del-gnemiz-ronco-basso-chardonnay-friuli-colli-orientali-6x75cl-10569459-6-ib-stock-n"/>
+    <hyperlink ref="D777" r:id="rId775" location="" display="https://decvin.com/product/2024-ronco-del-gnemiz-salici-sauvignon-friuli-colli-orientali-6x75cl-10569462-6-ib-stock-n"/>
+    <hyperlink ref="D778" r:id="rId776" location="" display="https://decvin.com/product/2024-ronco-del-gnemiz-sol-chardonnay-friuli-colli-orientali-6x75cl-10569460-6-ib-stock-n"/>
+    <hyperlink ref="D779" r:id="rId777" location="" display="https://decvin.com/product/1966-cappellano-barolo-1x75cl-hub-10195152-1-IB-STOCK-N"/>
+    <hyperlink ref="D780" r:id="rId778" location="" display="https://decvin.com/product/1996-giuseppe-cortese-barbaresco-rabaja-riserva-6x75cl-hub-10195103-6-IB-STOCK-N"/>
+    <hyperlink ref="D781" r:id="rId779" location="" display="https://decvin.com/product/2006-pianpolvere-soprano-barolo-bussia-riserva-1x150cl-hub-VS10191168-1-IB-10751858"/>
+    <hyperlink ref="D782" r:id="rId780" location="" display="https://decvin.com/product/2006-pianpolvere-soprano-barolo-bussia-riserva-1x150cl-hub-10191168-1-IB-STOCK-N"/>
+    <hyperlink ref="D783" r:id="rId781" location="" display="https://decvin.com/product/2006-roagna-barolo-pira-riserva-3x75cl-hub-10195224-3-IB-STOCK-N"/>
+    <hyperlink ref="D784" r:id="rId782" location="" display="https://decvin.com/product/2007-pianpolvere-soprano-barolo-bussia-riserva-6x75cl-hub-VS10190428-6-IB-10750539"/>
+    <hyperlink ref="D785" r:id="rId783" location="" display="https://decvin.com/product/2008-rocche-dei-manzoni-barolo-cappella-santo-stefano-6x75cl-10190765-6-dp-stock-n"/>
+    <hyperlink ref="D786" r:id="rId784" location="" display="https://decvin.com/product/2008-rocche-dei-manzoni-barolo-riserva-vigna-madonna-assunta-la-villa-6x75cl-hub-10195114-6-IB-STOCK-N"/>
+    <hyperlink ref="D787" r:id="rId785" location="" display="https://decvin.com/product/2009-pianpolvere-soprano-barolo-bussia-riserva-6x75cl-hub-10192590-6-IB-STOCK-N"/>
+    <hyperlink ref="D788" r:id="rId786" location="" display="https://decvin.com/product/2010-pianpolvere-soprano-barolo-bussia-riserva-1x150cl-hub-10190429-1-ib-stock-n"/>
+    <hyperlink ref="D789" r:id="rId787" location="" display="https://decvin.com/product/2010-pianpolvere-soprano-barolo-bussia-riserva-6x75cl-hub-10190430-6-ib-stock-n"/>
+    <hyperlink ref="D790" r:id="rId788" location="" display="https://decvin.com/product/2011-paolo-conterno-barolo-ginestra-1x150cl-10195235-1-ib-stock-n"/>
+    <hyperlink ref="D791" r:id="rId789" location="" display="https://decvin.com/product/2011-paolo-conterno-barolo-ginestra-6x150cl-hub-10195235-6-IB-STOCK-N"/>
+    <hyperlink ref="D792" r:id="rId790" location="" display="https://decvin.com/product/2012-punset-barbaresco-basarin-3x150cl-hub-10195189-3-IB-STOCK-N"/>
+    <hyperlink ref="D793" r:id="rId791" location="" display="https://decvin.com/product/2012-punset-barbaresco-campo-quadro-3x150cl-hub-10195186-3-IB-STOCK-N"/>
+    <hyperlink ref="D794" r:id="rId792" location="" display="https://decvin.com/product/2012-renato-fenocchio-barbaresco-starderi-1x500cl-hub-10407202-1-IB-STOCK-N"/>
+    <hyperlink ref="D795" r:id="rId793" location="" display="https://decvin.com/product/2013-paolo-conterno-barolo-ginestra-6x150cl-hub-10189217-6-IB-STOCK-N"/>
+    <hyperlink ref="D796" r:id="rId794" location="" display="https://decvin.com/product/2013-punset-barbaresco-basarin-3x150cl-hub-10195191-3-IB-STOCK-N"/>
+    <hyperlink ref="D797" r:id="rId795" location="" display="https://decvin.com/product/2013-roagna-barbaresco-paje-6x75cl-1019041910750527"/>
+    <hyperlink ref="D798" r:id="rId796" location="" display="https://decvin.com/product/2014-cappellano-barolo-pie-rupestris-1x75cl-hub-10191112-1-DP-STOCK-N"/>
+    <hyperlink ref="D799" r:id="rId797" location="" display="https://decvin.com/product/2014-punset-barbaresco-riserva-6x75cl-hub-10191327-6-IB-STOCK-N"/>
+    <hyperlink ref="D800" r:id="rId798" location="" display="https://decvin.com/product/2014-roagna-barbaresco-paje-6x75cl-1019042010750528"/>
+    <hyperlink ref="D801" r:id="rId799" location="" display="https://decvin.com/product/2015-roagna-barbaresco-paje-6x75cl-hub-VS10190421-6-IB-10750531"/>
+    <hyperlink ref="D802" r:id="rId800" location="" display="https://decvin.com/product/2015-roagna-barbaresco-paje-6x75cl-10190421-6-ib-stock-n"/>
+    <hyperlink ref="D803" r:id="rId801" location="" display="https://decvin.com/product/2015-roagna-langhe-rosso-6x75cl-10189348-6-ib-stock-n"/>
+    <hyperlink ref="D804" r:id="rId802" location="" display="https://decvin.com/product/2016-paolo-conterno-barolo-riva-del-bric-6x75cl-hub-10195354-6-IB-STOCK-N"/>
+    <hyperlink ref="D805" r:id="rId803" location="" display="https://decvin.com/product/2016-roagna-barolo-comune-di-barolo-1x75cl-hub-10195308-1-IB-STOCK-N"/>
+    <hyperlink ref="D806" r:id="rId804" location="" display="https://decvin.com/product/2017-alta-langa-blanc-de-noirs-riserva-deltetto-1x75cl-10193447-1-ib-stock-n"/>
+    <hyperlink ref="D807" r:id="rId805" location="" display="https://decvin.com/product/2017-alta-langa-blanc-de-noirs-riserva-deltetto-6x75cl-hub-10193447-6-IB-STOCK-N"/>
+    <hyperlink ref="D808" r:id="rId806" location="" display="https://decvin.com/product/2017-fratelli-alessandria-barolo-1x75cl-hub-10190941-1-IB-STOCK-N"/>
+    <hyperlink ref="D809" r:id="rId807" location="" display="https://decvin.com/product/2017-fratelli-alessandria-barolo-6x75cl-hub-10190941-6-IB-STOCK-N"/>
+    <hyperlink ref="D810" r:id="rId808" location="" display="https://decvin.com/product/2017-fratelli-alessandria-barolo-gramolere-1x75cl-hub-10192598-1-IB-STOCK-N"/>
+    <hyperlink ref="D811" r:id="rId809" location="" display="https://decvin.com/product/2017-fratelli-alessandria-barolo-gramolere-6x75cl-10192598-6-ib-stock-n"/>
+    <hyperlink ref="D812" r:id="rId810" location="" display="https://decvin.com/product/2017-giuseppe-cortese-barbaresco-rabaja-6x150cl-hub-10192280-6-IB-STOCK-N"/>
+    <hyperlink ref="D813" r:id="rId811" location="" display="https://decvin.com/product/2017-roagna-barbaresco-albesani-6x75cl-hub-10206848-6-IB-STOCK-N"/>
+    <hyperlink ref="D814" r:id="rId812" location="" display="https://decvin.com/product/2017-roagna-barbaresco-gallina-6x75cl-hub-10206843-6-IB-STOCK-N"/>
+    <hyperlink ref="D815" r:id="rId813" location="" display="https://decvin.com/product/2017-roagna-barolo-pira-6x75cl-hub-10206855-6-IB-STOCK-N"/>
+    <hyperlink ref="D816" r:id="rId814" location="" display="https://decvin.com/product/2017-roagna-langhe-rosso-6x75cl-hub-10206838-6-IB-STOCK-N"/>
+    <hyperlink ref="D817" r:id="rId815" location="" display="https://decvin.com/product/2018-crissante-alessandria-barolo-capalot-6x75cl-hub-10272164-6-IB-STOCK-N"/>
+    <hyperlink ref="D818" r:id="rId816" location="" display="https://decvin.com/product/2018-crissante-alessandria-barolo-galina-6x75cl-hub-10272167-6-IB-STOCK-N"/>
+    <hyperlink ref="D819" r:id="rId817" location="" display="https://decvin.com/product/2018-crissante-alessandria-barolo-galina-6x75cl-10272167-6-dp-stock-n"/>
+    <hyperlink ref="D820" r:id="rId818" location="" display="https://decvin.com/product/2018-fratelli-alessandria-barolo-comune-di-verduno-6x75cl-hub-10196716-6-IB-STOCK-N"/>
+    <hyperlink ref="D821" r:id="rId819" location="" display="https://decvin.com/product/2018-fratelli-alessandria-barolo-gramolere-6x75cl-hub-10196712-6-IB-STOCK-N"/>
+    <hyperlink ref="D822" r:id="rId820" location="" display="https://decvin.com/product/2018-fratelli-alessandria-barolo-monvigliero-6x75cl-hub-10196711-6-IB-STOCK-N"/>
+    <hyperlink ref="D823" r:id="rId821" location="" display="https://decvin.com/product/2018-fratelli-alessandria-barolo-san-lorenzo-6x75cl-hub-10196713-6-IB-STOCK-N"/>
+    <hyperlink ref="D824" r:id="rId822" location="" display="https://decvin.com/product/2018-giovanni-rosso-barolo-cerreta-6x75cl-hub-10206763-6-IB-STOCK-N"/>
+    <hyperlink ref="D825" r:id="rId823" location="" display="https://decvin.com/product/2018-giuseppe-cortese-barbaresco-rabaja-6x75cl-hub-10192447-6-IB-STOCK-N"/>
+    <hyperlink ref="D826" r:id="rId824" location="" display="https://decvin.com/product/2018-marchesi-alfieri-barbera-dasti-superiore-alfiera-1x75cl-hub-10194998-1-IB-STOCK-N"/>
+    <hyperlink ref="D827" r:id="rId825" location="" display="https://decvin.com/product/2018-paolo-conterno-langhe-bric-ginestra-6x75cl-hub-10195108-6-IB-STOCK-N"/>
+    <hyperlink ref="D828" r:id="rId826" location="" display="https://decvin.com/product/2018-renato-fenocchio-barbaresco-starderi-6x75cl-hub-10204705-6-IB-STOCK-N"/>
+    <hyperlink ref="D829" r:id="rId827" location="" display="https://decvin.com/product/2018-roagna-derthona-montemarzino-piedmont-6x75cl-hub-10195300-6-IB-STOCK-N"/>
+    <hyperlink ref="D830" r:id="rId828" location="" display="https://decvin.com/product/2019-bovio-gianfranco-barolo-6x75cl-10317448-6-ib-stock-n"/>
+    <hyperlink ref="D831" r:id="rId829" location="" display="https://decvin.com/product/2019-crissante-alessandria-barolo-capalot-1x150cl-10410629-1-ib-stock-n"/>
+    <hyperlink ref="D832" r:id="rId830" location="" display="https://decvin.com/product/2019-crissante-alessandria-barolo-capalot-1x300cl-10410630-1-ib-stock-n"/>
+    <hyperlink ref="D833" r:id="rId831" location="" display="https://decvin.com/product/2019-crissante-alessandria-barolo-capalot-6x75cl-10410628-6-ib-stock-n"/>
+    <hyperlink ref="D834" r:id="rId832" location="" display="https://decvin.com/product/2019-crissante-alessandria-barolo-galina-1x150cl-10410632-1-ib-stock-n"/>
+    <hyperlink ref="D835" r:id="rId833" location="" display="https://decvin.com/product/2019-crissante-alessandria-barolo-galina-6x75cl-10410631-6-ib-stock-n"/>
+    <hyperlink ref="D836" r:id="rId834" location="" display="https://decvin.com/product/2019-crissante-alessandria-barolo-morra-1x150cl-hub-10272163-1-IB-STOCK-N"/>
+    <hyperlink ref="D837" r:id="rId835" location="" display="https://decvin.com/product/2019-crissante-alessandria-barolo-morra-6x75cl-hub-10272161-6-IB-STOCK-N"/>
+    <hyperlink ref="D838" r:id="rId836" location="" display="https://decvin.com/product/2019-fratelli-alessandria-barolo-comune-di-verduno-6x75cl-hub-10255015-6-IB-STOCK-N"/>
+    <hyperlink ref="D839" r:id="rId837" location="" display="https://decvin.com/product/2019-fratelli-alessandria-barolo-monvigliero-3x150cl-10255020-3-ib-stock-n"/>
+    <hyperlink ref="D840" r:id="rId838" location="" display="https://decvin.com/product/2019-fratelli-alessandria-barolo-monvigliero-6x75cl-10255019-6-ib-stock-n"/>
+    <hyperlink ref="D841" r:id="rId839" location="" display="https://decvin.com/product/2019-giuseppe-cortese-barbaresco-rabaja-1x150cl-hub-10253963-1-IB-STOCK-N"/>
+    <hyperlink ref="D842" r:id="rId840" location="" display="https://decvin.com/product/2019-renato-fenocchio-barbaresco-starderi-6x75cl-hub-10407198-6-IB-STOCK-N"/>
+    <hyperlink ref="D843" r:id="rId841" location="" display="https://decvin.com/product/2020-bovio-gianfranco-barolo-12x37-5cl-10395076-12-ib-stock-n"/>
+    <hyperlink ref="D844" r:id="rId842" location="" display="https://decvin.com/product/2020-bovio-gianfranco-barolo-gattera-6x75cl-hub-10395080-6-IB-STOCK-N"/>
+    <hyperlink ref="D845" r:id="rId843" location="" display="https://decvin.com/product/2020-bovio-gianfranco-barolo-rocchettevino-6x75cl-hub-10395078-6-IB-STOCK-N"/>
+    <hyperlink ref="D846" r:id="rId844" location="" display="https://decvin.com/product/2020-crissante-alessandria-barolo-morra-1x150cl-10410627-1-ib-stock-n"/>
+    <hyperlink ref="D847" r:id="rId845" location="" display="https://decvin.com/product/2020-crissante-alessandria-barolo-morra-6x75cl-10410626-6-ib-stock-n"/>
+    <hyperlink ref="D848" r:id="rId846" location="" display="https://decvin.com/product/2020-fratelli-alessandria-barbera-dalba-superiore-priora-12x75cl-hub-10255007-12-IB-STOCK-N"/>
+    <hyperlink ref="D849" r:id="rId847" location="" display="https://decvin.com/product/2020-marchesi-alfieri-costa-quaglia-terre-alfieri-1x75cl-10327462-1-ib-stock-n"/>
+    <hyperlink ref="D850" r:id="rId848" location="" display="https://decvin.com/product/2020-montemarzino-timorasso-roagna-3x150cl-hub-10206837-3-IB-STOCK-N"/>
+    <hyperlink ref="D851" r:id="rId849" location="" display="https://decvin.com/product/2020-montemarzino-timorasso-roagna-6x75cl-hub-10206836-6-IB-STOCK-N"/>
+    <hyperlink ref="D852" r:id="rId850" location="" display="https://decvin.com/product/2020-renato-fenocchio-58-sinquanteut-6x75cl-hub-10204706-6-IB-STOCK-N"/>
+    <hyperlink ref="D853" r:id="rId851" location="" display="https://decvin.com/product/2021-bovio-gianfranco-barolo-6x75cl-10473602-6-ib-stock-n"/>
+    <hyperlink ref="D854" r:id="rId852" location="" display="https://decvin.com/product/2021-crissante-alessandria-langhe-nebbiolo-6x75cl-hub-10272158-6-IB-STOCK-N"/>
+    <hyperlink ref="D855" r:id="rId853" location="" display="https://decvin.com/product/2021-fratelli-alessandria-langhe-nebbiolo-prinsiot-12x75cl-hub-10255012-12-IB-STOCK-N"/>
+    <hyperlink ref="D856" r:id="rId854" location="" display="https://decvin.com/product/2021-fratelli-alessandria-langhe-nebbiolo-prinsiot-1x75cl-hub-10255012-1-IB-STOCK-N"/>
+    <hyperlink ref="D857" r:id="rId855" location="" display="https://decvin.com/product/2021-luciano-sandrone-nebbiolo-dalba-valmaggiore-6x75cl-hub-10389284-6-IB-STOCK-N"/>
+    <hyperlink ref="D858" r:id="rId856" location="" display="https://decvin.com/product/2021-marchesi-alfieri-costa-quaglia-terre-alfieri-6x75cl-10482226-6-ib-stock-n"/>
+    <hyperlink ref="D859" r:id="rId857" location="" display="https://decvin.com/product/2021-roagna-dolcetto-dalba-6x75cl-hub-10206832-6-IB-STOCK-N"/>
+    <hyperlink ref="D860" r:id="rId858" location="" display="https://decvin.com/product/2022-crissante-alessandria-langhe-nebbiolo-6x75cl-10410625-6-ib-stock-n"/>
+    <hyperlink ref="D861" r:id="rId859" location="" display="https://decvin.com/product/2022-marchesi-alfieri-barbera-dasti-tota-6x75cl-10408997-6-ib-stock-n"/>
+    <hyperlink ref="D862" r:id="rId860" location="" display="https://decvin.com/product/2022-marchesi-alfieri-monferrato-san-germano-pinot-nero-6x75cl-hub-10409000-6-IB-STOCK-N"/>
+    <hyperlink ref="D863" r:id="rId861" location="" display="https://decvin.com/product/2022-renato-fenocchio-langhe-nebbiolo-6x75cl-hub-10407200-6-IB-STOCK-N"/>
+    <hyperlink ref="D864" r:id="rId862" location="" display="https://decvin.com/product/2023-cantina-tibaldi-roero-arneis-6x75cl-hub-10412797-6-IB-STOCK-N"/>
+    <hyperlink ref="D865" r:id="rId863" location="" display="https://decvin.com/product/2023-tenuta-rocca-barbera-dalba-6x75cl-10536940-6-ib-stock-n"/>
+    <hyperlink ref="D866" r:id="rId864" location="" display="https://decvin.com/product/2024-bovio-gianfranco-barbera-dalba-il-ciotto-6x75cl-10508862-6-ib-stock-n"/>
+    <hyperlink ref="D867" r:id="rId865" location="" display="https://decvin.com/product/2024-il-poggio-di-gavi-gavi-nuvole-sul-poggio-1x75cl-10522387-1-dp-stock-n"/>
+    <hyperlink ref="D868" r:id="rId866" location="" display="https://decvin.com/product/2024-il-poggio-di-gavi-gavi-nuvole-sul-poggio-6x75cl-10522387-6-ib-stock-n"/>
+    <hyperlink ref="D869" r:id="rId867" location="" display="https://decvin.com/product/2024-il-poggio-di-gavi-gavi-nuvole-sul-poggio-6x75cl-10522387-6-dp-stock-n"/>
+    <hyperlink ref="D870" r:id="rId868" location="" display="https://decvin.com/product/2024-tenuta-rocca-dolcetto-dalba-rocca-6x75cl-10536935-6-ib-stock-n"/>
+    <hyperlink ref="D871" r:id="rId869" location="" display="https://decvin.com/product/2024-tenuta-rocca-langhe-chardonnay-6x75cl-10536982-6-ib-stock-n"/>
+    <hyperlink ref="D872" r:id="rId870" location="" display="https://decvin.com/product/2025-il-poggio-di-gavi-gavi-nuvole-sul-poggio-6x75cl-10577297-6-ib-stock-n"/>
+    <hyperlink ref="D873" r:id="rId871" location="" display="https://decvin.com/product/nv-crissante-alessandria-grappa-giovane-1x75cl-10195155-1-ib-stock-n"/>
+    <hyperlink ref="D874" r:id="rId872" location="" display="https://decvin.com/product/nv-vettori-prosecco-conegliano-valdobbiadene-superiore-brut-6x75cl-10325735-6-ib-stock-n"/>
+    <hyperlink ref="D875" r:id="rId873" location="" display="https://decvin.com/product/nv-vettori-prosecco-conegliano-valdobbiadene-superiore-extra-dry-6x75cl-10325734-6-ib-stock-n"/>
+    <hyperlink ref="D876" r:id="rId874" location="" display="https://decvin.com/product/nv-vettori-prosecco-valdobbiadene-extra-brut-6x75cl-hub-10192234-6-IB-STOCK-N"/>
+    <hyperlink ref="D877" r:id="rId875" location="" display="https://decvin.com/product/2004-giorgio-primo-igt-toscana-fattoria-la-massa-6x75cl-hub-10254136-6-IB-STOCK-N"/>
+    <hyperlink ref="D878" r:id="rId876" location="" display="https://decvin.com/product/2004-poggio-di-sotto-brunello-di-montalcino-riserva-1x150cl-hub-VS10292305-1-IB-11352542"/>
+    <hyperlink ref="D879" r:id="rId877" location="" display="https://decvin.com/product/2008-poggio-di-sotto-brunello-di-montalcino-1x75cl-10189245-1-ib-stock-n"/>
+    <hyperlink ref="D880" r:id="rId878" location="" display="https://decvin.com/product/2009-poggio-di-sotto-brunello-di-montalcino-1x75cl-hub-10189725-1-IB-STOCK-N"/>
+    <hyperlink ref="D881" r:id="rId879" location="" display="https://decvin.com/product/2009-poggio-di-sotto-brunello-di-montalcino-6x75cl-10189725-6-ib-stock-n"/>
+    <hyperlink ref="D882" r:id="rId880" location="" display="https://decvin.com/product/2010-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-1018935010748678"/>
+    <hyperlink ref="D883" r:id="rId881" location="" display="https://decvin.com/product/2010-poggio-di-sotto-brunello-di-montalcino-1x75cl-10192434-1-ib-stock-n"/>
+    <hyperlink ref="D884" r:id="rId882" location="" display="https://decvin.com/product/2010-salicutti-brunello-di-montalcino-piaggione-6x75cl-1018999110749769"/>
+    <hyperlink ref="D885" r:id="rId883" location="" display="https://decvin.com/product/2010-sassicaia-tenuta-san-guido-bolgheri-1x75cl-hub-SE10189474-1-DP-11613283"/>
+    <hyperlink ref="D886" r:id="rId884" location="" display="https://decvin.com/product/2010-sesti-brunello-di-montalcino-1x500cl-hub-10205921-1-IB-STOCK-N"/>
+    <hyperlink ref="D887" r:id="rId885" location="" display="https://decvin.com/product/2011-pian-dellorino-brunello-di-montalcino-6x75cl-hub-VS10191007-6-IB-10751567"/>
+    <hyperlink ref="D888" r:id="rId886" location="" display="https://decvin.com/product/2011-poggio-di-sotto-brunello-di-montalcino-6x75cl-hub-VS10189726-6-IB-10749314"/>
+    <hyperlink ref="D889" r:id="rId887" location="" display="https://decvin.com/product/2012-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10189994-6-IB-STOCK-N"/>
+    <hyperlink ref="D890" r:id="rId888" location="" display="https://decvin.com/product/2012-sesti-brunello-di-montalcino-1x75cl-10190227-1-ib-stock-n"/>
+    <hyperlink ref="D891" r:id="rId889" location="" display="https://decvin.com/product/2013-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-hub-VS10189351-6-IB-10748679"/>
+    <hyperlink ref="D892" r:id="rId890" location="" display="https://decvin.com/product/2013-poggio-di-sotto-brunello-di-montalcino-6x75cl-10189729-6-ib-stock-n"/>
+    <hyperlink ref="D893" r:id="rId891" location="" display="https://decvin.com/product/2013-salicutti-brunello-di-montalcino-piaggione-6x75cl-10189996-6-ib-stock-n"/>
+    <hyperlink ref="D894" r:id="rId892" location="" display="https://decvin.com/product/2015-brunello-di-montalcino-teatropiaggione-salicutti-2015-6x75cl-hub-10204031-6-IB-STOCK-N"/>
+    <hyperlink ref="D895" r:id="rId893" location="" display="https://decvin.com/product/2015-colleoni-brunello-di-montalcino-riserva-6x75cl-hub-10189256-6-IB-STOCK-N"/>
+    <hyperlink ref="D896" r:id="rId894" location="" display="https://decvin.com/product/2015-poggio-di-sotto-brunello-di-montalcino-6x75cl-1018973110749335"/>
+    <hyperlink ref="D897" r:id="rId895" location="" display="https://decvin.com/product/2015-poggio-di-sotto-brunello-di-montalcino-6x75cl-10189731-6-ib-stock-n"/>
+    <hyperlink ref="D898" r:id="rId896" location="" display="https://decvin.com/product/2015-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-VS10192664-6-IB-10991338"/>
+    <hyperlink ref="D899" r:id="rId897" location="" display="https://decvin.com/product/2015-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10192664-6-IB-STOCK-N"/>
+    <hyperlink ref="D900" r:id="rId898" location="" display="https://decvin.com/product/2015-salicutti-brunello-di-montalcino-teatro-3x75cl-hub-10195230-3-IB-STOCK-N"/>
+    <hyperlink ref="D901" r:id="rId899" location="" display="https://decvin.com/product/2015-sesti-brunello-di-montalcino-1x500cl-hub-10191349-1-IB-STOCK-N"/>
+    <hyperlink ref="D902" r:id="rId900" location="" display="https://decvin.com/product/2015-sesti-brunello-di-montalcino-6x75cl-10191346-6-ib-stock-n"/>
+    <hyperlink ref="D903" r:id="rId901" location="" display="https://decvin.com/product/2016-castello-collemassari-montecucco-lombrone-riserva-1x300cl-10598610-1-ib-pending-n"/>
+    <hyperlink ref="D904" r:id="rId902" location="" display="https://decvin.com/product/2016-castello-romitorio-brunello-di-montalcino-3x150cl-10195190-3-ib-stock-n"/>
+    <hyperlink ref="D905" r:id="rId903" location="" display="https://decvin.com/product/2016-castello-romitorio-brunello-di-montalcino-riserva-3x75cl-10195231-3-ib-stock-n"/>
+    <hyperlink ref="D906" r:id="rId904" location="" display="https://decvin.com/product/2016-colleoni-brunello-di-montalcino-poggio-sant-arna-1x75cl-hub-10189609-1-IB-STOCK-N"/>
+    <hyperlink ref="D907" r:id="rId905" location="" display="https://decvin.com/product/2016-la-massa-carla-6-igt-6x75cl-hub-10189585-6-IB-STOCK-N"/>
+    <hyperlink ref="D908" r:id="rId906" location="" display="https://decvin.com/product/2016-pietroso-brunello-di-montalcino-riserva-3x75cl-hub-10195226-3-IB-STOCK-N"/>
+    <hyperlink ref="D909" r:id="rId907" location="" display="https://decvin.com/product/2016-salicutti-brunello-di-montalcino-teatro-6x75cl-hub-10195025-6-IB-STOCK-N"/>
+    <hyperlink ref="D910" r:id="rId908" location="" display="https://decvin.com/product/2016-sesti-brunello-di-montalcino-1x500cl-hub-10191002-1-ib-stock-n"/>
+    <hyperlink ref="D911" r:id="rId909" location="" display="https://decvin.com/product/2016-sesti-brunello-di-montalcino-phenomena-1x150cl-10190243-1-ib-stock-n"/>
+    <hyperlink ref="D912" r:id="rId910" location="" display="https://decvin.com/product/2017-colleoni-brunello-di-montalcino-riserva-1x150cl-hub-10223267-1-IB-STOCK-N"/>
+    <hyperlink ref="D913" r:id="rId911" location="" display="https://decvin.com/product/2017-colleoni-brunello-di-montalcino-riserva-6x75cl-hub-10223266-6-IB-STOCK-N"/>
+    <hyperlink ref="D914" r:id="rId912" location="" display="https://decvin.com/product/2017-poggio-di-sotto-rosso-di-montalcino-6x75cl-hub-10191577-6-IB-STOCK-N"/>
+    <hyperlink ref="D915" r:id="rId913" location="" display="https://decvin.com/product/2017-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10189224-6-IB-STOCK-N"/>
+    <hyperlink ref="D916" r:id="rId914" location="" display="https://decvin.com/product/2017-sesti-brunello-di-montalcino-1x150cl-10193001-1-ib-stock-n"/>
+    <hyperlink ref="D917" r:id="rId915" location="" display="https://decvin.com/product/2017-sesti-brunello-di-montalcino-1x500cl-hub-10193002-1-ib-stock-n"/>
+    <hyperlink ref="D918" r:id="rId916" location="" display="https://decvin.com/product/2017-sesti-brunello-di-montalcino-6x150cl-hub-10193001-6-ib-stock-n"/>
+    <hyperlink ref="D919" r:id="rId917" location="" display="https://decvin.com/product/2017-sesti-brunello-di-montalcino-riserva-phenomena-6x75cl-hub-10255076-6-IB-STOCK-N"/>
+    <hyperlink ref="D920" r:id="rId918" location="" display="https://decvin.com/product/2018-castello-collemassari-montecucco-lombrone-riserva-6x75cl-10462295-6-ib-stock-n"/>
+    <hyperlink ref="D921" r:id="rId919" location="" display="https://decvin.com/product/2018-colleoni-brunello-di-montalcino-poggio-sant-arna-6x75cl-hub-10223262-6-IB-STOCK-N"/>
+    <hyperlink ref="D922" r:id="rId920" location="" display="https://decvin.com/product/2018-massa-giorgio-primo-igt-1x150cl-hub-10195138-1-IB-STOCK-N"/>
+    <hyperlink ref="D923" r:id="rId921" location="" display="https://decvin.com/product/2018-massa-giorgio-primo-igt-6x75cl-hub-10190993-6-IB-STOCK-N"/>
+    <hyperlink ref="D924" r:id="rId922" location="" display="https://decvin.com/product/2018-pietroso-brunello-di-montalcino-6x75cl-hub-10265969-6-IB-STOCK-N"/>
+    <hyperlink ref="D925" r:id="rId923" location="" display="https://decvin.com/product/2018-poggio-di-sotto-brunello-di-montalcino-1x75cl-hub-10254585-1-IB-STOCK-N"/>
+    <hyperlink ref="D926" r:id="rId924" location="" display="https://decvin.com/product/2018-salicutti-brunello-di-montalcino-piaggione-6x75cl-hub-10256812-6-IB-STOCK-N"/>
+    <hyperlink ref="D927" r:id="rId925" location="" display="https://decvin.com/product/2018-sesti-brunello-di-montalcino-1x500cl-hub-10255067-1-IB-STOCK-N"/>
+    <hyperlink ref="D928" r:id="rId926" location="" display="https://decvin.com/product/2018-sesti-brunello-di-montalcino-phenomena-1x150cl-10384737-1-ib-stock-n"/>
+    <hyperlink ref="D929" r:id="rId927" location="" display="https://decvin.com/product/2018-sesti-brunello-di-montalcino-phenomena-3x150cl-10384737-3-ib-stock-n"/>
+    <hyperlink ref="D930" r:id="rId928" location="" display="https://decvin.com/product/2018-sesti-brunello-di-montalcino-phenomena-6x75cl-hub-10367332-6-IB-STOCK-N"/>
+    <hyperlink ref="D931" r:id="rId929" location="" display="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-1x150cl-10380324-1-ib-stock-n"/>
+    <hyperlink ref="D932" r:id="rId930" location="" display="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-6x75cl-hub-10380323-6-IB-STOCK-N"/>
+    <hyperlink ref="D933" r:id="rId931" location="" display="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-filo-di-seta-3x75cl-hub-10380321-3-IB-STOCK-N"/>
+    <hyperlink ref="D934" r:id="rId932" location="" display="https://decvin.com/product/2019-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-10380321-6-ib-stock-n"/>
+    <hyperlink ref="D935" r:id="rId933" location="" display="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-6x75cl-hub-10365895-6-IB-STOCK-N"/>
+    <hyperlink ref="D936" r:id="rId934" location="" display="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-poggio-sant-arna-1x150cl-10460191-1-ib-stock-n"/>
+    <hyperlink ref="D937" r:id="rId935" location="" display="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-poggio-sant-arna-6x75cl-10460190-6-ib-stock-n"/>
+    <hyperlink ref="D938" r:id="rId936" location="" display="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-1x150cl-10460194-1-ib-stock-n"/>
+    <hyperlink ref="D939" r:id="rId937" location="" display="https://decvin.com/product/2019-colleoni-brunello-di-montalcino-riserva-6x75cl-10460193-6-ib-stock-n"/>
+    <hyperlink ref="D940" r:id="rId938" location="" display="https://decvin.com/product/2019-grattamacco-bolgheri-superiore-1x300cl-hub-10196842-1-IB-STOCK-N"/>
+    <hyperlink ref="D941" r:id="rId939" location="" display="https://decvin.com/product/2019-grattamacco-bolgheri-superiore-lalberello-1x150cl-10598602-1-ib-pending-n"/>
+    <hyperlink ref="D942" r:id="rId940" location="" display="https://decvin.com/product/2019-massa-giorgio-primo-igt-1x150cl-hub-10228944-1-IB-STOCK-N"/>
+    <hyperlink ref="D943" r:id="rId941" location="" display="https://decvin.com/product/2019-massa-giorgio-primo-igt-1x300cl-hub-10228945-1-IB-STOCK-N"/>
+    <hyperlink ref="D944" r:id="rId942" location="" display="https://decvin.com/product/2019-massa-giorgio-primo-igt-1x75cl-10204264-1-ib-stock-n"/>
+    <hyperlink ref="D945" r:id="rId943" location="" display="https://decvin.com/product/2019-massa-giorgio-primo-igt-6x75cl-hub-10204264-6-IB-STOCK-N"/>
+    <hyperlink ref="D946" r:id="rId944" location="" display="https://decvin.com/product/2019-ornellaia-bolgheri-la-tensione-6x75cl-hub-10195299-6-IB-STOCK-N"/>
+    <hyperlink ref="D947" r:id="rId945" location="" display="https://decvin.com/product/2019-pietroso-brunello-di-montalcino-6x75cl-hub-10362723-6-IB-STOCK-N"/>
+    <hyperlink ref="D948" r:id="rId946" location="" display="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-1x150cl-10358325-1-ib-stock-n"/>
+    <hyperlink ref="D949" r:id="rId947" location="" display="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-3x75cl-hub-10358324-3-IB-STOCK-N"/>
+    <hyperlink ref="D950" r:id="rId948" location="" display="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-riserva-1x150cl-10523014-1-ib-stock-n"/>
+    <hyperlink ref="D951" r:id="rId949" location="" display="https://decvin.com/product/2019-poggio-di-sotto-brunello-di-montalcino-riserva-3x75cl-10502750-3-ib-stock-n"/>
+    <hyperlink ref="D952" r:id="rId950" location="" display="https://decvin.com/product/2019-salicutti-brunello-di-montalcino-teatro-3x75cl-10468308-3-ib-stock-n"/>
+    <hyperlink ref="D953" r:id="rId951" location="" display="https://decvin.com/product/2019-sesti-brunello-di-montalcino-1x150cl-hub-10383889-1-IB-STOCK-N"/>
+    <hyperlink ref="D954" r:id="rId952" location="" display="https://decvin.com/product/2019-sesti-brunello-di-montalcino-1x500cl-10384537-1-ib-stock-n"/>
+    <hyperlink ref="D955" r:id="rId953" location="" display="https://decvin.com/product/2019-sesti-brunello-di-montalcino-phenomena-6x75cl-10491534-6-ib-stock-n"/>
+    <hyperlink ref="D956" r:id="rId954" location="" display="https://decvin.com/product/2020-castello-romitorio-brunello-di-montalcino-filo-di-seta-6x75cl-10545609-6-ib-stock-n"/>
+    <hyperlink ref="D957" r:id="rId955" location="" display="https://decvin.com/product/2020-le-volte-dellornellaia-toscana-6x75cl-hub-10195208-6-IB-STOCK-N"/>
+    <hyperlink ref="D958" r:id="rId956" location="" display="https://decvin.com/product/2020-ornellaia-bolgheri-6x75cl-hub-10259244-6-IB-STOCK-N"/>
+    <hyperlink ref="D959" r:id="rId957" location="" display="https://decvin.com/product/2020-pietroso-rosso-edizione-speciale-igt-3x75cl-hub-10381856-3-IB-STOCK-N"/>
+    <hyperlink ref="D960" r:id="rId958" location="" display="https://decvin.com/product/2020-poggio-di-sotto-brunello-di-montalcino-1x150cl-10502749-1-ib-stock-n"/>
+    <hyperlink ref="D961" r:id="rId959" location="" display="https://decvin.com/product/2020-poggio-di-sotto-brunello-di-montalcino-3x75cl-10472837-3-ib-stock-n"/>
+    <hyperlink ref="D962" r:id="rId960" location="" display="https://decvin.com/product/2020-poggio-di-sotto-brunello-di-montalcino-riserva-3x75cl-10502745-3-ib-pending-n"/>
+    <hyperlink ref="D963" r:id="rId961" location="" display="https://decvin.com/product/2020-salicutti-brunello-di-montalcino-piaggione-6x75cl-10468306-6-ib-stock-n"/>
+    <hyperlink ref="D964" r:id="rId962" location="" display="https://decvin.com/product/2020-salicutti-brunello-di-montalcino-sorgente-6x75cl-10468305-6-ib-stock-n"/>
+    <hyperlink ref="D965" r:id="rId963" location="" display="https://decvin.com/product/2020-salvioni-brunello-di-montalcino-cerbaiola-6x75cl-10460195-6-ib-stock-n"/>
+    <hyperlink ref="D966" r:id="rId964" location="" display="https://decvin.com/product/2020-san-giorgio-brunello-di-montalcino-ugolforte-6x75cl-10514482-6-ib-stock-n"/>
+    <hyperlink ref="D967" r:id="rId965" location="" display="https://decvin.com/product/2020-scopone-brunello-di-montalcino-6x75cl-10519927-6-ib-stock-n"/>
+    <hyperlink ref="D968" r:id="rId966" location="" display="https://decvin.com/product/2020-sesti-brunello-di-montalcino-6x150cl-10491539-6-ib-stock-n"/>
+    <hyperlink ref="D969" r:id="rId967" location="" display="https://decvin.com/product/2020-sesti-brunello-di-montalcino-6x75cl-10491532-6-ib-stock-n"/>
+    <hyperlink ref="D970" r:id="rId968" location="" display="https://decvin.com/product/2020-sesti-brunello-di-montalcino-phenomena-3x150cl-10600066-3-ib-pending-n"/>
+    <hyperlink ref="D971" r:id="rId969" location="" display="https://decvin.com/product/2020-sesti-brunello-di-montalcino-phenomena-6x75cl-10579564-6-ib-pending-n"/>
+    <hyperlink ref="D972" r:id="rId970" location="" display="https://decvin.com/product/2021-castello-collemassari-montecucco-rosso-riserva-1x75cl-10568805-1-ib-stock-n"/>
+    <hyperlink ref="D973" r:id="rId971" location="" display="https://decvin.com/product/2021-castello-collemassari-montecucco-rosso-riserva-6x75cl-10568805-6-ib-stock-n"/>
+    <hyperlink ref="D974" r:id="rId972" location="" display="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-1x150cl-10592111-1-ib-pending-n"/>
+    <hyperlink ref="D975" r:id="rId973" location="" display="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-6x75cl-10592107-6-ib-pending-n"/>
+    <hyperlink ref="D976" r:id="rId974" location="" display="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-filo-di-seta-1x150cl-10592117-1-ib-pending-n"/>
+    <hyperlink ref="D977" r:id="rId975" location="" display="https://decvin.com/product/2021-castello-romitorio-brunello-di-montalcino-filo-di-seta-3x75cl-10592114-3-ib-pending-n"/>
+    <hyperlink ref="D978" r:id="rId976" location="" display="https://decvin.com/product/2021-castello-romitorio-romitoro-toscana-igt-6x75cl-hub-10290753-6-IB-STOCK-N"/>
+    <hyperlink ref="D979" r:id="rId977" location="" display="https://decvin.com/product/2021-grattamacco-bolgheri-superiore-6x75cl-hub-10398973-6-IB-STOCK-N"/>
+    <hyperlink ref="D980" r:id="rId978" location="" display="https://decvin.com/product/2021-la-massa-igt-6x75cl-10593908-6-ib-stock-n"/>
+    <hyperlink ref="D981" r:id="rId979" location="" display="https://decvin.com/product/2021-le-volte-dellornellaia-toscana-6x75cl-hub-10259245-6-IB-STOCK-N"/>
+    <hyperlink ref="D982" r:id="rId980" location="" display="https://decvin.com/product/2021-pietroso-rosso-di-montalcino-6x75cl-hub-10265968-6-IB-STOCK-N"/>
+    <hyperlink ref="D983" r:id="rId981" location="" display="https://decvin.com/product/2021-poggio-di-sotto-brunello-di-montalcino-1x150cl-10592482-1-ib-pending-n"/>
+    <hyperlink ref="D984" r:id="rId982" location="" display="https://decvin.com/product/2021-poggio-di-sotto-brunello-di-montalcino-3x75cl-10592480-3-ib-pending-n"/>
+    <hyperlink ref="D985" r:id="rId983" location="" display="https://decvin.com/product/2021-poggio-di-sotto-rosso-di-montalcino-6x75cl-10360278-6-ib-stock-n"/>
+    <hyperlink ref="D986" r:id="rId984" location="" display="https://decvin.com/product/2021-salvioni-brunello-di-montalcino-cerbaiola-1x150cl-10578849-1-ib-pending-n"/>
+    <hyperlink ref="D987" r:id="rId985" location="" display="https://decvin.com/product/2021-salvioni-brunello-di-montalcino-cerbaiola-6x75cl-10578848-6-ib-pending-n"/>
+    <hyperlink ref="D988" r:id="rId986" location="" display="https://decvin.com/product/2021-san-giorgio-brunello-di-montalcino-ugolforte-6x75cl-10592483-6-ib-pending-n"/>
+    <hyperlink ref="D989" r:id="rId987" location="" display="https://decvin.com/product/2021-scopone-brunello-di-montalcino-1x75cl-10592574-1-ib-stock-n"/>
+    <hyperlink ref="D990" r:id="rId988" location="" display="https://decvin.com/product/2021-scopone-brunello-di-montalcino-6x75cl-10592574-6-ib-stock-n"/>
+    <hyperlink ref="D991" r:id="rId989" location="" display="https://decvin.com/product/2021-sesti-brunello-di-montalcino-6x150cl-10600068-6-ib-pending-n"/>
+    <hyperlink ref="D992" r:id="rId990" location="" display="https://decvin.com/product/2021-sesti-brunello-di-montalcino-6x75cl-10579563-6-ib-pending-n"/>
+    <hyperlink ref="D993" r:id="rId991" location="" display="https://decvin.com/product/2021-sesti-rosso-di-montalcino-6x150cl-10279976-6-ib-stock-n"/>
+    <hyperlink ref="D994" r:id="rId992" location="" display="https://decvin.com/product/2022-grattamacco-bolgheri-rosso-6x75cl-hub-10398889-6-IB-STOCK-N"/>
+    <hyperlink ref="D995" r:id="rId993" location="" display="https://decvin.com/product/2022-grattamacco-bolgheri-superiore-1x150cl-10598603-1-ib-pending-n"/>
+    <hyperlink ref="D996" r:id="rId994" location="" display="https://decvin.com/product/2022-le-difese-tenuta-san-guido-toscana-6x75cl-10368319-6-ib-stock-n"/>
+    <hyperlink ref="D997" r:id="rId995" location="" display="https://decvin.com/product/2022-pietroso-rosso-di-montalcino-6x75cl-hub-10362726-6-IB-STOCK-N"/>
+    <hyperlink ref="D998" r:id="rId996" location="" display="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-1x150cl-10502748-1-ib-stock-n"/>
+    <hyperlink ref="D999" r:id="rId997" location="" display="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-1x75cl-10502746-1-ib-stock-n"/>
+    <hyperlink ref="D1000" r:id="rId998" location="" display="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-6x75cl-10502746-6-ib-pending-n"/>
+    <hyperlink ref="D1001" r:id="rId999" location="" display="https://decvin.com/product/2022-poggio-di-sotto-rosso-di-montalcino-6x75cl-10502746-6-ib-stock-n"/>
+    <hyperlink ref="D1002" r:id="rId1000" location="" display="https://decvin.com/product/2022-salvioni-rosso-di-montalcino-6x75cl-hub-10357903-6-IB-STOCK-N"/>
+    <hyperlink ref="D1003" r:id="rId1001" location="" display="https://decvin.com/product/2022-scopone-rosso-di-montalcino-1x75cl-10519929-1-ib-stock-n"/>
+    <hyperlink ref="D1004" r:id="rId1002" location="" display="https://decvin.com/product/2022-scopone-rosso-di-montalcino-6x75cl-10519929-6-ib-stock-n"/>
+    <hyperlink ref="D1005" r:id="rId1003" location="" display="https://decvin.com/product/2022-sesti-grangiovese-igt-1x150cl-10407587-1-ib-stock-n"/>
+    <hyperlink ref="D1006" r:id="rId1004" location="" display="https://decvin.com/product/2022-sesti-grangiovese-igt-6x150cl-10407587-6-ib-stock-n"/>
+    <hyperlink ref="D1007" r:id="rId1005" location="" display="https://decvin.com/product/2023-grattamacco-bolgheri-rosso-6x75cl-10462290-6-ib-stock-n"/>
+    <hyperlink ref="D1008" r:id="rId1006" location="" display="https://decvin.com/product/2023-grattamacco-bolgheri-vermentino-bianco-1x75cl-10503076-1-ib-stock-n"/>
+    <hyperlink ref="D1009" r:id="rId1007" location="" display="https://decvin.com/product/2023-grattamacco-bolgheri-vermentino-bianco-6x75cl-10503076-6-ib-stock-n"/>
+    <hyperlink ref="D1010" r:id="rId1008" location="" display="https://decvin.com/product/2023-la-massa-igt-1x150cl-10593911-1-ib-stock-n"/>
+    <hyperlink ref="D1011" r:id="rId1009" location="" display="https://decvin.com/product/2023-sesti-grangiovese-igt-12x75cl-10491530-12-ib-stock-n"/>
+    <hyperlink ref="D1012" r:id="rId1010" location="" display="https://decvin.com/product/2023-sesti-grangiovese-igt-12x75cl-10491530-12-ib-pending-n"/>
+    <hyperlink ref="D1013" r:id="rId1011" location="" display="https://decvin.com/product/2023-sesti-grangiovese-igt-1x75cl-10491530-1-ib-stock-n"/>
+    <hyperlink ref="D1014" r:id="rId1012" location="" display="https://decvin.com/product/2023-sesti-grangiovese-igt-6x150cl-10569126-6-ib-stock-n"/>
+    <hyperlink ref="D1015" r:id="rId1013" location="" display="https://decvin.com/product/2023-sesti-monteleccio-igt-12x75cl-10535377-12-ib-pending-n"/>
+    <hyperlink ref="D1016" r:id="rId1014" location="" display="https://decvin.com/product/2023-sesti-rosso-di-montalcino-6x150cl-10569125-6-ib-stock-n"/>
+    <hyperlink ref="D1017" r:id="rId1015" location="" display="https://decvin.com/product/2023-sesti-rosso-di-montalcino-6x75cl-10491531-6-ib-pending-n"/>
+    <hyperlink ref="D1018" r:id="rId1016" location="" display="https://decvin.com/product/2023-sesti-rosso-di-montalcino-6x75cl-10491531-6-ib-stock-n"/>
+    <hyperlink ref="D1019" r:id="rId1017" location="" display="https://decvin.com/product/2024-castello-collemassari-montecucco-melacce-6x75cl-10466790-6-ib-stock-n"/>
+    <hyperlink ref="D1020" r:id="rId1018" location="" display="https://decvin.com/product/2024-castello-romitorio-brio-toscana-igt-6x75cl-10545608-6-ib-pending-n"/>
+    <hyperlink ref="D1021" r:id="rId1019" location="" display="https://decvin.com/product/2024-castello-romitorio-brio-toscana-igt-6x75cl-10545608-6-ib-stock-n"/>
+    <hyperlink ref="D1022" r:id="rId1020" location="" display="https://decvin.com/product/2024-salvioni-rosso-di-montalcino-6x75cl-10578851-6-ib-pending-n"/>
+    <hyperlink ref="D1023" r:id="rId1021" location="" display="https://decvin.com/product/2024-sesti-rosato-toscana-12x75cl-10535290-12-ib-stock-n"/>
+    <hyperlink ref="D1024" r:id="rId1022" location="" display="https://decvin.com/product/2024-sesti-rosato-toscana-1x75cl-10535290-1-ib-stock-n"/>
+    <hyperlink ref="D1025" r:id="rId1023" location="" display="https://decvin.com/product/2024-sesti-rosso-di-montalcino-6x75cl-10588749-6-ib-pending-n"/>
+    <hyperlink ref="D1026" r:id="rId1024" location="" display="https://decvin.com/product/2025-sesti-sauvignon-toscana-12x75cl-10600686-12-ib-pending-n"/>
+    <hyperlink ref="D1027" r:id="rId1025" location="" display="https://decvin.com/product/nv-poggio-di-sotto-brunello-di-montalcino-2018-2019-2020-3x75cl-10545247-3-ib-stock-n"/>
+    <hyperlink ref="D1028" r:id="rId1026" location="" display="https://decvin.com/product/2017-dal-cero-amarone-della-valpolicella-6x75cl-hub-10400378-6-IB-STOCK-N"/>
+    <hyperlink ref="D1029" r:id="rId1027" location="" display="https://decvin.com/product/2018-dal-cero-amarone-della-valpolicella-1x150cl-10512730-1-ib-stock-n"/>
+    <hyperlink ref="D1030" r:id="rId1028" location="" display="https://decvin.com/product/2020-tenuta-corta-giaccobe-pinot-nero-monti-lessini-niconero-6x75cl-10400374-6-ib-stock-n"/>
+    <hyperlink ref="D1031" r:id="rId1029" location="" display="https://decvin.com/product/2021-dal-cero-valpolicella-ripasso-superiore-6x75cl-10400376-6-ib-stock-n"/>
+    <hyperlink ref="D1032" r:id="rId1030" location="" display="https://decvin.com/product/2022-tenuta-corte-giacobbe-soave-runcata-superiore-3x150cl-10512729-3-ib-stock-n"/>
+    <hyperlink ref="D1033" r:id="rId1031" location="" display="https://decvin.com/product/2023-tenuta-corte-giacobbe-soave-runcata-superiore-6x75cl-10536330-6-ib-stock-n"/>
+    <hyperlink ref="D1034" r:id="rId1032" location="" display="https://decvin.com/product/2024-tenuta-corte-giacobbe-soave-ronca-monte-calvarina-12x75cl-10512726-12-ib-stock-n"/>
+    <hyperlink ref="D1035" r:id="rId1033" location="" display="https://decvin.com/product/2024-tenuta-corte-giacobbe-soave-ronca-monte-calvarina-1x300cl-10514172-1-ib-stock-n"/>
+    <hyperlink ref="D1036" r:id="rId1034" location="" display="https://decvin.com/product/2021-cable-bay-chardonnay-waiheke-island-12x75cl-10575118-12-ib-pending-n"/>
+    <hyperlink ref="D1037" r:id="rId1035" location="" display="https://decvin.com/product/2021-cable-bay-cinders-vineyard-pinot-noir-awatere-valley-12x75cl-10575119-12-ib-pending-n"/>
+    <hyperlink ref="D1038" r:id="rId1036" location="" display="https://decvin.com/product/2022-jules-taylor-pinot-gris-marlborough-12x75cl-hub-10293243-12-IB-STOCK-N"/>
+    <hyperlink ref="D1039" r:id="rId1037" location="" display="https://decvin.com/product/2022-jules-taylor-pinot-gris-marlborough-1x75cl-10293243-1-ib-stock-n"/>
+    <hyperlink ref="D1040" r:id="rId1038" location="" display="https://decvin.com/product/2023-cable-bay-pinot-gris-marlborough-12x75cl-10575120-12-ib-pending-n"/>
+    <hyperlink ref="D1041" r:id="rId1039" location="" display="https://decvin.com/product/2025-cable-bay-cinders-vineyard-sauvignon-blanc-awatere-valley-12x75cl-10574406-12-ib-pending-n"/>
+    <hyperlink ref="D1042" r:id="rId1040" location="" display="https://decvin.com/product/1908-gilbeys-vintage-port-1x75cl-hub-10195376-1-IB-STOCK-N"/>
+    <hyperlink ref="D1043" r:id="rId1041" location="" display="https://decvin.com/product/1992-fonseca-guimaraens-vintage-port-1x75cl-10195112-1-ib-stock-n"/>
+    <hyperlink ref="D1044" r:id="rId1042" location="" display="https://decvin.com/product/1994-grahams-vintage-port-12x75cl-1019048210750633"/>
+    <hyperlink ref="D1045" r:id="rId1043" location="" display="https://decvin.com/product/2000-fonseca-vintage-port-12x75cl-hub-10191644-12-IB-STOCK-N"/>
+    <hyperlink ref="D1046" r:id="rId1044" location="" display="https://decvin.com/product/2000-taylors-vintage-port-1x75cl-hub-10190486-1-IB-STOCK-N"/>
+    <hyperlink ref="D1047" r:id="rId1045" location="" display="https://decvin.com/product/2000-taylors-vintage-port-6x75cl-hub-10190486-6-DP-STOCK-N"/>
+    <hyperlink ref="D1048" r:id="rId1046" location="" display="https://decvin.com/product/2011-taylor-fladgate-vintage-port-6x75cl-hub-10441988-6-IB-STOCK-N"/>
+    <hyperlink ref="D1049" r:id="rId1047" location="" display="https://decvin.com/product/2016-warres-vintage-port-6x75cl-hub-10193953-6-IB-STOCK-N"/>
+    <hyperlink ref="D1050" r:id="rId1048" location="" display="https://decvin.com/product/2021-storm-vrede-pinot-noir-walker-bay-6x75cl-hub-10404861-6-IB-STOCK-N"/>
+    <hyperlink ref="D1051" r:id="rId1049" location="" display="https://decvin.com/product/2022-lismore-reserve-estate-chardonnay-greyton-6x75cl-hub-10452103-6-IB-STOCK-N"/>
+    <hyperlink ref="D1052" r:id="rId1050" location="" display="https://decvin.com/product/2023-lismore-reserve-estate-chardonnay-greyton-6x75cl-10508187-6-ib-stock-n"/>
+    <hyperlink ref="D1053" r:id="rId1051" location="" display="https://decvin.com/product/2023-storm-ridge-pinot-noir-hemel-en-aarde-ridge-6x75cl-10526631-6-ib-stock-n"/>
+    <hyperlink ref="D1054" r:id="rId1052" location="" display="https://decvin.com/product/2024-storm-vrede-chardonnay-walker-bay-6x75cl-10526629-6-ib-stock-n"/>
+    <hyperlink ref="D1055" r:id="rId1053" location="" display="https://decvin.com/product/2015-meerlust-rubicon-stellenbosch-6x75cl-10189495-6-ib-stock-n"/>
+    <hyperlink ref="D1056" r:id="rId1054" location="" display="https://decvin.com/product/2021-meerlust-rubicon-stellenbosch-6x75cl-10532725-6-ib-stock-n"/>
+    <hyperlink ref="D1057" r:id="rId1055" location="" display="https://decvin.com/product/2022-mullineux-white-blend-swartland-6x75cl-hub-10347419-6-IB-STOCK-N"/>
+    <hyperlink ref="D1058" r:id="rId1056" location="" display="https://decvin.com/product/2024-mullineux-chenin-blanc-granite-swartland-6x75cl-10600146-6-ib-pending-n"/>
+    <hyperlink ref="D1059" r:id="rId1057" location="" display="https://decvin.com/product/2024-mullineux-iron-chenin-blanc-swartland-6x75cl-10600145-6-ib-pending-n"/>
+    <hyperlink ref="D1060" r:id="rId1058" location="" display="https://decvin.com/product/2023-suertes-marques-valle-de-la-orotava-trenzado-6x75cl-10450691-6-ib-stock-n"/>
+    <hyperlink ref="D1061" r:id="rId1059" location="" display="https://decvin.com/product/2024-adegas-laureatus-albarino-reveleste-rias-baixas-1x75cl-10540130-1-ib-stock-n"/>
+    <hyperlink ref="D1062" r:id="rId1060" location="" display="https://decvin.com/product/2019-cvne-gran-reserva-imperial-rioja-3x150cl-10568342-3-ib-stock-n"/>
+    <hyperlink ref="D1063" r:id="rId1061" location="" display="https://decvin.com/product/2019-cvne-gran-reserva-imperial-rioja-6x75cl-10565411-6-ib-pending-n"/>
+    <hyperlink ref="D1064" r:id="rId1062" location="" display="https://decvin.com/product/2020-bodegas-la-eralta-senorio-de-la-eralta-crianza-rioja-6x75cl-10506481-6-ib-stock-n"/>
+    <hyperlink ref="D1065" r:id="rId1063" location="" display="https://decvin.com/product/2011-dominus-napa-valley-6x75cl-hub-VS10190165-6-IB-10750094"/>
+    <hyperlink ref="D1066" r:id="rId1064" location="" display="https://decvin.com/product/2011-dominus-napa-valley-6x75cl-hub-VS10190165-6-IB-10750095"/>
+    <hyperlink ref="D1067" r:id="rId1065" location="" display="https://decvin.com/product/2012-dominus-napa-valley-6x75cl-hub-VS10190166-6-IB-10750096"/>
+    <hyperlink ref="D1068" r:id="rId1066" location="" display="https://decvin.com/product/2014-newton-cabernet-sauvignon-spring-mountain-district-1x75cl-hub-10195115-1-IB-STOCK-N"/>
+    <hyperlink ref="D1069" r:id="rId1067" location="" display="https://decvin.com/product/2014-newton-cabernet-sauvignon-yountville-1x75cl-10195116-1-ib-stock-n"/>
+    <hyperlink ref="D1070" r:id="rId1068" location="" display="https://decvin.com/product/2014-newton-mt-veeder-mt-veeder-cabernet-sauvignon-6x75cl-hub-10195289-6-IB-STOCK-N"/>
+    <hyperlink ref="D1071" r:id="rId1069" location="" display="https://decvin.com/product/2017-dominus-napanook-napa-valley-6x75cl-hub-10190174-6-IB-STOCK-N"/>
+    <hyperlink ref="D1072" r:id="rId1070" location="" display="https://decvin.com/product/2018-colgin-ix-estate-syrah-napa-valley-3x75cl-hub-10195228-3-IB-STOCK-N"/>
+    <hyperlink ref="D1073" r:id="rId1071" location="" display="https://decvin.com/product/2018-colgin-ix-estate-napa-valley-3x75cl-hub-10195229-3-IB-STOCK-N"/>
+    <hyperlink ref="D1074" r:id="rId1072" location="" display="https://decvin.com/product/2018-dominus-estate-othello-napa-valley-6x75cl-hub-10195273-6-ib-stock-n"/>
+    <hyperlink ref="D1075" r:id="rId1073" location="" display="https://decvin.com/product/2019-colgin-ix-estate-syrah-napa-valley-3x75cl-hub-10229628-3-IB-STOCK-N"/>
+    <hyperlink ref="D1076" r:id="rId1074" location="" display="https://decvin.com/product/2019-colgin-ix-estate-napa-valley-3x75cl-hub-10229627-3-IB-STOCK-N"/>
+    <hyperlink ref="D1077" r:id="rId1075" location="" display="https://decvin.com/product/2019-dominus-estate-othello-napa-valley-6x75cl-hub-10210457-6-IB-STOCK-N"/>
+    <hyperlink ref="D1078" r:id="rId1076" location="" display="https://decvin.com/product/2019-dominus-napa-valley-6x75cl-hub-10210451-6-IB-STOCK-N"/>
+    <hyperlink ref="D1079" r:id="rId1077" location="" display="https://decvin.com/product/2019-dominus-napanook-napa-valley-6x75cl-hub-10210454-6-IB-STOCK-N"/>
+    <hyperlink ref="D1080" r:id="rId1078" location="" display="https://decvin.com/product/2020-dominus-napanook-napa-valley-6x75cl-hub-10348396-6-IB-STOCK-N"/>
+    <hyperlink ref="D1081" r:id="rId1079" location="" display="https://decvin.com/product/2020-ridge-east-bench-zinfandel-dry-creek-valley-6x75cl-10195045-6-ib-stock-n"/>
+    <hyperlink ref="D1082" r:id="rId1080" location="" display="https://decvin.com/product/2020-ridge-geyserville-alexander-valley-12x75cl-hub-10195044-12-IB-STOCK-N"/>
+    <hyperlink ref="D1083" r:id="rId1081" location="" display="https://decvin.com/product/2021-dominus-napa-valley-6x75cl-10439323-6-ib-stock-n"/>
+    <hyperlink ref="D1084" r:id="rId1082" location="" display="https://decvin.com/product/2021-dominus-napanook-napa-valley-6x75cl-10439324-6-ib-stock-n"/>
+    <hyperlink ref="D1085" r:id="rId1083" location="" display="https://decvin.com/product/2015-resonance-resonance-vineyard-pinot-noir-yamhill-carlton-6x75cl-hub-10195283-6-ib-stock-n"/>
+    <hyperlink ref="D1086" r:id="rId1084" location="" display="https://decvin.com/product/2016-lingua-franca-avni-pinot-noir-eola-amity-hills-12x75cl-10218894-12-ib-stock-n"/>
+    <hyperlink ref="D1087" r:id="rId1085" location="" display="https://decvin.com/product/2016-lingua-franca-avni-pinot-noir-eola-amity-hills-1x75cl-10218894-1-ib-stock-n"/>
+    <hyperlink ref="D1088" r:id="rId1086" location="" display="https://decvin.com/product/2019-lingua-franca-plow-pinot-noir-willamette-valley-6x75cl-hub-10218896-6-IB-STOCK-N"/>
+    <hyperlink ref="D1089" r:id="rId1087" location="" display="https://decvin.com/product/2014-cayuse-cailloux-syrah-walla-walla-valley-3x75cl-hub-VS10189508-3-IB-10748963"/>
+    <hyperlink ref="D1090" r:id="rId1088" location="" display="https://decvin.com/product/nv-domaine-evremond-classic-cuvee-6x75cl-10512826-6-ib-stock-n"/>
+    <hyperlink ref="D1091" r:id="rId1089" location="" display="https://decvin.com/product/2016-garzon-balasto-1x150cl-hub-10195125-1-IB-STOCK-N"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>