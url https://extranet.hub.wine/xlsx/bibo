--- v0 (2026-04-01)
+++ v1 (2026-05-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="324">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
@@ -138,909 +138,894 @@
   <si>
     <t>Penfolds, Grange, South Australia</t>
   </si>
   <si>
     <t>£1,800</t>
   </si>
   <si>
     <t>£120</t>
   </si>
   <si>
     <t>Torbreck, The Steading, Barossa Valley</t>
   </si>
   <si>
     <t>6x150cl</t>
   </si>
   <si>
     <t>£450</t>
   </si>
   <si>
     <t>Two Hands, Coach House Block Shiraz, Barossa Valley</t>
   </si>
   <si>
     <t>£510</t>
   </si>
   <si>
+    <t>£1,725</t>
+  </si>
+  <si>
+    <t>Torbreck, RunRig, Barossa Valley</t>
+  </si>
+  <si>
+    <t>1x150cl</t>
+  </si>
+  <si>
+    <t>£360</t>
+  </si>
+  <si>
+    <t>£1,080</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Yunnan</t>
+  </si>
+  <si>
+    <t>Ao Yun, Shangri-La</t>
+  </si>
+  <si>
+    <t>£1,275</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Bordeaux</t>
+  </si>
+  <si>
+    <t>Chateau Cheval Blanc Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>1x75cl</t>
+  </si>
+  <si>
+    <t>£1,050</t>
+  </si>
+  <si>
+    <t>Chateau La Mission Haut-Brion Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£7,500</t>
+  </si>
+  <si>
+    <t>Chateau d'Yquem Premier Cru Superieur, Sauternes</t>
+  </si>
+  <si>
+    <t>12x75cl</t>
+  </si>
+  <si>
+    <t>£3,300</t>
+  </si>
+  <si>
+    <t>Chateau Haut-Brion Premier Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£4,275</t>
+  </si>
+  <si>
+    <t>Chateau Mouton Rothschild Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>3x300cl</t>
+  </si>
+  <si>
+    <t>£5,250</t>
+  </si>
+  <si>
+    <t>Chateau Lafite Rothschild Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£9,300</t>
+  </si>
+  <si>
+    <t>Chateau Latour Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£7,050</t>
+  </si>
+  <si>
+    <t>£3,525</t>
+  </si>
+  <si>
+    <t>Chateau Pavie Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,900</t>
+  </si>
+  <si>
+    <t>Chateau Valandraud Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,100</t>
+  </si>
+  <si>
+    <t>£2,070</t>
+  </si>
+  <si>
+    <t>Chateau Ausone Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£5,625</t>
+  </si>
+  <si>
+    <t>Chateau Lafleur, Pomerol</t>
+  </si>
+  <si>
+    <t>£3,000</t>
+  </si>
+  <si>
+    <t>£5,550</t>
+  </si>
+  <si>
+    <t>£2,025</t>
+  </si>
+  <si>
+    <t>£1,950</t>
+  </si>
+  <si>
+    <t>£5,025</t>
+  </si>
+  <si>
+    <t>Chateau Figeac Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,400</t>
+  </si>
+  <si>
+    <t>Chateau Gazin, Pomerol</t>
+  </si>
+  <si>
+    <t>£6,450</t>
+  </si>
+  <si>
+    <t>£3,225</t>
+  </si>
+  <si>
+    <t>Chateau Langoa Barton 3eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£660</t>
+  </si>
+  <si>
+    <t>£6,300</t>
+  </si>
+  <si>
+    <t>Chateau Margaux Premier Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£6,000</t>
+  </si>
+  <si>
+    <t>Chateau Moulin Saint-Georges, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£390</t>
+  </si>
+  <si>
+    <t>Chateau Pape Clement Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£1,650</t>
+  </si>
+  <si>
+    <t>Ducru-Beaucaillou 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>Chateau Angelus Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£200</t>
+  </si>
+  <si>
+    <t>Pavillon Rouge du Chateau Margaux, Margaux</t>
+  </si>
+  <si>
+    <t>Petrus, Pomerol</t>
+  </si>
+  <si>
+    <t>£14,250</t>
+  </si>
+  <si>
+    <t>Chateau Beychevelle 4eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>DP</t>
+  </si>
+  <si>
+    <t>£499</t>
+  </si>
+  <si>
+    <t>Chateau Brane-Cantenac 2eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£420</t>
+  </si>
+  <si>
+    <t>Chateau La Conseillante, Pomerol</t>
+  </si>
+  <si>
+    <t>£2,175</t>
+  </si>
+  <si>
+    <t>Chateau La Lagune 3eme Cru Classe, Haut-Medoc</t>
+  </si>
+  <si>
+    <t>£3,600</t>
+  </si>
+  <si>
+    <t>Chateau Nenin, Pomerol</t>
+  </si>
+  <si>
+    <t>£750</t>
+  </si>
+  <si>
+    <t>£2,550</t>
+  </si>
+  <si>
+    <t>Chateau d'Issan 3eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>12x37.5cl</t>
+  </si>
+  <si>
+    <t>Domaine de Chevalier Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>Excellence de Belliard, Margaux</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>Le Clarence de Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>Le Pin, Pomerol</t>
+  </si>
+  <si>
+    <t>£19,500</t>
+  </si>
+  <si>
+    <t>£19,200</t>
+  </si>
+  <si>
+    <t>£1,500</t>
+  </si>
+  <si>
+    <t>£180</t>
+  </si>
+  <si>
+    <t>£9,375</t>
+  </si>
+  <si>
+    <t>£1,575</t>
+  </si>
+  <si>
+    <t>£11,250</t>
+  </si>
+  <si>
+    <t>Chateau Leoville Las Cases 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£1,320</t>
+  </si>
+  <si>
+    <t>£1,900</t>
+  </si>
+  <si>
+    <t>Chateau Belair-Monange Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£372</t>
+  </si>
+  <si>
+    <t>£1,125</t>
+  </si>
+  <si>
+    <t>L'If, Saint-Emilion</t>
+  </si>
+  <si>
+    <t>1x300cl</t>
+  </si>
+  <si>
+    <t>£480</t>
+  </si>
+  <si>
+    <t>£495</t>
+  </si>
+  <si>
+    <t>£6,975</t>
+  </si>
+  <si>
+    <t>£13,950</t>
+  </si>
+  <si>
+    <t>Chateau L'Evangile, Pomerol</t>
+  </si>
+  <si>
+    <t>£870</t>
+  </si>
+  <si>
+    <t>Chateau Cantemerle 5eme Cru Classe, Haut-Medoc</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>Clos du Marquis, Saint-Julien</t>
+  </si>
+  <si>
+    <t>Vieux Chateau Certan, Pomerol</t>
+  </si>
+  <si>
+    <t>£2,700</t>
+  </si>
+  <si>
+    <t>Chateau Montrose 2eme Cru Classe, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£630</t>
+  </si>
+  <si>
+    <t>Chateau L'Eglise-Clinet, Pomerol</t>
+  </si>
+  <si>
+    <t>£975</t>
+  </si>
+  <si>
+    <t>Chateau Lascombes 2eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>Chateau Leoville Barton 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
     <t>Future Arrival</t>
   </si>
   <si>
-    <t>£1,725</t>
-[...71 lines deleted...]
-    <t>Les Forts de Latour, Pauillac</t>
+    <t>£348</t>
+  </si>
+  <si>
+    <t>Chateau Lynch Bages 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£615</t>
+  </si>
+  <si>
+    <t>Chateau Pichon Baron 2eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£525</t>
+  </si>
+  <si>
+    <t>Clos Fourtet Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£938</t>
   </si>
   <si>
     <t>£1,875</t>
   </si>
   <si>
-    <t>3x300cl</t>
-[...11 lines deleted...]
-    <t>Chateau Latour Premier Cru Classe, Pauillac</t>
+    <t>En Primeur</t>
+  </si>
+  <si>
+    <t>£300</t>
+  </si>
+  <si>
+    <t>3x150cl</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>£350</t>
+  </si>
+  <si>
+    <t>Chateau Pichon Longueville Comtesse de Lalande 2eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>Chateau Batailley 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£324</t>
+  </si>
+  <si>
+    <t>Chateau La Croix St. Georges, Pomerol</t>
+  </si>
+  <si>
+    <t>£645</t>
+  </si>
+  <si>
+    <t>£210</t>
+  </si>
+  <si>
+    <t>Burgundy</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, La Tache Grand Cru</t>
+  </si>
+  <si>
+    <t>£31,500</t>
+  </si>
+  <si>
+    <t>Maison Leroy, Meursault</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Grands Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£8,550</t>
+  </si>
+  <si>
+    <t>Jacques-Frederic Mugnier, Musigny Grand Cru</t>
+  </si>
+  <si>
+    <t>£10,950</t>
+  </si>
+  <si>
+    <t>Domaine Comte Georges de Vogue, Musigny Grand Cru, Cuvee Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£700</t>
+  </si>
+  <si>
+    <t>Domaine Louis Jadot, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>£960</t>
+  </si>
+  <si>
+    <t>93+ VM</t>
+  </si>
+  <si>
+    <t>Domaine Ponsot, Chapelle-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£8,400</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Richebourg Grand Cru</t>
+  </si>
+  <si>
+    <t>£12,450</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Romanee-Conti Grand Cru</t>
+  </si>
+  <si>
+    <t>£55,500</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Corton Grand Cru, Prince Florent de Merode</t>
+  </si>
+  <si>
+    <t>£9,000</t>
+  </si>
+  <si>
+    <t>Mischief and Mayhem, Puligny-Montrachet Premier Cru, Les Folatieres</t>
+  </si>
+  <si>
+    <t>£213</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,800</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Ruchottes-Chambertin Grand Cru, Clos des Ruchottes</t>
+  </si>
+  <si>
+    <t>£6,900</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Chambolle-Musigny Premier Cru, Les Cras</t>
+  </si>
+  <si>
+    <t>£16,500</t>
+  </si>
+  <si>
+    <t>Domaine du Comte Liger Belair, Vosne-Romanee Premier Cru, Clos Chateau</t>
+  </si>
+  <si>
+    <t>Domaine du Comte Liger Belair, Vosne-Romanee Premier Cru, La Colombiere</t>
+  </si>
+  <si>
+    <t>Domaine Anne-Francoise Gros, Pommard Premier Cru, Les Pezerolles</t>
+  </si>
+  <si>
+    <t>£990</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot, Nuits-Saint-Georges Premier Cru, Les Pruliers</t>
+  </si>
+  <si>
+    <t>£570</t>
+  </si>
+  <si>
+    <t>Domaine Louis Jadot, Chambolle-Musigny Premier Cru, Les Fuees</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Gevrey-Chambertin Premier Cru, Champeaux</t>
+  </si>
+  <si>
+    <t>Domaine de Bellene, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clair, Gevrey-Chambertin Premier Cru, Fonteny</t>
+  </si>
+  <si>
+    <t>Domaine de Montille, Pommard Premier Cru, Les Rugiens Bas</t>
+  </si>
+  <si>
+    <t>£1,425</t>
+  </si>
+  <si>
+    <t>Domaine Denis Bachelet, Gevrey-Chambertin Premier Cru, Les Corbeaux Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>£330</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,150</t>
+  </si>
+  <si>
+    <t>Domaine Henri Boillot, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Henri Boillot, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£720</t>
+  </si>
+  <si>
+    <t>Domaine Henri Boillot, Pommard Premier Cru, Clos Blanc</t>
+  </si>
+  <si>
+    <t>Domaine Louis Jadot, Chapelle-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Mazis-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,140</t>
+  </si>
+  <si>
+    <t>Domaine de Montille, Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>£850</t>
+  </si>
+  <si>
+    <t>Les Heritiers du Comte Lafon, Macon, Milly-Lamartine</t>
+  </si>
+  <si>
+    <t>£285</t>
+  </si>
+  <si>
+    <t>Les Heritiers du Comte Lafon, Vire-Clesse</t>
+  </si>
+  <si>
+    <t>Domaine Comte Georges de Vogue, Chambolle-Musigny Premier Cru, Les Amoureuses</t>
+  </si>
+  <si>
+    <t>£2,500</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Chambolle-Musigny Premier Cru, Les Feusselottes</t>
+  </si>
+  <si>
+    <t>£930</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,750</t>
+  </si>
+  <si>
+    <t>Domaine Faiveley, Chambertin-Clos de Beze Grand Cru, Les Ouvrees Rodin</t>
+  </si>
+  <si>
+    <t>Domaine Faiveley, Mazis-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£4,500</t>
+  </si>
+  <si>
+    <t>Dujac Fils et Pere, Morey-Saint-Denis</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Pataille, Marsannay, Ancestrale</t>
+  </si>
+  <si>
+    <t>Champagne</t>
+  </si>
+  <si>
+    <t>Krug, Clos du Mesnil</t>
+  </si>
+  <si>
+    <t>Sparkling</t>
+  </si>
+  <si>
+    <t>Boerl &amp; Kroff, Brut</t>
+  </si>
+  <si>
+    <t>£2,350</t>
+  </si>
+  <si>
+    <t>Louis Roederer, Cristal Medallion</t>
+  </si>
+  <si>
+    <t>Philipponnat, Clos des Goisses</t>
+  </si>
+  <si>
+    <t>Taittinger, Comtes de Champagne Rose</t>
+  </si>
+  <si>
+    <t>Louis Roederer (Starck), Brut Nature</t>
+  </si>
+  <si>
+    <t>£73</t>
+  </si>
+  <si>
+    <t>Jacques Selosse, Millesime</t>
+  </si>
+  <si>
+    <t>£18,000</t>
+  </si>
+  <si>
+    <t>Piper Heidsieck, Rare</t>
+  </si>
+  <si>
+    <t>Piper Heidsieck, Rare Rose</t>
+  </si>
+  <si>
+    <t>Provence</t>
+  </si>
+  <si>
+    <t>Domaine Tempier, Rose, Bandol</t>
+  </si>
+  <si>
+    <t>Rosé</t>
+  </si>
+  <si>
+    <t>£25</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>Rhone</t>
+  </si>
+  <si>
+    <t>E. Guigal, Cote Rotie, La Landonne</t>
+  </si>
+  <si>
+    <t>M. Chapoutier, Hermitage, De l'Oree</t>
+  </si>
+  <si>
+    <t>E. Guigal, Cote Rotie, La Mouline</t>
+  </si>
+  <si>
+    <t>Francois Villard, Cornas, Jouvet</t>
+  </si>
+  <si>
+    <t>Delas, Cote Rotie, Seigneur de Maugiron</t>
+  </si>
+  <si>
+    <t>Domaine Courbis, Cornas, La Sabarotte</t>
+  </si>
+  <si>
+    <t>£255</t>
+  </si>
+  <si>
+    <t>Chateau de Saint Cosme, Gigondas, Le Claux</t>
+  </si>
+  <si>
+    <t>Paul Jaboulet Aine, Cornas, Domaine de Saint Pierre</t>
+  </si>
+  <si>
+    <t>£225</t>
+  </si>
+  <si>
+    <t>Paul Jaboulet Aine, Cote Rotie, Les Jumelles</t>
+  </si>
+  <si>
+    <t>Domaine Rostaing, Cote Rotie, La Landonne</t>
+  </si>
+  <si>
+    <t>Famille Perrin, Gigondas, Domaine du Clos des Tourelles</t>
+  </si>
+  <si>
+    <t>Paul Jaboulet Aine, Hermitage, La Maison Bleue</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Piedmont</t>
+  </si>
+  <si>
+    <t>Giacomo Conterno, Barolo, Monfortino Riserva</t>
+  </si>
+  <si>
+    <t>£1,600</t>
+  </si>
+  <si>
+    <t>Giacomo Conterno, Barolo, Francia</t>
+  </si>
+  <si>
+    <t>Poderi Aldo Conterno, Barolo, Bussia Colonnello</t>
+  </si>
+  <si>
+    <t>Azienda Agricola E. Pira e Figli (Chiara Boschis), Barolo, Cannubi</t>
+  </si>
+  <si>
+    <t>£375</t>
+  </si>
+  <si>
+    <t>Tuscany</t>
+  </si>
+  <si>
+    <t>Valdicava, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>Antinori, Tignanello, IGT</t>
+  </si>
+  <si>
+    <t>£690</t>
+  </si>
+  <si>
+    <t>Casanova di Neri, Brunello di Montalcino, Cerretalto</t>
+  </si>
+  <si>
+    <t>Fontodi, Flaccianello delle Pieve, Colli della Toscana Centrale IGT</t>
+  </si>
+  <si>
+    <t>£780</t>
+  </si>
+  <si>
+    <t>Sassicaia, Tenuta San Guido, Bolgheri</t>
+  </si>
+  <si>
+    <t>Rocca Frassinello, Baffonero Rosso, IGT</t>
+  </si>
+  <si>
+    <t>Tua Rita, Toscana Redigaffi 7</t>
+  </si>
+  <si>
+    <t>Argiano, Rosso di Montalcino</t>
+  </si>
+  <si>
+    <t>£1,020</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>North Island</t>
+  </si>
+  <si>
+    <t>Kumeu River, Village Chardonnay, Kumeu</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Port</t>
+  </si>
+  <si>
+    <t>Taylor's, Vintage Port</t>
+  </si>
+  <si>
+    <t>Fortified</t>
+  </si>
+  <si>
+    <t>1x37.5cl</t>
+  </si>
+  <si>
+    <t>£70</t>
+  </si>
+  <si>
+    <t>Scotland</t>
+  </si>
+  <si>
+    <t>Highlands</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Glenmorangie, Highland Single Malt Barrel Select Release Malaga Cask Finish 12YO Bottled 2020, Highlands</t>
+  </si>
+  <si>
+    <t>Spirit</t>
+  </si>
+  <si>
+    <t>1x70cl</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>Screaming Eagle, Cabernet Sauvignon, Napa Valley</t>
+  </si>
+  <si>
+    <t>£10,500</t>
+  </si>
+  <si>
+    <t>Verite, Le Desir, Sonoma County</t>
+  </si>
+  <si>
+    <t>£1,290</t>
   </si>
   <si>
     <t>£7,200</t>
   </si>
   <si>
-    <t>£3,600</t>
-[...752 lines deleted...]
-    <t>Sloan, Proprietary Red, Rutherford</t>
+    <t>Dominus, Napa Valley</t>
   </si>
   <si>
     <t>Ridge, California Cabernet Sauvignon Monte Bello, Santa Cruz Mountains</t>
-  </si>
-[...1 lines deleted...]
-    <t>£435</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -1076,292 +1061,292 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-hobbs-of-barossa-ranges-grenache-barossa-valley-6x375cl-hub-VS10122976-6-IB-11650248" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-hobbs-of-barossa-ranges-semillon-barossa-valley-6x37-5cl-1012280912017339" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-hobbs-of-barossa-ranges-shiraz-barossa-valley-6x75cl-1012305312017344" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-shirvington-shiraz-mclaren-vale-6x75cl-1012277012017315" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-torbreck-descendant-barossa-valley-6x75cl-1027156911639711" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-torbreck-the-laird-barossa-valley-3x75cl-1059485813877269" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-penfolds-grange-south-australia-6x75cl-10250534-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-shirvington-shiraz-mclaren-vale-6x75cl-hub-VS10123116-6-IB-12017314" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-torbreck-the-steading-barossa-valley-6x150cl-1012280412017332" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-penfolds-grange-south-australia-6x75cl-10463241-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-two-hands-coach-house-block-shiraz-barossa-valley-6x75cl-1012308512017330" TargetMode="External"/>
-<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-penfolds-grange-south-australia-6x75cl-1056852113960484" TargetMode="External"/>
-[...192 lines deleted...]
-<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-giacomo-conterno-barolo-cascina-francia-riserva-6x75cl-1046067212729977" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-penfolds-grange-south-australia-6x75cl-1056852113850575" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-1x150cl-1059119913825940" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-6x75cl-1059120013825952" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2013-ao-yun-shangri-la-6x75cl-1038954311994269" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1982-chateau-cheval-blanc-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-1012449312992009" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1989-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1020425511405471" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-1054236613936880" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1995-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1016944513243026" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1998-chateau-mouton-rothschild-premier-cru-classe-pauillac-3x300cl-1051622613111296" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-10233139-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734213242990" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-latour-premier-cru-classe-pauillac-6x75cl-1016734213242986" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023341213242897" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-valandraud-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-1012312613242831" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2001-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023334813496104" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2003-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1052778013243041" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2003-chateau-lafleur-pomerol-6x75cl-1057231113566657" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2003-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734313242979" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2003-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023333313854103" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2004-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1012460513242886" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1052777913243040" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-figeac-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-1054226614006239" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-gazin-pomerol-12x75cl-1060431414006227" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1023318614006209" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-1023318614006255" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1023342514006240" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-langoa-barton-3eme-cru-classe-saint-julien-12x75cl-1060431214006158" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734014006216" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-margaux-premier-cru-classe-margaux-12x75cl-1016734814006203" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-moulin-saint-georges-saint-emilion-grand-cru-12x75cl-1060431514006232" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-pape-clement-cru-classe-pessac-leognan-12x75cl-1022933314006155" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-ducru-beaucaillou-2eme-cru-classe-saint-julien-12x75cl-1054144314006153" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-chateau-angelus-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-10590375-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023331413289328" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023332213242884" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-hub-VS10439965-6-IB-12502571" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-petrus-pomerol-6x75cl-1025196811605326" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-beychevelle-4eme-cru-classe-saint-julien-6x75cl-10232723-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-1060431714006272" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1012787413243021" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-la-conseillante-pomerol-12x75cl-1025738613111571" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-la-lagune-3eme-cru-classe-haut-medoc-12x75cl-10148433-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1014133713242960" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1014133713566668" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-nenin-pomerol-12x75cl-1060431614006262" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1016734513242883" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1016734513242881" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-dissan-3eme-cru-classe-margaux-6x75cl-1051623214006275" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1059047213953919" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-1025739014006263" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-excellence-de-belliard-margaux-6x75cl-1038235012141597" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-le-clarence-de-haut-brion-pessac-leognan-12x75cl-1023312413243037" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-le-pin-pomerol-6x75cl-1025814113242845" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-petrus-pomerol-6x75cl-1024941613242863" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x75cl-1020396013936875" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-hub-VS10188294-12-IB-12543005" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023346113242876" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023346113242875" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-excellence-de-belliard-margaux-12x75cl-1012293112141600" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-petrus-pomerol-3x75cl-1020821013279716" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023338513242874" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-le-pin-pomerol-6x75cl-1052776613242841" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-1023336413857529" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2013-chateau-lafite-rothschild-premier-cru-classe-pauillac-6x75cl-1012512911284735" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2013-chateau-margaux-premier-cru-classe-margaux-6x75cl-hub-VS10233458-6-DP-11284734" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10352233-6-DP-11661120" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023345113242870" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-lif-saint-emilion-1x300cl-hub-VS10377851-1-IB-11871974" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-le-clarence-de-haut-brion-pessac-leognan-6x75cl-1052777813243036" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-le-pin-pomerol-3x75cl-1025814211458620" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-le-pin-pomerol-6x75cl-1025814213242833" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-chateau-levangile-pomerol-6x75cl-1046066312729946" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-chateau-cantemerle-5eme-cru-classe-haut-medoc-12x75cl-10182445-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-1023333413877272" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-clos-du-marquis-saint-julien-12x75cl-1059486313877278" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-vieux-chateau-certan-pomerol-6x75cl-1035918811753526" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-chateau-lafite-rothschild-premier-cru-classe-pauillac-6x75cl-1014298311575031" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1014299011760510" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-leglise-clinet-pomerol-6x75cl-hub-10239334-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-lascombes-2eme-cru-classe-margaux-12x75cl-1012319013916132" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-10266062-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-VS10162310-6-IB-11522783" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1025774711760512" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-1016231311760515" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-clos-fourtet-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10282136-6-DP-11284537" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x75cl-1038755712730042" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1038755713916131" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-10123064-6-IB-PENDING-Y" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-haut-brion-premier-cru-classe-pessac-leognan-3x150cl-1038660613548575" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-leglise-clinet-pomerol-3x75cl-1037992111888983" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-margaux-premier-cru-classe-margaux-1x75cl-1035919311753576" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-1016231813287161" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-clos-du-marquis-saint-julien-6x75cl-1046068612730013" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-1013547212168957" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-batailley-5eme-cru-classe-pauillac-12x75cl-1016485112966557" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-la-croix-st-georges-pomerol-6x75cl-hub-VS10379933-6-IB-11889022" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1017071013287228" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-10170710-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-10169305-6-ib-pending-y" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-lif-saint-emilion-3x75cl-1046070312730061" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2022-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-1053416913287172" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2001-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035095911646161" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2001-maison-leroy-meursault-12x75cl-hub-VS10377856-12-IB-11872029" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2002-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1045331212617540" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2002-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035096011646163" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-jacques-frederic-mugnier-musigny-grand-cru-6x75cl-1058872413803405" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-1x75cl-1024030013953005" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-domaine-louis-jadot-clos-de-vougeot-grand-cru-6x75cl-hub-VS10254853-6-IB-11143967" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-domaine-ponsot-chapelle-chambertin-grand-cru-6x75cl-10257447-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-10602460-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-domaine-de-la-romanee-conti-richebourg-grand-cru-3x75cl-1035096411646187" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-domaine-de-la-romanee-conti-richebourg-grand-cru-3x75cl-1035096511646189" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-domaine-de-la-romanee-conti-romanee-conti-grand-cru-3x75cl-hub-VS10290360-3-IB-11335020" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-domaine-de-la-romanee-conti-corton-grand-cru-prince-florent-de-merode-3x75cl-hub-VS10378113-3-IB-11874693" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-domaine-de-la-romanee-conti-la-tache-grand-cru-3x75cl-1014689411646193" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-mischief-and-mayhem-puligny-montrachet-premier-cru-les-folatieres-6x75cl-1036613013230025" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-armand-rousseau-chambertin-grand-cru-1x75cl-hub-SE10313113-1-IB-11469721" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-armand-rousseau-ruchottes-chambertin-grand-cru-clos-des-ruchottes-6x75cl-1039679312148083" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-3x75cl-1023741411972362" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-6x75cl-10535668-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-de-la-romanee-conti-la-tache-grand-cru-3x75cl-1023942411095947" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-clos-chateau-1x75cl-1017090013928994" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-la-colombiere-1x75cl-1017090213928993" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-anne-francoise-gros-pommard-premier-cru-les-pezerolles-12x75cl-hub-VS10254855-12-IB-11143985" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-jean-grivot-nuits-saint-georges-premier-cru-les-pruliers-6x75cl-hub-VS10355411-6-IB-11713282" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-hub-VS10358045-6-IB-11744984" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-tawse-gevrey-chambertin-premier-cru-champeaux-6x75cl-1035540811713249" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-de-bellene-vosne-romanee-premier-cru-les-suchots-6x75cl-hub-VS10355410-6-IB-11713280" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-bruno-clair-gevrey-chambertin-premier-cru-fonteny-6x75cl-hub-VS10355443-6-IB-11713378" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-1035544411713381" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-de-montille-pommard-premier-cru-les-rugiens-bas-6x75cl-hub-VS10355446-6-IB-11713385" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-3x75cl-1020893411828726" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-denis-bachelet-gevrey-chambertin-premier-cru-les-corbeaux-3x75cl-hub-VS10355491-3-IB-11713545" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-drouhin-laroze-bonnes-mares-grand-cru-3x75cl-hub-VS10355494-3-IB-11713551" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-1021043613498441" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-dujac-charmes-chambertin-grand-cru-6x75cl-1021043613498442" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-3x75cl-1030722611994469" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-henri-boillot-clos-de-vougeot-grand-cru-3x75cl-10288514-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-henri-boillot-echezeaux-grand-cru-3x75cl-hub-SE10288518-3-IB-11539484" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-henri-boillot-pommard-premier-cru-clos-blanc-6x75cl-1028851911539487" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-louis-jadot-chapelle-chambertin-grand-cru-6x75cl-hub-VS10288549-6-IB-11713552" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-tawse-mazis-chambertin-grand-cru-6x75cl-1035549611713561" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-de-montille-vosne-romanee-premier-cru-aux-malconsorts-3x75cl-1035799411744710" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-etienne-sauzet-montrachet-grand-cru-1x75cl-1018680913010189" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-macon-milly-lamartine-6x150cl-10127865-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-12x75cl-10127864-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-6x150cl-10127863-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-domaine-comte-georges-de-vogue-chambolle-musigny-premier-cru-les-amoureuses-1x150cl-1040560212759677" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-lucien-le-moine-chambolle-musigny-premier-cru-les-feusselottes-6x75cl-10204868-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-lucien-le-moine-echezeaux-grand-cru-6x75cl-10204873-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-armand-rousseau-charmes-chambertin-grand-cru-6x75cl-1028998511578775" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-faiveley-chambertin-clos-de-beze-grand-cru-les-ouvrees-rodin-3x75cl-1046068212730000" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-faiveley-mazis-chambertin-grand-cru-3x75cl-1046068412730005" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-de-la-romanee-conti-la-tache-grand-cru-1x75cl-1041560512690047" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-dujac-fils-et-pere-morey-saint-denis-1x75cl-1038331713958313" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-domaine-sylvain-pataille-marsannay-ancestrale-6x75cl-1035556912938395" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1990-krug-clos-du-mesnil-1x75cl-10156683-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1995-boerl-kroff-brut-1x150cl-1059486513877285" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1998-boerl-kroff-brut-1x150cl-hub-VS10204975-1-IB-11871949" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2002-louis-roederer-cristal-medallion-1x300cl-hub-VS10355669-1-IB-11714893" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-philipponnat-clos-des-goisses-6x75cl-1051623313111339" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-taittinger-comtes-de-champagne-rose-6x75cl-hub-VS10439966-6-IB-12502622" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-boerl-kroff-brut-1x150cl-hub-VS10377847-1-IB-11871960" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-louis-roederer-starck-brut-nature-1x75cl-1035227714025591" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-jacques-selosse-millesime-1x75cl-10390359-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-jacques-selosse-millesime-6x75cl-10390359-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-piper-heidsieck-rare-3x75cl-10182370-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-piper-heidsieck-rare-rose-3x75cl-1059295213850937" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2023-domaine-tempier-rose-bandol-1x75cl-10388556-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2024-domaine-tempier-rose-bandol-12x75cl-10513827-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x150cl-10524562-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x75cl-10513827-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2025-domaine-tempier-rose-bandol-12x75cl-10603483-12-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2025-domaine-tempier-rose-bandol-6x75cl-10603483-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-e-guigal-cote-rotie-la-landonne-12x75cl-hub-VS10452281-12-IB-12607021" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2002-m-chapoutier-hermitage-de-loree-6x75cl-hub-VS10249143-6-DP-11108089" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2004-e-guigal-cote-rotie-la-mouline-3x75cl-hub-VS10452283-3-IB-12607030" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2013-e-guigal-cote-rotie-la-mouline-6x75cl-1020553311143977" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-francois-villard-cornas-jouvet-1x75cl-hub-VS10254854-1-IB-11199342" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-delas-cote-rotie-seigneur-de-maugiron-6x75cl-hub-VS10355396-6-IB-11713149" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355433-6-IB-11713332" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-chateau-de-saint-cosme-gigondas-le-claux-6x75cl-hub-VS10355472-6-IB-11713497" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355465-6-IB-11713474" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-paul-jaboulet-aine-cote-rotie-les-jumelles-6x75cl-hub-VS10355468-6-IB-11713479" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355508-6-IB-11713595" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355507-6-IB-11713593" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355519-6-IB-11713641" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-domaine-rostaing-cote-rotie-la-landonne-3x75cl-1035555212941213" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-famille-perrin-gigondas-domaine-du-clos-des-tourelles-6x75cl-1035556112938371" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-paul-jaboulet-aine-hermitage-la-maison-bleue-6x75cl-1035555412938363" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-giacomo-conterno-barolo-monfortino-riserva-1x150cl-hub-10260295-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-giacomo-conterno-barolo-francia-6x75cl-1012451513936879" TargetMode="External"/>
 <Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-poderi-aldo-conterno-barolo-bussia-colonnello-6x75cl-1020535313936882" TargetMode="External"/>
 <Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-azienda-agricola-e-pira-e-figli-chiara-boschis-barolo-cannubi-6x75cl-1046067412729984" TargetMode="External"/>
 <Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-valdicava-brunello-di-montalcino-1x150cl-10541342-1-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-antinori-tignanello-igt-6x75cl-1023353513857489" TargetMode="External"/>
-<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-renieri-brunello-di-montalcino-6x75cl-hub-VS10352271-6-DP-11661294" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-casanova-di-neri-brunello-di-montalcino-cerretalto-3x75cl-1060682514038484" TargetMode="External"/>
 <Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-fontodi-flaccianello-delle-pieve-colli-della-toscana-centrale-igt-6x150cl-10352044-6-ib-stock-n" TargetMode="External"/>
-<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-rocca-frassinello-baffonero-rosso-igt-3x75cl-1051275113071309" TargetMode="External"/>
-[...10 lines deleted...]
-<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-hub-VS10360052-3-IB-11763314" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1023352711760531" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-rocca-frassinello-baffonero-rosso-igt-3x75cl-1051275113071309" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-tua-rita-toscana-redigaffi-7-1x150cl-1035988211760526" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-argiano-rosso-di-montalcino-6x75cl-10380711-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1035988411760528" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-kumeu-river-village-chardonnay-kumeu-12x75cl-hub-VS10146881-12-IB-12017335" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1992-taylors-vintage-port-1x37-5cl-10188219-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/nv-glenmorangie-highland-single-malt-barrel-select-release-malaga-cask-finish-12yo-bottled-2020-highlands-1x70cl-1012460912017373" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2001-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-10600268-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-verite-le-desir-sonoma-county-6x75cl-1014306911874714" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-hub-VS10377855-3-IB-11872024" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-dominus-napa-valley-6x75cl-10233471-6-ib-stock-n" TargetMode="External"/>
 <Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1046070712730067" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L226"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="16"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="7"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="150">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>BiBO
 Free Trade House, 9 Chapel Place, London EC2A 3DQ, UK
 hello@bibo.io
 +44 (0) 20 4579 1092
 Stock List
-Last Updated: Wed, 01 Apr 2026 18:30:10
+Last Updated: Tue, 26 May 2026 17:30:10
 # of Products: 224</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
@@ -1790,7918 +1775,7918 @@
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="3">
         <v>2011</v>
       </c>
       <c r="D14" t="s" s="4">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="3">
+        <v>2</v>
+      </c>
+      <c r="J14" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="3">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D15" t="s" s="4">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="3">
         <v>2012</v>
       </c>
       <c r="D16" t="s" s="4">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>46</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="C17" s="3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D17" t="s" s="4">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K17"/>
       <c r="L17" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C18" s="3">
-        <v>2014</v>
+        <v>1982</v>
       </c>
       <c r="D18" t="s" s="4">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I18" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C19" s="3">
-        <v>2013</v>
+        <v>1989</v>
       </c>
       <c r="D19" t="s" s="4">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
       <c r="J19" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="K19"/>
       <c r="L19" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C20" s="3">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="D20" t="s" s="4">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
       <c r="J20" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C21" s="3">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K21"/>
       <c r="L21" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C22" s="3">
-        <v>1986</v>
+        <v>1998</v>
       </c>
       <c r="D22" t="s" s="4">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
       <c r="J22" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="K22"/>
       <c r="L22" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C23" s="3">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="D23" t="s" s="4">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
       <c r="J23" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="K23"/>
       <c r="L23" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C24" s="3">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
       <c r="J24" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C25" s="3">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J25" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="K25"/>
       <c r="L25" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C26" s="3">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J26" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="K26"/>
       <c r="L26" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C27" s="3">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D27" t="s" s="4">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
       <c r="J27" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="K27"/>
       <c r="L27" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B28" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C28" s="3">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D28" t="s" s="4">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="K28"/>
       <c r="L28" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C29" s="3">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D29" t="s" s="4">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
       <c r="J29" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="K29"/>
       <c r="L29" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C30" s="3">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>25</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J30" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B31" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C31" s="3">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D31" t="s" s="4">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="H31" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J31" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="K31"/>
       <c r="L31" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C32" s="3">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D32" t="s" s="4">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="K32"/>
       <c r="L32" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C33" s="3">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="D33" t="s" s="4">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K33"/>
       <c r="L33" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B34" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C34" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D34" t="s" s="4">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>83</v>
       </c>
       <c r="K34"/>
       <c r="L34" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B35" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C35" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D35" t="s" s="4">
         <v>84</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>85</v>
       </c>
       <c r="K35"/>
       <c r="L35" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C36" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D36" t="s" s="4">
         <v>86</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C37" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D37" t="s" s="4">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J37" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="K37"/>
       <c r="L37" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B38" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C38" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D38" t="s" s="4">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B39" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C39" s="3">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
       <c r="J39" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="K39"/>
       <c r="L39" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B40" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C40" s="3">
         <v>2005</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
       <c r="J40" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="K40"/>
       <c r="L40" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B41" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C41" s="3">
         <v>2005</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J41" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="K41"/>
       <c r="L41" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B42" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C42" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D42" t="s" s="4">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J42" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K42"/>
       <c r="L42" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B43" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C43" s="3">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="D43" t="s" s="4">
+        <v>94</v>
+      </c>
+      <c r="E43" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" t="s">
+        <v>59</v>
+      </c>
+      <c r="G43" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" t="s">
+        <v>18</v>
+      </c>
+      <c r="I43" s="3">
+        <v>1</v>
+      </c>
+      <c r="J43" t="s">
         <v>95</v>
-      </c>
-[...16 lines deleted...]
-        <v>96</v>
       </c>
       <c r="K43"/>
       <c r="L43" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B44" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C44" s="3">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D44" t="s" s="4">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J44" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="K44"/>
       <c r="L44" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B45" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C45" s="3">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45" t="s">
         <v>18</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
       <c r="J45" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="K45"/>
       <c r="L45" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B46" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" s="3">
+        <v>2007</v>
+      </c>
+      <c r="D46" t="s" s="4">
+        <v>99</v>
+      </c>
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" t="s">
         <v>54</v>
       </c>
-      <c r="C46" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="H46" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J46" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B47" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C47" s="3">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D47" t="s" s="4">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G47" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H47" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J47" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="K47"/>
       <c r="L47" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B48" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C48" s="3">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48" t="s">
         <v>18</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
       <c r="J48" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="K48"/>
       <c r="L48" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B49" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C49" s="3">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49" t="s">
         <v>18</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="K49"/>
       <c r="L49" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B50" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C50" s="3">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K50"/>
       <c r="L50" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B51" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C51" s="3">
         <v>2009</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G51" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H51" t="s">
         <v>18</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="K51"/>
       <c r="L51" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C52" s="3">
         <v>2009</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>25</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="H52" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="3">
         <v>2</v>
       </c>
       <c r="J52" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="K52"/>
       <c r="L52" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B53" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C53" s="3">
         <v>2009</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
       <c r="J53" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="K53"/>
       <c r="L53" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C54" s="3">
         <v>2009</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="H54" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J54" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="K54"/>
       <c r="L54" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B55" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C55" s="3">
         <v>2009</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55" t="s">
         <v>18</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
       <c r="J55" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="K55"/>
       <c r="L55" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B56" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C56" s="3">
         <v>2009</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="E56" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F56" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="H56" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J56" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="K56"/>
       <c r="L56" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B57" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C57" s="3">
         <v>2009</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>25</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57" t="s">
         <v>18</v>
       </c>
       <c r="I57" s="3">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="J57" t="s">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="K57"/>
       <c r="L57" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B58" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C58" s="3">
         <v>2009</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
       <c r="J58" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="K58"/>
       <c r="L58" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B59" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C59" s="3">
         <v>2009</v>
       </c>
       <c r="D59" t="s" s="4">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
       <c r="J59" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="K59"/>
       <c r="L59" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B60" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C60" s="3">
         <v>2009</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J60" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="K60"/>
       <c r="L60" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B61" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C61" s="3">
         <v>2009</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>25</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="H61" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
       <c r="J61" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="K61"/>
       <c r="L61" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B62" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C62" s="3">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D62" t="s" s="4">
+        <v>58</v>
+      </c>
+      <c r="E62" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" t="s">
+        <v>117</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" t="s">
+        <v>18</v>
+      </c>
+      <c r="I62" s="3">
+        <v>4</v>
+      </c>
+      <c r="J62" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K62"/>
       <c r="L62" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B63" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C63" s="3">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="H63" t="s">
         <v>18</v>
       </c>
       <c r="I63" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J63" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="K63"/>
       <c r="L63" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B64" t="s">
+        <v>52</v>
+      </c>
+      <c r="C64" s="3">
+        <v>2009</v>
+      </c>
+      <c r="D64" t="s" s="4">
+        <v>119</v>
+      </c>
+      <c r="E64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" s="3">
         <v>54</v>
       </c>
-      <c r="C64" s="3">
-[...19 lines deleted...]
-      </c>
       <c r="J64" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C65" s="3">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="H65" t="s">
         <v>18</v>
       </c>
       <c r="I65" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J65" t="s">
-        <v>116</v>
+        <v>46</v>
       </c>
       <c r="K65"/>
       <c r="L65" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B66" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C66" s="3">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G66" t="s">
         <v>17</v>
       </c>
       <c r="H66" t="s">
         <v>18</v>
       </c>
       <c r="I66" s="3">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="J66" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B67" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C67" s="3">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="H67" t="s">
         <v>18</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K67"/>
       <c r="L67" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B68" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C68" s="3">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D68" t="s" s="4">
         <v>76</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68" t="s">
         <v>18</v>
       </c>
       <c r="I68" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J68" t="s">
-        <v>119</v>
+        <v>35</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B69" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C69" s="3">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>112</v>
+        <v>56</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G69" t="s">
         <v>17</v>
       </c>
       <c r="H69" t="s">
         <v>18</v>
       </c>
       <c r="I69" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J69" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="K69"/>
       <c r="L69" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B70" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C70" s="3">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G70" t="s">
         <v>17</v>
       </c>
       <c r="H70" t="s">
         <v>18</v>
       </c>
       <c r="I70" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J70" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B71" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C71" s="3">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D71" t="s" s="4">
         <v>71</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>25</v>
       </c>
       <c r="G71" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H71" t="s">
         <v>18</v>
       </c>
       <c r="I71" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J71" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="K71"/>
       <c r="L71" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B72" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C72" s="3">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G72" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H72" t="s">
         <v>18</v>
       </c>
       <c r="I72" s="3">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="J72" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="K72"/>
       <c r="L72" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B73" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C73" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D73" t="s" s="4">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G73" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H73" t="s">
         <v>18</v>
       </c>
       <c r="I73" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J73" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="K73"/>
       <c r="L73" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B74" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C74" s="3">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J74" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="K74"/>
       <c r="L74" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B75" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C75" s="3">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D75" t="s" s="4">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75" t="s">
         <v>25</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="H75" t="s">
         <v>18</v>
       </c>
       <c r="I75" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J75" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="K75"/>
       <c r="L75" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B76" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C76" s="3">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
-        <v>129</v>
+        <v>59</v>
       </c>
       <c r="G76" t="s">
         <v>17</v>
       </c>
       <c r="H76" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J76" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K76"/>
       <c r="L76" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B77" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C77" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>25</v>
       </c>
       <c r="G77" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H77" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J77" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="K77"/>
       <c r="L77" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B78" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C78" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G78" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H78" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="3">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>132</v>
       </c>
       <c r="K78"/>
       <c r="L78" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B79" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C79" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>25</v>
       </c>
       <c r="G79" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H79" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J79" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K79"/>
       <c r="L79" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B80" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C80" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>134</v>
+        <v>71</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>25</v>
       </c>
       <c r="G80" t="s">
         <v>17</v>
       </c>
       <c r="H80" t="s">
         <v>18</v>
       </c>
       <c r="I80" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J80" t="s">
         <v>135</v>
       </c>
       <c r="K80"/>
       <c r="L80" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B81" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C81" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D81" t="s" s="4">
         <v>136</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
-        <v>25</v>
+        <v>137</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="H81" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J81" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="K81"/>
       <c r="L81" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B82" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C82" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>25</v>
       </c>
       <c r="G82" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H82" t="s">
         <v>18</v>
       </c>
       <c r="I82" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="J82" t="s">
-        <v>39</v>
+        <v>139</v>
       </c>
       <c r="K82"/>
       <c r="L82" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B83" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C83" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="G83" t="s">
         <v>17</v>
       </c>
       <c r="H83" t="s">
         <v>18</v>
       </c>
       <c r="I83" s="3">
         <v>1</v>
       </c>
       <c r="J83" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K83"/>
       <c r="L83" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B84" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C84" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D84" t="s" s="4">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>25</v>
       </c>
       <c r="G84" t="s">
         <v>17</v>
       </c>
       <c r="H84" t="s">
         <v>18</v>
       </c>
       <c r="I84" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J84" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="K84"/>
       <c r="L84" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B85" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C85" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D85" t="s" s="4">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G85" t="s">
         <v>17</v>
       </c>
       <c r="H85" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
       <c r="J85" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="K85"/>
       <c r="L85" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B86" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C86" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G86" t="s">
         <v>17</v>
       </c>
       <c r="H86" t="s">
         <v>18</v>
       </c>
       <c r="I86" s="3">
         <v>1</v>
       </c>
       <c r="J86" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="K86"/>
       <c r="L86" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B87" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C87" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="H87" t="s">
         <v>18</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
       <c r="J87" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="K87"/>
       <c r="L87" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B88" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C88" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="3">
         <v>1</v>
       </c>
       <c r="J88" t="s">
-        <v>143</v>
+        <v>95</v>
       </c>
       <c r="K88"/>
       <c r="L88" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B89" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C89" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
       <c r="G89" t="s">
         <v>17</v>
       </c>
       <c r="H89" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I89" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J89" t="s">
-        <v>145</v>
+        <v>114</v>
       </c>
       <c r="K89"/>
       <c r="L89" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B90" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C90" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>146</v>
+        <v>66</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>25</v>
       </c>
       <c r="G90" t="s">
         <v>17</v>
       </c>
       <c r="H90" t="s">
         <v>18</v>
       </c>
       <c r="I90" s="3">
         <v>1</v>
       </c>
       <c r="J90" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B91" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C91" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D91" t="s" s="4">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>25</v>
       </c>
       <c r="G91" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H91" t="s">
         <v>18</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
       <c r="J91" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="K91"/>
       <c r="L91" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B92" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C92" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>82</v>
+        <v>151</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G92" t="s">
         <v>17</v>
       </c>
       <c r="H92" t="s">
         <v>18</v>
       </c>
       <c r="I92" s="3">
         <v>1</v>
       </c>
       <c r="J92" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="K92"/>
       <c r="L92" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B93" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C93" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D93" t="s" s="4">
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G93" t="s">
         <v>17</v>
       </c>
       <c r="H93" t="s">
         <v>18</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
       <c r="J93" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="K93"/>
       <c r="L93" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B94" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C94" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D94" t="s" s="4">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>25</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="H94" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I94" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J94" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B95" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C95" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>25</v>
       </c>
       <c r="G95" t="s">
         <v>17</v>
       </c>
       <c r="H95" t="s">
         <v>18</v>
       </c>
       <c r="I95" s="3">
         <v>1</v>
       </c>
       <c r="J95" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="K95"/>
       <c r="L95" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B96" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C96" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="H96" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="3">
         <v>1</v>
       </c>
       <c r="J96" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="K96"/>
       <c r="L96" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B97" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C97" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
       <c r="H97" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
       <c r="J97" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="K97"/>
       <c r="L97" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B98" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C98" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>123</v>
+        <v>161</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="G98" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H98" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="3">
         <v>1</v>
       </c>
       <c r="J98" t="s">
-        <v>155</v>
+        <v>108</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B99" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C99" s="3">
         <v>2020</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>156</v>
+        <v>76</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="H99" t="s">
         <v>18</v>
       </c>
       <c r="I99" s="3">
         <v>1</v>
       </c>
       <c r="J99" t="s">
-        <v>28</v>
+        <v>162</v>
       </c>
       <c r="K99"/>
       <c r="L99" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B100" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C100" s="3">
         <v>2020</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>157</v>
+        <v>76</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>25</v>
       </c>
       <c r="G100" t="s">
         <v>17</v>
       </c>
       <c r="H100" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="3">
         <v>1</v>
       </c>
       <c r="J100" t="s">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B101" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C101" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>158</v>
+        <v>107</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G101" t="s">
         <v>17</v>
       </c>
       <c r="H101" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="I101" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J101" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="K101"/>
       <c r="L101" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B102" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C102" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="H102" t="s">
         <v>18</v>
       </c>
       <c r="I102" s="3">
         <v>1</v>
       </c>
       <c r="J102" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="K102"/>
       <c r="L102" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B103" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C103" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>121</v>
+        <v>151</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G103" t="s">
         <v>17</v>
       </c>
       <c r="H103" t="s">
         <v>18</v>
       </c>
       <c r="I103" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J103" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="K103"/>
       <c r="L103" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B104" t="s">
+        <v>52</v>
+      </c>
+      <c r="C104" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D104" t="s" s="4">
+        <v>92</v>
+      </c>
+      <c r="E104" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" t="s">
         <v>54</v>
       </c>
-      <c r="C104" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="G104" t="s">
         <v>17</v>
       </c>
       <c r="H104" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="I104" s="3">
         <v>1</v>
       </c>
       <c r="J104" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="K104"/>
       <c r="L104" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B105" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C105" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D105" t="s" s="4">
-        <v>128</v>
+        <v>169</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G105" t="s">
         <v>17</v>
       </c>
       <c r="H105" t="s">
         <v>18</v>
       </c>
       <c r="I105" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J105" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="K105"/>
       <c r="L105" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B106" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C106" s="3">
-        <v>2001</v>
+        <v>2020</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>25</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="H106" t="s">
         <v>18</v>
       </c>
       <c r="I106" s="3">
         <v>1</v>
       </c>
       <c r="J106" t="s">
-        <v>165</v>
+        <v>28</v>
       </c>
       <c r="K106"/>
       <c r="L106" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B107" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C107" s="3">
-        <v>2001</v>
+        <v>2020</v>
       </c>
       <c r="D107" t="s" s="4">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="E107" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F107" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G107" t="s">
         <v>17</v>
       </c>
       <c r="H107" t="s">
         <v>18</v>
       </c>
       <c r="I107" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J107" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B108" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C108" s="3">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G108" t="s">
         <v>17</v>
       </c>
       <c r="H108" t="s">
         <v>18</v>
       </c>
       <c r="I108" s="3">
         <v>1</v>
       </c>
       <c r="J108" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="K108"/>
       <c r="L108" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B109" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C109" s="3">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" t="s">
         <v>25</v>
       </c>
       <c r="G109" t="s">
         <v>17</v>
       </c>
       <c r="H109" t="s">
         <v>18</v>
       </c>
       <c r="I109" s="3">
         <v>1</v>
       </c>
       <c r="J109" t="s">
-        <v>165</v>
+        <v>126</v>
       </c>
       <c r="K109"/>
       <c r="L109" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B110" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C110" s="3">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>164</v>
+        <v>56</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G110" t="s">
         <v>17</v>
       </c>
       <c r="H110" t="s">
         <v>18</v>
       </c>
       <c r="I110" s="3">
         <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B111" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C111" s="3">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>170</v>
+        <v>56</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>25</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
       <c r="H111" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="I111" s="3">
         <v>1</v>
       </c>
       <c r="J111" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="K111"/>
       <c r="L111" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B112" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C112" s="3">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>172</v>
+        <v>130</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="F112" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="H112" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="I112" s="3">
         <v>1</v>
       </c>
       <c r="J112" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B113" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C113" s="3">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>32</v>
       </c>
       <c r="G113" t="s">
         <v>17</v>
       </c>
       <c r="H113" t="s">
         <v>18</v>
       </c>
       <c r="I113" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J113" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="K113"/>
       <c r="L113" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B114" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="C114" s="3">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="F114" t="s">
         <v>25</v>
       </c>
       <c r="G114" t="s">
         <v>17</v>
       </c>
       <c r="H114" t="s">
         <v>18</v>
       </c>
       <c r="I114" s="3">
         <v>1</v>
       </c>
       <c r="J114" t="s">
-        <v>177</v>
+        <v>114</v>
       </c>
       <c r="K114"/>
       <c r="L114" t="s" s="3">
-        <v>178</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B115" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C115" s="3">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
         <v>25</v>
       </c>
       <c r="G115" t="s">
         <v>17</v>
       </c>
       <c r="H115" t="s">
         <v>18</v>
       </c>
       <c r="I115" s="3">
         <v>1</v>
       </c>
       <c r="J115" t="s">
-        <v>85</v>
+        <v>177</v>
       </c>
       <c r="K115"/>
       <c r="L115" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B116" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C116" s="3">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F116" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G116" t="s">
         <v>17</v>
       </c>
       <c r="H116" t="s">
         <v>18</v>
       </c>
       <c r="I116" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J116" t="s">
-        <v>181</v>
+        <v>93</v>
       </c>
       <c r="K116"/>
       <c r="L116" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B117" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C117" s="3">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="D117" t="s" s="4">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117" t="s">
         <v>32</v>
       </c>
       <c r="G117" t="s">
         <v>17</v>
       </c>
       <c r="H117" t="s">
         <v>18</v>
       </c>
       <c r="I117" s="3">
         <v>1</v>
       </c>
       <c r="J117" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K117"/>
       <c r="L117" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B118" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C118" s="3">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G118" t="s">
         <v>17</v>
       </c>
       <c r="H118" t="s">
         <v>18</v>
       </c>
       <c r="I118" s="3">
         <v>1</v>
       </c>
       <c r="J118" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="K118"/>
       <c r="L118" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B119" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C119" s="3">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="D119" t="s" s="4">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G119" t="s">
         <v>17</v>
       </c>
       <c r="H119" t="s">
         <v>18</v>
       </c>
       <c r="I119" s="3">
         <v>1</v>
       </c>
       <c r="J119" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="K119"/>
       <c r="L119" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B120" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C120" s="3">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E120" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F120" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G120" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H120" t="s">
         <v>18</v>
       </c>
       <c r="I120" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="K120"/>
       <c r="L120" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B121" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C121" s="3">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="F121" t="s">
         <v>25</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="H121" t="s">
         <v>18</v>
       </c>
       <c r="I121" s="3">
         <v>1</v>
       </c>
       <c r="J121" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="K121"/>
       <c r="L121" t="s" s="3">
-        <v>20</v>
+        <v>187</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B122" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C122" s="3">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G122" t="s">
         <v>17</v>
       </c>
       <c r="H122" t="s">
         <v>18</v>
       </c>
       <c r="I122" s="3">
         <v>1</v>
       </c>
       <c r="J122" t="s">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="K122"/>
       <c r="L122" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B123" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C123" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D123" t="s" s="4">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="F123" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="H123" t="s">
         <v>18</v>
       </c>
       <c r="I123" s="3">
         <v>1</v>
       </c>
       <c r="J123" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="K123"/>
       <c r="L123" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B124" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C124" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E124" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F124" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G124" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H124" t="s">
         <v>18</v>
       </c>
       <c r="I124" s="3">
         <v>1</v>
       </c>
       <c r="J124" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="K124"/>
       <c r="L124" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B125" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C125" s="3">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G125" t="s">
         <v>17</v>
       </c>
       <c r="H125" t="s">
         <v>18</v>
       </c>
       <c r="I125" s="3">
         <v>1</v>
       </c>
       <c r="J125" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="K125"/>
       <c r="L125" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B126" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C126" s="3">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="F126" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G126" t="s">
         <v>17</v>
       </c>
       <c r="H126" t="s">
         <v>18</v>
       </c>
       <c r="I126" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J126" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="K126"/>
       <c r="L126" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B127" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C127" s="3">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127" t="s">
         <v>32</v>
       </c>
       <c r="G127" t="s">
         <v>17</v>
       </c>
       <c r="H127" t="s">
         <v>18</v>
       </c>
       <c r="I127" s="3">
         <v>1</v>
       </c>
       <c r="J127" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="K127"/>
       <c r="L127" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B128" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C128" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128" t="s">
         <v>18</v>
       </c>
       <c r="I128" s="3">
         <v>1</v>
       </c>
       <c r="J128" t="s">
-        <v>33</v>
+        <v>191</v>
       </c>
       <c r="K128"/>
       <c r="L128" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B129" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C129" s="3">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F129" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="G129" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H129" t="s">
         <v>18</v>
       </c>
       <c r="I129" s="3">
         <v>1</v>
       </c>
       <c r="J129" t="s">
-        <v>127</v>
+        <v>197</v>
       </c>
       <c r="K129"/>
       <c r="L129" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B130" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C130" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G130" t="s">
         <v>17</v>
       </c>
       <c r="H130" t="s">
         <v>18</v>
       </c>
       <c r="I130" s="3">
         <v>1</v>
       </c>
       <c r="J130" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="K130"/>
       <c r="L130" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B131" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C131" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131" t="s">
         <v>25</v>
       </c>
       <c r="G131" t="s">
         <v>17</v>
       </c>
       <c r="H131" t="s">
         <v>18</v>
       </c>
       <c r="I131" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J131" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="K131"/>
       <c r="L131" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B132" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C132" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="H132" t="s">
         <v>18</v>
       </c>
       <c r="I132" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J132" t="s">
-        <v>204</v>
+        <v>128</v>
       </c>
       <c r="K132"/>
       <c r="L132" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B133" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C133" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>25</v>
       </c>
       <c r="G133" t="s">
         <v>17</v>
       </c>
       <c r="H133" t="s">
         <v>18</v>
       </c>
       <c r="I133" s="3">
         <v>1</v>
       </c>
       <c r="J133" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="K133"/>
       <c r="L133" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B134" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C134" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>206</v>
+        <v>176</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="H134" t="s">
         <v>18</v>
       </c>
       <c r="I134" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J134" t="s">
-        <v>143</v>
+        <v>203</v>
       </c>
       <c r="K134"/>
       <c r="L134" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B135" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C135" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="G135" t="s">
         <v>17</v>
       </c>
       <c r="H135" t="s">
         <v>18</v>
       </c>
       <c r="I135" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J135" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="K135"/>
       <c r="L135" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B136" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C136" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="F136" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="G136" t="s">
         <v>17</v>
       </c>
       <c r="H136" t="s">
         <v>18</v>
       </c>
       <c r="I136" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J136" t="s">
-        <v>208</v>
+        <v>55</v>
       </c>
       <c r="K136"/>
       <c r="L136" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B137" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C137" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
         <v>18</v>
       </c>
       <c r="I137" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J137" t="s">
-        <v>143</v>
+        <v>207</v>
       </c>
       <c r="K137"/>
       <c r="L137" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B138" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C138" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>25</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138" t="s">
         <v>18</v>
       </c>
       <c r="I138" s="3">
         <v>2</v>
       </c>
       <c r="J138" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="K138"/>
       <c r="L138" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B139" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C139" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D139" t="s" s="4">
         <v>210</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="F139" t="s">
         <v>25</v>
       </c>
       <c r="G139" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H139" t="s">
         <v>18</v>
       </c>
       <c r="I139" s="3">
         <v>1</v>
       </c>
       <c r="J139" t="s">
-        <v>211</v>
+        <v>41</v>
       </c>
       <c r="K139"/>
       <c r="L139" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B140" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C140" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
         <v>18</v>
       </c>
       <c r="I140" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J140" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="K140"/>
       <c r="L140" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B141" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C141" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="F141" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="H141" t="s">
         <v>18</v>
       </c>
       <c r="I141" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J141" t="s">
-        <v>214</v>
+        <v>114</v>
       </c>
       <c r="K141"/>
       <c r="L141" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B142" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C142" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D142" t="s" s="4">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="H142" t="s">
         <v>18</v>
       </c>
       <c r="I142" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J142" t="s">
-        <v>119</v>
+        <v>150</v>
       </c>
       <c r="K142"/>
       <c r="L142" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B143" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C143" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
       <c r="F143" t="s">
         <v>25</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
       <c r="H143" t="s">
         <v>18</v>
       </c>
       <c r="I143" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J143" t="s">
-        <v>216</v>
+        <v>108</v>
       </c>
       <c r="K143"/>
       <c r="L143" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B144" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C144" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="H144" t="s">
         <v>18</v>
       </c>
       <c r="I144" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J144" t="s">
-        <v>116</v>
+        <v>209</v>
       </c>
       <c r="K144"/>
       <c r="L144" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B145" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C145" s="3">
         <v>2018</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>217</v>
+        <v>183</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="F145" t="s">
         <v>32</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="H145" t="s">
         <v>18</v>
       </c>
       <c r="I145" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J145" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="K145"/>
       <c r="L145" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B146" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C146" s="3">
         <v>2018</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="F146" t="s">
         <v>32</v>
       </c>
       <c r="G146" t="s">
         <v>17</v>
       </c>
       <c r="H146" t="s">
         <v>18</v>
       </c>
       <c r="I146" s="3">
         <v>1</v>
       </c>
       <c r="J146" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
       <c r="K146"/>
       <c r="L146" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B147" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C147" s="3">
         <v>2018</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147" t="s">
         <v>18</v>
       </c>
       <c r="I147" s="3">
         <v>1</v>
       </c>
       <c r="J147" t="s">
-        <v>46</v>
+        <v>218</v>
       </c>
       <c r="K147"/>
       <c r="L147" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B148" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C148" s="3">
         <v>2018</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148" t="s">
         <v>18</v>
       </c>
       <c r="I148" s="3">
         <v>2</v>
       </c>
       <c r="J148" t="s">
-        <v>177</v>
+        <v>128</v>
       </c>
       <c r="K148"/>
       <c r="L148" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B149" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C149" s="3">
         <v>2018</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149" t="s">
         <v>25</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="H149" t="s">
         <v>18</v>
       </c>
       <c r="I149" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J149" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="K149"/>
       <c r="L149" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B150" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C150" s="3">
         <v>2018</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>224</v>
+        <v>202</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150" t="s">
         <v>32</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="H150" t="s">
         <v>18</v>
       </c>
       <c r="I150" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J150" t="s">
-        <v>204</v>
+        <v>125</v>
       </c>
       <c r="K150"/>
       <c r="L150" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B151" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C151" s="3">
         <v>2018</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="E151" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F151" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G151" t="s">
         <v>17</v>
       </c>
       <c r="H151" t="s">
         <v>18</v>
       </c>
       <c r="I151" s="3">
         <v>1</v>
       </c>
       <c r="J151" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="K151"/>
       <c r="L151" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B152" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C152" s="3">
         <v>2018</v>
       </c>
       <c r="D152" t="s" s="4">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E152" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F152" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="H152" t="s">
         <v>18</v>
       </c>
       <c r="I152" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J152" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="K152"/>
       <c r="L152" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B153" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C153" s="3">
         <v>2018</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E153" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F153" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153" t="s">
         <v>18</v>
       </c>
       <c r="I153" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J153" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="K153"/>
       <c r="L153" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B154" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C154" s="3">
         <v>2018</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="E154" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F154" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154" t="s">
         <v>18</v>
       </c>
       <c r="I154" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J154" t="s">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="K154"/>
       <c r="L154" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B155" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C155" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="F155" t="s">
         <v>25</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155" t="s">
         <v>18</v>
       </c>
       <c r="I155" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J155" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="K155"/>
       <c r="L155" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B156" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C156" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="H156" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I156" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J156" t="s">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="K156"/>
       <c r="L156" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B157" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C157" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="E157" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F157" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="H157" t="s">
         <v>18</v>
       </c>
       <c r="I157" s="3">
         <v>1</v>
       </c>
       <c r="J157" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="K157"/>
       <c r="L157" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B158" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C158" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="E158" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F158" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G158" t="s">
         <v>17</v>
       </c>
       <c r="H158" t="s">
         <v>18</v>
       </c>
       <c r="I158" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J158" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="K158"/>
       <c r="L158" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B159" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C159" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="E159" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F159" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I159" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J159" t="s">
-        <v>235</v>
+        <v>165</v>
       </c>
       <c r="K159"/>
       <c r="L159" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B160" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C160" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="E160" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F160" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="H160" t="s">
         <v>18</v>
       </c>
       <c r="I160" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J160" t="s">
-        <v>237</v>
+        <v>165</v>
       </c>
       <c r="K160"/>
       <c r="L160" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B161" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C161" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="H161" t="s">
         <v>18</v>
       </c>
       <c r="I161" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J161" t="s">
-        <v>89</v>
+        <v>235</v>
       </c>
       <c r="K161"/>
       <c r="L161" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B162" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C162" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="F162" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="H162" t="s">
         <v>18</v>
       </c>
       <c r="I162" s="3">
         <v>1</v>
       </c>
       <c r="J162" t="s">
-        <v>41</v>
+        <v>237</v>
       </c>
       <c r="K162"/>
       <c r="L162" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B163" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C163" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>164</v>
+        <v>238</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="I163" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J163" t="s">
-        <v>240</v>
+        <v>74</v>
       </c>
       <c r="K163"/>
       <c r="L163" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B164" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C164" s="3">
         <v>2020</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="F164" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164" t="s">
         <v>18</v>
       </c>
       <c r="I164" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J164" t="s">
-        <v>36</v>
+        <v>240</v>
       </c>
       <c r="K164"/>
       <c r="L164" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B165" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C165" s="3">
         <v>2020</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="E165" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F165" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="H165" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I165" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J165" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="K165"/>
       <c r="L165" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B166" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C166" s="3">
         <v>2020</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="E166" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F166" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="H166" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="I166" s="3">
         <v>1</v>
       </c>
       <c r="J166" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="K166"/>
       <c r="L166" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B167" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C167" s="3">
         <v>2020</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E167" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F167" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="H167" t="s">
         <v>18</v>
       </c>
       <c r="I167" s="3">
         <v>1</v>
       </c>
       <c r="J167" t="s">
-        <v>214</v>
+        <v>81</v>
       </c>
       <c r="K167"/>
       <c r="L167" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B168" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C168" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
       <c r="F168" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="H168" t="s">
         <v>18</v>
       </c>
       <c r="I168" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J168" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
       <c r="K168"/>
       <c r="L168" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B169" t="s">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="C169" s="3">
-        <v>1990</v>
+        <v>2020</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>246</v>
+        <v>176</v>
       </c>
       <c r="E169" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="F169" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
       <c r="H169" t="s">
         <v>18</v>
       </c>
       <c r="I169" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J169" t="s">
-        <v>90</v>
+        <v>243</v>
       </c>
       <c r="K169"/>
       <c r="L169" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B170" t="s">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="C170" s="3">
-        <v>1990</v>
+        <v>2020</v>
       </c>
       <c r="D170" t="s" s="4">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E170" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="F170" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="H170" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I170" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J170" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="K170"/>
       <c r="L170" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B171" t="s">
+        <v>175</v>
+      </c>
+      <c r="C171" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D171" t="s" s="4">
         <v>245</v>
       </c>
-      <c r="C171" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E171" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="F171" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="G171" t="s">
         <v>17</v>
       </c>
       <c r="H171" t="s">
         <v>18</v>
       </c>
       <c r="I171" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J171" t="s">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="K171"/>
       <c r="L171" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B172" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C172" s="3">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="E172" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F172" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="G172" t="s">
         <v>17</v>
       </c>
       <c r="H172" t="s">
         <v>18</v>
       </c>
       <c r="I172" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J172" t="s">
-        <v>251</v>
+        <v>82</v>
       </c>
       <c r="K172"/>
       <c r="L172" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B173" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C173" s="3">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E173" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F173" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="H173" t="s">
         <v>18</v>
       </c>
       <c r="I173" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J173" t="s">
-        <v>186</v>
+        <v>97</v>
       </c>
       <c r="K173"/>
       <c r="L173" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B174" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C174" s="3">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E174" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F174" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G174" t="s">
         <v>17</v>
       </c>
       <c r="H174" t="s">
         <v>18</v>
       </c>
       <c r="I174" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J174" t="s">
-        <v>139</v>
+        <v>250</v>
       </c>
       <c r="K174"/>
       <c r="L174" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B175" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C175" s="3">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E175" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F175" t="s">
-        <v>25</v>
+        <v>137</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="H175" t="s">
         <v>18</v>
       </c>
       <c r="I175" s="3">
         <v>1</v>
       </c>
       <c r="J175" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="K175"/>
       <c r="L175" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B176" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C176" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D176" t="s" s="4">
+        <v>252</v>
+      </c>
+      <c r="E176" t="s">
         <v>248</v>
       </c>
-      <c r="E176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F176" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="H176" t="s">
         <v>18</v>
       </c>
       <c r="I176" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J176" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="K176"/>
       <c r="L176" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B177" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C177" s="3">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E177" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F177" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177" t="s">
         <v>18</v>
       </c>
       <c r="I177" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J177" t="s">
-        <v>235</v>
+        <v>186</v>
       </c>
       <c r="K177"/>
       <c r="L177" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B178" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C178" s="3">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D178" t="s" s="4">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="E178" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F178" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="H178" t="s">
         <v>18</v>
       </c>
       <c r="I178" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J178" t="s">
-        <v>257</v>
+        <v>82</v>
       </c>
       <c r="K178"/>
       <c r="L178" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B179" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C179" s="3">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E179" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F179" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G179" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H179" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I179" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J179" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="K179"/>
       <c r="L179" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B180" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C180" s="3">
         <v>2008</v>
       </c>
       <c r="D180" t="s" s="4">
         <v>256</v>
       </c>
       <c r="E180" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F180" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="H180" t="s">
         <v>18</v>
       </c>
       <c r="I180" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J180" t="s">
-        <v>258</v>
+        <v>79</v>
       </c>
       <c r="K180"/>
       <c r="L180" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B181" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C181" s="3">
         <v>2008</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="E181" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F181" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="H181" t="s">
         <v>18</v>
       </c>
       <c r="I181" s="3">
         <v>1</v>
       </c>
       <c r="J181" t="s">
-        <v>130</v>
+        <v>257</v>
       </c>
       <c r="K181"/>
       <c r="L181" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B182" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>246</v>
+      </c>
+      <c r="C182" s="3">
+        <v>2008</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E182" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F182" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="H182" t="s">
         <v>18</v>
       </c>
       <c r="I182" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J182" t="s">
-        <v>214</v>
+        <v>165</v>
       </c>
       <c r="K182"/>
       <c r="L182" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B183" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="C183" s="3">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E183" t="s">
-        <v>264</v>
+        <v>248</v>
       </c>
       <c r="F183" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="H183" t="s">
         <v>18</v>
       </c>
       <c r="I183" s="3">
         <v>1</v>
       </c>
       <c r="J183" t="s">
-        <v>265</v>
+        <v>138</v>
       </c>
       <c r="K183"/>
       <c r="L183" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B184" t="s">
+        <v>260</v>
+      </c>
+      <c r="C184" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D184" t="s" s="4">
+        <v>261</v>
+      </c>
+      <c r="E184" t="s">
         <v>262</v>
       </c>
-      <c r="C184" s="3">
-[...2 lines deleted...]
-      <c r="D184" t="s" s="4">
+      <c r="F184" t="s">
+        <v>54</v>
+      </c>
+      <c r="G184" t="s">
+        <v>17</v>
+      </c>
+      <c r="H184" t="s">
+        <v>18</v>
+      </c>
+      <c r="I184" s="3">
+        <v>1</v>
+      </c>
+      <c r="J184" t="s">
         <v>263</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
       <c r="K184"/>
       <c r="L184" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B185" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C185" s="3">
         <v>2024</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E185" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="F185" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185" t="s">
         <v>18</v>
       </c>
       <c r="I185" s="3">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="J185" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="K185"/>
       <c r="L185" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B186" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C186" s="3">
         <v>2024</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E186" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="F186" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="H186" t="s">
         <v>18</v>
       </c>
       <c r="I186" s="3">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="J186" t="s">
-        <v>266</v>
+        <v>165</v>
       </c>
       <c r="K186"/>
       <c r="L186" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B187" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C187" s="3">
         <v>2024</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E187" t="s">
+        <v>262</v>
+      </c>
+      <c r="F187" t="s">
+        <v>25</v>
+      </c>
+      <c r="G187" t="s">
+        <v>17</v>
+      </c>
+      <c r="H187" t="s">
+        <v>18</v>
+      </c>
+      <c r="I187" s="3">
+        <v>33</v>
+      </c>
+      <c r="J187" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>266</v>
       </c>
       <c r="K187"/>
       <c r="L187" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B188" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C188" s="3">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="E188" t="s">
-        <v>15</v>
+        <v>262</v>
       </c>
       <c r="F188" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="H188" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="I188" s="3">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="J188" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="K188"/>
       <c r="L188" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B189" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C189" s="3">
-        <v>2002</v>
+        <v>2025</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="E189" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="F189" t="s">
         <v>25</v>
       </c>
       <c r="G189" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H189" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="I189" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J189" t="s">
-        <v>30</v>
+        <v>264</v>
       </c>
       <c r="K189"/>
       <c r="L189" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B190" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C190" s="3">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="F190" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190" t="s">
         <v>18</v>
       </c>
       <c r="I190" s="3">
         <v>1</v>
       </c>
       <c r="J190" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="K190"/>
       <c r="L190" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B191" t="s">
+        <v>265</v>
+      </c>
+      <c r="C191" s="3">
+        <v>2002</v>
+      </c>
+      <c r="D191" t="s" s="4">
         <v>267</v>
       </c>
-      <c r="C191" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E191" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F191" t="s">
         <v>25</v>
       </c>
       <c r="G191" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H191" t="s">
         <v>18</v>
       </c>
       <c r="I191" s="3">
         <v>1</v>
       </c>
       <c r="J191" t="s">
-        <v>223</v>
+        <v>30</v>
       </c>
       <c r="K191"/>
       <c r="L191" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B192" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C192" s="3">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="D192" t="s" s="4">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="H192" t="s">
         <v>18</v>
       </c>
       <c r="I192" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J192" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="K192"/>
       <c r="L192" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B193" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C193" s="3">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193" t="s">
         <v>25</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="H193" t="s">
         <v>18</v>
       </c>
       <c r="I193" s="3">
         <v>1</v>
       </c>
       <c r="J193" t="s">
-        <v>138</v>
+        <v>227</v>
       </c>
       <c r="K193"/>
       <c r="L193" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B194" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C194" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="G194" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H194" t="s">
         <v>18</v>
       </c>
       <c r="I194" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J194" t="s">
-        <v>274</v>
+        <v>23</v>
       </c>
       <c r="K194"/>
       <c r="L194" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B195" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C195" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195" t="s">
         <v>25</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195" t="s">
         <v>18</v>
       </c>
       <c r="I195" s="3">
         <v>1</v>
       </c>
       <c r="J195" t="s">
-        <v>276</v>
+        <v>145</v>
       </c>
       <c r="K195"/>
       <c r="L195" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B196" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C196" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D196" t="s" s="4">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196" t="s">
         <v>25</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196" t="s">
         <v>18</v>
       </c>
       <c r="I196" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J196" t="s">
-        <v>46</v>
+        <v>272</v>
       </c>
       <c r="K196"/>
       <c r="L196" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B197" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C197" s="3">
         <v>2018</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="F197" t="s">
         <v>25</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="H197" t="s">
         <v>18</v>
       </c>
       <c r="I197" s="3">
         <v>2</v>
       </c>
       <c r="J197" t="s">
-        <v>279</v>
+        <v>45</v>
       </c>
       <c r="K197"/>
       <c r="L197" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B198" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C198" s="3">
         <v>2018</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>25</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="H198" t="s">
         <v>18</v>
       </c>
       <c r="I198" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J198" t="s">
-        <v>46</v>
+        <v>275</v>
       </c>
       <c r="K198"/>
       <c r="L198" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B199" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C199" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>25</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="H199" t="s">
         <v>18</v>
       </c>
       <c r="I199" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>276</v>
+        <v>45</v>
       </c>
       <c r="K199"/>
       <c r="L199" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B200" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C200" s="3">
         <v>2019</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="F200" t="s">
         <v>25</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="H200" t="s">
         <v>18</v>
       </c>
       <c r="I200" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J200" t="s">
-        <v>162</v>
+        <v>272</v>
       </c>
       <c r="K200"/>
       <c r="L200" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B201" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C201" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="F201" t="s">
         <v>25</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="H201" t="s">
         <v>18</v>
       </c>
       <c r="I201" s="3">
         <v>1</v>
       </c>
       <c r="J201" t="s">
-        <v>28</v>
+        <v>174</v>
       </c>
       <c r="K201"/>
       <c r="L201" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B202" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C202" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="F202" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="H202" t="s">
         <v>18</v>
       </c>
       <c r="I202" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J202" t="s">
-        <v>138</v>
+        <v>28</v>
       </c>
       <c r="K202"/>
       <c r="L202" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B203" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C203" s="3">
         <v>2021</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="F203" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="H203" t="s">
         <v>18</v>
       </c>
       <c r="I203" s="3">
         <v>2</v>
       </c>
       <c r="J203" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="K203"/>
       <c r="L203" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B204" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C204" s="3">
         <v>2021</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="F204" t="s">
         <v>25</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="H204" t="s">
         <v>18</v>
       </c>
       <c r="I204" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J204" t="s">
-        <v>138</v>
+        <v>174</v>
       </c>
       <c r="K204"/>
       <c r="L204" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>284</v>
+        <v>51</v>
       </c>
       <c r="B205" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="C205" s="3">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="F205" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="H205" t="s">
         <v>18</v>
       </c>
       <c r="I205" s="3">
         <v>1</v>
       </c>
       <c r="J205" t="s">
-        <v>287</v>
+        <v>145</v>
       </c>
       <c r="K205"/>
       <c r="L205" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B206" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C206" s="3">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="F206" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="H206" t="s">
         <v>18</v>
       </c>
       <c r="I206" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J206" t="s">
-        <v>177</v>
+        <v>283</v>
       </c>
       <c r="K206"/>
       <c r="L206" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
+        <v>280</v>
+      </c>
+      <c r="B207" t="s">
+        <v>281</v>
+      </c>
+      <c r="C207" s="3">
+        <v>2011</v>
+      </c>
+      <c r="D207" t="s" s="4">
         <v>284</v>
       </c>
-      <c r="B207" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="F207" t="s">
         <v>25</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="H207" t="s">
         <v>18</v>
       </c>
       <c r="I207" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J207" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
       <c r="K207"/>
       <c r="L207" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B208" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C208" s="3">
         <v>2016</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="F208" t="s">
         <v>25</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="H208" t="s">
         <v>18</v>
       </c>
       <c r="I208" s="3">
         <v>1</v>
       </c>
       <c r="J208" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="K208"/>
       <c r="L208" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B209" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C209" s="3">
         <v>2018</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="F209" t="s">
         <v>25</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="H209" t="s">
         <v>18</v>
       </c>
       <c r="I209" s="3">
         <v>1</v>
       </c>
       <c r="J209" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="K209"/>
       <c r="L209" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B210" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C210" s="3">
         <v>2010</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="H210" t="s">
         <v>18</v>
       </c>
       <c r="I210" s="3">
         <v>1</v>
       </c>
       <c r="J210" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="K210"/>
       <c r="L210" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B211" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C211" s="3">
         <v>2012</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="F211" t="s">
         <v>25</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="H211" t="s">
         <v>18</v>
       </c>
       <c r="I211" s="3">
         <v>1</v>
       </c>
       <c r="J211" t="s">
-        <v>251</v>
+        <v>291</v>
       </c>
       <c r="K211"/>
       <c r="L211" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B212" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C212" s="3">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="F212" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G212" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H212" t="s">
         <v>18</v>
       </c>
       <c r="I212" s="3">
         <v>1</v>
       </c>
       <c r="J212" t="s">
-        <v>214</v>
+        <v>114</v>
       </c>
       <c r="K212"/>
       <c r="L212" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B213" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C213" s="3">
         <v>2017</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E213" t="s">
         <v>15</v>
       </c>
       <c r="F213" t="s">
         <v>38</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="H213" t="s">
         <v>18</v>
       </c>
       <c r="I213" s="3">
         <v>1</v>
       </c>
       <c r="J213" t="s">
-        <v>107</v>
+        <v>294</v>
       </c>
       <c r="K213"/>
       <c r="L213" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B214" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C214" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="H214" t="s">
         <v>18</v>
       </c>
       <c r="I214" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J214" t="s">
-        <v>299</v>
+        <v>55</v>
       </c>
       <c r="K214"/>
       <c r="L214" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B215" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C215" s="3">
         <v>2018</v>
       </c>
       <c r="D215" t="s" s="4">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E215" t="s">
         <v>15</v>
       </c>
       <c r="F215" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215" t="s">
         <v>18</v>
       </c>
       <c r="I215" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J215" t="s">
-        <v>301</v>
+        <v>95</v>
       </c>
       <c r="K215"/>
       <c r="L215" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B216" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C216" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D216" t="s" s="4">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G216" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H216" t="s">
         <v>18</v>
       </c>
       <c r="I216" s="3">
         <v>1</v>
       </c>
       <c r="J216" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
       <c r="K216"/>
       <c r="L216" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B217" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="C217" s="3">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D217" t="s" s="4">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="F217" t="s">
         <v>25</v>
       </c>
       <c r="G217" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H217" t="s">
         <v>18</v>
       </c>
       <c r="I217" s="3">
         <v>1</v>
       </c>
       <c r="J217" t="s">
-        <v>305</v>
+        <v>36</v>
       </c>
       <c r="K217"/>
       <c r="L217" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>306</v>
+        <v>280</v>
       </c>
       <c r="B218" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="C218" s="3">
         <v>2020</v>
       </c>
       <c r="D218" t="s" s="4">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="E218" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F218" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="H218" t="s">
         <v>18</v>
       </c>
       <c r="I218" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J218" t="s">
-        <v>36</v>
+        <v>299</v>
       </c>
       <c r="K218"/>
       <c r="L218" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="B219" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="C219" s="3">
-        <v>1992</v>
+        <v>2020</v>
       </c>
       <c r="D219" t="s" s="4">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="E219" t="s">
-        <v>312</v>
+        <v>22</v>
       </c>
       <c r="F219" t="s">
-        <v>313</v>
+        <v>59</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="H219" t="s">
         <v>18</v>
       </c>
       <c r="I219" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J219" t="s">
-        <v>314</v>
+        <v>36</v>
       </c>
       <c r="K219"/>
       <c r="L219" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="B220" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>304</v>
+      </c>
+      <c r="C220" s="3">
+        <v>1992</v>
       </c>
       <c r="D220" t="s" s="4">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="E220" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="F220" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="G220" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H220" t="s">
         <v>18</v>
       </c>
       <c r="I220" s="3">
         <v>1</v>
       </c>
       <c r="J220" t="s">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="K220"/>
       <c r="L220" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="B221" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>2001</v>
+        <v>310</v>
+      </c>
+      <c r="C221" t="s" s="3">
+        <v>311</v>
       </c>
       <c r="D221" t="s" s="4">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="E221" t="s">
-        <v>15</v>
+        <v>313</v>
       </c>
       <c r="F221" t="s">
-        <v>32</v>
+        <v>314</v>
       </c>
       <c r="G221" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="H221" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I221" s="3">
         <v>1</v>
       </c>
       <c r="J221" t="s">
-        <v>323</v>
+        <v>39</v>
       </c>
       <c r="K221"/>
       <c r="L221" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B222" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C222" s="3">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="D222" t="s" s="4">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="F222" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="H222" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="I222" s="3">
         <v>1</v>
       </c>
       <c r="J222" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="K222"/>
       <c r="L222" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
+        <v>315</v>
+      </c>
+      <c r="B223" t="s">
+        <v>316</v>
+      </c>
+      <c r="C223" s="3">
+        <v>2008</v>
+      </c>
+      <c r="D223" t="s" s="4">
+        <v>319</v>
+      </c>
+      <c r="E223" t="s">
+        <v>15</v>
+      </c>
+      <c r="F223" t="s">
+        <v>25</v>
+      </c>
+      <c r="G223" t="s">
+        <v>17</v>
+      </c>
+      <c r="H223" t="s">
+        <v>18</v>
+      </c>
+      <c r="I223" s="3">
+        <v>1</v>
+      </c>
+      <c r="J223" t="s">
         <v>320</v>
-      </c>
-[...25 lines deleted...]
-        <v>74</v>
       </c>
       <c r="K223"/>
       <c r="L223" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B224" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C224" s="3">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D224" t="s" s="4">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="E224" t="s">
         <v>15</v>
       </c>
       <c r="F224" t="s">
         <v>32</v>
       </c>
       <c r="G224" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="H224" t="s">
         <v>18</v>
       </c>
       <c r="I224" s="3">
         <v>1</v>
       </c>
       <c r="J224" t="s">
-        <v>94</v>
+        <v>321</v>
       </c>
       <c r="K224"/>
       <c r="L224" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B225" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C225" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D225" t="s" s="4">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="F225" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G225" t="s">
         <v>17</v>
       </c>
       <c r="H225" t="s">
         <v>18</v>
       </c>
       <c r="I225" s="3">
         <v>1</v>
       </c>
       <c r="J225" t="s">
-        <v>328</v>
+        <v>33</v>
       </c>
       <c r="K225"/>
       <c r="L225" t="s" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B226" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C226" s="3">
         <v>2021</v>
       </c>
       <c r="D226" t="s" s="4">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="F226" t="s">
         <v>32</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
       <c r="H226" t="s">
         <v>18</v>
       </c>
       <c r="I226" s="3">
         <v>1</v>
       </c>
       <c r="J226" t="s">
         <v>41</v>
       </c>
       <c r="K226"/>
       <c r="L226" t="s" s="3">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" location="" display="https://bibo.io/product/2005-hobbs-of-barossa-ranges-grenache-barossa-valley-6x375cl-hub-VS10122976-6-IB-11650248"/>
     <hyperlink ref="D4" r:id="rId2" location="" display="https://bibo.io/product/2005-hobbs-of-barossa-ranges-semillon-barossa-valley-6x37-5cl-1012280912017339"/>
     <hyperlink ref="D5" r:id="rId3" location="" display="https://bibo.io/product/2005-hobbs-of-barossa-ranges-shiraz-barossa-valley-6x75cl-1012305312017344"/>
     <hyperlink ref="D6" r:id="rId4" location="" display="https://bibo.io/product/2005-shirvington-shiraz-mclaren-vale-6x75cl-1012277012017315"/>
     <hyperlink ref="D7" r:id="rId5" location="" display="https://bibo.io/product/2005-torbreck-descendant-barossa-valley-6x75cl-1027156911639711"/>
     <hyperlink ref="D8" r:id="rId6" location="" display="https://bibo.io/product/2006-torbreck-the-laird-barossa-valley-3x75cl-1059485813877269"/>
     <hyperlink ref="D9" r:id="rId7" location="" display="https://bibo.io/product/2007-penfolds-grange-south-australia-6x75cl-10250534-6-ib-stock-n"/>
     <hyperlink ref="D10" r:id="rId8" location="" display="https://bibo.io/product/2007-shirvington-shiraz-mclaren-vale-6x75cl-hub-VS10123116-6-IB-12017314"/>
     <hyperlink ref="D11" r:id="rId9" location="" display="https://bibo.io/product/2008-torbreck-the-steading-barossa-valley-6x150cl-1012280412017332"/>
     <hyperlink ref="D12" r:id="rId10" location="" display="https://bibo.io/product/2009-penfolds-grange-south-australia-6x75cl-10463241-6-ib-stock-n"/>
     <hyperlink ref="D13" r:id="rId11" location="" display="https://bibo.io/product/2010-two-hands-coach-house-block-shiraz-barossa-valley-6x75cl-1012308512017330"/>
-    <hyperlink ref="D14" r:id="rId12" location="" display="https://bibo.io/product/2011-penfolds-grange-south-australia-6x75cl-1056852113960484"/>
-[...192 lines deleted...]
-    <hyperlink ref="D207" r:id="rId205" location="" display="https://bibo.io/product/2016-giacomo-conterno-barolo-cascina-francia-riserva-6x75cl-1046067212729977"/>
+    <hyperlink ref="D14" r:id="rId12" location="" display="https://bibo.io/product/2011-penfolds-grange-south-australia-6x75cl-1056852113850575"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-1x150cl-1059119913825940"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-6x75cl-1059120013825952"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://bibo.io/product/2013-ao-yun-shangri-la-6x75cl-1038954311994269"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://bibo.io/product/1982-chateau-cheval-blanc-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-1012449312992009"/>
+    <hyperlink ref="D19" r:id="rId17" location="" display="https://bibo.io/product/1989-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1020425511405471"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://bibo.io/product/1990-chateau-dyquem-premier-cru-superieur-sauternes-12x75cl-1054236613936880"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://bibo.io/product/1995-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1016944513243026"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://bibo.io/product/1998-chateau-mouton-rothschild-premier-cru-classe-pauillac-3x300cl-1051622613111296"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://bibo.io/product/2000-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-10233139-12-ib-stock-n"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://bibo.io/product/2000-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734213242990"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://bibo.io/product/2000-chateau-latour-premier-cru-classe-pauillac-6x75cl-1016734213242986"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://bibo.io/product/2000-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023341213242897"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://bibo.io/product/2000-chateau-valandraud-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-1012312613242831"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://bibo.io/product/2001-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023334813496104"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://bibo.io/product/2003-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1052778013243041"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://bibo.io/product/2003-chateau-lafleur-pomerol-6x75cl-1057231113566657"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://bibo.io/product/2003-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734313242979"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://bibo.io/product/2003-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023333313854103"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://bibo.io/product/2004-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1012460513242886"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://bibo.io/product/2005-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1052777913243040"/>
+    <hyperlink ref="D35" r:id="rId33" location="" display="https://bibo.io/product/2005-chateau-figeac-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-1054226614006239"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://bibo.io/product/2005-chateau-gazin-pomerol-12x75cl-1060431414006227"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://bibo.io/product/2005-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1023318614006209"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://bibo.io/product/2005-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-1023318614006255"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://bibo.io/product/2005-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1023342514006240"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://bibo.io/product/2005-chateau-langoa-barton-3eme-cru-classe-saint-julien-12x75cl-1060431214006158"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://bibo.io/product/2005-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734014006216"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://bibo.io/product/2005-chateau-margaux-premier-cru-classe-margaux-12x75cl-1016734814006203"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://bibo.io/product/2005-chateau-moulin-saint-georges-saint-emilion-grand-cru-12x75cl-1060431514006232"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://bibo.io/product/2005-chateau-pape-clement-cru-classe-pessac-leognan-12x75cl-1022933314006155"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://bibo.io/product/2005-ducru-beaucaillou-2eme-cru-classe-saint-julien-12x75cl-1054144314006153"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://bibo.io/product/2007-chateau-angelus-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-10590375-1-ib-stock-n"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://bibo.io/product/2008-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023331413289328"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://bibo.io/product/2008-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023332213242884"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://bibo.io/product/2008-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-hub-VS10439965-6-IB-12502571"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://bibo.io/product/2008-petrus-pomerol-6x75cl-1025196811605326"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://bibo.io/product/2009-chateau-beychevelle-4eme-cru-classe-saint-julien-6x75cl-10232723-6-dp-stock-n"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://bibo.io/product/2009-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-1060431714006272"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://bibo.io/product/2009-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1012787413243021"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://bibo.io/product/2009-chateau-la-conseillante-pomerol-12x75cl-1025738613111571"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://bibo.io/product/2009-chateau-la-lagune-3eme-cru-classe-haut-medoc-12x75cl-10148433-12-ib-stock-n"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://bibo.io/product/2009-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1014133713242960"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://bibo.io/product/2009-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1014133713566668"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://bibo.io/product/2009-chateau-nenin-pomerol-12x75cl-1060431614006262"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://bibo.io/product/2009-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1016734513242883"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://bibo.io/product/2009-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1016734513242881"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://bibo.io/product/2009-chateau-dissan-3eme-cru-classe-margaux-6x75cl-1051623214006275"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://bibo.io/product/2009-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1059047213953919"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://bibo.io/product/2009-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-1025739014006263"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://bibo.io/product/2009-excellence-de-belliard-margaux-6x75cl-1038235012141597"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://bibo.io/product/2009-le-clarence-de-haut-brion-pessac-leognan-12x75cl-1023312413243037"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://bibo.io/product/2009-le-pin-pomerol-6x75cl-1025814113242845"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://bibo.io/product/2009-petrus-pomerol-6x75cl-1024941613242863"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://bibo.io/product/2010-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x75cl-1020396013936875"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://bibo.io/product/2010-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-hub-VS10188294-12-IB-12543005"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023346113242876"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023346113242875"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://bibo.io/product/2010-excellence-de-belliard-margaux-12x75cl-1012293112141600"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://bibo.io/product/2010-petrus-pomerol-3x75cl-1020821013279716"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://bibo.io/product/2011-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023338513242874"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://bibo.io/product/2011-le-pin-pomerol-6x75cl-1052776613242841"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://bibo.io/product/2012-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-1023336413857529"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://bibo.io/product/2013-chateau-lafite-rothschild-premier-cru-classe-pauillac-6x75cl-1012512911284735"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://bibo.io/product/2013-chateau-margaux-premier-cru-classe-margaux-6x75cl-hub-VS10233458-6-DP-11284734"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://bibo.io/product/2014-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10352233-6-DP-11661120"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://bibo.io/product/2015-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023345113242870"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://bibo.io/product/2015-lif-saint-emilion-1x300cl-hub-VS10377851-1-IB-11871974"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://bibo.io/product/2015-le-clarence-de-haut-brion-pessac-leognan-6x75cl-1052777813243036"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://bibo.io/product/2015-le-pin-pomerol-3x75cl-1025814211458620"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://bibo.io/product/2015-le-pin-pomerol-6x75cl-1025814213242833"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://bibo.io/product/2016-chateau-levangile-pomerol-6x75cl-1046066312729946"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://bibo.io/product/2017-chateau-cantemerle-5eme-cru-classe-haut-medoc-12x75cl-10182445-12-ib-stock-n"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://bibo.io/product/2017-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-1023333413877272"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://bibo.io/product/2017-clos-du-marquis-saint-julien-12x75cl-1059486313877278"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://bibo.io/product/2017-vieux-chateau-certan-pomerol-6x75cl-1035918811753526"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://bibo.io/product/2018-chateau-lafite-rothschild-premier-cru-classe-pauillac-6x75cl-1014298311575031"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://bibo.io/product/2018-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1014299011760510"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://bibo.io/product/2019-chateau-leglise-clinet-pomerol-6x75cl-hub-10239334-6-IB-STOCK-N"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://bibo.io/product/2019-chateau-lascombes-2eme-cru-classe-margaux-12x75cl-1012319013916132"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://bibo.io/product/2019-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-10266062-6-ib-pending-n"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://bibo.io/product/2019-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-VS10162310-6-IB-11522783"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://bibo.io/product/2019-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1025774711760512"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://bibo.io/product/2019-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-1016231311760515"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://bibo.io/product/2019-clos-fourtet-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-hub-VS10282136-6-DP-11284537"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://bibo.io/product/2020-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x75cl-1038755712730042"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://bibo.io/product/2020-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1038755713916131"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://bibo.io/product/2020-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-10123064-6-IB-PENDING-Y"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://bibo.io/product/2020-chateau-haut-brion-premier-cru-classe-pessac-leognan-3x150cl-1038660613548575"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://bibo.io/product/2020-chateau-leglise-clinet-pomerol-3x75cl-1037992111888983"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://bibo.io/product/2020-chateau-margaux-premier-cru-classe-margaux-1x75cl-1035919311753576"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://bibo.io/product/2020-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-1016231813287161"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://bibo.io/product/2020-clos-du-marquis-saint-julien-6x75cl-1046068612730013"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://bibo.io/product/2020-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-1013547212168957"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://bibo.io/product/2021-chateau-batailley-5eme-cru-classe-pauillac-12x75cl-1016485112966557"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://bibo.io/product/2021-chateau-la-croix-st-georges-pomerol-6x75cl-hub-VS10379933-6-IB-11889022"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1017071013287228"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-10170710-6-ib-pending-n"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://bibo.io/product/2021-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-10169305-6-ib-pending-y"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://bibo.io/product/2021-lif-saint-emilion-3x75cl-1046070312730061"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://bibo.io/product/2022-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-1053416913287172"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://bibo.io/product/2001-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035095911646161"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://bibo.io/product/2001-maison-leroy-meursault-12x75cl-hub-VS10377856-12-IB-11872029"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://bibo.io/product/2002-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1045331212617540"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://bibo.io/product/2002-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035096011646163"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://bibo.io/product/2006-jacques-frederic-mugnier-musigny-grand-cru-6x75cl-1058872413803405"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://bibo.io/product/2007-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-1x75cl-1024030013953005"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://bibo.io/product/2009-domaine-louis-jadot-clos-de-vougeot-grand-cru-6x75cl-hub-VS10254853-6-IB-11143967"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://bibo.io/product/2009-domaine-ponsot-chapelle-chambertin-grand-cru-6x75cl-10257447-6-ib-stock-n"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://bibo.io/product/2010-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-10602460-3-ib-stock-n"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://bibo.io/product/2010-domaine-de-la-romanee-conti-richebourg-grand-cru-3x75cl-1035096411646187"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://bibo.io/product/2011-domaine-de-la-romanee-conti-richebourg-grand-cru-3x75cl-1035096511646189"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://bibo.io/product/2011-domaine-de-la-romanee-conti-romanee-conti-grand-cru-3x75cl-hub-VS10290360-3-IB-11335020"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://bibo.io/product/2012-domaine-de-la-romanee-conti-corton-grand-cru-prince-florent-de-merode-3x75cl-hub-VS10378113-3-IB-11874693"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://bibo.io/product/2014-domaine-de-la-romanee-conti-la-tache-grand-cru-3x75cl-1014689411646193"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://bibo.io/product/2014-mischief-and-mayhem-puligny-montrachet-premier-cru-les-folatieres-6x75cl-1036613013230025"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://bibo.io/product/2015-domaine-armand-rousseau-chambertin-grand-cru-1x75cl-hub-SE10313113-1-IB-11469721"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://bibo.io/product/2015-domaine-armand-rousseau-ruchottes-chambertin-grand-cru-clos-des-ruchottes-6x75cl-1039679312148083"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://bibo.io/product/2015-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-3x75cl-1023741411972362"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://bibo.io/product/2015-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-6x75cl-10535668-6-ib-stock-n"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://bibo.io/product/2015-domaine-de-la-romanee-conti-la-tache-grand-cru-3x75cl-1023942411095947"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-clos-chateau-1x75cl-1017090013928994"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-la-colombiere-1x75cl-1017090213928993"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://bibo.io/product/2016-domaine-anne-francoise-gros-pommard-premier-cru-les-pezerolles-12x75cl-hub-VS10254855-12-IB-11143985"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://bibo.io/product/2016-domaine-jean-grivot-nuits-saint-georges-premier-cru-les-pruliers-6x75cl-hub-VS10355411-6-IB-11713282"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://bibo.io/product/2016-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-hub-VS10358045-6-IB-11744984"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://bibo.io/product/2016-domaine-tawse-gevrey-chambertin-premier-cru-champeaux-6x75cl-1035540811713249"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://bibo.io/product/2016-domaine-de-bellene-vosne-romanee-premier-cru-les-suchots-6x75cl-hub-VS10355410-6-IB-11713280"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://bibo.io/product/2017-domaine-bruno-clair-gevrey-chambertin-premier-cru-fonteny-6x75cl-hub-VS10355443-6-IB-11713378"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://bibo.io/product/2017-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-1035544411713381"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://bibo.io/product/2017-domaine-de-montille-pommard-premier-cru-les-rugiens-bas-6x75cl-hub-VS10355446-6-IB-11713385"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://bibo.io/product/2018-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-3x75cl-1020893411828726"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://bibo.io/product/2018-domaine-denis-bachelet-gevrey-chambertin-premier-cru-les-corbeaux-3x75cl-hub-VS10355491-3-IB-11713545"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://bibo.io/product/2018-domaine-drouhin-laroze-bonnes-mares-grand-cru-3x75cl-hub-VS10355494-3-IB-11713551"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://bibo.io/product/2018-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-1021043613498441"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://bibo.io/product/2018-domaine-dujac-charmes-chambertin-grand-cru-6x75cl-1021043613498442"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://bibo.io/product/2018-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-3x75cl-1030722611994469"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://bibo.io/product/2018-domaine-henri-boillot-clos-de-vougeot-grand-cru-3x75cl-10288514-3-ib-stock-n"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://bibo.io/product/2018-domaine-henri-boillot-echezeaux-grand-cru-3x75cl-hub-SE10288518-3-IB-11539484"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://bibo.io/product/2018-domaine-henri-boillot-pommard-premier-cru-clos-blanc-6x75cl-1028851911539487"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://bibo.io/product/2018-domaine-louis-jadot-chapelle-chambertin-grand-cru-6x75cl-hub-VS10288549-6-IB-11713552"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://bibo.io/product/2018-domaine-tawse-mazis-chambertin-grand-cru-6x75cl-1035549611713561"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://bibo.io/product/2018-domaine-de-montille-vosne-romanee-premier-cru-aux-malconsorts-3x75cl-1035799411744710"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://bibo.io/product/2018-etienne-sauzet-montrachet-grand-cru-1x75cl-1018680913010189"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-macon-milly-lamartine-6x150cl-10127865-6-ib-stock-n"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-12x75cl-10127864-12-ib-stock-n"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-6x150cl-10127863-6-ib-stock-n"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://bibo.io/product/2019-domaine-comte-georges-de-vogue-chambolle-musigny-premier-cru-les-amoureuses-1x150cl-1040560212759677"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://bibo.io/product/2019-lucien-le-moine-chambolle-musigny-premier-cru-les-feusselottes-6x75cl-10204868-6-ib-stock-n"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://bibo.io/product/2019-lucien-le-moine-echezeaux-grand-cru-6x75cl-10204873-6-ib-pending-n"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://bibo.io/product/2020-domaine-armand-rousseau-charmes-chambertin-grand-cru-6x75cl-1028998511578775"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-stock-n"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-pending-n"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://bibo.io/product/2020-domaine-faiveley-chambertin-clos-de-beze-grand-cru-les-ouvrees-rodin-3x75cl-1046068212730000"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://bibo.io/product/2020-domaine-faiveley-mazis-chambertin-grand-cru-3x75cl-1046068412730005"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://bibo.io/product/2020-domaine-de-la-romanee-conti-la-tache-grand-cru-1x75cl-1041560512690047"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://bibo.io/product/2020-dujac-fils-et-pere-morey-saint-denis-1x75cl-1038331713958313"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://bibo.io/product/2021-domaine-sylvain-pataille-marsannay-ancestrale-6x75cl-1035556912938395"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://bibo.io/product/1990-krug-clos-du-mesnil-1x75cl-10156683-1-ib-stock-n"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://bibo.io/product/1995-boerl-kroff-brut-1x150cl-1059486513877285"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://bibo.io/product/1998-boerl-kroff-brut-1x150cl-hub-VS10204975-1-IB-11871949"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://bibo.io/product/2002-louis-roederer-cristal-medallion-1x300cl-hub-VS10355669-1-IB-11714893"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://bibo.io/product/2005-philipponnat-clos-des-goisses-6x75cl-1051623313111339"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://bibo.io/product/2005-taittinger-comtes-de-champagne-rose-6x75cl-hub-VS10439966-6-IB-12502622"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://bibo.io/product/2006-boerl-kroff-brut-1x150cl-hub-VS10377847-1-IB-11871960"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://bibo.io/product/2006-louis-roederer-starck-brut-nature-1x75cl-1035227714025591"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://bibo.io/product/2008-jacques-selosse-millesime-1x75cl-10390359-1-ib-stock-n"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://bibo.io/product/2008-jacques-selosse-millesime-6x75cl-10390359-6-ib-stock-n"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://bibo.io/product/2008-piper-heidsieck-rare-3x75cl-10182370-3-ib-stock-n"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://bibo.io/product/2008-piper-heidsieck-rare-rose-3x75cl-1059295213850937"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://bibo.io/product/2023-domaine-tempier-rose-bandol-1x75cl-10388556-1-ib-stock-n"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://bibo.io/product/2024-domaine-tempier-rose-bandol-12x75cl-10513827-12-ib-stock-n"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x150cl-10524562-6-ib-stock-n"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x75cl-10513827-6-ib-stock-n"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://bibo.io/product/2025-domaine-tempier-rose-bandol-12x75cl-10603483-12-ib-pending-n"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://bibo.io/product/2025-domaine-tempier-rose-bandol-6x75cl-10603483-6-ib-pending-n"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://bibo.io/product/2000-e-guigal-cote-rotie-la-landonne-12x75cl-hub-VS10452281-12-IB-12607021"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://bibo.io/product/2002-m-chapoutier-hermitage-de-loree-6x75cl-hub-VS10249143-6-DP-11108089"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://bibo.io/product/2004-e-guigal-cote-rotie-la-mouline-3x75cl-hub-VS10452283-3-IB-12607030"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://bibo.io/product/2013-e-guigal-cote-rotie-la-mouline-6x75cl-1020553311143977"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://bibo.io/product/2015-francois-villard-cornas-jouvet-1x75cl-hub-VS10254854-1-IB-11199342"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://bibo.io/product/2016-delas-cote-rotie-seigneur-de-maugiron-6x75cl-hub-VS10355396-6-IB-11713149"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://bibo.io/product/2017-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355433-6-IB-11713332"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://bibo.io/product/2018-chateau-de-saint-cosme-gigondas-le-claux-6x75cl-hub-VS10355472-6-IB-11713497"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://bibo.io/product/2018-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355465-6-IB-11713474"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://bibo.io/product/2018-paul-jaboulet-aine-cote-rotie-les-jumelles-6x75cl-hub-VS10355468-6-IB-11713479"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://bibo.io/product/2019-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355508-6-IB-11713595"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://bibo.io/product/2019-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355507-6-IB-11713593"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://bibo.io/product/2020-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355519-6-IB-11713641"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://bibo.io/product/2021-domaine-rostaing-cote-rotie-la-landonne-3x75cl-1035555212941213"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://bibo.io/product/2021-famille-perrin-gigondas-domaine-du-clos-des-tourelles-6x75cl-1035556112938371"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://bibo.io/product/2021-paul-jaboulet-aine-hermitage-la-maison-bleue-6x75cl-1035555412938363"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://bibo.io/product/2006-giacomo-conterno-barolo-monfortino-riserva-1x150cl-hub-10260295-1-IB-STOCK-N"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://bibo.io/product/2011-giacomo-conterno-barolo-francia-6x75cl-1012451513936879"/>
     <hyperlink ref="D208" r:id="rId206" location="" display="https://bibo.io/product/2016-poderi-aldo-conterno-barolo-bussia-colonnello-6x75cl-1020535313936882"/>
     <hyperlink ref="D209" r:id="rId207" location="" display="https://bibo.io/product/2018-azienda-agricola-e-pira-e-figli-chiara-boschis-barolo-cannubi-6x75cl-1046067412729984"/>
     <hyperlink ref="D210" r:id="rId208" location="" display="https://bibo.io/product/2010-valdicava-brunello-di-montalcino-1x150cl-10541342-1-ib-stock-n"/>
     <hyperlink ref="D211" r:id="rId209" location="" display="https://bibo.io/product/2012-antinori-tignanello-igt-6x75cl-1023353513857489"/>
-    <hyperlink ref="D212" r:id="rId210" location="" display="https://bibo.io/product/2015-renieri-brunello-di-montalcino-6x75cl-hub-VS10352271-6-DP-11661294"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://bibo.io/product/2016-casanova-di-neri-brunello-di-montalcino-cerretalto-3x75cl-1060682514038484"/>
     <hyperlink ref="D213" r:id="rId211" location="" display="https://bibo.io/product/2017-fontodi-flaccianello-delle-pieve-colli-della-toscana-centrale-igt-6x150cl-10352044-6-ib-stock-n"/>
-    <hyperlink ref="D214" r:id="rId212" location="" display="https://bibo.io/product/2018-rocca-frassinello-baffonero-rosso-igt-3x75cl-1051275113071309"/>
-[...10 lines deleted...]
-    <hyperlink ref="D225" r:id="rId223" location="" display="https://bibo.io/product/2020-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-hub-VS10360052-3-IB-11763314"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://bibo.io/product/2017-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1023352711760531"/>
+    <hyperlink ref="D215" r:id="rId213" location="" display="https://bibo.io/product/2018-rocca-frassinello-baffonero-rosso-igt-3x75cl-1051275113071309"/>
+    <hyperlink ref="D216" r:id="rId214" location="" display="https://bibo.io/product/2018-tua-rita-toscana-redigaffi-7-1x150cl-1035988211760526"/>
+    <hyperlink ref="D217" r:id="rId215" location="" display="https://bibo.io/product/2019-argiano-rosso-di-montalcino-6x75cl-10380711-6-dp-stock-n"/>
+    <hyperlink ref="D218" r:id="rId216" location="" display="https://bibo.io/product/2020-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1035988411760528"/>
+    <hyperlink ref="D219" r:id="rId217" location="" display="https://bibo.io/product/2020-kumeu-river-village-chardonnay-kumeu-12x75cl-hub-VS10146881-12-IB-12017335"/>
+    <hyperlink ref="D220" r:id="rId218" location="" display="https://bibo.io/product/1992-taylors-vintage-port-1x37-5cl-10188219-1-ib-stock-n"/>
+    <hyperlink ref="D221" r:id="rId219" location="" display="https://bibo.io/product/nv-glenmorangie-highland-single-malt-barrel-select-release-malaga-cask-finish-12yo-bottled-2020-highlands-1x70cl-1012460912017373"/>
+    <hyperlink ref="D222" r:id="rId220" location="" display="https://bibo.io/product/2001-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-10600268-3-ib-pending-n"/>
+    <hyperlink ref="D223" r:id="rId221" location="" display="https://bibo.io/product/2008-verite-le-desir-sonoma-county-6x75cl-1014306911874714"/>
+    <hyperlink ref="D224" r:id="rId222" location="" display="https://bibo.io/product/2011-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-hub-VS10377855-3-IB-11872024"/>
+    <hyperlink ref="D225" r:id="rId223" location="" display="https://bibo.io/product/2015-dominus-napa-valley-6x75cl-10233471-6-ib-stock-n"/>
     <hyperlink ref="D226" r:id="rId224" location="" display="https://bibo.io/product/2021-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1046070712730067"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>