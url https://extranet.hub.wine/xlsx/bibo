--- v1 (2026-05-26)
+++ v2 (2026-09-13)
@@ -10,1016 +10,944 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="300">
   <si>
     <t>COUNTRY</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
     <t>VINTAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>PACK SIZE</t>
   </si>
   <si>
     <t>DUTY STATUS</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
     <t>QUANTITY</t>
   </si>
   <si>
     <t>REGULAR PRICE</t>
   </si>
   <si>
     <t>SALE PRICE</t>
   </si>
   <si>
-    <t>SCORE</t>
-[...1 lines deleted...]
-  <si>
     <t>Australia</t>
   </si>
   <si>
     <t>South Australia</t>
   </si>
   <si>
-    <t>Hobbs of Barossa Ranges, Grenache, Barossa Valley</t>
+    <t>Torbreck, Descendant, Barossa Valley</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
-    <t>6x37.5cl</t>
+    <t>6x75cl</t>
   </si>
   <si>
     <t>IB</t>
   </si>
   <si>
     <t>Immediate</t>
   </si>
   <si>
-    <t>£75</t>
-[...5 lines deleted...]
-    <t>Hobbs of Barossa Ranges, Semillon, Barossa Valley</t>
+    <t>£600</t>
+  </si>
+  <si>
+    <t>Torbreck, The Laird, Barossa Valley</t>
+  </si>
+  <si>
+    <t>3x75cl</t>
+  </si>
+  <si>
+    <t>£1,200</t>
+  </si>
+  <si>
+    <t>Penfolds, Grange, South Australia</t>
+  </si>
+  <si>
+    <t>£1,650</t>
+  </si>
+  <si>
+    <t>1x75cl</t>
+  </si>
+  <si>
+    <t>£350</t>
+  </si>
+  <si>
+    <t>£1,500</t>
+  </si>
+  <si>
+    <t>£1,425</t>
+  </si>
+  <si>
+    <t>Torbreck, RunRig, Barossa Valley</t>
+  </si>
+  <si>
+    <t>1x150cl</t>
+  </si>
+  <si>
+    <t>£360</t>
+  </si>
+  <si>
+    <t>£1,080</t>
+  </si>
+  <si>
+    <t>Penfolds, St. Henri Shiraz, South Australia</t>
+  </si>
+  <si>
+    <t>£330</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Bordeaux</t>
+  </si>
+  <si>
+    <t>Chateau Cheval Blanc Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>Chateau La Mission Haut-Brion Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£7,500</t>
+  </si>
+  <si>
+    <t>Chateau Haut-Brion Premier Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>12x75cl</t>
+  </si>
+  <si>
+    <t>£4,275</t>
+  </si>
+  <si>
+    <t>Future Arrival</t>
+  </si>
+  <si>
+    <t>£2,775</t>
+  </si>
+  <si>
+    <t>Chateau Mouton Rothschild Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>3x300cl</t>
+  </si>
+  <si>
+    <t>£5,250</t>
+  </si>
+  <si>
+    <t>Chateau Lafite Rothschild Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£9,150</t>
+  </si>
+  <si>
+    <t>Chateau Pavie Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,825</t>
+  </si>
+  <si>
+    <t>Chateau Valandraud Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,100</t>
+  </si>
+  <si>
+    <t>£2,070</t>
+  </si>
+  <si>
+    <t>Chateau Ausone Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£5,625</t>
+  </si>
+  <si>
+    <t>Chateau Lafleur, Pomerol</t>
+  </si>
+  <si>
+    <t>£3,000</t>
+  </si>
+  <si>
+    <t>£1,950</t>
+  </si>
+  <si>
+    <t>£5,025</t>
+  </si>
+  <si>
+    <t>Chateau Giscours 3eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£900</t>
+  </si>
+  <si>
+    <t>Chateau Langoa Barton 3eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£660</t>
+  </si>
+  <si>
+    <t>Chateau Latour Premier Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£6,300</t>
+  </si>
+  <si>
+    <t>Chateau Moulin Saint-Georges, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£390</t>
+  </si>
+  <si>
+    <t>Chateau Pichon Baron 2eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£810</t>
+  </si>
+  <si>
+    <t>Chateau Angelus Premier Grand Cru Classe A, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£200</t>
+  </si>
+  <si>
+    <t>Petrus, Pomerol</t>
+  </si>
+  <si>
+    <t>DP</t>
+  </si>
+  <si>
+    <t>£12,319</t>
+  </si>
+  <si>
+    <t>Pavillon Rouge du Chateau Margaux, Margaux</t>
+  </si>
+  <si>
+    <t>£12,900</t>
+  </si>
+  <si>
+    <t>Chateau Beychevelle 4eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£499</t>
+  </si>
+  <si>
+    <t>Chateau Brane-Cantenac 2eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£420</t>
+  </si>
+  <si>
+    <t>£6,000</t>
+  </si>
+  <si>
+    <t>£6,075</t>
+  </si>
+  <si>
+    <t>Chateau Nenin, Pomerol</t>
+  </si>
+  <si>
+    <t>£750</t>
+  </si>
+  <si>
+    <t>Chateau d'Yquem Premier Cru Superieur, Sauternes</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
-    <t>£60</t>
-[...11 lines deleted...]
-    <t>Shirvington, Shiraz, McLaren Vale</t>
+    <t>12x37.5cl</t>
+  </si>
+  <si>
+    <t>Domaine de Chevalier Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>Excellence de Belliard, Margaux</t>
+  </si>
+  <si>
+    <t>£90</t>
+  </si>
+  <si>
+    <t>Le Clarence de Haut-Brion, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>£990</t>
+  </si>
+  <si>
+    <t>Le Pin, Pomerol</t>
+  </si>
+  <si>
+    <t>£19,500</t>
+  </si>
+  <si>
+    <t>£19,200</t>
+  </si>
+  <si>
+    <t>£1,800</t>
+  </si>
+  <si>
+    <t>£1,584</t>
+  </si>
+  <si>
+    <t>£5,850</t>
+  </si>
+  <si>
+    <t>£180</t>
+  </si>
+  <si>
+    <t>£2,043</t>
+  </si>
+  <si>
+    <t>£1,575</t>
+  </si>
+  <si>
+    <t>£11,250</t>
+  </si>
+  <si>
+    <t>Chateau Leoville Las Cases 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£1,320</t>
+  </si>
+  <si>
+    <t>Y de Yquem, Chateau d'Yquem</t>
+  </si>
+  <si>
+    <t>Chateau Clerc Milon 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£375</t>
+  </si>
+  <si>
+    <t>£1,125</t>
+  </si>
+  <si>
+    <t>L'If, Saint-Emilion</t>
+  </si>
+  <si>
+    <t>1x300cl</t>
+  </si>
+  <si>
+    <t>£480</t>
+  </si>
+  <si>
+    <t>£495</t>
+  </si>
+  <si>
+    <t>£6,450</t>
+  </si>
+  <si>
+    <t>£1,275</t>
+  </si>
+  <si>
+    <t>Chateau Cantemerle 5eme Cru Classe, Haut-Medoc</t>
+  </si>
+  <si>
+    <t>£240</t>
+  </si>
+  <si>
+    <t>Clos du Marquis, Saint-Julien</t>
+  </si>
+  <si>
+    <t>Vieux Chateau Certan, Pomerol</t>
+  </si>
+  <si>
+    <t>Chateau Montrose 2eme Cru Classe, Saint-Estephe</t>
+  </si>
+  <si>
+    <t>£630</t>
+  </si>
+  <si>
+    <t>Le Petit Lion du Marquis de Las Cases, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£540</t>
+  </si>
+  <si>
+    <t>Chateau L'Eglise-Clinet, Pomerol</t>
+  </si>
+  <si>
+    <t>£975</t>
+  </si>
+  <si>
+    <t>Chateau Lascombes 2eme Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>£2,700</t>
+  </si>
+  <si>
+    <t>Chateau Leoville Barton 2eme Cru Classe, Saint-Julien</t>
+  </si>
+  <si>
+    <t>£348</t>
+  </si>
+  <si>
+    <t>Chateau Lynch Bages 5eme Cru Classe, Pauillac</t>
+  </si>
+  <si>
+    <t>£615</t>
+  </si>
+  <si>
+    <t>£525</t>
+  </si>
+  <si>
+    <t>En Primeur</t>
+  </si>
+  <si>
+    <t>£300</t>
+  </si>
+  <si>
+    <t>Chateau Margaux Premier Cru Classe, Margaux</t>
+  </si>
+  <si>
+    <t>Chateau Pichon Longueville Comtesse de Lalande 2eme Cru Classe, Pauillac</t>
   </si>
   <si>
     <t>£195</t>
   </si>
   <si>
-    <t>Torbreck, Descendant, Barossa Valley</t>
-[...17 lines deleted...]
-    <t>£1,800</t>
+    <t>Chateau La Croix St. Georges, Pomerol</t>
+  </si>
+  <si>
+    <t>£645</t>
+  </si>
+  <si>
+    <t>£210</t>
+  </si>
+  <si>
+    <t>Chateau Belair-Monange Premier Grand Cru Classe B, Saint-Emilion Grand Cru</t>
+  </si>
+  <si>
+    <t>£675</t>
+  </si>
+  <si>
+    <t>Chateau Smith Haut Lafitte Cru Classe, Pessac-Leognan</t>
+  </si>
+  <si>
+    <t>Burgundy</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, La Tache Grand Cru</t>
+  </si>
+  <si>
+    <t>£31,500</t>
+  </si>
+  <si>
+    <t>Maison Leroy, Meursault</t>
+  </si>
+  <si>
+    <t>Jacques-Frederic Mugnier, Musigny Grand Cru</t>
+  </si>
+  <si>
+    <t>£10,950</t>
+  </si>
+  <si>
+    <t>Domaine Comte Georges de Vogue, Musigny Grand Cru, Cuvee Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>£700</t>
+  </si>
+  <si>
+    <t>Domaine Ponsot, Chapelle-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Grands Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£8,400</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Richebourg Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Romanee-Conti Grand Cru</t>
+  </si>
+  <si>
+    <t>£55,500</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Corton Grand Cru, Prince Florent de Merode</t>
+  </si>
+  <si>
+    <t>£9,000</t>
+  </si>
+  <si>
+    <t>Mischief and Mayhem, Puligny-Montrachet Premier Cru, Les Folatieres</t>
+  </si>
+  <si>
+    <t>£213</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,500</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Ruchottes-Chambertin Grand Cru, Clos des Ruchottes</t>
+  </si>
+  <si>
+    <t>£6,900</t>
+  </si>
+  <si>
+    <t>Domaine Georges Roumier, Chambolle-Musigny Premier Cru, Les Cras</t>
+  </si>
+  <si>
+    <t>£3,600</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£7,650</t>
+  </si>
+  <si>
+    <t>£5,750</t>
+  </si>
+  <si>
+    <t>£17,250</t>
+  </si>
+  <si>
+    <t>Domaine du Comte Liger Belair, Vosne-Romanee Premier Cru, Clos Chateau</t>
+  </si>
+  <si>
+    <t>Domaine du Comte Liger Belair, Vosne-Romanee Premier Cru, La Colombiere</t>
+  </si>
+  <si>
+    <t>£1,050</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Gevrey-Chambertin Premier Cru, Clos Saint-Jacques</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot, Nuits-Saint-Georges Premier Cru, Les Pruliers</t>
+  </si>
+  <si>
+    <t>£570</t>
+  </si>
+  <si>
+    <t>Domaine Louis Jadot, Chambolle-Musigny Premier Cru, Les Fuees</t>
+  </si>
+  <si>
+    <t>£510</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Gevrey-Chambertin Premier Cru, Champeaux</t>
+  </si>
+  <si>
+    <t>Domaine de Bellene, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>Domaine de Montille, Pommard Premier Cru, Les Rugiens Bas</t>
+  </si>
+  <si>
+    <t>£14,550</t>
+  </si>
+  <si>
+    <t>Domaine Denis Bachelet, Gevrey-Chambertin Premier Cru, Les Corbeaux Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>Domaine Drouhin Laroze, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Henri Boillot, Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Henri Boillot, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>£720</t>
+  </si>
+  <si>
+    <t>Domaine Henri Boillot, Pommard Premier Cru, Clos Blanc</t>
+  </si>
+  <si>
+    <t>Domaine Leflaive, Chevalier-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Louis Jadot, Chapelle-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£960</t>
+  </si>
+  <si>
+    <t>Domaine Tawse, Mazis-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£1,140</t>
+  </si>
+  <si>
+    <t>Domaine de Montille, Vosne-Romanee Premier Cru, Aux Malconsorts</t>
+  </si>
+  <si>
+    <t>Etienne Sauzet, Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>£950</t>
+  </si>
+  <si>
+    <t>Les Heritiers du Comte Lafon, Macon, Milly-Lamartine</t>
+  </si>
+  <si>
+    <t>6x150cl</t>
+  </si>
+  <si>
+    <t>£285</t>
+  </si>
+  <si>
+    <t>Les Heritiers du Comte Lafon, Vire-Clesse</t>
+  </si>
+  <si>
+    <t>Domaine Comte Georges de Vogue, Chambolle-Musigny Premier Cru, Les Amoureuses</t>
+  </si>
+  <si>
+    <t>£2,500</t>
+  </si>
+  <si>
+    <t>Jean-Claude Ramonet, Batard-Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Chambolle-Musigny Premier Cru, Les Feusselottes</t>
+  </si>
+  <si>
+    <t>£930</t>
+  </si>
+  <si>
+    <t>Lucien Le Moine, Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>Prieure Roch, Vosne-Romanee Premier Cru, Les Suchots</t>
+  </si>
+  <si>
+    <t>£1,300</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>£3,750</t>
+  </si>
+  <si>
+    <t>Domaine Bonneau du Martray, Corton-Charlemagne Grand Cru</t>
+  </si>
+  <si>
+    <t>£2,400</t>
+  </si>
+  <si>
+    <t>Domaine Dujac, Charmes-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine Faiveley, Chambertin-Clos de Beze Grand Cru, Les Ouvrees Rodin</t>
+  </si>
+  <si>
+    <t>£2,025</t>
+  </si>
+  <si>
+    <t>Domaine Faiveley, Mazis-Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanee-Conti, Corton-Charlemagne Grand Cru</t>
+  </si>
+  <si>
+    <t>£4,750</t>
+  </si>
+  <si>
+    <t>Dujac Fils et Pere, Morey-Saint-Denis</t>
   </si>
   <si>
     <t>£120</t>
   </si>
   <si>
-    <t>Torbreck, The Steading, Barossa Valley</t>
-[...2 lines deleted...]
-    <t>6x150cl</t>
+    <t>£4,500</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Pataille, Marsannay, Ancestrale</t>
+  </si>
+  <si>
+    <t>Domaine Comte Georges de Vogue, Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>Champagne</t>
+  </si>
+  <si>
+    <t>Krug, Clos du Mesnil</t>
+  </si>
+  <si>
+    <t>Sparkling</t>
+  </si>
+  <si>
+    <t>Boerl &amp; Kroff, Brut</t>
+  </si>
+  <si>
+    <t>£2,350</t>
+  </si>
+  <si>
+    <t>Krug, Vintage Brut</t>
+  </si>
+  <si>
+    <t>Boerl &amp; Kroff, B</t>
+  </si>
+  <si>
+    <t>Philipponnat, Clos des Goisses</t>
+  </si>
+  <si>
+    <t>Taittinger, Comtes de Champagne Rose</t>
+  </si>
+  <si>
+    <t>Louis Roederer (Starck), Brut Nature</t>
+  </si>
+  <si>
+    <t>£73</t>
+  </si>
+  <si>
+    <t>Jacques Selosse, Millesime</t>
+  </si>
+  <si>
+    <t>£18,000</t>
+  </si>
+  <si>
+    <t>Piper Heidsieck, Rare</t>
+  </si>
+  <si>
+    <t>Piper Heidsieck, Rare Rose</t>
+  </si>
+  <si>
+    <t>Loire</t>
+  </si>
+  <si>
+    <t>Domaine Huet, Vouvray, Mont Moelleux</t>
+  </si>
+  <si>
+    <t>Provence</t>
+  </si>
+  <si>
+    <t>Domaine Tempier, Rose, Bandol</t>
+  </si>
+  <si>
+    <t>Rosé</t>
+  </si>
+  <si>
+    <t>£25</t>
+  </si>
+  <si>
+    <t>£150</t>
+  </si>
+  <si>
+    <t>Rhone</t>
+  </si>
+  <si>
+    <t>E. Guigal, Cote Rotie, La Landonne</t>
+  </si>
+  <si>
+    <t>M. Chapoutier, Hermitage, De l'Oree</t>
+  </si>
+  <si>
+    <t>E. Guigal, Cote Rotie, La Mouline</t>
+  </si>
+  <si>
+    <t>Vieux Telegraphe, Chateauneuf-du-Pape, La Crau Rouge</t>
+  </si>
+  <si>
+    <t>Delas, Cote Rotie, Seigneur de Maugiron</t>
+  </si>
+  <si>
+    <t>Chateau de Saint Cosme, Gigondas, Le Claux</t>
+  </si>
+  <si>
+    <t>Domaine Courbis, Cornas, La Sabarotte</t>
+  </si>
+  <si>
+    <t>£255</t>
+  </si>
+  <si>
+    <t>Paul Jaboulet Aine, Cornas, Domaine de Saint Pierre</t>
+  </si>
+  <si>
+    <t>£225</t>
+  </si>
+  <si>
+    <t>Paul Jaboulet Aine, Cote Rotie, Les Jumelles</t>
+  </si>
+  <si>
+    <t>Domaine Rostaing, Cote Rotie, La Landonne</t>
+  </si>
+  <si>
+    <t>Famille Perrin, Gigondas, Domaine du Clos des Tourelles</t>
+  </si>
+  <si>
+    <t>Paul Jaboulet Aine, Hermitage, La Maison Bleue</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Piedmont</t>
+  </si>
+  <si>
+    <t>Giacomo Conterno, Barolo, Monfortino Riserva</t>
+  </si>
+  <si>
+    <t>£1,600</t>
+  </si>
+  <si>
+    <t>Giacomo Conterno, Barolo, Francia</t>
+  </si>
+  <si>
+    <t>Azienda Agricola E. Pira e Figli (Chiara Boschis), Barolo, Cannubi</t>
+  </si>
+  <si>
+    <t>Ca' Nova, Barbaresco, Montestefano</t>
+  </si>
+  <si>
+    <t>Tuscany</t>
+  </si>
+  <si>
+    <t>Antinori, Tignanello, IGT</t>
+  </si>
+  <si>
+    <t>Siro Pacenti, Brunello di Montalcino, Vecchie Vigne</t>
   </si>
   <si>
     <t>£450</t>
   </si>
   <si>
-    <t>Two Hands, Coach House Block Shiraz, Barossa Valley</t>
-[...2 lines deleted...]
-    <t>£510</t>
+    <t>Valdicava, Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>£690</t>
+  </si>
+  <si>
+    <t>Casanova di Neri, Brunello di Montalcino, Cerretalto</t>
+  </si>
+  <si>
+    <t>Sassicaia, Tenuta San Guido, Bolgheri</t>
   </si>
   <si>
     <t>£1,725</t>
   </si>
   <si>
-    <t>Torbreck, RunRig, Barossa Valley</t>
-[...748 lines deleted...]
-  <si>
     <t>Fontodi, Flaccianello delle Pieve, Colli della Toscana Centrale IGT</t>
   </si>
   <si>
     <t>£780</t>
   </si>
   <si>
-    <t>Sassicaia, Tenuta San Guido, Bolgheri</t>
-[...4 lines deleted...]
-  <si>
     <t>Tua Rita, Toscana Redigaffi 7</t>
   </si>
   <si>
     <t>Argiano, Rosso di Montalcino</t>
   </si>
   <si>
     <t>£1,020</t>
   </si>
   <si>
-    <t>New Zealand</t>
-[...25 lines deleted...]
-  <si>
     <t>Scotland</t>
   </si>
   <si>
     <t>Highlands</t>
   </si>
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>Glenmorangie, Highland Single Malt Barrel Select Release Malaga Cask Finish 12YO Bottled 2020, Highlands</t>
   </si>
   <si>
     <t>Spirit</t>
   </si>
   <si>
     <t>1x70cl</t>
   </si>
   <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Rioja</t>
+  </si>
+  <si>
+    <t>Benjamin Romeo, Cueva Contador, Rioja</t>
+  </si>
+  <si>
     <t>USA</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
+    <t>Verite, Le Desir, Sonoma County</t>
+  </si>
+  <si>
+    <t>£1,290</t>
+  </si>
+  <si>
     <t>Screaming Eagle, Cabernet Sauvignon, Napa Valley</t>
   </si>
   <si>
-    <t>£10,500</t>
-[...7 lines deleted...]
-  <si>
     <t>£7,200</t>
+  </si>
+  <si>
+    <t>Harlan Estate, Harlan Estate, Napa Valley</t>
   </si>
   <si>
     <t>Dominus, Napa Valley</t>
   </si>
   <si>
     <t>Ridge, California Cabernet Sauvignon Monte Bello, Santa Cruz Mountains</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1050,8643 +978,7546 @@
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-hobbs-of-barossa-ranges-grenache-barossa-valley-6x375cl-hub-VS10122976-6-IB-11650248" TargetMode="External"/>
-[...222 lines deleted...]
-<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1046070712730067" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-torbreck-descendant-barossa-valley-6x75cl-1027156911639711" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-torbreck-descendant-barossa-valley-6x75cl-1059745213960475" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-torbreck-the-laird-barossa-valley-3x75cl-1059485813877269" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-penfolds-grange-south-australia-6x75cl-10250534-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-penfolds-grange-south-australia-1x75cl-1023271214132025" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-penfolds-grange-south-australia-6x75cl-1046324113826113" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-penfolds-grange-south-australia-6x75cl-1056852113850575" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-1x150cl-1059119913825940" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-6x75cl-1059120013825952" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-penfolds-st-henri-shiraz-south-australia-6x75cl-1035982213960581" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1982-chateau-cheval-blanc-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-1012449312992009" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1989-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1020425511405471" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1995-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1016944513243026" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1998-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-10204674-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1998-chateau-mouton-rothschild-premier-cru-classe-pauillac-3x300cl-1051622613111296" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-10233139-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023341213242897" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-chateau-valandraud-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-1012312613242831" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2001-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023334813496104" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2003-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1052778013243044" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2003-chateau-lafleur-pomerol-6x75cl-1057231113566657" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2003-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023333313854103" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2004-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1012460513242886" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1052777913243040" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-giscours-3eme-cru-classe-margaux-12x75cl-10622415-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-langoa-barton-3eme-cru-classe-saint-julien-12x75cl-1060431214006158" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734014006216" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-moulin-saint-georges-saint-emilion-grand-cru-12x75cl-1060431514006232" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-10233388-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-chateau-angelus-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-1059037513814254" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-petrus-pomerol-6x75cl-1024029914104692" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023331413289328" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-hub-VS10439965-6-IB-12502571" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-petrus-pomerol-6x75cl-1025196811605326" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-beychevelle-4eme-cru-classe-saint-julien-6x75cl-1023272312999446" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-1060431714006272" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1012787413243021" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1016733414268259" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-nenin-pomerol-12x75cl-1060431614006262" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1059047213953919" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-1025739014006263" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-excellence-de-belliard-margaux-6x75cl-1038235012141597" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-le-clarence-de-haut-brion-pessac-leognan-12x75cl-1023312413243037" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-le-pin-pomerol-6x75cl-1025814113242845" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-petrus-pomerol-6x75cl-1024941613242863" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x75cl-1020396013936875" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-hub-VS10188294-12-IB-12543005" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-lafite-rothschild-premier-cru-classe-pauillac-3x75cl-1014133414141827" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-lafleur-pomerol-6x75cl-10540701-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023346113242876" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023346113242875" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1052648713271825" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-excellence-de-belliard-margaux-12x75cl-1012293112141600" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-chateau-latour-premier-cru-classe-pauillac-6x75cl-1023335614144790" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023338513242874" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-le-pin-pomerol-6x75cl-1052776613242841" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-1023336413857529" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2013-y-de-yquem-chateau-dyquem-6x75cl-10614028-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-chateau-clerc-milon-5eme-cru-classe-pauillac-6x75cl-10233133-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1036275913487344" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023345113242870" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-lif-saint-emilion-1x300cl-hub-VS10377851-1-IB-11871974" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-le-clarence-de-haut-brion-pessac-leognan-6x75cl-1052777813243036" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-le-pin-pomerol-3x75cl-1025814211458620" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-le-pin-pomerol-6x75cl-1025814213242833" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-1023343013912943" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1035541613345434" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-chateau-cantemerle-5eme-cru-classe-haut-medoc-12x75cl-10182445-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-10233334-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-clos-du-marquis-saint-julien-12x75cl-1059486313877278" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-vieux-chateau-certan-pomerol-6x75cl-1035918811753526" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1014299011760510" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-le-petit-lion-du-marquis-de-las-cases-saint-julien-12x75cl-10594862-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-leglise-clinet-pomerol-6x75cl-hub-10239334-6-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-lascombes-2eme-cru-classe-margaux-12x75cl-10123190-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-latour-premier-cru-classe-pauillac-6x75cl-10601255-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-10266062-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-VS10162310-6-IB-11522783" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1025774711760512" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-1016231311760515" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-10123064-6-IB-PENDING-Y" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-leglise-clinet-pomerol-3x75cl-1037992111888983" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-margaux-premier-cru-classe-margaux-1x75cl-1035919311753576" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-1016231813287161" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-clos-du-marquis-saint-julien-6x75cl-1046068612730013" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-la-croix-st-georges-pomerol-6x75cl-hub-VS10379933-6-IB-11889022" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-10170710-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1017071013287228" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-10169305-6-ib-pending-y" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-lif-saint-emilion-3x75cl-1046070312730061" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2022-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1054212814038587" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2022-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-1054215814038561" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2022-chateau-margaux-premier-cru-classe-margaux-6x75cl-10542312-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2022-chateau-smith-haut-lafitte-cru-classe-pessac-leognan-6x75cl-1054209713913232" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2001-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035095911646161" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2001-maison-leroy-meursault-12x75cl-hub-VS10377856-12-IB-11872029" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2002-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035096011646163" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-jacques-frederic-mugnier-musigny-grand-cru-6x75cl-1058872413803405" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2007-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-1x75cl-1024030013953005" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-domaine-ponsot-chapelle-chambertin-grand-cru-6x75cl-10257447-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1060246013986248" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-domaine-de-la-romanee-conti-richebourg-grand-cru-3x75cl-1035096511646189" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-domaine-de-la-romanee-conti-romanee-conti-grand-cru-3x75cl-hub-VS10290360-3-IB-11335020" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-domaine-de-la-romanee-conti-corton-grand-cru-prince-florent-de-merode-3x75cl-hub-VS10378113-3-IB-11874693" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-mischief-and-mayhem-puligny-montrachet-premier-cru-les-folatieres-6x75cl-1036613013230025" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-armand-rousseau-chambertin-grand-cru-1x75cl-hub-SE10313113-1-IB-11469721" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-armand-rousseau-ruchottes-chambertin-grand-cru-clos-des-ruchottes-6x75cl-1039679312148083" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-6x75cl-10535668-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-de-la-romanee-conti-echezeaux-grand-cru-3x75cl-1036264711864025" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-de-la-romanee-conti-la-tache-grand-cru-1x75cl-1023942414106825" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-de-la-romanee-conti-la-tache-grand-cru-3x75cl-1023942414106826" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-clos-chateau-1x75cl-1017090013928994" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-la-colombiere-1x75cl-1017090213928993" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-armand-rousseau-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-10205856-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-jean-grivot-nuits-saint-georges-premier-cru-les-pruliers-6x75cl-hub-VS10355411-6-IB-11713282" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-hub-VS10358045-6-IB-11744984" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-tawse-gevrey-chambertin-premier-cru-champeaux-6x75cl-1035540811713249" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-domaine-de-bellene-vosne-romanee-premier-cru-les-suchots-6x75cl-hub-VS10355410-6-IB-11713280" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-1035544411713381" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-de-montille-pommard-premier-cru-les-rugiens-bas-6x75cl-hub-VS10355446-6-IB-11713385" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-armand-rousseau-chambertin-grand-cru-6x75cl-10219212-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-3x75cl-1020893411828726" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-denis-bachelet-gevrey-chambertin-premier-cru-les-corbeaux-3x75cl-hub-VS10355491-3-IB-11713545" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-drouhin-laroze-bonnes-mares-grand-cru-3x75cl-hub-VS10355494-3-IB-11713551" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-henri-boillot-clos-de-vougeot-grand-cru-3x75cl-10288514-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-henri-boillot-echezeaux-grand-cru-3x75cl-hub-SE10288518-3-IB-11539484" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-henri-boillot-pommard-premier-cru-clos-blanc-6x75cl-1028851911539487" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-leflaive-chevalier-montrachet-grand-cru-6x75cl-1018595611578774" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-louis-jadot-chapelle-chambertin-grand-cru-6x75cl-hub-VS10288549-6-IB-11713552" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-tawse-mazis-chambertin-grand-cru-6x75cl-1035549611713561" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-domaine-de-montille-vosne-romanee-premier-cru-aux-malconsorts-3x75cl-1035799411744710" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-etienne-sauzet-montrachet-grand-cru-1x75cl-1018680913010189" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-macon-milly-lamartine-6x150cl-10127865-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-12x75cl-10127864-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-6x150cl-10127863-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-domaine-comte-georges-de-vogue-chambolle-musigny-premier-cru-les-amoureuses-1x150cl-1040560212759677" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-jean-claude-ramonet-batard-montrachet-grand-cru-6x75cl-1037709411994374" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-lucien-le-moine-chambolle-musigny-premier-cru-les-feusselottes-6x75cl-10204868-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-lucien-le-moine-echezeaux-grand-cru-6x75cl-1020487314340504" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-prieure-roch-vosne-romanee-premier-cru-les-suchots-1x150cl-10617947-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-prieure-roch-vosne-romanee-premier-cru-les-suchots-3x75cl-10616480-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-armand-rousseau-charmes-chambertin-grand-cru-6x75cl-1028998511578775" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-bonneau-du-martray-corton-charlemagne-grand-cru-6x75cl-10542053-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-faiveley-chambertin-clos-de-beze-grand-cru-les-ouvrees-rodin-3x75cl-1046068212730000" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-faiveley-mazis-chambertin-grand-cru-3x75cl-1046068412730005" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-domaine-de-la-romanee-conti-corton-charlemagne-grand-cru-1x75cl-10491294-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-dujac-fils-et-pere-morey-saint-denis-1x75cl-1038331713958313" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-prieure-roch-vosne-romanee-premier-cru-les-suchots-6x75cl-10391349-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-prieure-roch-vosne-romanee-premier-cru-les-suchots-6x75cl-1039134912165603" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-domaine-sylvain-pataille-marsannay-ancestrale-6x75cl-1035556912938395" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2022-domaine-comte-georges-de-vogue-bonnes-mares-grand-cru-3x75cl-10574058-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1990-krug-clos-du-mesnil-1x75cl-1015668313905377" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1995-boerl-kroff-brut-1x150cl-1059486513877285" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/1998-boerl-kroff-brut-1x150cl-hub-VS10204975-1-IB-11871949" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2002-krug-vintage-brut-1x150cl-10563670-1-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2004-boerl-kroff-b-6x75cl-1059486413877284" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-philipponnat-clos-des-goisses-6x75cl-1051623313111339" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2005-taittinger-comtes-de-champagne-rose-6x75cl-hub-VS10439966-6-IB-12502622" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-boerl-kroff-brut-1x150cl-hub-VS10377847-1-IB-11871960" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-louis-roederer-starck-brut-nature-1x75cl-1035227714025591" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-jacques-selosse-millesime-1x75cl-1039035914136219" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-jacques-selosse-millesime-6x75cl-1039035913807012" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-piper-heidsieck-rare-3x75cl-10182370-3-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-piper-heidsieck-rare-rose-3x75cl-1059295213850937" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-huet-vouvray-mont-moelleux-6x75cl-10621076-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2023-domaine-tempier-rose-bandol-1x75cl-10388556-1-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2024-domaine-tempier-rose-bandol-12x75cl-10513827-12-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x150cl-10524562-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x75cl-10513827-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2025-domaine-tempier-rose-bandol-12x75cl-1060348314018778" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2025-domaine-tempier-rose-bandol-6x75cl-1060348314018788" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2000-e-guigal-cote-rotie-la-landonne-12x75cl-hub-VS10452281-12-IB-12607021" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2002-m-chapoutier-hermitage-de-loree-6x75cl-hub-VS10249143-6-DP-11108089" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2004-e-guigal-cote-rotie-la-mouline-3x75cl-hub-VS10452283-3-IB-12607030" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2009-vieux-telegraphe-chateauneuf-du-pape-la-crau-rouge-6x75cl-1059486113877273" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-delas-cote-rotie-seigneur-de-maugiron-6x75cl-hub-VS10355396-6-IB-11713149" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-chateau-de-saint-cosme-gigondas-le-claux-6x75cl-1035543611713348" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355433-6-IB-11713332" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355465-6-IB-11713474" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-paul-jaboulet-aine-cote-rotie-les-jumelles-6x75cl-hub-VS10355468-6-IB-11713479" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355508-6-IB-11713595" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355507-6-IB-11713593" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355519-6-IB-11713641" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-domaine-rostaing-cote-rotie-la-landonne-3x75cl-1035555212941213" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-famille-perrin-gigondas-domaine-du-clos-des-tourelles-6x75cl-1035556112938371" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-paul-jaboulet-aine-hermitage-la-maison-bleue-6x75cl-1035555412938363" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2006-giacomo-conterno-barolo-monfortino-riserva-1x150cl-hub-10260295-1-IB-STOCK-N" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-giacomo-conterno-barolo-francia-6x75cl-1012451513936879" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-azienda-agricola-e-pira-e-figli-chiara-boschis-barolo-cannubi-6x75cl-1046067412729984" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-ca-nova-barbaresco-montestefano-6x75cl-1054270613905350" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-antinori-tignanello-igt-6x75cl-10205354-6-ib-pending-n" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-siro-pacenti-brunello-di-montalcino-vecchie-vigne-6x75cl-10568719-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2010-valdicava-brunello-di-montalcino-1x150cl-1054134213834757" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2012-antinori-tignanello-igt-6x75cl-1023353513857489" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-casanova-di-neri-brunello-di-montalcino-cerretalto-3x75cl-1060682514038484" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2016-sassicaia-tenuta-san-guido-bolgheri-6x75cl-10124523-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-fontodi-flaccianello-delle-pieve-colli-della-toscana-centrale-igt-6x150cl-10352044-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2017-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1023352711760531" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2018-tua-rita-toscana-redigaffi-7-1x150cl-1035988211760526" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-argiano-rosso-di-montalcino-6x75cl-10380711-6-dp-stock-n" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1035988411760528" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/nv-glenmorangie-highland-single-malt-barrel-select-release-malaga-cask-finish-12yo-bottled-2020-highlands-1x70cl-1012460912017373" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2019-benjamin-romeo-cueva-contador-rioja-6x75cl-1029086211338714" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2008-verite-le-desir-sonoma-county-6x75cl-1014306911874714" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2011-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-hub-VS10377855-3-IB-11872024" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-harlan-estate-harlan-estate-napa-valley-6x75cl-1020723314216352" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2014-harlan-estate-harlan-estate-napa-valley-6x75cl-1020723313992063" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2020-dominus-napa-valley-6x75cl-10541888-6-ib-stock-n" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2021-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1046070712730067" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibo.io/product/2022-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1060683114038580" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L226"/>
+  <dimension ref="A1:K214"/>
   <cols>
     <col min="1" max="1" width="15"/>
     <col min="2" max="2" width="16"/>
     <col min="3" max="3" width="8"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="10"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="9"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="7"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="150">
       <c r="A1" t="inlineStr" s="2">
         <is>
           <t>BiBO
 Free Trade House, 9 Chapel Place, London EC2A 3DQ, UK
 hello@bibo.io
 +44 (0) 20 4579 1092
 Stock List
-Last Updated: Tue, 26 May 2026 17:30:10
-# of Products: 224</t>
+Last Updated: Sun, 13 Sep 2026 15:30:09
+# of Products: 212</t>
         </is>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
-      <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2" t="s">
         <v>6</v>
       </c>
       <c r="H2" t="s">
         <v>7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
       <c r="J2" t="s">
         <v>9</v>
       </c>
       <c r="K2" t="s">
         <v>10</v>
       </c>
-      <c r="L2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C3" s="3">
         <v>2005</v>
       </c>
       <c r="D3" t="s" s="4">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="3">
+        <v>1</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="K3"/>
-      <c r="L3" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="3">
+        <v>2006</v>
+      </c>
+      <c r="D4" t="s" s="4">
         <v>13</v>
       </c>
-      <c r="C4" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="3">
+        <v>1</v>
+      </c>
+      <c r="J4" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="K4"/>
-      <c r="L4" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
         <v>12</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="3">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D5" t="s" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I5" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="K5"/>
-      <c r="L5" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
         <v>12</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="3">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D6" t="s" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I6" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K6"/>
-      <c r="L6" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
         <v>12</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D7" t="s" s="4">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="3">
+        <v>3</v>
+      </c>
+      <c r="J7" t="s">
         <v>25</v>
       </c>
-      <c r="G7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K7"/>
-      <c r="L7" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" t="s">
         <v>12</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="3">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="D8" t="s" s="4">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="K8"/>
-      <c r="L8" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" t="s">
         <v>12</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="3">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D9" t="s" s="4">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I9" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J9" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K9"/>
-      <c r="L9" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="3">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D10" t="s" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I10" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="K10"/>
-      <c r="L10" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" t="s">
         <v>12</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="D11" t="s" s="4">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I11" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="K11"/>
-      <c r="L11" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="3">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D12" t="s" s="4">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I12" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="K12"/>
-      <c r="L12" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C13" s="3">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="D13" t="s" s="4">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I13" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J13" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="K13"/>
-      <c r="L13" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="D14" t="s" s="4">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I14" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="K14"/>
-      <c r="L14" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C15" s="3">
-        <v>2012</v>
+        <v>1995</v>
       </c>
       <c r="D15" t="s" s="4">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
       <c r="J15" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="K15"/>
-      <c r="L15" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C16" s="3">
-        <v>2012</v>
+        <v>1998</v>
       </c>
       <c r="D16" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" t="s">
+        <v>42</v>
+      </c>
+      <c r="I16" s="3">
+        <v>1</v>
+      </c>
+      <c r="J16" t="s">
         <v>43</v>
       </c>
-      <c r="E16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K16"/>
-      <c r="L16" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="C17" s="3">
-        <v>2013</v>
+        <v>1998</v>
       </c>
       <c r="D17" t="s" s="4">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
       <c r="J17" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="K17"/>
-      <c r="L17" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C18" s="3">
-        <v>1982</v>
+        <v>2000</v>
       </c>
       <c r="D18" t="s" s="4">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="K18"/>
-      <c r="L18" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C19" s="3">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="D19" t="s" s="4">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I19" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J19" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="K19"/>
-      <c r="L19" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="3">
+        <v>2000</v>
+      </c>
+      <c r="D20" t="s" s="4">
         <v>51</v>
       </c>
-      <c r="B20" t="s">
+      <c r="E20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="3">
+        <v>1</v>
+      </c>
+      <c r="J20" t="s">
         <v>52</v>
       </c>
-      <c r="C20" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="K20"/>
-      <c r="L20" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C21" s="3">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="D21" t="s" s="4">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I21" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J21" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="K21"/>
-      <c r="L21" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C22" s="3">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="D22" t="s" s="4">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
       <c r="J22" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="K22"/>
-      <c r="L22" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B23" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C23" s="3">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D23" t="s" s="4">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F23" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
       <c r="J23" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="K23"/>
-      <c r="L23" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C24" s="3">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D24" t="s" s="4">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F24" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
       <c r="J24" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="K24"/>
-      <c r="L24" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C25" s="3">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="D25" t="s" s="4">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F25" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I25" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J25" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="K25"/>
-      <c r="L25" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B26" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C26" s="3">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="D26" t="s" s="4">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F26" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="3">
+        <v>1</v>
+      </c>
+      <c r="J26" t="s">
         <v>59</v>
       </c>
-      <c r="G26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K26"/>
-      <c r="L26" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C27" s="3">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="D27" t="s" s="4">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F27" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G27" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
       <c r="J27" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="K27"/>
-      <c r="L27" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B28" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C28" s="3">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="D28" t="s" s="4">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I28" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J28" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="K28"/>
-      <c r="L28" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B29" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C29" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D29" t="s" s="4">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F29" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I29" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J29" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="K29"/>
-      <c r="L29" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B30" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C30" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D30" t="s" s="4">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F30" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G30" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
       <c r="J30" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="K30"/>
-      <c r="L30" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B31" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C31" s="3">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D31" t="s" s="4">
         <v>68</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F31" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I31" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J31" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="K31"/>
-      <c r="L31" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B32" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C32" s="3">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="D32" t="s" s="4">
+        <v>70</v>
+      </c>
+      <c r="E32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="3">
+        <v>4</v>
+      </c>
+      <c r="J32" t="s">
         <v>71</v>
       </c>
-      <c r="E32" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K32"/>
-      <c r="L32" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B33" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C33" s="3">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D33" t="s" s="4">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
       <c r="J33" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="K33"/>
-      <c r="L33" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B34" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C34" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D34" t="s" s="4">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G34" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I34" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J34" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
       <c r="K34"/>
-      <c r="L34" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C35" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D35" t="s" s="4">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F35" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
       <c r="J35" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="K35"/>
-      <c r="L35" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B36" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C36" s="3">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D36" t="s" s="4">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="K36"/>
-      <c r="L36" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B37" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C37" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D37" t="s" s="4">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I37" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J37" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="K37"/>
-      <c r="L37" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B38" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C38" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D38" t="s" s="4">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F38" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I38" s="3">
         <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="K38"/>
-      <c r="L38" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B39" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C39" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D39" t="s" s="4">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G39" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>81</v>
       </c>
       <c r="K39"/>
-      <c r="L39" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B40" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C40" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D40" t="s" s="4">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F40" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G40" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
       <c r="J40" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="K40"/>
-      <c r="L40" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B41" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C41" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D41" t="s" s="4">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G41" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I41" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J41" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K41"/>
-      <c r="L41" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B42" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C42" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D42" t="s" s="4">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F42" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="G42" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I42" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J42" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="K42"/>
-      <c r="L42" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B43" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C43" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D43" t="s" s="4">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F43" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
       <c r="J43" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="K43"/>
-      <c r="L43" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B44" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C44" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D44" t="s" s="4">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="E44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F44" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G44" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I44" s="3">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="J44" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="K44"/>
-      <c r="L44" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B45" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C45" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D45" t="s" s="4">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F45" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G45" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
       <c r="J45" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="K45"/>
-      <c r="L45" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B46" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C46" s="3">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D46" t="s" s="4">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I46" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J46" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K46"/>
-      <c r="L46" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B47" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C47" s="3">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D47" t="s" s="4">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F47" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G47" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I47" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J47" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="K47"/>
-      <c r="L47" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B48" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C48" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D48" t="s" s="4">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F48" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G48" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
       <c r="J48" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="K48"/>
-      <c r="L48" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B49" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C49" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D49" t="s" s="4">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F49" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G49" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I49" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J49" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="K49"/>
-      <c r="L49" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B50" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C50" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D50" t="s" s="4">
-        <v>102</v>
+        <v>47</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F50" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G50" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I50" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J50" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="K50"/>
-      <c r="L50" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B51" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C51" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D51" t="s" s="4">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F51" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G51" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H51" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="K51"/>
-      <c r="L51" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B52" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C52" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D52" t="s" s="4">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F52" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G52" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I52" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="K52"/>
-      <c r="L52" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B53" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C53" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D53" t="s" s="4">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F53" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G53" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I53" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J53" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="K53"/>
-      <c r="L53" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B54" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C54" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D54" t="s" s="4">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F54" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="G54" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I54" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J54" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="K54"/>
-      <c r="L54" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B55" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C55" s="3">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D55" t="s" s="4">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="E55" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F55" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G55" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H55" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" s="3">
         <v>18</v>
       </c>
-      <c r="I55" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J55" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="K55"/>
-      <c r="L55" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B56" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C56" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D56" t="s" s="4">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F56" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
       <c r="J56" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="K56"/>
-      <c r="L56" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B57" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C57" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D57" t="s" s="4">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F57" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G57" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H57" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I57" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J57" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="K57"/>
-      <c r="L57" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B58" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C58" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D58" t="s" s="4">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="E58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
       <c r="J58" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="K58"/>
-      <c r="L58" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B59" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C59" s="3">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D59" t="s" s="4">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="E59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F59" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G59" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I59" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J59" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="K59"/>
-      <c r="L59" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B60" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C60" s="3">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D60" t="s" s="4">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="E60" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F60" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H60" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I60" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J60" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="K60"/>
-      <c r="L60" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B61" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C61" s="3">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D61" t="s" s="4">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F61" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
       <c r="J61" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="K61"/>
-      <c r="L61" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B62" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C62" s="3">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D62" t="s" s="4">
-        <v>58</v>
+        <v>85</v>
       </c>
       <c r="E62" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F62" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="G62" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I62" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J62" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="K62"/>
-      <c r="L62" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B63" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C63" s="3">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D63" t="s" s="4">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="E63" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F63" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G63" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I63" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J63" t="s">
         <v>108</v>
       </c>
       <c r="K63"/>
-      <c r="L63" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B64" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C64" s="3">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D64" t="s" s="4">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F64" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="G64" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I64" s="3">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="J64" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="K64"/>
-      <c r="L64" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B65" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C65" s="3">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D65" t="s" s="4">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F65" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G65" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I65" s="3">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="J65" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="K65"/>
-      <c r="L65" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B66" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C66" s="3">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D66" t="s" s="4">
-        <v>122</v>
+        <v>93</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F66" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G66" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
       <c r="J66" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="K66"/>
-      <c r="L66" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B67" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C67" s="3">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D67" t="s" s="4">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="E67" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F67" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G67" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="K67"/>
-      <c r="L67" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B68" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C68" s="3">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="D68" t="s" s="4">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F68" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G68" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H68" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
       <c r="J68" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="K68"/>
-      <c r="L68" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B69" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C69" s="3">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="D69" t="s" s="4">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E69" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F69" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="G69" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H69" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I69" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J69" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="K69"/>
-      <c r="L69" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B70" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C70" s="3">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="D70" t="s" s="4">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F70" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G70" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H70" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
       <c r="J70" t="s">
-        <v>79</v>
+        <v>116</v>
       </c>
       <c r="K70"/>
-      <c r="L70" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B71" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C71" s="3">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="D71" t="s" s="4">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F71" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G71" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H71" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I71" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J71" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="K71"/>
-      <c r="L71" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B72" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C72" s="3">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="D72" t="s" s="4">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F72" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G72" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H72" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I72" s="3">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="J72" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="K72"/>
-      <c r="L72" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B73" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C73" s="3">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="D73" t="s" s="4">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G73" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H73" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I73" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J73" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="K73"/>
-      <c r="L73" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B74" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C74" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D74" t="s" s="4">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F74" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H74" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I74" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J74" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="K74"/>
-      <c r="L74" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B75" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C75" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D75" t="s" s="4">
+        <v>121</v>
+      </c>
+      <c r="E75" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" t="s">
+        <v>40</v>
+      </c>
+      <c r="G75" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" s="3">
+        <v>2</v>
+      </c>
+      <c r="J75" t="s">
         <v>122</v>
       </c>
-      <c r="E75" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K75"/>
-      <c r="L75" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B76" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C76" s="3">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D76" t="s" s="4">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F76" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H76" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I76" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J76" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="K76"/>
-      <c r="L76" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B77" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C77" s="3">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D77" t="s" s="4">
-        <v>66</v>
+        <v>125</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F77" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G77" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H77" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I77" s="3">
         <v>1</v>
       </c>
       <c r="J77" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K77"/>
-      <c r="L77" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B78" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C78" s="3">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D78" t="s" s="4">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F78" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H78" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I78" s="3">
         <v>1</v>
       </c>
       <c r="J78" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="K78"/>
-      <c r="L78" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B79" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C79" s="3">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="D79" t="s" s="4">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="E79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F79" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G79" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H79" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I79" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J79" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="K79"/>
-      <c r="L79" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B80" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C80" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D80" t="s" s="4">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F80" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H80" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I80" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="K80"/>
-      <c r="L80" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B81" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C81" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D81" t="s" s="4">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="E81" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F81" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H81" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I81" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J81" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="K81"/>
-      <c r="L81" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B82" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C82" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D82" t="s" s="4">
-        <v>121</v>
+        <v>68</v>
       </c>
       <c r="E82" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F82" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G82" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H82" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I82" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J82" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="K82"/>
-      <c r="L82" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B83" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C83" s="3">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="D83" t="s" s="4">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F83" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G83" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H83" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="I83" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J83" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="K83"/>
-      <c r="L83" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B84" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C84" s="3">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="D84" t="s" s="4">
+        <v>123</v>
+      </c>
+      <c r="E84" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" t="s">
+        <v>20</v>
+      </c>
+      <c r="G84" t="s">
+        <v>16</v>
+      </c>
+      <c r="H84" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" s="3">
+        <v>1</v>
+      </c>
+      <c r="J84" t="s">
         <v>122</v>
       </c>
-      <c r="E84" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K84"/>
-      <c r="L84" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B85" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C85" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D85" t="s" s="4">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F85" t="s">
+        <v>24</v>
+      </c>
+      <c r="G85" t="s">
+        <v>16</v>
+      </c>
+      <c r="H85" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" s="3">
+        <v>1</v>
+      </c>
+      <c r="J85" t="s">
         <v>25</v>
       </c>
-      <c r="G85" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K85"/>
-      <c r="L85" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B86" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C86" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D86" t="s" s="4">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F86" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G86" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H86" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I86" s="3">
         <v>1</v>
       </c>
       <c r="J86" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="K86"/>
-      <c r="L86" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B87" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C87" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D87" t="s" s="4">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F87" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H87" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
       <c r="J87" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="K87"/>
-      <c r="L87" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B88" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C88" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D88" t="s" s="4">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="E88" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F88" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G88" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I88" s="3">
         <v>1</v>
       </c>
       <c r="J88" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="K88"/>
-      <c r="L88" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B89" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C89" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D89" t="s" s="4">
-        <v>147</v>
+        <v>37</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F89" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G89" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H89" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I89" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J89" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="K89"/>
-      <c r="L89" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B90" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C90" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D90" t="s" s="4">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F90" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G90" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I90" s="3">
         <v>1</v>
       </c>
       <c r="J90" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="K90"/>
-      <c r="L90" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B91" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C91" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D91" t="s" s="4">
-        <v>149</v>
+        <v>103</v>
       </c>
       <c r="E91" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F91" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G91" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H91" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
       <c r="J91" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="K91"/>
-      <c r="L91" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B92" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C92" s="3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D92" t="s" s="4">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="E92" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F92" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G92" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H92" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I92" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J92" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="K92"/>
-      <c r="L92" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B93" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C93" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D93" t="s" s="4">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F93" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H93" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
       <c r="J93" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="K93"/>
-      <c r="L93" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B94" t="s">
+        <v>35</v>
+      </c>
+      <c r="C94" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D94" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="E94" t="s">
+        <v>14</v>
+      </c>
+      <c r="F94" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" t="s">
+        <v>16</v>
+      </c>
+      <c r="H94" t="s">
+        <v>17</v>
+      </c>
+      <c r="I94" s="3">
+        <v>1</v>
+      </c>
+      <c r="J94" t="s">
         <v>52</v>
       </c>
-      <c r="C94" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="K94"/>
-      <c r="L94" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B95" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C95" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D95" t="s" s="4">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F95" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G95" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H95" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I95" s="3">
         <v>1</v>
       </c>
       <c r="J95" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="K95"/>
-      <c r="L95" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B96" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C96" s="3">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D96" t="s" s="4">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F96" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G96" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I96" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J96" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="K96"/>
-      <c r="L96" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B97" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C97" s="3">
-        <v>2019</v>
+        <v>2001</v>
       </c>
       <c r="D97" t="s" s="4">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F97" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G97" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
       <c r="J97" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="K97"/>
-      <c r="L97" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B98" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C98" s="3">
-        <v>2019</v>
+        <v>2001</v>
       </c>
       <c r="D98" t="s" s="4">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F98" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G98" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H98" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I98" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J98" t="s">
-        <v>108</v>
+        <v>81</v>
       </c>
       <c r="K98"/>
-      <c r="L98" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B99" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C99" s="3">
-        <v>2020</v>
+        <v>2002</v>
       </c>
       <c r="D99" t="s" s="4">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F99" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G99" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H99" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I99" s="3">
         <v>1</v>
       </c>
       <c r="J99" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="K99"/>
-      <c r="L99" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B100" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C100" s="3">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="D100" t="s" s="4">
-        <v>76</v>
+        <v>147</v>
       </c>
       <c r="E100" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F100" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G100" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H100" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I100" s="3">
         <v>1</v>
       </c>
       <c r="J100" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="K100"/>
-      <c r="L100" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B101" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C101" s="3">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="D101" t="s" s="4">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F101" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G101" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H101" t="s">
-        <v>164</v>
+        <v>17</v>
       </c>
       <c r="I101" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J101" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="K101"/>
-      <c r="L101" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B102" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C102" s="3">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="D102" t="s" s="4">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F102" t="s">
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="G102" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H102" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I102" s="3">
         <v>1</v>
       </c>
       <c r="J102" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="K102"/>
-      <c r="L102" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B103" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C103" s="3">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="D103" t="s" s="4">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E103" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F103" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G103" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H103" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I103" s="3">
         <v>1</v>
       </c>
       <c r="J103" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="K103"/>
-      <c r="L103" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B104" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C104" s="3">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="D104" t="s" s="4">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="E104" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F104" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G104" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H104" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I104" s="3">
         <v>1</v>
       </c>
       <c r="J104" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="K104"/>
-      <c r="L104" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B105" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C105" s="3">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="D105" t="s" s="4">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F105" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G105" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H105" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I105" s="3">
         <v>1</v>
       </c>
       <c r="J105" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K105"/>
-      <c r="L105" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B106" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C106" s="3">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="D106" t="s" s="4">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="E106" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F106" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G106" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H106" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I106" s="3">
         <v>1</v>
       </c>
       <c r="J106" t="s">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="K106"/>
-      <c r="L106" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B107" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C107" s="3">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="D107" t="s" s="4">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="E107" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F107" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G107" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H107" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I107" s="3">
         <v>1</v>
       </c>
       <c r="J107" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="K107"/>
-      <c r="L107" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B108" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C108" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D108" t="s" s="4">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="E108" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F108" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="G108" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H108" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I108" s="3">
         <v>1</v>
       </c>
       <c r="J108" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="K108"/>
-      <c r="L108" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B109" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C109" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D109" t="s" s="4">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="E109" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F109" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G109" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H109" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I109" s="3">
         <v>1</v>
       </c>
       <c r="J109" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="K109"/>
-      <c r="L109" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B110" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C110" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D110" t="s" s="4">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F110" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G110" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H110" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I110" s="3">
         <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="K110"/>
-      <c r="L110" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B111" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C111" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D111" t="s" s="4">
-        <v>56</v>
+        <v>167</v>
       </c>
       <c r="E111" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F111" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G111" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H111" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="I111" s="3">
         <v>1</v>
       </c>
       <c r="J111" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="K111"/>
-      <c r="L111" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B112" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C112" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D112" t="s" s="4">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F112" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G112" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H112" t="s">
-        <v>164</v>
+        <v>17</v>
       </c>
       <c r="I112" s="3">
         <v>1</v>
       </c>
       <c r="J112" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="K112"/>
-      <c r="L112" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B113" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C113" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D113" t="s" s="4">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F113" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G113" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H113" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I113" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J113" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="K113"/>
-      <c r="L113" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B114" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C114" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="D114" t="s" s="4">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F114" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G114" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H114" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I114" s="3">
         <v>1</v>
       </c>
       <c r="J114" t="s">
-        <v>114</v>
+        <v>21</v>
       </c>
       <c r="K114"/>
-      <c r="L114" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B115" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C115" s="3">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="D115" t="s" s="4">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F115" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G115" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H115" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I115" s="3">
         <v>1</v>
       </c>
       <c r="J115" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="K115"/>
-      <c r="L115" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B116" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C116" s="3">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="D116" t="s" s="4">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="E116" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F116" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="G116" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H116" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I116" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J116" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="K116"/>
-      <c r="L116" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C117" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D117" t="s" s="4">
         <v>175</v>
       </c>
-      <c r="C117" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F117" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G117" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H117" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I117" s="3">
         <v>1</v>
       </c>
       <c r="J117" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="K117"/>
-      <c r="L117" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B118" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C118" s="3">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="D118" t="s" s="4">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F118" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G118" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H118" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I118" s="3">
         <v>1</v>
       </c>
       <c r="J118" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K118"/>
-      <c r="L118" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B119" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C119" s="3">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="D119" t="s" s="4">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E119" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F119" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G119" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H119" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I119" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J119" t="s">
-        <v>182</v>
+        <v>80</v>
       </c>
       <c r="K119"/>
-      <c r="L119" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B120" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C120" s="3">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="D120" t="s" s="4">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F120" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G120" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H120" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I120" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J120" t="s">
-        <v>184</v>
+        <v>84</v>
       </c>
       <c r="K120"/>
-      <c r="L120" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B121" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C121" s="3">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="D121" t="s" s="4">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="E121" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F121" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G121" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H121" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I121" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J121" t="s">
-        <v>186</v>
+        <v>80</v>
       </c>
       <c r="K121"/>
-      <c r="L121" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B122" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C122" s="3">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="D122" t="s" s="4">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F122" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G122" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H122" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I122" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J122" t="s">
-        <v>97</v>
+        <v>176</v>
       </c>
       <c r="K122"/>
-      <c r="L122" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B123" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C123" s="3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D123" t="s" s="4">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="E123" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F123" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G123" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H123" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I123" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J123" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="K123"/>
-      <c r="L123" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B124" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C124" s="3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D124" t="s" s="4">
-        <v>190</v>
+        <v>149</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F124" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G124" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H124" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I124" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J124" t="s">
-        <v>191</v>
+        <v>27</v>
       </c>
       <c r="K124"/>
-      <c r="L124" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B125" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C125" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D125" t="s" s="4">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F125" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G125" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H125" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I125" s="3">
         <v>1</v>
       </c>
       <c r="J125" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="K125"/>
-      <c r="L125" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B126" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C126" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D126" t="s" s="4">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F126" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G126" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H126" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I126" s="3">
         <v>1</v>
       </c>
       <c r="J126" t="s">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="K126"/>
-      <c r="L126" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B127" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C127" s="3">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="D127" t="s" s="4">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F127" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G127" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H127" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I127" s="3">
         <v>1</v>
       </c>
       <c r="J127" t="s">
-        <v>195</v>
+        <v>33</v>
       </c>
       <c r="K127"/>
-      <c r="L127" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B128" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C128" s="3">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="D128" t="s" s="4">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F128" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G128" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H128" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I128" s="3">
         <v>1</v>
       </c>
       <c r="J128" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="K128"/>
-      <c r="L128" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B129" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C129" s="3">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="D129" t="s" s="4">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="E129" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F129" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G129" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H129" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I129" s="3">
         <v>1</v>
       </c>
       <c r="J129" t="s">
-        <v>197</v>
+        <v>30</v>
       </c>
       <c r="K129"/>
-      <c r="L129" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B130" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C130" s="3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D130" t="s" s="4">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="E130" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F130" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G130" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H130" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I130" s="3">
         <v>1</v>
       </c>
       <c r="J130" t="s">
-        <v>199</v>
+        <v>113</v>
       </c>
       <c r="K130"/>
-      <c r="L130" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B131" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C131" s="3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D131" t="s" s="4">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F131" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G131" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H131" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I131" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J131" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="K131"/>
-      <c r="L131" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B132" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C132" s="3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D132" t="s" s="4">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F132" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G132" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H132" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I132" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J132" t="s">
-        <v>128</v>
+        <v>193</v>
       </c>
       <c r="K132"/>
-      <c r="L132" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B133" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C133" s="3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D133" t="s" s="4">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F133" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G133" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H133" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I133" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J133" t="s">
-        <v>112</v>
+        <v>176</v>
       </c>
       <c r="K133"/>
-      <c r="L133" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B134" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C134" s="3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D134" t="s" s="4">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F134" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G134" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H134" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I134" s="3">
         <v>1</v>
       </c>
       <c r="J134" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="K134"/>
-      <c r="L134" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B135" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C135" s="3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D135" t="s" s="4">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F135" t="s">
-        <v>54</v>
+        <v>198</v>
       </c>
       <c r="G135" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H135" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I135" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J135" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
       <c r="K135"/>
-      <c r="L135" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B136" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C136" s="3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D136" t="s" s="4">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F136" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="G136" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H136" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I136" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J136" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="K136"/>
-      <c r="L136" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B137" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C137" s="3">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D137" t="s" s="4">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F137" t="s">
-        <v>59</v>
+        <v>198</v>
       </c>
       <c r="G137" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H137" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I137" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J137" t="s">
-        <v>207</v>
+        <v>133</v>
       </c>
       <c r="K137"/>
-      <c r="L137" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B138" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C138" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D138" t="s" s="4">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F138" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G138" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H138" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I138" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J138" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="K138"/>
-      <c r="L138" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B139" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C139" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D139" t="s" s="4">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F139" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G139" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H139" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I139" s="3">
         <v>1</v>
       </c>
       <c r="J139" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="K139"/>
-      <c r="L139" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B140" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C140" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D140" t="s" s="4">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F140" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G140" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H140" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I140" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J140" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="K140"/>
-      <c r="L140" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B141" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C141" s="3">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="D141" t="s" s="4">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F141" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G141" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H141" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I141" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J141" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="K141"/>
-      <c r="L141" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B142" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C142" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D142" t="s" s="4">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="E142" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F142" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G142" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H142" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I142" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J142" t="s">
-        <v>150</v>
+        <v>208</v>
       </c>
       <c r="K142"/>
-      <c r="L142" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B143" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C143" s="3">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D143" t="s" s="4">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="E143" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F143" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G143" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H143" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I143" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J143" t="s">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="K143"/>
-      <c r="L143" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B144" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C144" s="3">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D144" t="s" s="4">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E144" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F144" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G144" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H144" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I144" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J144" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K144"/>
-      <c r="L144" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B145" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C145" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D145" t="s" s="4">
-        <v>183</v>
+        <v>211</v>
       </c>
       <c r="E145" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F145" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G145" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H145" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I145" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J145" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="K145"/>
-      <c r="L145" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B146" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C146" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D146" t="s" s="4">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E146" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F146" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G146" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H146" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I146" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J146" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K146"/>
-      <c r="L146" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B147" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C147" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D147" t="s" s="4">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="E147" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F147" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G147" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H147" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I147" s="3">
         <v>1</v>
       </c>
       <c r="J147" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="K147"/>
-      <c r="L147" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B148" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C148" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D148" t="s" s="4">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E148" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F148" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G148" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H148" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I148" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J148" t="s">
-        <v>128</v>
+        <v>215</v>
       </c>
       <c r="K148"/>
-      <c r="L148" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B149" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C149" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D149" t="s" s="4">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E149" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F149" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G149" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H149" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I149" s="3">
         <v>1</v>
       </c>
       <c r="J149" t="s">
-        <v>220</v>
+        <v>178</v>
       </c>
       <c r="K149"/>
-      <c r="L149" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B150" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C150" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D150" t="s" s="4">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="E150" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F150" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G150" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H150" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I150" s="3">
         <v>1</v>
       </c>
       <c r="J150" t="s">
-        <v>125</v>
+        <v>218</v>
       </c>
       <c r="K150"/>
-      <c r="L150" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B151" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C151" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D151" t="s" s="4">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F151" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G151" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H151" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I151" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J151" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="K151"/>
-      <c r="L151" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B152" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C152" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D152" t="s" s="4">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="E152" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F152" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G152" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H152" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I152" s="3">
         <v>1</v>
       </c>
       <c r="J152" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="K152"/>
-      <c r="L152" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B153" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C153" s="3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D153" t="s" s="4">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="E153" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F153" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G153" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H153" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I153" s="3">
         <v>1</v>
       </c>
       <c r="J153" t="s">
-        <v>45</v>
+        <v>221</v>
       </c>
       <c r="K153"/>
-      <c r="L153" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B154" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C154" s="3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D154" t="s" s="4">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F154" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G154" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H154" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I154" s="3">
         <v>2</v>
       </c>
       <c r="J154" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="K154"/>
-      <c r="L154" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B155" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="C155" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D155" t="s" s="4">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F155" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G155" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H155" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I155" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J155" t="s">
-        <v>227</v>
+        <v>114</v>
       </c>
       <c r="K155"/>
-      <c r="L155" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B156" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C156" s="3">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="D156" t="s" s="4">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F156" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G156" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H156" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I156" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J156" t="s">
-        <v>209</v>
+        <v>58</v>
       </c>
       <c r="K156"/>
-      <c r="L156" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B157" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C157" s="3">
-        <v>2018</v>
+        <v>1995</v>
       </c>
       <c r="D157" t="s" s="4">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E157" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="F157" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="G157" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H157" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I157" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J157" t="s">
-        <v>230</v>
+        <v>23</v>
       </c>
       <c r="K157"/>
-      <c r="L157" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B158" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C158" s="3">
-        <v>2018</v>
+        <v>1998</v>
       </c>
       <c r="D158" t="s" s="4">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E158" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="F158" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G158" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H158" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I158" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J158" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="K158"/>
-      <c r="L158" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B159" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C159" s="3">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="D159" t="s" s="4">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="E159" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="F159" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G159" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H159" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I159" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J159" t="s">
-        <v>165</v>
+        <v>84</v>
       </c>
       <c r="K159"/>
-      <c r="L159" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B160" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C160" s="3">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="D160" t="s" s="4">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E160" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="F160" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G160" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H160" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I160" s="3">
         <v>3</v>
       </c>
       <c r="J160" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="K160"/>
-      <c r="L160" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B161" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C161" s="3">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="D161" t="s" s="4">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E161" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F161" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="G161" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H161" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I161" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J161" t="s">
-        <v>235</v>
+        <v>84</v>
       </c>
       <c r="K161"/>
-      <c r="L161" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B162" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C162" s="3">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="D162" t="s" s="4">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="E162" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F162" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G162" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H162" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I162" s="3">
         <v>1</v>
       </c>
       <c r="J162" t="s">
-        <v>237</v>
+        <v>191</v>
       </c>
       <c r="K162"/>
-      <c r="L162" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B163" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C163" s="3">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="D163" t="s" s="4">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="E163" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F163" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G163" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H163" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="I163" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J163" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="K163"/>
-      <c r="L163" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B164" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C164" s="3">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="D164" t="s" s="4">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E164" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F164" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G164" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H164" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I164" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J164" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="K164"/>
-      <c r="L164" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B165" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C165" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D165" t="s" s="4">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="E165" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F165" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G165" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H165" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I165" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J165" t="s">
-        <v>215</v>
+        <v>57</v>
       </c>
       <c r="K165"/>
-      <c r="L165" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B166" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C166" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D166" t="s" s="4">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="E166" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F166" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G166" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H166" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="I166" s="3">
         <v>1</v>
       </c>
       <c r="J166" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="K166"/>
-      <c r="L166" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B167" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C167" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D167" t="s" s="4">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E167" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F167" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G167" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H167" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I167" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J167" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="K167"/>
-      <c r="L167" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B168" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="C168" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D168" t="s" s="4">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E168" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F168" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G168" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H168" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I168" s="3">
         <v>1</v>
       </c>
       <c r="J168" t="s">
-        <v>41</v>
+        <v>111</v>
       </c>
       <c r="K168"/>
-      <c r="L168" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B169" t="s">
-        <v>175</v>
+        <v>239</v>
       </c>
       <c r="C169" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D169" t="s" s="4">
-        <v>176</v>
+        <v>240</v>
       </c>
       <c r="E169" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F169" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G169" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H169" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I169" s="3">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="J169" t="s">
-        <v>243</v>
+        <v>99</v>
       </c>
       <c r="K169"/>
-      <c r="L169" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B170" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="C170" s="3">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D170" t="s" s="4">
+        <v>242</v>
+      </c>
+      <c r="E170" t="s">
+        <v>243</v>
+      </c>
+      <c r="F170" t="s">
+        <v>24</v>
+      </c>
+      <c r="G170" t="s">
+        <v>16</v>
+      </c>
+      <c r="H170" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" s="3">
+        <v>1</v>
+      </c>
+      <c r="J170" t="s">
         <v>244</v>
       </c>
-      <c r="E170" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K170"/>
-      <c r="L170" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B171" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="C171" s="3">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D171" t="s" s="4">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E171" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F171" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G171" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H171" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I171" s="3">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="J171" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="K171"/>
-      <c r="L171" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B172" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C172" s="3">
-        <v>1990</v>
+        <v>2024</v>
       </c>
       <c r="D172" t="s" s="4">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E172" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="F172" t="s">
-        <v>54</v>
+        <v>198</v>
       </c>
       <c r="G172" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H172" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I172" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J172" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="K172"/>
-      <c r="L172" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B173" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C173" s="3">
-        <v>1995</v>
+        <v>2024</v>
       </c>
       <c r="D173" t="s" s="4">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="E173" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="F173" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="G173" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H173" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I173" s="3">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="J173" t="s">
-        <v>97</v>
+        <v>245</v>
       </c>
       <c r="K173"/>
-      <c r="L173" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B174" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C174" s="3">
-        <v>1998</v>
+        <v>2025</v>
       </c>
       <c r="D174" t="s" s="4">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="E174" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="F174" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G174" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H174" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I174" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="J174" t="s">
-        <v>250</v>
+        <v>133</v>
       </c>
       <c r="K174"/>
-      <c r="L174" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B175" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C175" s="3">
-        <v>2002</v>
+        <v>2025</v>
       </c>
       <c r="D175" t="s" s="4">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="E175" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="F175" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="G175" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H175" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I175" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J175" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="K175"/>
-      <c r="L175" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B176" t="s">
         <v>246</v>
       </c>
       <c r="C176" s="3">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="D176" t="s" s="4">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E176" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="F176" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G176" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H176" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I176" s="3">
         <v>1</v>
       </c>
       <c r="J176" t="s">
-        <v>114</v>
+        <v>57</v>
       </c>
       <c r="K176"/>
-      <c r="L176" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B177" t="s">
         <v>246</v>
       </c>
       <c r="C177" s="3">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="D177" t="s" s="4">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E177" t="s">
-        <v>248</v>
+        <v>86</v>
       </c>
       <c r="F177" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G177" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H177" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" s="3">
+        <v>1</v>
+      </c>
+      <c r="J177" t="s">
         <v>18</v>
       </c>
-      <c r="I177" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="K177"/>
-      <c r="L177" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B178" t="s">
         <v>246</v>
       </c>
       <c r="C178" s="3">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D178" t="s" s="4">
         <v>249</v>
       </c>
       <c r="E178" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="F178" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G178" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H178" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I178" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J178" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="K178"/>
-      <c r="L178" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B179" t="s">
         <v>246</v>
       </c>
       <c r="C179" s="3">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="D179" t="s" s="4">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E179" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="F179" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G179" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H179" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I179" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J179" t="s">
-        <v>255</v>
+        <v>80</v>
       </c>
       <c r="K179"/>
-      <c r="L179" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B180" t="s">
         <v>246</v>
       </c>
       <c r="C180" s="3">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="D180" t="s" s="4">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E180" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="F180" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G180" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H180" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I180" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J180" t="s">
-        <v>79</v>
+        <v>116</v>
       </c>
       <c r="K180"/>
-      <c r="L180" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B181" t="s">
         <v>246</v>
       </c>
       <c r="C181" s="3">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D181" t="s" s="4">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E181" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="F181" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G181" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H181" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I181" s="3">
         <v>1</v>
       </c>
       <c r="J181" t="s">
-        <v>257</v>
+        <v>33</v>
       </c>
       <c r="K181"/>
-      <c r="L181" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B182" t="s">
         <v>246</v>
       </c>
       <c r="C182" s="3">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D182" t="s" s="4">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E182" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="F182" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G182" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H182" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I182" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J182" t="s">
-        <v>165</v>
+        <v>254</v>
       </c>
       <c r="K182"/>
-      <c r="L182" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B183" t="s">
         <v>246</v>
       </c>
       <c r="C183" s="3">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="D183" t="s" s="4">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E183" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="F183" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G183" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H183" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I183" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J183" t="s">
-        <v>138</v>
+        <v>256</v>
       </c>
       <c r="K183"/>
-      <c r="L183" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B184" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C184" s="3">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="D184" t="s" s="4">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E184" t="s">
-        <v>262</v>
+        <v>14</v>
       </c>
       <c r="F184" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G184" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H184" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I184" s="3">
         <v>1</v>
       </c>
       <c r="J184" t="s">
-        <v>263</v>
+        <v>30</v>
       </c>
       <c r="K184"/>
-      <c r="L184" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B185" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C185" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D185" t="s" s="4">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="E185" t="s">
-        <v>262</v>
+        <v>14</v>
       </c>
       <c r="F185" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G185" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H185" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I185" s="3">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="J185" t="s">
-        <v>165</v>
+        <v>254</v>
       </c>
       <c r="K185"/>
-      <c r="L185" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B186" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C186" s="3">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="D186" t="s" s="4">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="E186" t="s">
-        <v>262</v>
+        <v>14</v>
       </c>
       <c r="F186" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G186" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H186" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I186" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J186" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="K186"/>
-      <c r="L186" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B187" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C187" s="3">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D187" t="s" s="4">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="E187" t="s">
-        <v>262</v>
+        <v>14</v>
       </c>
       <c r="F187" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G187" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H187" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I187" s="3">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="J187" t="s">
-        <v>264</v>
+        <v>136</v>
       </c>
       <c r="K187"/>
-      <c r="L187" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B188" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C188" s="3">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="D188" t="s" s="4">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E188" t="s">
-        <v>262</v>
+        <v>14</v>
       </c>
       <c r="F188" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G188" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H188" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="I188" s="3">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="J188" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="K188"/>
-      <c r="L188" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B189" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C189" s="3">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="D189" t="s" s="4">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E189" t="s">
-        <v>262</v>
+        <v>14</v>
       </c>
       <c r="F189" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G189" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H189" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="I189" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J189" t="s">
-        <v>264</v>
+        <v>139</v>
       </c>
       <c r="K189"/>
-      <c r="L189" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B190" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="C190" s="3">
-        <v>2000</v>
+        <v>2021</v>
       </c>
       <c r="D190" t="s" s="4">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E190" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F190" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G190" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H190" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I190" s="3">
         <v>1</v>
       </c>
       <c r="J190" t="s">
-        <v>79</v>
+        <v>116</v>
       </c>
       <c r="K190"/>
-      <c r="L190" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B191" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C191" s="3">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="D191" t="s" s="4">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E191" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F191" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G191" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H191" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I191" s="3">
         <v>1</v>
       </c>
       <c r="J191" t="s">
-        <v>30</v>
+        <v>264</v>
       </c>
       <c r="K191"/>
-      <c r="L191" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B192" t="s">
+        <v>262</v>
+      </c>
+      <c r="C192" s="3">
+        <v>2011</v>
+      </c>
+      <c r="D192" t="s" s="4">
         <v>265</v>
       </c>
-      <c r="C192" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E192" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F192" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G192" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H192" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I192" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J192" t="s">
-        <v>114</v>
+        <v>191</v>
       </c>
       <c r="K192"/>
-      <c r="L192" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B193" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C193" s="3">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="D193" t="s" s="4">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E193" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F193" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G193" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H193" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I193" s="3">
         <v>1</v>
       </c>
       <c r="J193" t="s">
-        <v>227</v>
+        <v>107</v>
       </c>
       <c r="K193"/>
-      <c r="L193" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B194" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C194" s="3">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D194" t="s" s="4">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E194" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F194" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G194" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H194" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I194" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J194" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="K194"/>
-      <c r="L194" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B195" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C195" s="3">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="D195" t="s" s="4">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E195" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F195" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G195" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H195" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I195" s="3">
         <v>1</v>
       </c>
       <c r="J195" t="s">
-        <v>145</v>
+        <v>69</v>
       </c>
       <c r="K195"/>
-      <c r="L195" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B196" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C196" s="3">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="D196" t="s" s="4">
+        <v>270</v>
+      </c>
+      <c r="E196" t="s">
+        <v>14</v>
+      </c>
+      <c r="F196" t="s">
+        <v>15</v>
+      </c>
+      <c r="G196" t="s">
+        <v>16</v>
+      </c>
+      <c r="H196" t="s">
+        <v>17</v>
+      </c>
+      <c r="I196" s="3">
+        <v>1</v>
+      </c>
+      <c r="J196" t="s">
         <v>271</v>
       </c>
-      <c r="E196" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K196"/>
-      <c r="L196" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B197" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C197" s="3">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="D197" t="s" s="4">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="E197" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F197" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G197" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H197" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I197" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J197" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="K197"/>
-      <c r="L197" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B198" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C198" s="3">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="D198" t="s" s="4">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E198" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F198" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G198" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H198" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I198" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J198" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="K198"/>
-      <c r="L198" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B199" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C199" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D199" t="s" s="4">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E199" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F199" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G199" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H199" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I199" s="3">
         <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="K199"/>
-      <c r="L199" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B200" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C200" s="3">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="D200" t="s" s="4">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E200" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F200" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G200" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H200" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I200" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J200" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="K200"/>
-      <c r="L200" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B201" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C201" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D201" t="s" s="4">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E201" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F201" t="s">
-        <v>25</v>
+        <v>198</v>
       </c>
       <c r="G201" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H201" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I201" s="3">
         <v>1</v>
       </c>
       <c r="J201" t="s">
-        <v>174</v>
+        <v>278</v>
       </c>
       <c r="K201"/>
-      <c r="L201" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B202" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C202" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D202" t="s" s="4">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E202" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F202" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G202" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H202" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I202" s="3">
         <v>1</v>
       </c>
       <c r="J202" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="K202"/>
-      <c r="L202" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B203" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C203" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D203" t="s" s="4">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E203" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F203" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G203" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H203" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I203" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J203" t="s">
-        <v>145</v>
+        <v>84</v>
       </c>
       <c r="K203"/>
-      <c r="L203" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B204" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C204" s="3">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D204" t="s" s="4">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E204" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F204" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G204" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H204" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I204" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J204" t="s">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="K204"/>
-      <c r="L204" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>51</v>
+        <v>261</v>
       </c>
       <c r="B205" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C205" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D205" t="s" s="4">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="E205" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F205" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G205" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H205" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I205" s="3">
         <v>1</v>
       </c>
       <c r="J205" t="s">
-        <v>145</v>
+        <v>281</v>
       </c>
       <c r="K205"/>
-      <c r="L205" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B206" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>2006</v>
+        <v>283</v>
+      </c>
+      <c r="C206" t="s" s="3">
+        <v>284</v>
       </c>
       <c r="D206" t="s" s="4">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E206" t="s">
-        <v>15</v>
+        <v>286</v>
       </c>
       <c r="F206" t="s">
-        <v>44</v>
+        <v>287</v>
       </c>
       <c r="G206" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="H206" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I206" s="3">
         <v>1</v>
       </c>
       <c r="J206" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="K206"/>
-      <c r="L206" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="B207" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="C207" s="3">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="D207" t="s" s="4">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="E207" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F207" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G207" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H207" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I207" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J207" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="K207"/>
-      <c r="L207" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B208" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="C208" s="3">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="D208" t="s" s="4">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E208" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F208" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G208" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H208" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I208" s="3">
         <v>1</v>
       </c>
       <c r="J208" t="s">
-        <v>160</v>
+        <v>294</v>
       </c>
       <c r="K208"/>
-      <c r="L208" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B209" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="C209" s="3">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="D209" t="s" s="4">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="E209" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F209" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G209" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H209" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I209" s="3">
         <v>1</v>
       </c>
       <c r="J209" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="K209"/>
-      <c r="L209" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B210" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C210" s="3">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D210" t="s" s="4">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="E210" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F210" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="G210" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H210" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I210" s="3">
         <v>1</v>
       </c>
       <c r="J210" t="s">
-        <v>100</v>
+        <v>221</v>
       </c>
       <c r="K210"/>
-      <c r="L210" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B211" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C211" s="3">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D211" t="s" s="4">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="E211" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F211" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G211" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H211" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I211" s="3">
         <v>1</v>
       </c>
       <c r="J211" t="s">
-        <v>291</v>
+        <v>221</v>
       </c>
       <c r="K211"/>
-      <c r="L211" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B212" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C212" s="3">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D212" t="s" s="4">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="E212" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F212" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G212" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H212" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I212" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J212" t="s">
-        <v>114</v>
+        <v>191</v>
       </c>
       <c r="K212"/>
-      <c r="L212" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B213" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C213" s="3">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D213" t="s" s="4">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="E213" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F213" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="G213" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H213" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I213" s="3">
         <v>1</v>
       </c>
       <c r="J213" t="s">
-        <v>294</v>
+        <v>178</v>
       </c>
       <c r="K213"/>
-      <c r="L213" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B214" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C214" s="3">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D214" t="s" s="4">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E214" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F214" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G214" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H214" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I214" s="3">
         <v>1</v>
       </c>
       <c r="J214" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="K214"/>
-      <c r="L214" t="s" s="3">
-[...433 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:K1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D3" r:id="rId1" location="" display="https://bibo.io/product/2005-hobbs-of-barossa-ranges-grenache-barossa-valley-6x375cl-hub-VS10122976-6-IB-11650248"/>
-[...222 lines deleted...]
-    <hyperlink ref="D226" r:id="rId224" location="" display="https://bibo.io/product/2021-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1046070712730067"/>
+    <hyperlink ref="D3" r:id="rId1" location="" display="https://bibo.io/product/2005-torbreck-descendant-barossa-valley-6x75cl-1027156911639711"/>
+    <hyperlink ref="D4" r:id="rId2" location="" display="https://bibo.io/product/2006-torbreck-descendant-barossa-valley-6x75cl-1059745213960475"/>
+    <hyperlink ref="D5" r:id="rId3" location="" display="https://bibo.io/product/2006-torbreck-the-laird-barossa-valley-3x75cl-1059485813877269"/>
+    <hyperlink ref="D6" r:id="rId4" location="" display="https://bibo.io/product/2007-penfolds-grange-south-australia-6x75cl-10250534-6-ib-stock-n"/>
+    <hyperlink ref="D7" r:id="rId5" location="" display="https://bibo.io/product/2008-penfolds-grange-south-australia-1x75cl-1023271214132025"/>
+    <hyperlink ref="D8" r:id="rId6" location="" display="https://bibo.io/product/2009-penfolds-grange-south-australia-6x75cl-1046324113826113"/>
+    <hyperlink ref="D9" r:id="rId7" location="" display="https://bibo.io/product/2011-penfolds-grange-south-australia-6x75cl-1056852113850575"/>
+    <hyperlink ref="D10" r:id="rId8" location="" display="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-1x150cl-1059119913825940"/>
+    <hyperlink ref="D11" r:id="rId9" location="" display="https://bibo.io/product/2012-torbreck-runrig-barossa-valley-6x75cl-1059120013825952"/>
+    <hyperlink ref="D12" r:id="rId10" location="" display="https://bibo.io/product/2015-penfolds-st-henri-shiraz-south-australia-6x75cl-1035982213960581"/>
+    <hyperlink ref="D13" r:id="rId11" location="" display="https://bibo.io/product/1982-chateau-cheval-blanc-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-1012449312992009"/>
+    <hyperlink ref="D14" r:id="rId12" location="" display="https://bibo.io/product/1989-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1020425511405471"/>
+    <hyperlink ref="D15" r:id="rId13" location="" display="https://bibo.io/product/1995-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1016944513243026"/>
+    <hyperlink ref="D16" r:id="rId14" location="" display="https://bibo.io/product/1998-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-10204674-6-ib-pending-n"/>
+    <hyperlink ref="D17" r:id="rId15" location="" display="https://bibo.io/product/1998-chateau-mouton-rothschild-premier-cru-classe-pauillac-3x300cl-1051622613111296"/>
+    <hyperlink ref="D18" r:id="rId16" location="" display="https://bibo.io/product/2000-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-10233139-12-ib-stock-n"/>
+    <hyperlink ref="D19" r:id="rId17" location="" display="https://bibo.io/product/2000-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023341213242897"/>
+    <hyperlink ref="D20" r:id="rId18" location="" display="https://bibo.io/product/2000-chateau-valandraud-premier-grand-cru-classe-b-saint-emilion-grand-cru-12x75cl-1012312613242831"/>
+    <hyperlink ref="D21" r:id="rId19" location="" display="https://bibo.io/product/2001-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023334813496104"/>
+    <hyperlink ref="D22" r:id="rId20" location="" display="https://bibo.io/product/2003-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1052778013243044"/>
+    <hyperlink ref="D23" r:id="rId21" location="" display="https://bibo.io/product/2003-chateau-lafleur-pomerol-6x75cl-1057231113566657"/>
+    <hyperlink ref="D24" r:id="rId22" location="" display="https://bibo.io/product/2003-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023333313854103"/>
+    <hyperlink ref="D25" r:id="rId23" location="" display="https://bibo.io/product/2004-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1012460513242886"/>
+    <hyperlink ref="D26" r:id="rId24" location="" display="https://bibo.io/product/2005-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1052777913243040"/>
+    <hyperlink ref="D27" r:id="rId25" location="" display="https://bibo.io/product/2005-chateau-giscours-3eme-cru-classe-margaux-12x75cl-10622415-12-ib-stock-n"/>
+    <hyperlink ref="D28" r:id="rId26" location="" display="https://bibo.io/product/2005-chateau-langoa-barton-3eme-cru-classe-saint-julien-12x75cl-1060431214006158"/>
+    <hyperlink ref="D29" r:id="rId27" location="" display="https://bibo.io/product/2005-chateau-latour-premier-cru-classe-pauillac-12x75cl-1016734014006216"/>
+    <hyperlink ref="D30" r:id="rId28" location="" display="https://bibo.io/product/2005-chateau-moulin-saint-georges-saint-emilion-grand-cru-12x75cl-1060431514006232"/>
+    <hyperlink ref="D31" r:id="rId29" location="" display="https://bibo.io/product/2005-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-10233388-6-ib-stock-n"/>
+    <hyperlink ref="D32" r:id="rId30" location="" display="https://bibo.io/product/2007-chateau-angelus-premier-grand-cru-classe-a-saint-emilion-grand-cru-1x75cl-1059037513814254"/>
+    <hyperlink ref="D33" r:id="rId31" location="" display="https://bibo.io/product/2007-petrus-pomerol-6x75cl-1024029914104692"/>
+    <hyperlink ref="D34" r:id="rId32" location="" display="https://bibo.io/product/2008-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-1023331413289328"/>
+    <hyperlink ref="D35" r:id="rId33" location="" display="https://bibo.io/product/2008-pavillon-rouge-du-chateau-margaux-margaux-6x75cl-hub-VS10439965-6-IB-12502571"/>
+    <hyperlink ref="D36" r:id="rId34" location="" display="https://bibo.io/product/2008-petrus-pomerol-6x75cl-1025196811605326"/>
+    <hyperlink ref="D37" r:id="rId35" location="" display="https://bibo.io/product/2009-chateau-beychevelle-4eme-cru-classe-saint-julien-6x75cl-1023272312999446"/>
+    <hyperlink ref="D38" r:id="rId36" location="" display="https://bibo.io/product/2009-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-1060431714006272"/>
+    <hyperlink ref="D39" r:id="rId37" location="" display="https://bibo.io/product/2009-chateau-haut-brion-premier-cru-classe-pessac-leognan-12x75cl-1012787413243021"/>
+    <hyperlink ref="D40" r:id="rId38" location="" display="https://bibo.io/product/2009-chateau-lafite-rothschild-premier-cru-classe-pauillac-12x75cl-1016733414268259"/>
+    <hyperlink ref="D41" r:id="rId39" location="" display="https://bibo.io/product/2009-chateau-nenin-pomerol-12x75cl-1060431614006262"/>
+    <hyperlink ref="D42" r:id="rId40" location="" display="https://bibo.io/product/2009-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1059047213953919"/>
+    <hyperlink ref="D43" r:id="rId41" location="" display="https://bibo.io/product/2009-domaine-de-chevalier-cru-classe-pessac-leognan-6x75cl-1025739014006263"/>
+    <hyperlink ref="D44" r:id="rId42" location="" display="https://bibo.io/product/2009-excellence-de-belliard-margaux-6x75cl-1038235012141597"/>
+    <hyperlink ref="D45" r:id="rId43" location="" display="https://bibo.io/product/2009-le-clarence-de-haut-brion-pessac-leognan-12x75cl-1023312413243037"/>
+    <hyperlink ref="D46" r:id="rId44" location="" display="https://bibo.io/product/2009-le-pin-pomerol-6x75cl-1025814113242845"/>
+    <hyperlink ref="D47" r:id="rId45" location="" display="https://bibo.io/product/2009-petrus-pomerol-6x75cl-1024941613242863"/>
+    <hyperlink ref="D48" r:id="rId46" location="" display="https://bibo.io/product/2010-chateau-ausone-premier-grand-cru-classe-a-saint-emilion-grand-cru-3x75cl-1020396013936875"/>
+    <hyperlink ref="D49" r:id="rId47" location="" display="https://bibo.io/product/2010-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-12x75cl-hub-VS10188294-12-IB-12543005"/>
+    <hyperlink ref="D50" r:id="rId48" location="" display="https://bibo.io/product/2010-chateau-lafite-rothschild-premier-cru-classe-pauillac-3x75cl-1014133414141827"/>
+    <hyperlink ref="D51" r:id="rId49" location="" display="https://bibo.io/product/2010-chateau-lafleur-pomerol-6x75cl-10540701-6-ib-pending-n"/>
+    <hyperlink ref="D52" r:id="rId50" location="" display="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023346113242876"/>
+    <hyperlink ref="D53" r:id="rId51" location="" display="https://bibo.io/product/2010-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023346113242875"/>
+    <hyperlink ref="D54" r:id="rId52" location="" display="https://bibo.io/product/2010-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1052648713271825"/>
+    <hyperlink ref="D55" r:id="rId53" location="" display="https://bibo.io/product/2010-excellence-de-belliard-margaux-12x75cl-1012293112141600"/>
+    <hyperlink ref="D56" r:id="rId54" location="" display="https://bibo.io/product/2011-chateau-latour-premier-cru-classe-pauillac-6x75cl-1023335614144790"/>
+    <hyperlink ref="D57" r:id="rId55" location="" display="https://bibo.io/product/2011-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-12x75cl-1023338513242874"/>
+    <hyperlink ref="D58" r:id="rId56" location="" display="https://bibo.io/product/2011-le-pin-pomerol-6x75cl-1052776613242841"/>
+    <hyperlink ref="D59" r:id="rId57" location="" display="https://bibo.io/product/2012-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-1023336413857529"/>
+    <hyperlink ref="D60" r:id="rId58" location="" display="https://bibo.io/product/2013-y-de-yquem-chateau-dyquem-6x75cl-10614028-6-ib-stock-n"/>
+    <hyperlink ref="D61" r:id="rId59" location="" display="https://bibo.io/product/2014-chateau-clerc-milon-5eme-cru-classe-pauillac-6x75cl-10233133-6-ib-stock-n"/>
+    <hyperlink ref="D62" r:id="rId60" location="" display="https://bibo.io/product/2014-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1036275913487344"/>
+    <hyperlink ref="D63" r:id="rId61" location="" display="https://bibo.io/product/2015-chateau-pavie-premier-grand-cru-classe-a-saint-emilion-grand-cru-6x75cl-1023345113242870"/>
+    <hyperlink ref="D64" r:id="rId62" location="" display="https://bibo.io/product/2015-lif-saint-emilion-1x300cl-hub-VS10377851-1-IB-11871974"/>
+    <hyperlink ref="D65" r:id="rId63" location="" display="https://bibo.io/product/2015-le-clarence-de-haut-brion-pessac-leognan-6x75cl-1052777813243036"/>
+    <hyperlink ref="D66" r:id="rId64" location="" display="https://bibo.io/product/2015-le-pin-pomerol-3x75cl-1025814211458620"/>
+    <hyperlink ref="D67" r:id="rId65" location="" display="https://bibo.io/product/2015-le-pin-pomerol-6x75cl-1025814213242833"/>
+    <hyperlink ref="D68" r:id="rId66" location="" display="https://bibo.io/product/2016-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-1023343013912943"/>
+    <hyperlink ref="D69" r:id="rId67" location="" display="https://bibo.io/product/2016-chateau-dyquem-premier-cru-superieur-sauternes-12x37-5cl-1035541613345434"/>
+    <hyperlink ref="D70" r:id="rId68" location="" display="https://bibo.io/product/2017-chateau-cantemerle-5eme-cru-classe-haut-medoc-12x75cl-10182445-12-ib-stock-n"/>
+    <hyperlink ref="D71" r:id="rId69" location="" display="https://bibo.io/product/2017-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-12x75cl-10233334-12-ib-stock-n"/>
+    <hyperlink ref="D72" r:id="rId70" location="" display="https://bibo.io/product/2017-clos-du-marquis-saint-julien-12x75cl-1059486313877278"/>
+    <hyperlink ref="D73" r:id="rId71" location="" display="https://bibo.io/product/2017-vieux-chateau-certan-pomerol-6x75cl-1035918811753526"/>
+    <hyperlink ref="D74" r:id="rId72" location="" display="https://bibo.io/product/2018-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1014299011760510"/>
+    <hyperlink ref="D75" r:id="rId73" location="" display="https://bibo.io/product/2018-le-petit-lion-du-marquis-de-las-cases-saint-julien-12x75cl-10594862-12-ib-stock-n"/>
+    <hyperlink ref="D76" r:id="rId74" location="" display="https://bibo.io/product/2019-chateau-leglise-clinet-pomerol-6x75cl-hub-10239334-6-IB-STOCK-N"/>
+    <hyperlink ref="D77" r:id="rId75" location="" display="https://bibo.io/product/2019-chateau-lascombes-2eme-cru-classe-margaux-12x75cl-10123190-12-ib-stock-n"/>
+    <hyperlink ref="D78" r:id="rId76" location="" display="https://bibo.io/product/2019-chateau-latour-premier-cru-classe-pauillac-6x75cl-10601255-6-ib-pending-n"/>
+    <hyperlink ref="D79" r:id="rId77" location="" display="https://bibo.io/product/2019-chateau-leoville-barton-2eme-cru-classe-saint-julien-6x75cl-10266062-6-ib-pending-n"/>
+    <hyperlink ref="D80" r:id="rId78" location="" display="https://bibo.io/product/2019-chateau-lynch-bages-5eme-cru-classe-pauillac-6x75cl-hub-VS10162310-6-IB-11522783"/>
+    <hyperlink ref="D81" r:id="rId79" location="" display="https://bibo.io/product/2019-chateau-montrose-2eme-cru-classe-saint-estephe-6x75cl-1025774711760512"/>
+    <hyperlink ref="D82" r:id="rId80" location="" display="https://bibo.io/product/2019-chateau-pichon-baron-2eme-cru-classe-pauillac-6x75cl-1016231311760515"/>
+    <hyperlink ref="D83" r:id="rId81" location="" display="https://bibo.io/product/2020-chateau-brane-cantenac-2eme-cru-classe-margaux-6x75cl-hub-10123064-6-IB-PENDING-Y"/>
+    <hyperlink ref="D84" r:id="rId82" location="" display="https://bibo.io/product/2020-chateau-leglise-clinet-pomerol-3x75cl-1037992111888983"/>
+    <hyperlink ref="D85" r:id="rId83" location="" display="https://bibo.io/product/2020-chateau-margaux-premier-cru-classe-margaux-1x75cl-1035919311753576"/>
+    <hyperlink ref="D86" r:id="rId84" location="" display="https://bibo.io/product/2020-chateau-pichon-longueville-comtesse-de-lalande-2eme-cru-classe-pauillac-6x75cl-1016231813287161"/>
+    <hyperlink ref="D87" r:id="rId85" location="" display="https://bibo.io/product/2020-clos-du-marquis-saint-julien-6x75cl-1046068612730013"/>
+    <hyperlink ref="D88" r:id="rId86" location="" display="https://bibo.io/product/2021-chateau-la-croix-st-georges-pomerol-6x75cl-hub-VS10379933-6-IB-11889022"/>
+    <hyperlink ref="D89" r:id="rId87" location="" display="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-10170710-6-ib-pending-n"/>
+    <hyperlink ref="D90" r:id="rId88" location="" display="https://bibo.io/product/2021-chateau-la-mission-haut-brion-cru-classe-pessac-leognan-6x75cl-1017071013287228"/>
+    <hyperlink ref="D91" r:id="rId89" location="" display="https://bibo.io/product/2021-chateau-leoville-las-cases-2eme-cru-classe-saint-julien-6x75cl-10169305-6-ib-pending-y"/>
+    <hyperlink ref="D92" r:id="rId90" location="" display="https://bibo.io/product/2021-lif-saint-emilion-3x75cl-1046070312730061"/>
+    <hyperlink ref="D93" r:id="rId91" location="" display="https://bibo.io/product/2022-chateau-belair-monange-premier-grand-cru-classe-b-saint-emilion-grand-cru-6x75cl-1054212814038587"/>
+    <hyperlink ref="D94" r:id="rId92" location="" display="https://bibo.io/product/2022-chateau-haut-brion-premier-cru-classe-pessac-leognan-6x75cl-1054215814038561"/>
+    <hyperlink ref="D95" r:id="rId93" location="" display="https://bibo.io/product/2022-chateau-margaux-premier-cru-classe-margaux-6x75cl-10542312-6-ib-stock-n"/>
+    <hyperlink ref="D96" r:id="rId94" location="" display="https://bibo.io/product/2022-chateau-smith-haut-lafitte-cru-classe-pessac-leognan-6x75cl-1054209713913232"/>
+    <hyperlink ref="D97" r:id="rId95" location="" display="https://bibo.io/product/2001-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035095911646161"/>
+    <hyperlink ref="D98" r:id="rId96" location="" display="https://bibo.io/product/2001-maison-leroy-meursault-12x75cl-hub-VS10377856-12-IB-11872029"/>
+    <hyperlink ref="D99" r:id="rId97" location="" display="https://bibo.io/product/2002-domaine-de-la-romanee-conti-la-tache-grand-cru-6x75cl-1035096011646163"/>
+    <hyperlink ref="D100" r:id="rId98" location="" display="https://bibo.io/product/2006-jacques-frederic-mugnier-musigny-grand-cru-6x75cl-1058872413803405"/>
+    <hyperlink ref="D101" r:id="rId99" location="" display="https://bibo.io/product/2007-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-1x75cl-1024030013953005"/>
+    <hyperlink ref="D102" r:id="rId100" location="" display="https://bibo.io/product/2009-domaine-ponsot-chapelle-chambertin-grand-cru-6x75cl-10257447-6-ib-stock-n"/>
+    <hyperlink ref="D103" r:id="rId101" location="" display="https://bibo.io/product/2010-domaine-de-la-romanee-conti-grands-echezeaux-grand-cru-3x75cl-1060246013986248"/>
+    <hyperlink ref="D104" r:id="rId102" location="" display="https://bibo.io/product/2011-domaine-de-la-romanee-conti-richebourg-grand-cru-3x75cl-1035096511646189"/>
+    <hyperlink ref="D105" r:id="rId103" location="" display="https://bibo.io/product/2011-domaine-de-la-romanee-conti-romanee-conti-grand-cru-3x75cl-hub-VS10290360-3-IB-11335020"/>
+    <hyperlink ref="D106" r:id="rId104" location="" display="https://bibo.io/product/2012-domaine-de-la-romanee-conti-corton-grand-cru-prince-florent-de-merode-3x75cl-hub-VS10378113-3-IB-11874693"/>
+    <hyperlink ref="D107" r:id="rId105" location="" display="https://bibo.io/product/2014-mischief-and-mayhem-puligny-montrachet-premier-cru-les-folatieres-6x75cl-1036613013230025"/>
+    <hyperlink ref="D108" r:id="rId106" location="" display="https://bibo.io/product/2015-domaine-armand-rousseau-chambertin-grand-cru-1x75cl-hub-SE10313113-1-IB-11469721"/>
+    <hyperlink ref="D109" r:id="rId107" location="" display="https://bibo.io/product/2015-domaine-armand-rousseau-ruchottes-chambertin-grand-cru-clos-des-ruchottes-6x75cl-1039679312148083"/>
+    <hyperlink ref="D110" r:id="rId108" location="" display="https://bibo.io/product/2015-domaine-georges-roumier-chambolle-musigny-premier-cru-les-cras-6x75cl-10535668-6-ib-stock-n"/>
+    <hyperlink ref="D111" r:id="rId109" location="" display="https://bibo.io/product/2015-domaine-de-la-romanee-conti-echezeaux-grand-cru-3x75cl-1036264711864025"/>
+    <hyperlink ref="D112" r:id="rId110" location="" display="https://bibo.io/product/2015-domaine-de-la-romanee-conti-la-tache-grand-cru-1x75cl-1023942414106825"/>
+    <hyperlink ref="D113" r:id="rId111" location="" display="https://bibo.io/product/2015-domaine-de-la-romanee-conti-la-tache-grand-cru-3x75cl-1023942414106826"/>
+    <hyperlink ref="D114" r:id="rId112" location="" display="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-clos-chateau-1x75cl-1017090013928994"/>
+    <hyperlink ref="D115" r:id="rId113" location="" display="https://bibo.io/product/2015-domaine-du-comte-liger-belair-vosne-romanee-premier-cru-la-colombiere-1x75cl-1017090213928993"/>
+    <hyperlink ref="D116" r:id="rId114" location="" display="https://bibo.io/product/2016-domaine-armand-rousseau-gevrey-chambertin-premier-cru-clos-saint-jacques-1x75cl-10205856-1-ib-pending-n"/>
+    <hyperlink ref="D117" r:id="rId115" location="" display="https://bibo.io/product/2016-domaine-jean-grivot-nuits-saint-georges-premier-cru-les-pruliers-6x75cl-hub-VS10355411-6-IB-11713282"/>
+    <hyperlink ref="D118" r:id="rId116" location="" display="https://bibo.io/product/2016-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-hub-VS10358045-6-IB-11744984"/>
+    <hyperlink ref="D119" r:id="rId117" location="" display="https://bibo.io/product/2016-domaine-tawse-gevrey-chambertin-premier-cru-champeaux-6x75cl-1035540811713249"/>
+    <hyperlink ref="D120" r:id="rId118" location="" display="https://bibo.io/product/2016-domaine-de-bellene-vosne-romanee-premier-cru-les-suchots-6x75cl-hub-VS10355410-6-IB-11713280"/>
+    <hyperlink ref="D121" r:id="rId119" location="" display="https://bibo.io/product/2017-domaine-louis-jadot-chambolle-musigny-premier-cru-les-fuees-6x75cl-1035544411713381"/>
+    <hyperlink ref="D122" r:id="rId120" location="" display="https://bibo.io/product/2017-domaine-de-montille-pommard-premier-cru-les-rugiens-bas-6x75cl-hub-VS10355446-6-IB-11713385"/>
+    <hyperlink ref="D123" r:id="rId121" location="" display="https://bibo.io/product/2018-domaine-armand-rousseau-chambertin-grand-cru-6x75cl-10219212-6-ib-pending-n"/>
+    <hyperlink ref="D124" r:id="rId122" location="" display="https://bibo.io/product/2018-domaine-comte-georges-de-vogue-musigny-grand-cru-cuvee-vieilles-vignes-3x75cl-1020893411828726"/>
+    <hyperlink ref="D125" r:id="rId123" location="" display="https://bibo.io/product/2018-domaine-denis-bachelet-gevrey-chambertin-premier-cru-les-corbeaux-3x75cl-hub-VS10355491-3-IB-11713545"/>
+    <hyperlink ref="D126" r:id="rId124" location="" display="https://bibo.io/product/2018-domaine-drouhin-laroze-bonnes-mares-grand-cru-3x75cl-hub-VS10355494-3-IB-11713551"/>
+    <hyperlink ref="D127" r:id="rId125" location="" display="https://bibo.io/product/2018-domaine-henri-boillot-clos-de-vougeot-grand-cru-3x75cl-10288514-3-ib-stock-n"/>
+    <hyperlink ref="D128" r:id="rId126" location="" display="https://bibo.io/product/2018-domaine-henri-boillot-echezeaux-grand-cru-3x75cl-hub-SE10288518-3-IB-11539484"/>
+    <hyperlink ref="D129" r:id="rId127" location="" display="https://bibo.io/product/2018-domaine-henri-boillot-pommard-premier-cru-clos-blanc-6x75cl-1028851911539487"/>
+    <hyperlink ref="D130" r:id="rId128" location="" display="https://bibo.io/product/2018-domaine-leflaive-chevalier-montrachet-grand-cru-6x75cl-1018595611578774"/>
+    <hyperlink ref="D131" r:id="rId129" location="" display="https://bibo.io/product/2018-domaine-louis-jadot-chapelle-chambertin-grand-cru-6x75cl-hub-VS10288549-6-IB-11713552"/>
+    <hyperlink ref="D132" r:id="rId130" location="" display="https://bibo.io/product/2018-domaine-tawse-mazis-chambertin-grand-cru-6x75cl-1035549611713561"/>
+    <hyperlink ref="D133" r:id="rId131" location="" display="https://bibo.io/product/2018-domaine-de-montille-vosne-romanee-premier-cru-aux-malconsorts-3x75cl-1035799411744710"/>
+    <hyperlink ref="D134" r:id="rId132" location="" display="https://bibo.io/product/2018-etienne-sauzet-montrachet-grand-cru-1x75cl-1018680913010189"/>
+    <hyperlink ref="D135" r:id="rId133" location="" display="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-macon-milly-lamartine-6x150cl-10127865-6-ib-stock-n"/>
+    <hyperlink ref="D136" r:id="rId134" location="" display="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-12x75cl-10127864-12-ib-stock-n"/>
+    <hyperlink ref="D137" r:id="rId135" location="" display="https://bibo.io/product/2018-les-heritiers-du-comte-lafon-vire-clesse-6x150cl-10127863-6-ib-stock-n"/>
+    <hyperlink ref="D138" r:id="rId136" location="" display="https://bibo.io/product/2019-domaine-comte-georges-de-vogue-chambolle-musigny-premier-cru-les-amoureuses-1x150cl-1040560212759677"/>
+    <hyperlink ref="D139" r:id="rId137" location="" display="https://bibo.io/product/2019-jean-claude-ramonet-batard-montrachet-grand-cru-6x75cl-1037709411994374"/>
+    <hyperlink ref="D140" r:id="rId138" location="" display="https://bibo.io/product/2019-lucien-le-moine-chambolle-musigny-premier-cru-les-feusselottes-6x75cl-10204868-6-ib-stock-n"/>
+    <hyperlink ref="D141" r:id="rId139" location="" display="https://bibo.io/product/2019-lucien-le-moine-echezeaux-grand-cru-6x75cl-1020487314340504"/>
+    <hyperlink ref="D142" r:id="rId140" location="" display="https://bibo.io/product/2019-prieure-roch-vosne-romanee-premier-cru-les-suchots-1x150cl-10617947-1-ib-pending-n"/>
+    <hyperlink ref="D143" r:id="rId141" location="" display="https://bibo.io/product/2019-prieure-roch-vosne-romanee-premier-cru-les-suchots-3x75cl-10616480-3-ib-pending-n"/>
+    <hyperlink ref="D144" r:id="rId142" location="" display="https://bibo.io/product/2020-domaine-armand-rousseau-charmes-chambertin-grand-cru-6x75cl-1028998511578775"/>
+    <hyperlink ref="D145" r:id="rId143" location="" display="https://bibo.io/product/2020-domaine-bonneau-du-martray-corton-charlemagne-grand-cru-6x75cl-10542053-6-ib-stock-n"/>
+    <hyperlink ref="D146" r:id="rId144" location="" display="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-stock-n"/>
+    <hyperlink ref="D147" r:id="rId145" location="" display="https://bibo.io/product/2020-domaine-dujac-charmes-chambertin-grand-cru-3x75cl-10506402-3-ib-pending-n"/>
+    <hyperlink ref="D148" r:id="rId146" location="" display="https://bibo.io/product/2020-domaine-faiveley-chambertin-clos-de-beze-grand-cru-les-ouvrees-rodin-3x75cl-1046068212730000"/>
+    <hyperlink ref="D149" r:id="rId147" location="" display="https://bibo.io/product/2020-domaine-faiveley-mazis-chambertin-grand-cru-3x75cl-1046068412730005"/>
+    <hyperlink ref="D150" r:id="rId148" location="" display="https://bibo.io/product/2020-domaine-de-la-romanee-conti-corton-charlemagne-grand-cru-1x75cl-10491294-1-ib-pending-n"/>
+    <hyperlink ref="D151" r:id="rId149" location="" display="https://bibo.io/product/2020-dujac-fils-et-pere-morey-saint-denis-1x75cl-1038331713958313"/>
+    <hyperlink ref="D152" r:id="rId150" location="" display="https://bibo.io/product/2020-prieure-roch-vosne-romanee-premier-cru-les-suchots-6x75cl-10391349-6-ib-pending-n"/>
+    <hyperlink ref="D153" r:id="rId151" location="" display="https://bibo.io/product/2020-prieure-roch-vosne-romanee-premier-cru-les-suchots-6x75cl-1039134912165603"/>
+    <hyperlink ref="D154" r:id="rId152" location="" display="https://bibo.io/product/2021-domaine-sylvain-pataille-marsannay-ancestrale-6x75cl-1035556912938395"/>
+    <hyperlink ref="D155" r:id="rId153" location="" display="https://bibo.io/product/2022-domaine-comte-georges-de-vogue-bonnes-mares-grand-cru-3x75cl-10574058-3-ib-stock-n"/>
+    <hyperlink ref="D156" r:id="rId154" location="" display="https://bibo.io/product/1990-krug-clos-du-mesnil-1x75cl-1015668313905377"/>
+    <hyperlink ref="D157" r:id="rId155" location="" display="https://bibo.io/product/1995-boerl-kroff-brut-1x150cl-1059486513877285"/>
+    <hyperlink ref="D158" r:id="rId156" location="" display="https://bibo.io/product/1998-boerl-kroff-brut-1x150cl-hub-VS10204975-1-IB-11871949"/>
+    <hyperlink ref="D159" r:id="rId157" location="" display="https://bibo.io/product/2002-krug-vintage-brut-1x150cl-10563670-1-ib-pending-n"/>
+    <hyperlink ref="D160" r:id="rId158" location="" display="https://bibo.io/product/2004-boerl-kroff-b-6x75cl-1059486413877284"/>
+    <hyperlink ref="D161" r:id="rId159" location="" display="https://bibo.io/product/2005-philipponnat-clos-des-goisses-6x75cl-1051623313111339"/>
+    <hyperlink ref="D162" r:id="rId160" location="" display="https://bibo.io/product/2005-taittinger-comtes-de-champagne-rose-6x75cl-hub-VS10439966-6-IB-12502622"/>
+    <hyperlink ref="D163" r:id="rId161" location="" display="https://bibo.io/product/2006-boerl-kroff-brut-1x150cl-hub-VS10377847-1-IB-11871960"/>
+    <hyperlink ref="D164" r:id="rId162" location="" display="https://bibo.io/product/2006-louis-roederer-starck-brut-nature-1x75cl-1035227714025591"/>
+    <hyperlink ref="D165" r:id="rId163" location="" display="https://bibo.io/product/2008-jacques-selosse-millesime-1x75cl-1039035914136219"/>
+    <hyperlink ref="D166" r:id="rId164" location="" display="https://bibo.io/product/2008-jacques-selosse-millesime-6x75cl-1039035913807012"/>
+    <hyperlink ref="D167" r:id="rId165" location="" display="https://bibo.io/product/2008-piper-heidsieck-rare-3x75cl-10182370-3-ib-stock-n"/>
+    <hyperlink ref="D168" r:id="rId166" location="" display="https://bibo.io/product/2008-piper-heidsieck-rare-rose-3x75cl-1059295213850937"/>
+    <hyperlink ref="D169" r:id="rId167" location="" display="https://bibo.io/product/2017-domaine-huet-vouvray-mont-moelleux-6x75cl-10621076-6-ib-stock-n"/>
+    <hyperlink ref="D170" r:id="rId168" location="" display="https://bibo.io/product/2023-domaine-tempier-rose-bandol-1x75cl-10388556-1-ib-stock-n"/>
+    <hyperlink ref="D171" r:id="rId169" location="" display="https://bibo.io/product/2024-domaine-tempier-rose-bandol-12x75cl-10513827-12-ib-stock-n"/>
+    <hyperlink ref="D172" r:id="rId170" location="" display="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x150cl-10524562-6-ib-stock-n"/>
+    <hyperlink ref="D173" r:id="rId171" location="" display="https://bibo.io/product/2024-domaine-tempier-rose-bandol-6x75cl-10513827-6-ib-stock-n"/>
+    <hyperlink ref="D174" r:id="rId172" location="" display="https://bibo.io/product/2025-domaine-tempier-rose-bandol-12x75cl-1060348314018778"/>
+    <hyperlink ref="D175" r:id="rId173" location="" display="https://bibo.io/product/2025-domaine-tempier-rose-bandol-6x75cl-1060348314018788"/>
+    <hyperlink ref="D176" r:id="rId174" location="" display="https://bibo.io/product/2000-e-guigal-cote-rotie-la-landonne-12x75cl-hub-VS10452281-12-IB-12607021"/>
+    <hyperlink ref="D177" r:id="rId175" location="" display="https://bibo.io/product/2002-m-chapoutier-hermitage-de-loree-6x75cl-hub-VS10249143-6-DP-11108089"/>
+    <hyperlink ref="D178" r:id="rId176" location="" display="https://bibo.io/product/2004-e-guigal-cote-rotie-la-mouline-3x75cl-hub-VS10452283-3-IB-12607030"/>
+    <hyperlink ref="D179" r:id="rId177" location="" display="https://bibo.io/product/2009-vieux-telegraphe-chateauneuf-du-pape-la-crau-rouge-6x75cl-1059486113877273"/>
+    <hyperlink ref="D180" r:id="rId178" location="" display="https://bibo.io/product/2016-delas-cote-rotie-seigneur-de-maugiron-6x75cl-hub-VS10355396-6-IB-11713149"/>
+    <hyperlink ref="D181" r:id="rId179" location="" display="https://bibo.io/product/2017-chateau-de-saint-cosme-gigondas-le-claux-6x75cl-1035543611713348"/>
+    <hyperlink ref="D182" r:id="rId180" location="" display="https://bibo.io/product/2017-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355433-6-IB-11713332"/>
+    <hyperlink ref="D183" r:id="rId181" location="" display="https://bibo.io/product/2018-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355465-6-IB-11713474"/>
+    <hyperlink ref="D184" r:id="rId182" location="" display="https://bibo.io/product/2018-paul-jaboulet-aine-cote-rotie-les-jumelles-6x75cl-hub-VS10355468-6-IB-11713479"/>
+    <hyperlink ref="D185" r:id="rId183" location="" display="https://bibo.io/product/2019-domaine-courbis-cornas-la-sabarotte-6x75cl-hub-VS10355508-6-IB-11713595"/>
+    <hyperlink ref="D186" r:id="rId184" location="" display="https://bibo.io/product/2019-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355507-6-IB-11713593"/>
+    <hyperlink ref="D187" r:id="rId185" location="" display="https://bibo.io/product/2020-paul-jaboulet-aine-cornas-domaine-de-saint-pierre-6x75cl-hub-VS10355519-6-IB-11713641"/>
+    <hyperlink ref="D188" r:id="rId186" location="" display="https://bibo.io/product/2021-domaine-rostaing-cote-rotie-la-landonne-3x75cl-1035555212941213"/>
+    <hyperlink ref="D189" r:id="rId187" location="" display="https://bibo.io/product/2021-famille-perrin-gigondas-domaine-du-clos-des-tourelles-6x75cl-1035556112938371"/>
+    <hyperlink ref="D190" r:id="rId188" location="" display="https://bibo.io/product/2021-paul-jaboulet-aine-hermitage-la-maison-bleue-6x75cl-1035555412938363"/>
+    <hyperlink ref="D191" r:id="rId189" location="" display="https://bibo.io/product/2006-giacomo-conterno-barolo-monfortino-riserva-1x150cl-hub-10260295-1-IB-STOCK-N"/>
+    <hyperlink ref="D192" r:id="rId190" location="" display="https://bibo.io/product/2011-giacomo-conterno-barolo-francia-6x75cl-1012451513936879"/>
+    <hyperlink ref="D193" r:id="rId191" location="" display="https://bibo.io/product/2018-azienda-agricola-e-pira-e-figli-chiara-boschis-barolo-cannubi-6x75cl-1046067412729984"/>
+    <hyperlink ref="D194" r:id="rId192" location="" display="https://bibo.io/product/2019-ca-nova-barbaresco-montestefano-6x75cl-1054270613905350"/>
+    <hyperlink ref="D195" r:id="rId193" location="" display="https://bibo.io/product/2010-antinori-tignanello-igt-6x75cl-10205354-6-ib-pending-n"/>
+    <hyperlink ref="D196" r:id="rId194" location="" display="https://bibo.io/product/2010-siro-pacenti-brunello-di-montalcino-vecchie-vigne-6x75cl-10568719-6-ib-stock-n"/>
+    <hyperlink ref="D197" r:id="rId195" location="" display="https://bibo.io/product/2010-valdicava-brunello-di-montalcino-1x150cl-1054134213834757"/>
+    <hyperlink ref="D198" r:id="rId196" location="" display="https://bibo.io/product/2012-antinori-tignanello-igt-6x75cl-1023353513857489"/>
+    <hyperlink ref="D199" r:id="rId197" location="" display="https://bibo.io/product/2016-casanova-di-neri-brunello-di-montalcino-cerretalto-3x75cl-1060682514038484"/>
+    <hyperlink ref="D200" r:id="rId198" location="" display="https://bibo.io/product/2016-sassicaia-tenuta-san-guido-bolgheri-6x75cl-10124523-6-ib-stock-n"/>
+    <hyperlink ref="D201" r:id="rId199" location="" display="https://bibo.io/product/2017-fontodi-flaccianello-delle-pieve-colli-della-toscana-centrale-igt-6x150cl-10352044-6-ib-stock-n"/>
+    <hyperlink ref="D202" r:id="rId200" location="" display="https://bibo.io/product/2017-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1023352711760531"/>
+    <hyperlink ref="D203" r:id="rId201" location="" display="https://bibo.io/product/2018-tua-rita-toscana-redigaffi-7-1x150cl-1035988211760526"/>
+    <hyperlink ref="D204" r:id="rId202" location="" display="https://bibo.io/product/2019-argiano-rosso-di-montalcino-6x75cl-10380711-6-dp-stock-n"/>
+    <hyperlink ref="D205" r:id="rId203" location="" display="https://bibo.io/product/2020-sassicaia-tenuta-san-guido-bolgheri-6x75cl-1035988411760528"/>
+    <hyperlink ref="D206" r:id="rId204" location="" display="https://bibo.io/product/nv-glenmorangie-highland-single-malt-barrel-select-release-malaga-cask-finish-12yo-bottled-2020-highlands-1x70cl-1012460912017373"/>
+    <hyperlink ref="D207" r:id="rId205" location="" display="https://bibo.io/product/2019-benjamin-romeo-cueva-contador-rioja-6x75cl-1029086211338714"/>
+    <hyperlink ref="D208" r:id="rId206" location="" display="https://bibo.io/product/2008-verite-le-desir-sonoma-county-6x75cl-1014306911874714"/>
+    <hyperlink ref="D209" r:id="rId207" location="" display="https://bibo.io/product/2011-screaming-eagle-cabernet-sauvignon-napa-valley-3x75cl-hub-VS10377855-3-IB-11872024"/>
+    <hyperlink ref="D210" r:id="rId208" location="" display="https://bibo.io/product/2014-harlan-estate-harlan-estate-napa-valley-6x75cl-1020723314216352"/>
+    <hyperlink ref="D211" r:id="rId209" location="" display="https://bibo.io/product/2014-harlan-estate-harlan-estate-napa-valley-6x75cl-1020723313992063"/>
+    <hyperlink ref="D212" r:id="rId210" location="" display="https://bibo.io/product/2020-dominus-napa-valley-6x75cl-10541888-6-ib-stock-n"/>
+    <hyperlink ref="D213" r:id="rId211" location="" display="https://bibo.io/product/2021-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1046070712730067"/>
+    <hyperlink ref="D214" r:id="rId212" location="" display="https://bibo.io/product/2022-ridge-california-cabernet-sauvignon-monte-bello-santa-cruz-mountains-3x75cl-1060683114038580"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>